--- v0 (2025-12-25)
+++ v1 (2026-04-20)
@@ -28,159 +28,160 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9208" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3652"/>
         <w:gridCol w:w="29"/>
-        <w:gridCol w:w="3727"/>
+        <w:gridCol w:w="699"/>
+        <w:gridCol w:w="3028"/>
         <w:gridCol w:w="1800"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="3083855D" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="3083855D" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="1410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="163C408E" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="208541BC" w14:textId="73D1F7AA" w:rsidR="008C6B72" w:rsidRPr="003231EA" w:rsidRDefault="007A0E5B" w:rsidP="6F445232">
+          <w:p w14:paraId="208541BC" w14:textId="614AADBA" w:rsidR="008C6B72" w:rsidRPr="003231EA" w:rsidRDefault="007A0E5B" w:rsidP="6F445232">
             <w:pPr>
               <w:pStyle w:val="Title"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The U</w:t>
             </w:r>
             <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">niversity of Manchester EPSRC </w:t>
             </w:r>
             <w:r w:rsidR="00A205C5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Postdoctoral Pathway Fellowship</w:t>
             </w:r>
             <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A205C5" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="00A205C5">
+            <w:r w:rsidR="00372672">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="371B4750" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidR="00A205C5" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00A205C5">
+            <w:r w:rsidR="00372672">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33377AFA" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="003231EA" w:rsidRDefault="008C6B72" w:rsidP="6F445232">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6F445232">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>APPLICATION FORM</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="72758CB4" w14:textId="77777777" w:rsidR="00FD1CFD" w:rsidRPr="003231EA" w:rsidRDefault="00FD1CFD" w:rsidP="006876E3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
@@ -246,536 +247,536 @@
             <w:r w:rsidRPr="003231EA">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="ArialMT"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FC7D6AC" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="55D76414" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="55D76414" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40A00472" w14:textId="77777777" w:rsidR="00C04D71" w:rsidRPr="009D698E" w:rsidRDefault="00C04D71" w:rsidP="00C04D71">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="4FBE04B5" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="4FBE04B5" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="432724DD" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="004A6B22" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
             <w:r w:rsidR="008C6B72" w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>APPLICANT DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC3F38" w:rsidRPr="009D698E" w14:paraId="3529CB4B" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00BC3F38" w:rsidRPr="009D698E" w14:paraId="3529CB4B" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47C7661A" w14:textId="77777777" w:rsidR="00BC3F38" w:rsidRPr="009D698E" w:rsidRDefault="00BC3F38" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="47A4BED3" w14:textId="77777777" w:rsidR="00BC3F38" w:rsidRDefault="00BC3F38" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16397427" w14:textId="77777777" w:rsidR="00634979" w:rsidRPr="009D698E" w:rsidRDefault="00634979" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="19FE8691" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="19FE8691" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F68CEE5" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Surname/Family Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="12D5E815" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="33352CA5" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="32B9AE98" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="32B9AE98" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="547D2D3C" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Other Names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="613D385A" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04A7C192" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061214F" w:rsidRPr="009D698E" w14:paraId="10598827" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0061214F" w:rsidRPr="009D698E" w14:paraId="10598827" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="186BCBAC" w14:textId="77777777" w:rsidR="0061214F" w:rsidRPr="009D698E" w:rsidRDefault="0061214F" w:rsidP="0061214F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">E-mail address </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A713FC6" w14:textId="77777777" w:rsidR="0061214F" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65A89B45" w14:textId="77777777" w:rsidR="0061214F" w:rsidRPr="009D698E" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061214F" w:rsidRPr="009D698E" w14:paraId="2DC67E7F" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0061214F" w:rsidRPr="009D698E" w14:paraId="2DC67E7F" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="55C8EABA" w14:textId="77777777" w:rsidR="0061214F" w:rsidRPr="009D698E" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="17E1C201" w14:textId="77777777" w:rsidR="0061214F" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4ADC716F" w14:textId="77777777" w:rsidR="00BE1E17" w:rsidRDefault="00BE1E17" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05F89DB3" w14:textId="77777777" w:rsidR="0061214F" w:rsidRPr="009D698E" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0061214F" w:rsidRPr="009D698E" w14:paraId="4B2D6540" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0061214F" w:rsidRPr="009D698E" w14:paraId="4B2D6540" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="32EF96E5" w14:textId="77777777" w:rsidR="0061214F" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Mobile telephone number</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2C7C90FB" w14:textId="77777777" w:rsidR="0061214F" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="41D2B318" w14:textId="77777777" w:rsidR="0061214F" w:rsidRPr="009D698E" w:rsidRDefault="0061214F" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003363C1" w:rsidRPr="009D698E" w14:paraId="1EE8E7F5" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="003363C1" w:rsidRPr="009D698E" w14:paraId="1EE8E7F5" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3652" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1E716289" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5556" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7EDDD2B2" w14:textId="77777777" w:rsidR="003363C1" w:rsidRPr="009D698E" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="293722AA" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="293722AA" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="5D949C25" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="004A6B22" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
             <w:r w:rsidR="008C6B72" w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PhD DETAILS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006876E3" w:rsidRPr="009D698E" w14:paraId="7D009015" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="006876E3" w:rsidRPr="009D698E" w14:paraId="7D009015" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4339AAD3" w14:textId="77777777" w:rsidR="006876E3" w:rsidRDefault="003B2033" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -786,69 +787,69 @@
             </w:r>
             <w:r w:rsidR="006876E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>hesis title</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="165B3D0B" w14:textId="77777777" w:rsidR="006876E3" w:rsidRPr="009D698E" w:rsidRDefault="006876E3" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4541810C" w14:textId="77777777" w:rsidR="006876E3" w:rsidRPr="009D698E" w:rsidRDefault="006876E3" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="7B067794" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="7B067794" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="19A476F5" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRDefault="008B0F39" w:rsidP="00914709">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -869,136 +870,136 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>niversity</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="55745C42" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRPr="009D698E" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C044636" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRPr="009D698E" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="09F1EF22" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="09F1EF22" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4226739C" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Department or School</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="582DF17A" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7595ABEF" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRPr="009D698E" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="768E4D2F" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="768E4D2F" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="216F8FD8" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1019,70 +1020,70 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>of supervisor</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FEE168D" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BE40B31" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRPr="009D698E" w:rsidRDefault="008B0F39" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00534E42" w:rsidRPr="009D698E" w14:paraId="3222F212" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00534E42" w:rsidRPr="009D698E" w14:paraId="3222F212" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C3403FA" w14:textId="77777777" w:rsidR="00534E42" w:rsidRDefault="003B2033" w:rsidP="008B0F39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -1093,69 +1094,69 @@
             </w:r>
             <w:r w:rsidR="00534E42">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>ate</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="02896A10" w14:textId="77777777" w:rsidR="00534E42" w:rsidRDefault="00534E42" w:rsidP="008B0F39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6CB68BED" w14:textId="77777777" w:rsidR="00534E42" w:rsidRPr="009D698E" w:rsidRDefault="00534E42" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="6D60C1F1" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="6D60C1F1" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01AD6766" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRDefault="008C6B72" w:rsidP="00534E42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -1252,69 +1253,69 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 &amp; 6</w:t>
             </w:r>
             <w:r w:rsidRPr="006876E3">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47C861E7" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="6962D3CE" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="6962D3CE" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="33FD3163" w14:textId="77777777" w:rsidR="00F74ECC" w:rsidRDefault="003B2033" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -1368,69 +1369,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>if applicable</w:t>
             </w:r>
             <w:r w:rsidR="000544B1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5EAB36D1" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="5BD99F28" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008B0F39" w:rsidRPr="009D698E" w14:paraId="5BD99F28" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F64648C" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRDefault="00F74ECC" w:rsidP="00C8116B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -1556,245 +1557,245 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00F74ECC">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="493A4799" w14:textId="77777777" w:rsidR="008B0F39" w:rsidRPr="009D698E" w:rsidRDefault="008B0F39" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="0B82BA2F" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="0B82BA2F" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="226"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="46BBB4EC" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A189116" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="32A04116" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="008C6B72" w:rsidRPr="009D698E" w14:paraId="32A04116" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="312D519A" w14:textId="59171C9B" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="004A6B22" w:rsidP="004A6B22">
+          <w:p w14:paraId="312D519A" w14:textId="5B8125A1" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="004A6B22" w:rsidP="004A6B22">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r w:rsidR="006B61CF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">EPSRC </w:t>
             </w:r>
             <w:r w:rsidR="00A205C5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>POSTDOCTORAL PATHWAY FELLOWSHIP</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>: PROJECT SUMMARY</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="61615931" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="61615931" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48EDAF0D" w14:textId="77777777" w:rsidR="006B61CF" w:rsidRPr="009D698E" w:rsidRDefault="006B61CF" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Title of proposed </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>project:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="54DEC0E5" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="54DEC0E5" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2DE4BC3B" w14:textId="39C51691" w:rsidR="006B61CF" w:rsidRPr="007869B7" w:rsidRDefault="006B61CF" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3B15F82E" w14:textId="77777777" w:rsidR="00DA64E9" w:rsidRPr="007869B7" w:rsidRDefault="00DA64E9" w:rsidP="00690359">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="67211CA2" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="67211CA2" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="009AF646" w14:textId="640C5EBB" w:rsidR="006B61CF" w:rsidRPr="007869B7" w:rsidRDefault="006B61CF" w:rsidP="00C87FE1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007869B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Name of </w:t>
@@ -1868,330 +1869,418 @@
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">cannot </w:t>
             </w:r>
             <w:r w:rsidR="00BE1E17" w:rsidRPr="007869B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>be your current supervisor: see note 11)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4F3609C1" w14:textId="77777777" w:rsidR="006B61CF" w:rsidRPr="009D698E" w:rsidRDefault="006B61CF" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="727FD6DA" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="727FD6DA" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C5465CA" w14:textId="77777777" w:rsidR="006B61CF" w:rsidRPr="007869B7" w:rsidRDefault="0017782E" w:rsidP="0017782E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007869B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">School </w:t>
             </w:r>
             <w:r w:rsidR="000D6D6D" w:rsidRPr="007869B7">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>and Faculty</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4CD1E8A6" w14:textId="77777777" w:rsidR="00C218D5" w:rsidRPr="007869B7" w:rsidRDefault="00C218D5" w:rsidP="0017782E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2BD7024C" w14:textId="77777777" w:rsidR="006B61CF" w:rsidRPr="009D698E" w:rsidRDefault="006B61CF" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782E" w:rsidRPr="009D698E" w14:paraId="32350CF7" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00FD3D21" w:rsidRPr="009D698E" w14:paraId="74275540" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2D6260B5" w14:textId="77777777" w:rsidR="0017782E" w:rsidRPr="007869B7" w:rsidRDefault="0017782E" w:rsidP="008C6B72">
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:p w14:paraId="6F1814A4" w14:textId="55BBD9D4" w:rsidR="00FD3D21" w:rsidRPr="11013AE1" w:rsidRDefault="00FD3D21" w:rsidP="11013AE1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Head of Department</w:t>
+            </w:r>
+            <w:r w:rsidR="007333BA">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> support</w:t>
+            </w:r>
+            <w:r w:rsidR="0054074E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
                 <w:bCs/>
-                <w:i/>
-[...103 lines deleted...]
-              <w:t>)</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> for project</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="09DCBC10" w14:textId="34D080E2" w:rsidR="00FD3D21" w:rsidRPr="009D698E" w:rsidRDefault="007333BA" w:rsidP="008C6B72">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0054074E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>HoD</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0054074E">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to sign</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0017782E" w:rsidRPr="009D698E" w14:paraId="32350CF7" w14:textId="77777777" w:rsidTr="11013AE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="2D6260B5" w14:textId="77777777" w:rsidR="0017782E" w:rsidRPr="007869B7" w:rsidRDefault="4B92F47C" w:rsidP="11013AE1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Requested Start Date</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3224CECE" w14:textId="6DB502C7" w:rsidR="0017782E" w:rsidRPr="007869B7" w:rsidRDefault="4B92F47C" w:rsidP="11013AE1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="7E77CD25" w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">normally </w:t>
+            </w:r>
+            <w:r w:rsidR="68830F01" w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">up to </w:t>
+            </w:r>
+            <w:r w:rsidR="13C13542" w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12 </w:t>
+            </w:r>
+            <w:r w:rsidR="68830F01" w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>months after application deadline date</w:t>
+            </w:r>
+            <w:r w:rsidR="7E77CD25" w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: see </w:t>
+            </w:r>
+            <w:r w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>note</w:t>
+            </w:r>
+            <w:r w:rsidR="7E77CD25" w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="16DC4058" w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5,6,7 &amp; 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="11013AE1">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5527" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="491E8083" w14:textId="77777777" w:rsidR="0017782E" w:rsidRPr="009D698E" w:rsidRDefault="0017782E" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0017782E" w:rsidRPr="009D698E" w14:paraId="7283B1D8" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0017782E" w:rsidRPr="009D698E" w14:paraId="7283B1D8" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="383F1E5F" w14:textId="77777777" w:rsidR="0017782E" w:rsidRDefault="0017782E" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Duration of Project requested</w:t>
@@ -2235,328 +2324,328 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="0017782E" w:rsidRPr="0017782E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D0F6433" w14:textId="77777777" w:rsidR="0017782E" w:rsidRPr="009D698E" w:rsidRDefault="0017782E" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00137A86" w:rsidRPr="009D698E" w14:paraId="35A9C14C" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00137A86" w:rsidRPr="009D698E" w14:paraId="35A9C14C" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="414AA9F3" w14:textId="77777777" w:rsidR="00137A86" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Consumable costs requested</w:t>
             </w:r>
             <w:r w:rsidR="00197589">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (£)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68669A21" w14:textId="77777777" w:rsidR="00137A86" w:rsidRPr="009D698E" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4333CF70" w14:textId="77777777" w:rsidR="00137A86" w:rsidRPr="009D698E" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00137A86" w:rsidRPr="009D698E" w14:paraId="63A1CD6F" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00137A86" w:rsidRPr="009D698E" w14:paraId="63A1CD6F" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C6950A2" w14:textId="77777777" w:rsidR="00137A86" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Travel costs requested</w:t>
             </w:r>
             <w:r w:rsidR="00197589">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (£)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7F473063" w14:textId="77777777" w:rsidR="00137A86" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6918487D" w14:textId="77777777" w:rsidR="00137A86" w:rsidRPr="009D698E" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00137A86" w:rsidRPr="009D698E" w14:paraId="6A3A47A6" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00137A86" w:rsidRPr="009D698E" w14:paraId="6A3A47A6" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3681" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5152F5FD" w14:textId="77777777" w:rsidR="00137A86" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Outreach costs requested</w:t>
             </w:r>
             <w:r w:rsidR="00197589">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> (£)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76B3BC81" w14:textId="77777777" w:rsidR="00137A86" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5527" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="685399A5" w14:textId="77777777" w:rsidR="00137A86" w:rsidRPr="009D698E" w:rsidRDefault="00137A86" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="7C24A4DB" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="006B61CF" w:rsidRPr="009D698E" w14:paraId="7C24A4DB" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="58DB9D0B" w14:textId="77777777" w:rsidR="006B61CF" w:rsidRPr="009D698E" w:rsidRDefault="006B61CF" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="2812AE02" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="2812AE02" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="24D55B0C" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="007D5C77" w:rsidP="007D5C77">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4. PROJECT PROPOSAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="11F0168C" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="11F0168C" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="6FAA439D" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="003E4FF4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Please make your case for support in the space below, </w:t>
             </w:r>
             <w:r w:rsidR="000C5804">
               <w:rPr>
@@ -2734,58 +2823,58 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A29D57E" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="00673FB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00673FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maximum of 750 words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="0B859712" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="0B859712" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="1216"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2E6C0B3A" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B23C4B7" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F257B25" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
@@ -2878,110 +2967,110 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2C04B5AC" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="350492EE" w14:textId="08B2641B" w:rsidR="003363C1" w:rsidRPr="009D698E" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="4E4CD2D4" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="4E4CD2D4" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7408" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F014284" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Word Count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E61858B" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="4C7B84AC" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="4C7B84AC" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7440E4BB" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRDefault="000C5804" w:rsidP="003E4FF4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Expected outputs f</w:t>
@@ -3012,58 +3101,58 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E4FF4">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>The University expects your proposed research programme to generate concrete deliverables, which can include publications, knowledge transfer outcomes etc. Please state expected deliverables below.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59F94FE9" w14:textId="77777777" w:rsidR="000C5804" w:rsidRPr="009D698E" w:rsidRDefault="000C5804" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000C5804" w:rsidRPr="009D698E" w14:paraId="11229CD6" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="000C5804" w:rsidRPr="009D698E" w14:paraId="11229CD6" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="1397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="168F854A" w14:textId="77777777" w:rsidR="000544B1" w:rsidRDefault="000544B1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="717B7287" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4C792137" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
@@ -3236,55 +3325,55 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6CA74EBC" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DD0DFB3" w14:textId="5AABACFA" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="39956516" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="39956516" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="77E78A2A" w14:textId="77777777" w:rsidR="0020140F" w:rsidRDefault="0020140F" w:rsidP="0020140F">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="08AC77F4" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="000C5804" w:rsidP="003E4FF4">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -3311,58 +3400,58 @@
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Has consideration been give</w:t>
             </w:r>
             <w:r w:rsidR="000D6D6D" w:rsidRPr="0050746C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>n to any ethical matters raised? Please provide details</w:t>
             </w:r>
             <w:r w:rsidR="0050746C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="6E83E379" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="6E83E379" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="1362"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3353D52F" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32263DE6" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="00216186" w14:textId="4B5C8D8F" w:rsidR="00D412FC" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
@@ -3435,58 +3524,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4356C010" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1BA6F14D" w14:textId="77777777" w:rsidR="004A6B22" w:rsidRPr="009D698E" w:rsidRDefault="004A6B22" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="149876D2" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="149876D2" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="431"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
           <w:p w14:paraId="54BA92A4" w14:textId="77777777" w:rsidR="000D6D6D" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="0050746C">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3675,58 +3764,58 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="0050746C">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>see note 13</w:t>
             </w:r>
             <w:r w:rsidR="000D6D6D" w:rsidRPr="000D6D6D">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="174E96E0" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="174E96E0" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="1740"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59BA7872" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75A99946" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5D88D30F" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
@@ -3789,112 +3878,112 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="59C4126C" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05AEA077" w14:textId="3F091053" w:rsidR="003363C1" w:rsidRPr="009D698E" w:rsidRDefault="003363C1" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="17B93203" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="17B93203" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3CFED835" w14:textId="77777777" w:rsidR="007260A5" w:rsidRPr="009D698E" w:rsidRDefault="007260A5" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="0D04A3A6" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="0D04A3A6" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="36C05EE1" w14:textId="77777777" w:rsidR="007260A5" w:rsidRPr="009D698E" w:rsidRDefault="007260A5" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>5. OUTREACH WORK PROPOSAL</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="06D46949" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="06D46949" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0606DCD8" w14:textId="66B15D38" w:rsidR="00860280" w:rsidRDefault="00860280" w:rsidP="00272139">
+          <w:p w14:paraId="0606DCD8" w14:textId="048D894D" w:rsidR="00860280" w:rsidRDefault="00860280" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">As part of the </w:t>
             </w:r>
             <w:r w:rsidR="00012D2E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Postdoctoral Pathway Fellowship</w:t>
@@ -3951,51 +4040,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">involves activities engaging with </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">non-academic audiences. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5052ED29" w14:textId="77777777" w:rsidR="0009444A" w:rsidRDefault="0009444A" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="18611B8F" w14:textId="106E764A" w:rsidR="0009444A" w:rsidRDefault="00860280" w:rsidP="00272139">
+          <w:p w14:paraId="18611B8F" w14:textId="56CC4A17" w:rsidR="0009444A" w:rsidRDefault="00860280" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009444A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00272139" w:rsidRPr="0009444A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">lease describe </w:t>
             </w:r>
             <w:r w:rsidR="0009444A">
               <w:rPr>
@@ -4165,55 +4254,55 @@
           <w:p w14:paraId="5FB03B00" w14:textId="77777777" w:rsidR="00272139" w:rsidRPr="00272139" w:rsidRDefault="00272139" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00272139">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maximum of 500 words</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003363C1" w:rsidRPr="009D698E" w14:paraId="204186A5" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="003363C1" w:rsidRPr="009D698E" w14:paraId="204186A5" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="566CD01F" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53218563" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3EABAE79" w14:textId="77777777" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="00272139">
@@ -4366,80 +4455,81 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27D6E6B6" w14:textId="77777777" w:rsidR="000610B5" w:rsidRDefault="000610B5" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3D7A84B2" w14:textId="0E59EAF1" w:rsidR="003363C1" w:rsidRDefault="003363C1" w:rsidP="00272139">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="738D6296" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007260A5" w:rsidRPr="009D698E" w14:paraId="738D6296" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2661086F" w14:textId="77777777" w:rsidR="007260A5" w:rsidRPr="009D698E" w:rsidRDefault="00BB3E16" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B1C7ED" wp14:editId="104F7996">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B1C7ED" wp14:editId="104F7996">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4210050</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>12700</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="635" cy="95250"/>
                       <wp:effectExtent l="9525" t="12700" r="8890" b="6350"/>
                       <wp:wrapNone/>
                       <wp:docPr id="6" name="AutoShape 8"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="635" cy="95250"/>
                               </a:xfrm>
@@ -4454,120 +4544,119 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <w:pict>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="21187704">
                     <v:shapetype id="_x0000_t32" coordsize="21600,21600" o:oned="t" filled="f" o:spt="32" path="m,l21600,21600e" w14:anchorId="20A8010D">
                       <v:path fillok="f" arrowok="t" o:connecttype="none"/>
                       <o:lock v:ext="edit" shapetype="t"/>
                     </v:shapetype>
                     <v:shape id="AutoShape 8" style="position:absolute;margin-left:331.5pt;margin-top:1pt;width:.05pt;height:7.5pt;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAiMbZhHQIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO2jAQvVfqP1i+QxIWKESE1SqBXrZd&#10;pN1+gLGdxKpjW7YhoKr/3rEDiG0vVdUcnLE98+bNvPHq8dRJdOTWCa0KnI1TjLiimgnVFPjb23a0&#10;wMh5ohiRWvECn7nDj+uPH1a9yflEt1oybhGAKJf3psCt9yZPEkdb3hE31oYruKy17YiHrW0SZkkP&#10;6J1MJmk6T3ptmbGacufgtBou8Tri1zWn/qWuHfdIFhi4+bjauO7DmqxXJG8sMa2gFxrkH1h0RChI&#10;eoOqiCfoYMUfUJ2gVjtd+zHVXaLrWlAea4BqsvS3al5bYnisBZrjzK1N7v/B0q/HnUWCFXiOkSId&#10;SPR08DpmRovQnt64HLxKtbOhQHpSr+ZZ0+8OKV22RDU8Or+dDcRmISJ5FxI2zkCSff9FM/AhgB97&#10;daptFyChC+gUJTnfJOEnjygczh9mGFE4X84msyhXQvJroLHOf+a6Q8EosPOWiKb1pVYKhNc2i2nI&#10;8dn5QIvk14CQVemtkDLqLxXqhwwxwGkpWLgMbs42+1JadCRhguIXa4SbezerD4pFsJYTtrnYngg5&#10;2JBcqoAHhQGdizWMyI9lutwsNovpaDqZb0bTtKpGT9tyOppvs0+z6qEqyyr7Gahl07wVjHEV2F3H&#10;NZv+3ThcHs4waLeBvbUheY8e+wVkr/9IOiobxBzGYq/ZeWevisOERufLawpP4H4P9v2bX/8CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQCP4OAj3QAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETv&#10;SP0HaytxQdROEAFCnKqqxIEjbSWubrwkofE6ip0m9OtZTvS0Gs1o9k2xnl0nzjiE1pOGZKVAIFXe&#10;tlRrOOzf7p9BhGjIms4TavjBAOtycVOY3PqJPvC8i7XgEgq50dDE2OdShqpBZ8LK90jsffnBmchy&#10;qKUdzMTlrpOpUpl0piX+0Jgetw1Wp93oNGAYHxO1eXH14f0y3X2ml++p32t9u5w3ryAizvE/DH/4&#10;jA4lMx39SDaITkOWPfCWqCHlwz7rBMSRg08KZFnI6wHlLwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQAiMbZhHQIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQCP4OAj3QAAAAgBAAAPAAAAAAAAAAAAAAAAAHcEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidR="00065F23">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                  Word Count        </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="745A8438" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="745A8438" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="120C13A6" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="007260A5" w:rsidP="007260A5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6. CAREER DEVELOPMENT</w:t>
             </w:r>
             <w:r w:rsidR="00D412FC" w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> STATEMENT </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="658F6E72" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="658F6E72" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4F8F4C08" w14:textId="1561A7F6" w:rsidR="00673FB6" w:rsidRDefault="00860280" w:rsidP="00A82B31">
+          <w:p w14:paraId="4F8F4C08" w14:textId="55FA8C6C" w:rsidR="00673FB6" w:rsidRDefault="00860280" w:rsidP="00A82B31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
             <w:r w:rsidR="00673FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">principal aim of the </w:t>
@@ -4632,51 +4721,51 @@
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">a candidate’s development as </w:t>
             </w:r>
             <w:r w:rsidR="0009444A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00673FB6">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">n independent researcher. </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4764BA21" w14:textId="47F24743" w:rsidR="00673FB6" w:rsidRDefault="00673FB6" w:rsidP="00A82B31">
+          <w:p w14:paraId="4764BA21" w14:textId="3C91F23A" w:rsidR="00673FB6" w:rsidRDefault="00673FB6" w:rsidP="00A82B31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Please explain how a </w:t>
             </w:r>
             <w:r w:rsidR="000610B5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Postdoctoral Pathway</w:t>
@@ -4828,58 +4917,58 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="45C30479" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="00A82B31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maximum of 500 words.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="7D928804" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="7D928804" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="3098"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4A8CF91C" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D3D7E04" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5B1826EF" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
@@ -5002,58 +5091,58 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C69F99C" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3899C11F" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="0E4272B0" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00D412FC" w:rsidRPr="009D698E" w14:paraId="0E4272B0" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="285"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7408" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="797905C6" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="32DF74BE" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
@@ -5064,55 +5153,55 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Word Count</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="418E6195" w14:textId="77777777" w:rsidR="00D412FC" w:rsidRPr="009D698E" w:rsidRDefault="00D412FC" w:rsidP="008C6B72">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="16503C55" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="16503C55" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="26369072" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0006122E" w:rsidP="0009444A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="0009444A">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5122,58 +5211,58 @@
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="0009444A" w:rsidRPr="0006122E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:caps/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>developing academic relationships beyond the university of Manchester</w:t>
             </w:r>
             <w:r w:rsidR="0009444A" w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="3FEE428A" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="3FEE428A" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="378"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F275755" w14:textId="77777777" w:rsidR="0009444A" w:rsidRDefault="0006122E" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5328"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -5242,51 +5331,51 @@
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5328"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656192" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F82298" wp14:editId="7153F669">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="53F82298" wp14:editId="7153F669">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-76200</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>11430</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5848350" cy="0"/>
                       <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                       <wp:wrapNone/>
                       <wp:docPr id="3" name="AutoShape 4"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5848350" cy="0"/>
                               </a:xfrm>
@@ -5301,52 +5390,52 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <w:pict>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="697B0311">
                     <v:shape id="AutoShape 4" style="position:absolute;margin-left:-6pt;margin-top:.9pt;width:460.5pt;height:0;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxXF5UHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyQQthARVqsEetl2&#10;kXb7A4ztJFYd27INAVX97x2bD7HtparKwYwzM2/ezBsvH4+9RAdundCqxNk4xYgrqplQbYm/vW1G&#10;c4ycJ4oRqRUv8Yk7/Lj6+GE5mIJPdKcl4xYBiHLFYErceW+KJHG04z1xY224AmejbU88XG2bMEsG&#10;QO9lMknTh2TQlhmrKXcOvtZnJ15F/Kbh1L80jeMeyRIDNx9PG89dOJPVkhStJaYT9EKD/AOLnggF&#10;RW9QNfEE7a34A6oX1GqnGz+muk900wjKYw/QTZb+1s1rRwyPvcBwnLmNyf0/WPr1sLVIsBJPMVKk&#10;B4me9l7HyigP4xmMKyCqUlsbGqRH9WqeNf3ukNJVR1TLY/DbyUBuFjKSdynh4gwU2Q1fNIMYAvhx&#10;VsfG9gESpoCOUZLTTRJ+9IjCx9k8n09noBy9+hJSXBONdf4z1z0KRomdt0S0na+0UiC8tlksQw7P&#10;zgdapLgmhKpKb4SUUX+p0FDixWwyiwlOS8GCM4Q52+4qadGBhA2Kv9gjeO7DrN4rFsE6Ttj6Ynsi&#10;5NmG4lIFPGgM6Fys84r8WKSL9Xw9z0f55GE9ytO6Hj1tqnz0sMk+zeppXVV19jNQy/KiE4xxFdhd&#10;1zXL/24dLg/nvGi3hb2NIXmPHucFZK//kXRUNoh5XoudZqetvSoOGxqDL68pPIH7O9j3b371CwAA&#10;//8DAFBLAwQUAAYACAAAACEAct6jFtoAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;70L/wzKCF2l3E1BMzKaUggePtoVet9kxiWZnQ3bTxP56x17q8eMNb75XrGfXiTMOofWkIVkpEEiV&#10;ty3VGg77t+ULiBANWdN5Qg0/GGBdLu4Kk1s/0Qeed7EWXEIhNxqaGPtcylA16ExY+R6Js08/OBMZ&#10;h1rawUxc7jqZKvUsnWmJPzSmx22D1fdudBowjE+J2mSuPrxfpsdjevma+r3WD/fz5hVExDnejuFP&#10;n9WhZKeTH8kG0WlYJilviRzwAs4zlTGfrizLQv73L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAMVxeVB4CAAA7BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAct6jFtoAAAAHAQAADwAAAAAAAAAAAAAAAAB4BAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;" w14:anchorId="4FF8C83A"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BB40ED4" w14:textId="77777777" w:rsidR="00065F23" w:rsidRDefault="00065F23" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5328"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -5780,51 +5869,51 @@
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5328"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D210824" wp14:editId="3742196E">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D210824" wp14:editId="3742196E">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>4933950</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>43180</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="0" cy="294640"/>
                       <wp:effectExtent l="9525" t="5080" r="9525" b="5080"/>
                       <wp:wrapNone/>
                       <wp:docPr id="2" name="AutoShape 10"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="0" cy="294640"/>
                               </a:xfrm>
@@ -5839,70 +5928,70 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <w:pict>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="0B4DF890">
                     <v:shape id="AutoShape 10" style="position:absolute;margin-left:388.5pt;margin-top:3.4pt;width:0;height:23.2pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCtdt+2HgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8Z32pkyZWnNXKTvqy&#10;bSPt9gMIYBsVAwISJ6r67x3IRdn2parqBzwwM2fO3JaPx0GiA7dOaFXh7CHFiCuqmVBdhb+9biZz&#10;jJwnihGpFa/wiTv8uHr/bjmakue615JxiwBEuXI0Fe69N2WSONrzgbgHbbgCZavtQDxcbZcwS0ZA&#10;H2SSp+ksGbVlxmrKnYPX5qzEq4jftpz6r23ruEeywsDNx9PGcxfOZLUkZWeJ6QW90CD/wGIgQkHQ&#10;G1RDPEF7K/6AGgS12unWP1A9JLptBeUxB8gmS3/L5qUnhsdcoDjO3Mrk/h8s/XLYWiRYhXOMFBmg&#10;RU97r2NklMX6jMaVYFarrQ0Z0qN6Mc+afndI6bonquPR+vVkwDkLFU3euISLMxBlN37WDGwIBIjF&#10;OrZ2CJBQBnSMPTndesKPHtHzI4XXfFHMikgnIeXVz1jnP3E9oCBU2HlLRNf7WisFjdc2i1HI4dn5&#10;wIqUV4cQVOmNkDL2Xyo0VngxzafRwWkpWFAGM2e7XS0tOpAwQfGLKYLm3szqvWIRrOeErS+yJ0Ke&#10;ZQguVcCDvIDORTqPyI9FuljP1/NiUuSz9aRIm2bytKmLyWyTfZw2H5q6brKfgVpWlL1gjKvA7jqu&#10;WfF343BZnPOg3Qb2VobkLXqsF5C9/iPp2NjQy7Bfrtxpdtraa8NhQqPxZZvCCtzfQb7f+dUvAAAA&#10;//8DAFBLAwQUAAYACAAAACEAQ2lwVtwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF&#10;74L/YRnBi9hNI200ZlKK4MGjbcHrNjsm0exsyG6a2F/viAc9Pt7w5vuKzew6daIhtJ4RlosEFHHl&#10;bcs1wmH/fHsPKkTD1nSeCeGLAmzKy4vC5NZP/EqnXayVjHDIDUITY59rHaqGnAkL3xNL9+4HZ6LE&#10;odZ2MJOMu06nSbLWzrQsHxrT01ND1edudAgUxtUy2T64+vBynm7e0vPH1O8Rr6/m7SOoSHP8O4Yf&#10;fEGHUpiOfmQbVIeQZZm4RIS1GEj/m48Iq7sUdFno/wLlNwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCtdt+2HgIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQBDaXBW3AAAAAgBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" w14:anchorId="2AAC1128"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:i/>
                 <w:noProof/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <mc:AlternateContent>
                 <mc:Choice Requires="wps">
                   <w:drawing>
-                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD66E51" wp14:editId="26532611">
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7DD66E51" wp14:editId="26532611">
                       <wp:simplePos x="0" y="0"/>
                       <wp:positionH relativeFrom="column">
                         <wp:posOffset>-74930</wp:posOffset>
                       </wp:positionH>
                       <wp:positionV relativeFrom="paragraph">
                         <wp:posOffset>42545</wp:posOffset>
                       </wp:positionV>
                       <wp:extent cx="5848350" cy="0"/>
                       <wp:effectExtent l="10795" t="13970" r="8255" b="5080"/>
                       <wp:wrapNone/>
                       <wp:docPr id="1" name="AutoShape 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                           <wps:wsp>
                             <wps:cNvCnPr>
                               <a:cxnSpLocks noChangeShapeType="1"/>
                             </wps:cNvCnPr>
                             <wps:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="5848350" cy="0"/>
                               </a:xfrm>
@@ -5917,52 +6006,52 @@
                                 <a:round/>
                                 <a:headEnd/>
                                 <a:tailEnd/>
                               </a:ln>
                               <a:extLst>
                                 <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                                   <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                                     <a:noFill/>
                                   </a14:hiddenFill>
                                 </a:ext>
                               </a:extLst>
                             </wps:spPr>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="page">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="page">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <w:pict>
+                <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                  <w:pict w14:anchorId="6CD60B32">
                     <v:shape id="AutoShape 9" style="position:absolute;margin-left:-5.9pt;margin-top:3.35pt;width:460.5pt;height:0;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" type="#_x0000_t32" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVX9buHgIAADsEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P2jAQvVfqf7B8hyRsoBARVqsEetl2&#10;kXb7A4ztJFYd27INAVX97x2bD7HtparKwYwzM2/ezBsvH4+9RAdundCqxNk4xYgrqplQbYm/vW1G&#10;c4ycJ4oRqRUv8Yk7/Lj6+GE5mIJPdKcl4xYBiHLFYErceW+KJHG04z1xY224AmejbU88XG2bMEsG&#10;QO9lMknTWTJoy4zVlDsHX+uzE68iftNw6l+axnGPZImBm4+njecunMlqSYrWEtMJeqFB/oFFT4SC&#10;ojeomniC9lb8AdULarXTjR9T3Se6aQTlsQfoJkt/6+a1I4bHXmA4ztzG5P4fLP162FokGGiHkSI9&#10;SPS09zpWRoswnsG4AqIqtbWhQXpUr+ZZ0+8OKV11RLU8Br+dDORmISN5lxIuzkCR3fBFM4ghgB9n&#10;dWxsHyBhCugYJTndJOFHjyh8nM7z+cMUlKNXX0KKa6Kxzn/mukfBKLHzloi285VWCoTXNotlyOHZ&#10;+UCLFNeEUFXpjZAy6i8VGkq8mE6mMcFpKVhwhjBn210lLTqQsEHxF3sEz32Y1XvFIljHCVtfbE+E&#10;PNtQXKqAB40BnYt1XpEfi3Sxnq/n+SifzNajPK3r0dOmykezTfZpWj/UVVVnPwO1LC86wRhXgd11&#10;XbP879bh8nDOi3Zb2NsYkvfocV5A9vofSUdlg5jntdhpdtraq+KwoTH48prCE7i/g33/5le/AAAA&#10;//8DAFBLAwQUAAYACAAAACEALWUh9NwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEzOMU/DMBAF&#10;4B2J/2AdEgtq7USikDSXqkJiYKStxOrGR5ISn6PYaUJ/PYaFjk/v9O4rNrPtxJkG3zpGSJYKBHHl&#10;TMs1wmH/ungG4YNmozvHhPBNHjbl7U2hc+MmfqfzLtQijrDPNUITQp9L6auGrPZL1xPH7tMNVocY&#10;h1qaQU9x3HYyVWolrW45fmh0Ty8NVV+70SKQHx8Ttc1sfXi7TA8f6eU09XvE+7t5uwYRaA7/x/DL&#10;j3Qoo+noRjZedAiLJIn0gLB6AhH7TGUpiONflmUhr/3lDwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQCVX9buHgIAADsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAtZSH03AAAAAcBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;" w14:anchorId="6CDFB0E8"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
           <w:p w14:paraId="097A9D39" w14:textId="2C7200AD" w:rsidR="00065F23" w:rsidRPr="00065F23" w:rsidRDefault="00065F23" w:rsidP="003363C1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5328"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -5973,357 +6062,534 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">                                                                                                       </w:t>
             </w:r>
             <w:r w:rsidRPr="00065F23">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Word Count</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="447B7E8E" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00190D6A" w:rsidRPr="009D698E" w14:paraId="1B264186" w14:textId="77777777" w:rsidTr="000A6810">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
-          <w:p w14:paraId="327B6FC4" w14:textId="6F82A1F1" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0006122E" w:rsidP="00796D5C">
+          <w:p w14:paraId="0F1E5EC4" w14:textId="57DC9425" w:rsidR="00190D6A" w:rsidRPr="009D698E" w:rsidRDefault="00190D6A" w:rsidP="000A6810">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="0"/>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5328"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>8</w:t>
-[...26 lines deleted...]
-              <w:t>DETAILS</w:t>
+              <w:t>8. HEAD OF DEPARTMENT SUPPORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="2452A243" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="00190D6A" w:rsidRPr="009D698E" w14:paraId="24D4E8F4" w14:textId="2F744034" w:rsidTr="00190D6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="41ACFF8F" w14:textId="085F744A" w:rsidR="00190D6A" w:rsidRPr="00190D6A" w:rsidRDefault="00190D6A" w:rsidP="00796D5C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="112"/>
+                <w:tab w:val="left" w:pos="283"/>
+                <w:tab w:val="left" w:pos="5214"/>
+                <w:tab w:val="left" w:pos="5328"/>
+                <w:tab w:val="left" w:pos="5498"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Head of Department name</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4828" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="19CFC99C" w14:textId="77777777" w:rsidR="00190D6A" w:rsidRDefault="00190D6A" w:rsidP="00796D5C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="112"/>
+                <w:tab w:val="left" w:pos="283"/>
+                <w:tab w:val="left" w:pos="5214"/>
+                <w:tab w:val="left" w:pos="5328"/>
+                <w:tab w:val="left" w:pos="5498"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00190D6A" w:rsidRPr="009D698E" w14:paraId="00DBD318" w14:textId="3DB577A2" w:rsidTr="00190D6A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4380" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAFD719" w14:textId="50FCF0AE" w:rsidR="00190D6A" w:rsidRPr="00190D6A" w:rsidRDefault="00190D6A" w:rsidP="00796D5C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="112"/>
+                <w:tab w:val="left" w:pos="283"/>
+                <w:tab w:val="left" w:pos="5214"/>
+                <w:tab w:val="left" w:pos="5328"/>
+                <w:tab w:val="left" w:pos="5498"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00190D6A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Head of Department signature</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA5E83">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4828" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BB5552" w14:textId="77777777" w:rsidR="00190D6A" w:rsidRDefault="00190D6A" w:rsidP="00796D5C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="112"/>
+                <w:tab w:val="left" w:pos="283"/>
+                <w:tab w:val="left" w:pos="5214"/>
+                <w:tab w:val="left" w:pos="5328"/>
+                <w:tab w:val="left" w:pos="5498"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="447B7E8E" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="327B6FC4" w14:textId="36928377" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="00190D6A" w:rsidP="00796D5C">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="0"/>
+                <w:tab w:val="left" w:pos="112"/>
+                <w:tab w:val="left" w:pos="283"/>
+                <w:tab w:val="left" w:pos="5214"/>
+                <w:tab w:val="left" w:pos="5328"/>
+                <w:tab w:val="left" w:pos="5498"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="0009444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>. REFEREE</w:t>
+            </w:r>
+            <w:r w:rsidR="007B4AAF">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0009444A">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>DETAILS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="2452A243" w14:textId="77777777" w:rsidTr="11013AE1">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="51682B51" w14:textId="35A060A2" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="008C6B72">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Referee</w:t>
             </w:r>
             <w:r w:rsidR="007B4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1 (Principal PhD Supervisor)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="38CC8985" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="38CC8985" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1127A408" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name (block capitals):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="21688BBC" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="21688BBC" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19C47927" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact telephone number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="2CAB973F" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="2CAB973F" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42C57879" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact e-mail address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="26843B05" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="26843B05" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4DD604D5" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution/Organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="5145BF38" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="5145BF38" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39D8E7EA" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="2FF3DBFF" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="0009444A" w:rsidRPr="009D698E" w14:paraId="2FF3DBFF" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7BC59E8F" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="00C04D71">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -6383,412 +6649,412 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C2FC70B" w14:textId="77777777" w:rsidR="0009444A" w:rsidRPr="009D698E" w:rsidRDefault="0009444A" w:rsidP="008C6B72">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="1410A60D" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="1410A60D" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79BAF331" w14:textId="6FBD086D" w:rsidR="007B4AAF" w:rsidRPr="007B4AAF" w:rsidRDefault="007B4AAF" w:rsidP="003C0FF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Referee 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="00E1E342" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="00E1E342" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DBEEEF4" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="007B4AAF" w:rsidRDefault="007B4AAF" w:rsidP="003C0FF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name (block capitals):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="1CDAEA68" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="1CDAEA68" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="74D7FB91" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="007B4AAF" w:rsidRDefault="007B4AAF" w:rsidP="003C0FF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact telephone number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="05E7DCDB" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="05E7DCDB" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="155F590C" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="007B4AAF" w:rsidRDefault="007B4AAF" w:rsidP="003C0FF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact e-mail address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="3214E933" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="3214E933" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B107994" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="007B4AAF" w:rsidRDefault="007B4AAF" w:rsidP="003C0FF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Institution/Organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="14352FE5" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="14352FE5" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="67431979" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="007B4AAF" w:rsidRDefault="007B4AAF" w:rsidP="003C0FF1">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007B4AAF">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="134CAC03" w14:textId="77777777" w:rsidTr="66938859">
+      <w:tr w:rsidR="007B4AAF" w:rsidRPr="009D698E" w14:paraId="134CAC03" w14:textId="77777777" w:rsidTr="11013AE1">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="577B1E1C" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF" w:rsidP="00EA3F67">
+          <w:p w14:paraId="577B1E1C" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009D698E">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact Address</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="293F01AC" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF" w:rsidP="00EA3F67">
+          <w:p w14:paraId="293F01AC" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="712FF3BB" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRDefault="007B4AAF" w:rsidP="00EA3F67">
+          <w:p w14:paraId="712FF3BB" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRDefault="007B4AAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="57A63B60" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF" w:rsidP="00EA3F67">
+          <w:p w14:paraId="57A63B60" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1F40C830" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF" w:rsidP="00EA3F67">
+          <w:p w14:paraId="1F40C830" w14:textId="77777777" w:rsidR="007B4AAF" w:rsidRPr="009D698E" w:rsidRDefault="007B4AAF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="112"/>
                 <w:tab w:val="left" w:pos="170"/>
                 <w:tab w:val="left" w:pos="283"/>
                 <w:tab w:val="left" w:pos="339"/>
                 <w:tab w:val="left" w:pos="5214"/>
                 <w:tab w:val="left" w:pos="5498"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="394B87CD" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
@@ -6815,51 +7081,51 @@
       <w:tblPr>
         <w:tblW w:w="9208" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9208"/>
       </w:tblGrid>
       <w:tr w:rsidR="005E6295" w:rsidRPr="009D698E" w14:paraId="5A8D8A5A" w14:textId="77777777" w:rsidTr="66938859">
         <w:trPr>
           <w:trHeight w:val="354"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9208" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41F1BEB2" w14:textId="4A15790D" w:rsidR="005E6295" w:rsidRPr="003363C1" w:rsidRDefault="005E6295" w:rsidP="66938859">
+          <w:p w14:paraId="41F1BEB2" w14:textId="29B80D5C" w:rsidR="005E6295" w:rsidRPr="003363C1" w:rsidRDefault="005E6295" w:rsidP="66938859">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Where did you see the </w:t>
             </w:r>
             <w:r w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
@@ -6885,97 +7151,97 @@
             </w:r>
             <w:r w:rsidR="00316EE5">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Fellowships </w:t>
             </w:r>
-            <w:r w:rsidR="5A3C8F93" w:rsidRPr="006B22D8">
+            <w:r w:rsidR="5A3C8F93" w:rsidRPr="00372672">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="0000311E">
+            <w:r w:rsidR="00372672">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00BE1E17" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidR="0000311E">
+            <w:r w:rsidR="00372672">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>6</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> advertised?</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="722D9A83" w14:textId="77777777" w:rsidR="005E6295" w:rsidRPr="009D698E" w:rsidRDefault="005E6295" w:rsidP="005E6295"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="030174CB" w14:textId="77777777" w:rsidR="005E6295" w:rsidRDefault="005E6295" w:rsidP="00C87FE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="44"/>
@@ -7148,313 +7414,224 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>Project start date</w:t>
             </w:r>
             <w:r w:rsidR="003363C1">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="44"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00783213" w14:paraId="236A522F" w14:textId="77777777" w:rsidTr="66938859">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2742" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7E0C38" w14:textId="706B46EB" w:rsidR="00783213" w:rsidRDefault="0D600C1D" w:rsidP="66938859">
+          <w:p w14:paraId="6C7E0C38" w14:textId="0957D2AB" w:rsidR="00783213" w:rsidRDefault="0D600C1D" w:rsidP="66938859">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Monday</w:t>
             </w:r>
-            <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+            <w:r w:rsidR="00372672">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0D9608DC" w:rsidRPr="66938859">
+            <w:r w:rsidR="00103D0F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DE28AD">
+              <w:t xml:space="preserve">29 June </w:t>
+            </w:r>
+            <w:r w:rsidR="00783213" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+              <w:t>August 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00372672">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...17 lines deleted...]
-              <w:t>5</w:t>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2666" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA7B4A2" w14:textId="52DE7F90" w:rsidR="00783213" w:rsidRDefault="0D9608DC" w:rsidP="66938859">
+          <w:p w14:paraId="3AA7B4A2" w14:textId="1D572A4D" w:rsidR="00783213" w:rsidRDefault="00103D0F" w:rsidP="66938859">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="66938859">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">September </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+              <w:t>July</w:t>
+            </w:r>
+            <w:r w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>202</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DE28AD">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00783213" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00372672">
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00783213" w:rsidRPr="66938859">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (exact date TBC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2650" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC98118" w14:textId="3DD674D7" w:rsidR="00783213" w:rsidRPr="007E7AD4" w:rsidRDefault="0D9608DC" w:rsidP="66938859">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="66938859">
+          <w:p w14:paraId="4EC98118" w14:textId="456165F4" w:rsidR="00783213" w:rsidRPr="00C373D3" w:rsidRDefault="00372672" w:rsidP="00103D0F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">October </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="0D9608DC" w:rsidRPr="00103D0F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+              <w:t xml:space="preserve">October </w:t>
+            </w:r>
+            <w:r w:rsidR="68DAE121" w:rsidRPr="00103D0F">
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
-                <w:vertAlign w:val="superscript"/>
-[...72 lines deleted...]
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
-            <w:r w:rsidR="0000311E">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1EFA429E" w14:textId="77777777" w:rsidR="00D87E69" w:rsidRPr="00D87E69" w:rsidRDefault="00D87E69" w:rsidP="00C87FE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01DA7973" w14:textId="77777777" w:rsidR="00197589" w:rsidRDefault="00197589" w:rsidP="00C87FE1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3571EBC9" w14:textId="03AD5389" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="00684821">
+    <w:p w14:paraId="3571EBC9" w14:textId="03AD5389" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="00103D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Please ensure th</w:t>
       </w:r>
       <w:r w:rsidR="00C87FE1" w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">at you email your </w:t>
       </w:r>
       <w:r w:rsidR="0006122E" w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7484,68 +7661,66 @@
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a copy of your completed application form.</w:t>
       </w:r>
       <w:r w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6F464A" w14:textId="77777777" w:rsidR="0006122E" w:rsidRDefault="0006122E" w:rsidP="00684821">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="6E6F464A" w14:textId="77777777" w:rsidR="0006122E" w:rsidRDefault="0006122E" w:rsidP="00103D0F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DE869E3" w14:textId="1757DF62" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="00864BDD" w:rsidP="2EF5793B">
+    <w:p w14:paraId="3DE869E3" w14:textId="480B7076" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="00864BDD" w:rsidP="00103D0F">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>In order to apply, please s</w:t>
       </w:r>
       <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -7610,241 +7785,194 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="077DA7DB" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mon</w:t>
       </w:r>
       <w:r w:rsidR="00EA7FDF" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">day </w:t>
       </w:r>
-      <w:r w:rsidR="00134DA0" w:rsidRPr="66938859">
+      <w:r w:rsidR="00934008">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00040A31">
+        <w:t>29</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA7FDF" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA7FDF" w:rsidRPr="66938859">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00934008">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00EA7FDF" w:rsidRPr="66938859">
+        </w:rPr>
+        <w:t>June</w:t>
+      </w:r>
+      <w:r w:rsidR="00934008" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+      <w:r w:rsidR="00EA7FDF" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">August </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EA7FDF" w:rsidRPr="66938859">
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00372672">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00040A31">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00783213" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
+        <w:t>to</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC10F3" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>to</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1"/>
-[...1 lines deleted...]
-        <w:r w:rsidR="00AA422E" w:rsidRPr="005C1626">
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00372672" w:rsidRPr="00EB0222">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Verdana" w:eastAsia="Verdana" w:hAnsi="Verdana" w:cs="Verdana"/>
-[...1 lines deleted...]
-            <w:szCs w:val="22"/>
+            <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+            <w:b/>
+            <w:bCs/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>fse.doctoralacademy.specialistprogrammes@manchester.ac.uk</w:t>
+          <w:t>FSE.DoctoralAcademy.SpecialistProgrammes@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="000E0BF2" w:rsidRPr="66938859">
-[...6 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1832FD9D" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="00684821">
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="1832FD9D" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="00103D0F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="773822D5" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="009D698E" w:rsidRDefault="008C6B72" w:rsidP="00684821">
+    <w:p w14:paraId="36E831C2" w14:textId="2CEEE883" w:rsidR="007E7AD4" w:rsidRPr="00372672" w:rsidRDefault="008C6B72" w:rsidP="00934008">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D698E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A completed application form</w:t>
       </w:r>
-      <w:r w:rsidR="00C04D71">
-[...14 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="36E831C2" w14:textId="639253F1" w:rsidR="007E7AD4" w:rsidRDefault="007E7AD4" w:rsidP="007E7AD4">
-[...11 lines deleted...]
-    <w:p w14:paraId="3F9D4B6D" w14:textId="40C73FD2" w:rsidR="008C6B72" w:rsidRDefault="008C6B72" w:rsidP="00684821">
+    <w:p w14:paraId="3F9D4B6D" w14:textId="40C73FD2" w:rsidR="008C6B72" w:rsidRDefault="008C6B72" w:rsidP="00934008">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D698E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A brief CV (</w:t>
       </w:r>
       <w:r w:rsidRPr="004305F3">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1 page</w:t>
       </w:r>
       <w:r w:rsidRPr="009D698E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -7880,58 +8008,58 @@
       <w:r w:rsidR="00C564B2">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00C564B2" w:rsidRPr="003B2033">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Please attach a separate list of publications</w:t>
       </w:r>
       <w:r w:rsidR="00C04D71">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10636CCB" w14:textId="1B050B8B" w:rsidR="00864BDD" w:rsidRDefault="00C135B9" w:rsidP="2EF5793B">
+    <w:p w14:paraId="10636CCB" w14:textId="70C8B38A" w:rsidR="00864BDD" w:rsidRDefault="00C135B9" w:rsidP="00934008">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Letter of S</w:t>
       </w:r>
       <w:r w:rsidR="00864BDD" w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">upport from the Head of the </w:t>
       </w:r>
       <w:r w:rsidR="785C2F78" w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -8007,113 +8135,113 @@
       <w:r w:rsidR="00C46593" w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">returned </w:t>
       </w:r>
       <w:r w:rsidR="00864BDD" w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>as a PDF document</w:t>
       </w:r>
       <w:r w:rsidR="00C04D71" w:rsidRPr="2EF5793B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51515334" w14:textId="77777777" w:rsidR="00864BDD" w:rsidRDefault="00864BDD" w:rsidP="00684821">
+    <w:p w14:paraId="51515334" w14:textId="6C205C54" w:rsidR="00864BDD" w:rsidRDefault="68401FD8" w:rsidP="11013AE1">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="11013AE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evidence of qualifications </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C321D6">
+        <w:t>Evidence of qualifications (</w:t>
+      </w:r>
+      <w:r w:rsidR="55D5610A" w:rsidRPr="11013AE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00582411">
+        <w:t xml:space="preserve">scanned </w:t>
+      </w:r>
+      <w:r w:rsidRPr="11013AE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">scanned </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C321D6">
+        <w:t>certificates or transcripts)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B17CE">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>certificates or transcripts)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C04D71">
+        <w:t xml:space="preserve"> (external applicants ONLY)</w:t>
+      </w:r>
+      <w:r w:rsidR="68830F01" w:rsidRPr="11013AE1">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F1D938" w14:textId="4707CB99" w:rsidR="00864BDD" w:rsidRDefault="00864BDD" w:rsidP="00684821">
+    <w:p w14:paraId="37F1D938" w14:textId="4707CB99" w:rsidR="00864BDD" w:rsidRDefault="00864BDD" w:rsidP="00934008">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C321D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidR="00582411">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">scanned </w:t>
       </w:r>
       <w:r w:rsidRPr="00C321D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -8125,1788 +8253,2110 @@
       <w:r w:rsidR="00C04D71">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>in the UK</w:t>
       </w:r>
       <w:r w:rsidRPr="00C321D6">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="007E7AD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113B8078" w14:textId="7B748242" w:rsidR="007E7AD4" w:rsidRDefault="007E7AD4" w:rsidP="00684821">
+    <w:p w14:paraId="113B8078" w14:textId="7B748242" w:rsidR="007E7AD4" w:rsidRDefault="007E7AD4" w:rsidP="00934008">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A completed data monitoring form;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5426FF53" w14:textId="6586CBFE" w:rsidR="005E6295" w:rsidRPr="009D698E" w:rsidRDefault="005E6295" w:rsidP="00684821">
+    <w:p w14:paraId="5426FF53" w14:textId="6586CBFE" w:rsidR="005E6295" w:rsidRPr="009D698E" w:rsidRDefault="005E6295" w:rsidP="00934008">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A copy of your EPSRC funding letter (external applicants ONLY)</w:t>
       </w:r>
       <w:r w:rsidR="007E7AD4">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771E0604" w14:textId="77777777" w:rsidR="00864BDD" w:rsidRDefault="00864BDD" w:rsidP="008C6B72">
+    <w:p w14:paraId="771E0604" w14:textId="77777777" w:rsidR="00864BDD" w:rsidRDefault="00864BDD" w:rsidP="00372672">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55D9B2C0" w14:textId="77777777" w:rsidR="00065F23" w:rsidRDefault="00197589" w:rsidP="008C6B72">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAB4DCA" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRPr="00FA3CB5" w:rsidRDefault="006876E3" w:rsidP="008C6B72">
-      <w:pPr>
+    <w:p w14:paraId="15D3F04A" w14:textId="5DA0E4B9" w:rsidR="008C6B72" w:rsidRDefault="006876E3" w:rsidP="008C6B72">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FA3CB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FA3CB5">
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA3CB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00FA3CB5">
+        <w:t xml:space="preserve"> for candidates</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA3CB5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> for candidates</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D3F04A" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRDefault="008C6B72" w:rsidP="008C6B72">
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="43B7BB39" w14:textId="77777777" w:rsidR="001145A5" w:rsidRDefault="001145A5" w:rsidP="00F038C7">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB5F94E" w14:textId="77777777" w:rsidR="008B4AF5" w:rsidRPr="008B4AF5" w:rsidRDefault="008B4AF5" w:rsidP="008C6B72">
-      <w:pPr>
+    <w:p w14:paraId="7EB5F94E" w14:textId="3EDD1D3E" w:rsidR="008B4AF5" w:rsidRPr="008B4AF5" w:rsidRDefault="008B4AF5" w:rsidP="00F038C7">
+      <w:pPr>
+        <w:spacing w:before="80"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B4AF5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Eligibility</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262A2EE8" w14:textId="77777777" w:rsidR="00582411" w:rsidRPr="00573D74" w:rsidRDefault="00582411" w:rsidP="00684821">
+    <w:p w14:paraId="262A2EE8" w14:textId="2D4857C6" w:rsidR="00582411" w:rsidRPr="00573D74" w:rsidRDefault="00582411" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidates may apply for funding for not less than six months and not more than </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C135B9" w:rsidRPr="66938859">
+        <w:t>Candidates may apply for funding for</w:t>
+      </w:r>
+      <w:r w:rsidR="00F85AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> up to </w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C20">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
+      <w:r w:rsidR="00F85AF1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> months fixed term</w:t>
+      </w:r>
+      <w:r w:rsidR="00B72C20">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, with the possibility of extending for a further 12 months depending on the availability of funding.</w:t>
+      </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> months. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CD0EB19" w14:textId="5F96BAA6" w:rsidR="00573D74" w:rsidRPr="00F916E7" w:rsidRDefault="00573D74" w:rsidP="00684821">
+    <w:p w14:paraId="4CD0EB19" w14:textId="4385287D" w:rsidR="00573D74" w:rsidRPr="00F916E7" w:rsidRDefault="00573D74" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Proposed </w:t>
       </w:r>
       <w:r w:rsidR="00923992">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>project end date m</w:t>
       </w:r>
       <w:r w:rsidR="000D358B">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ust</w:t>
       </w:r>
       <w:r w:rsidR="00923992">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> not exceed September 30</w:t>
-[...16 lines deleted...]
-        <w:t>, 2026</w:t>
+        <w:t xml:space="preserve"> not exceed </w:t>
+      </w:r>
+      <w:r w:rsidR="006B01AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">30 </w:t>
       </w:r>
       <w:r w:rsidR="00923992">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="006B01AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00923992">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="006B01AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00923992">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FA9C8E" w14:textId="77777777" w:rsidR="002804F2" w:rsidRPr="009D698E" w:rsidRDefault="002804F2" w:rsidP="00684821">
+    <w:p w14:paraId="76FA9C8E" w14:textId="77777777" w:rsidR="002804F2" w:rsidRPr="001145A5" w:rsidRDefault="002804F2" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Candidates must be able to demonstrate a clear commitment to remaining in academia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0754F0A5" w14:textId="2B68E260" w:rsidR="0071793C" w:rsidRPr="00017FE7" w:rsidRDefault="007F78E3" w:rsidP="00017FE7">
+    <w:p w14:paraId="445746D8" w14:textId="43679277" w:rsidR="001145A5" w:rsidRPr="009D698E" w:rsidRDefault="001145A5" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...96 lines deleted...]
-        <w:t>.</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Candidates must have the right to work in the UK.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60A0A38F" w14:textId="21925C8D" w:rsidR="008B4AF5" w:rsidRPr="00B76FD5" w:rsidRDefault="00197589" w:rsidP="33F11048">
+    <w:p w14:paraId="0754F0A5" w14:textId="239C02CE" w:rsidR="0071793C" w:rsidRPr="00017FE7" w:rsidRDefault="007F78E3" w:rsidP="00017FE7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If candidates have already submitted their thesis at the time of application, this must not be </w:t>
-[...17 lines deleted...]
-      <w:r w:rsidR="00AF71F3" w:rsidRPr="66938859">
+        <w:t xml:space="preserve">Candidates </w:t>
+      </w:r>
+      <w:r w:rsidR="00FE3B05" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must have been </w:t>
+      </w:r>
+      <w:r w:rsidR="0071793C" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funded for their PhD studies </w:t>
+      </w:r>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>by the EPSRC in the form of fees and</w:t>
+      </w:r>
+      <w:r w:rsidR="0071793C" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> stipend </w:t>
+      </w:r>
+      <w:r w:rsidR="00017FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OR</w:t>
+      </w:r>
+      <w:r w:rsidR="00017FE7" w:rsidRPr="00017FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> be a full member of an EPSRC or UKRI AI Centre for Doctoral Training cohort</w:t>
+      </w:r>
+      <w:r w:rsidR="00017FE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008B4AF5" w:rsidRPr="66938859">
-[...23 lines deleted...]
-      <w:r w:rsidR="003F5CFB">
+      <w:r w:rsidR="00017FE7" w:rsidRPr="00017FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(and registered as such in </w:t>
+      </w:r>
+      <w:r w:rsidR="000B3485">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>UKRI’s Studentship Data System</w:t>
+      </w:r>
+      <w:r w:rsidR="00017FE7" w:rsidRPr="00017FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidR="0071793C" w:rsidRPr="00017FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in order to be eligible for an EPSRC </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5CFB" w:rsidRPr="00017FE7">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Postdoctoral Pathway Fellowship</w:t>
       </w:r>
-      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
-[...79 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+      <w:r w:rsidR="0071793C" w:rsidRPr="00017FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81354">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> This includes the EPSRC DTP, CDT, and I-CASE, but </w:t>
+      </w:r>
+      <w:r w:rsidR="00B81354">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidR="00B81354">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001B06EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>candidates aligned to EPSRC CDTs who have been funded from non-EPSRC sources.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="248B0FEC" w14:textId="300DC728" w:rsidR="006B61CF" w:rsidRPr="007E7AD4" w:rsidRDefault="003B2033" w:rsidP="2EF5793B">
+    <w:p w14:paraId="60A0A38F" w14:textId="7FED747F" w:rsidR="008B4AF5" w:rsidRPr="00B76FD5" w:rsidRDefault="00197589" w:rsidP="33F11048">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Although candidates are not required to have submitted their thesis prior to application</w:t>
+        <w:t xml:space="preserve">If candidates have already submitted their thesis at the time of application, this must not be </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4AF5" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">more than </w:t>
+      </w:r>
+      <w:r w:rsidR="006B0482">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0482" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008B4AF5" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">months before commencing </w:t>
       </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...30 lines deleted...]
-          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>an</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4AF5" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> EPSRC </w:t>
+      </w:r>
+      <w:r w:rsidR="003F5CFB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Postdoctoral Pathway Fellowship</w:t>
       </w:r>
-      <w:r w:rsidR="00316EE5">
-[...3 lines deleted...]
-          <w:bCs/>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. </w:t>
+      </w:r>
+      <w:r w:rsidR="004115D2" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0482" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0 September</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="006B0482" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> submission date for a 1</w:t>
+      </w:r>
+      <w:r w:rsidR="004115D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BE277F" w:rsidRPr="66938859">
-[...8 lines deleted...]
-      </w:r>
       <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...24 lines deleted...]
-        <w:t>5</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>October 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004115D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-          <w:b/>
-[...97 lines deleted...]
-      <w:r w:rsidR="00BE277F" w:rsidRPr="66938859">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> start)</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4AF5" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00DA309D" w:rsidRPr="66938859">
-[...72 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2D2FDC50" w14:textId="1D667DAF" w:rsidR="00582411" w:rsidRPr="00316EE5" w:rsidRDefault="00582411" w:rsidP="006B22D8">
+    <w:p w14:paraId="248B0FEC" w14:textId="1D437F16" w:rsidR="006B61CF" w:rsidRPr="007E7AD4" w:rsidRDefault="003B2033" w:rsidP="2EF5793B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
-        </w:rPr>
-[...51 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Although candidates are not required to have submitted their thesis prior to application</w:t>
+      </w:r>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, successful applicants </w:t>
+      </w:r>
+      <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">must have submitted their PhD thesis </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE277F" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">before they can start to receive EPSRC </w:t>
+      </w:r>
+      <w:r w:rsidR="00407AD1" w:rsidRPr="00407AD1">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Postdoctoral Pathway Fellowship</w:t>
       </w:r>
       <w:r w:rsidR="00316EE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003B2033" w:rsidRPr="00316EE5">
-[...30 lines deleted...]
-          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+      <w:r w:rsidR="00BE277F" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>funding</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16073">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i.e.</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in order to start at the latest start date for </w:t>
+      </w:r>
+      <w:r w:rsidR="00407AD1" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004115D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r w:rsidR="00407AD1" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="004115D2">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidR="00407AD1" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you </w:t>
+      </w:r>
+      <w:r w:rsidR="00C16073">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16073" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have an expected submission date of </w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="001712F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0 September</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="004115D2" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C16073">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at the latest</w:t>
+      </w:r>
+      <w:r w:rsidR="002D0EA0" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE277F" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>You</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA309D" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may commence </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA309D" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Fellowship while awa</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FE1" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>iting viva,</w:t>
+      </w:r>
+      <w:r w:rsidR="0007533C">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FE1" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">but </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FE1" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">may have </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FE1" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA309D" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ellowship withdrawn if </w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>you</w:t>
+      </w:r>
+      <w:r w:rsidR="00543C4F" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA309D" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subsequently achieve a result lower than </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DA309D" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Aii</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DA309D" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> at </w:t>
+      </w:r>
+      <w:r w:rsidR="00F65AD9" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">first </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA309D" w:rsidRPr="00C373D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>viva examination.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2023B365" w14:textId="1C8D5788" w:rsidR="00C321D6" w:rsidRPr="007869B7" w:rsidRDefault="000544B1" w:rsidP="00684821">
+    <w:p w14:paraId="2D2FDC50" w14:textId="737C8631" w:rsidR="00582411" w:rsidRPr="00316EE5" w:rsidRDefault="00582411" w:rsidP="00372672">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="66938859">
-[...67 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Start dates must be agreed with the </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2033" w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>proposed Project S</w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FE1" w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ponsor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Head of</w:t>
+      </w:r>
+      <w:r w:rsidR="733FEA1C" w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Department</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and will be subject to approval by the EPSRC </w:t>
+      </w:r>
+      <w:r w:rsidR="00316EE5" w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Postdoctoral Pathway Fellowship</w:t>
+      </w:r>
+      <w:r w:rsidR="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2033" w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">awarding </w:t>
+      </w:r>
+      <w:r w:rsidR="00D87E69" w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>anel</w:t>
+      </w:r>
+      <w:r w:rsidR="00D87E69" w:rsidRPr="00316EE5">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="006B61CF" w:rsidRPr="66938859">
+      <w:r w:rsidR="00BE1E17" w:rsidRPr="00316EE5">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A5E45D" w14:textId="77777777" w:rsidR="000413AA" w:rsidRPr="009D698E" w:rsidRDefault="000413AA" w:rsidP="00684821">
-[...27 lines deleted...]
-    <w:p w14:paraId="34D4A824" w14:textId="372C1D3B" w:rsidR="006B61CF" w:rsidRDefault="006B61CF" w:rsidP="00684821">
+    <w:p w14:paraId="14A5E45D" w14:textId="50B63688" w:rsidR="000413AA" w:rsidRPr="00F038C7" w:rsidRDefault="000544B1" w:rsidP="00F038C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidates should propose a </w:t>
+        <w:t xml:space="preserve">Fellowships </w:t>
+      </w:r>
+      <w:r w:rsidR="00582411" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">that have not started </w:t>
+      </w:r>
+      <w:r w:rsidR="005754C5" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">within </w:t>
+      </w:r>
+      <w:r w:rsidR="00783213" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>twelve</w:t>
       </w:r>
       <w:r w:rsidR="00272B46" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>F</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve">research </w:t>
+        <w:t xml:space="preserve"> months of the </w:t>
       </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>project</w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:t xml:space="preserve">funding </w:t>
+      </w:r>
+      <w:r w:rsidR="00272B46" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">award </w:t>
+      </w:r>
+      <w:r w:rsidR="00582411" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>may be withdrawn</w:t>
+      </w:r>
+      <w:r w:rsidR="008B4AF5" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="006B61CF" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006B22D8" w:rsidRPr="66938859">
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+    </w:p>
+    <w:p w14:paraId="78E30EBF" w14:textId="77777777" w:rsidR="001145A5" w:rsidRDefault="001145A5" w:rsidP="00F038C7">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>major</w:t>
-[...49 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B367FE1" w14:textId="19CD6D33" w:rsidR="008C6B72" w:rsidRPr="006B61CF" w:rsidRDefault="006B61CF" w:rsidP="00F038C7">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>must</w:t>
-[...39 lines deleted...]
-        <w:t>.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="006B61CF">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Project</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EAEF39" w14:textId="507B33CF" w:rsidR="00AB7034" w:rsidRDefault="00AB7034" w:rsidP="00684821">
+    <w:p w14:paraId="34D4A824" w14:textId="7C0D82D3" w:rsidR="006B61CF" w:rsidRDefault="006B61CF" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">The principle of the </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Postdoctoral Pathway Fellowship </w:t>
+        <w:t xml:space="preserve">Candidates should propose a </w:t>
+      </w:r>
+      <w:r w:rsidR="00272B46" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00334E6B" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ellowship </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2033" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">research </w:t>
       </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">is </w:t>
-[...25 lines deleted...]
-      <w:r w:rsidR="00BE1E17" w:rsidRPr="66938859">
+        <w:t>project</w:t>
+      </w:r>
+      <w:r w:rsidR="0071793C" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>. This may include the publication an</w:t>
+      </w:r>
+      <w:r w:rsidR="00334E6B" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d development of work from their</w:t>
+      </w:r>
+      <w:r w:rsidR="0071793C" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PhD, but</w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004D5694" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t>, therefore, be the current PhD supervisor.</w:t>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>major</w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> part of the propose</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA425F">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF3C9B" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> programme </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2033" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2033" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0071793C" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include </w:t>
+      </w:r>
+      <w:r w:rsidR="00334E6B" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">substantive new work which will </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2033" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>allow the candidate to take their next steps in terms of developing as an independent researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="0071793C" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE860D5" w14:textId="77777777" w:rsidR="009B55AC" w:rsidRDefault="009B55AC" w:rsidP="00684821">
+    <w:p w14:paraId="76EAEF39" w14:textId="04E8C7AD" w:rsidR="00AB7034" w:rsidRDefault="00AB7034" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proposals should explain how the candidate will manage the project and how this will be facilitated by the </w:t>
-[...7 lines deleted...]
-        <w:t>project sponsor</w:t>
+        <w:t xml:space="preserve">The principle of the </w:t>
+      </w:r>
+      <w:r w:rsidR="001F74FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postdoctoral Pathway Fellowship </w:t>
       </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with whom they are working.</w:t>
+        <w:t xml:space="preserve">is </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47B6" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>to support PhD students in becoming independent researcher</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC5C81" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47B6" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and future research leaders.  The project sponsor </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE1E17" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cannot</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF47B6" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, therefore, be the current PhD supervisor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46D7A06C" w14:textId="217F6045" w:rsidR="001A7E09" w:rsidRPr="006B61CF" w:rsidRDefault="001A7E09" w:rsidP="00684821">
+    <w:p w14:paraId="2DE860D5" w14:textId="77777777" w:rsidR="009B55AC" w:rsidRDefault="009B55AC" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">All EPSRC </w:t>
-[...7 lines deleted...]
-        <w:t>Postdoctoral Pathway</w:t>
+        <w:t xml:space="preserve">Proposals should explain how the candidate will manage the project and how this will be facilitated by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00C87FE1" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>project sponsor</w:t>
       </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Fellows are expected to engage in </w:t>
-[...15 lines deleted...]
-        <w:t>work as part of their fellowship.</w:t>
+        <w:t xml:space="preserve"> with whom they are working.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59322F4B" w14:textId="2E9D0944" w:rsidR="007465F5" w:rsidRPr="009D698E" w:rsidRDefault="007465F5" w:rsidP="66938859">
+    <w:p w14:paraId="46D7A06C" w14:textId="7140D97D" w:rsidR="001A7E09" w:rsidRPr="006B61CF" w:rsidRDefault="001A7E09" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPSRC </w:t>
+        <w:t xml:space="preserve">All EPSRC </w:t>
       </w:r>
       <w:r w:rsidR="001F74FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Postdoctoral Pathway Fellowship </w:t>
+        <w:t>Postdoctoral Pathway</w:t>
       </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">funding will provide </w:t>
-[...7 lines deleted...]
-        <w:t>maintenance costs</w:t>
+        <w:t xml:space="preserve"> Fellows are expected to engage in </w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Public Engagement </w:t>
       </w:r>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and the consumables and travel costs associated with a project. It may also be used for attendance at conferences to present the results, but will </w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve"> Please be aware that no overheads will need to be included in the costings</w:t>
+        <w:t>work as part of their fellowship.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754D24D6" w14:textId="77777777" w:rsidR="006B61CF" w:rsidRPr="009D698E" w:rsidRDefault="006B61CF" w:rsidP="00684821">
-[...28 lines deleted...]
-    <w:p w14:paraId="14A5E1CE" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRDefault="001A7E09" w:rsidP="00684821">
+    <w:p w14:paraId="754D24D6" w14:textId="69699382" w:rsidR="006B61CF" w:rsidRPr="00F038C7" w:rsidRDefault="007465F5" w:rsidP="00F038C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Applications will be assessed and short-listed by a</w:t>
-[...55 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">EPSRC </w:t>
+      </w:r>
+      <w:r w:rsidR="001F74FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Postdoctoral Pathway Fellowship </w:t>
+      </w:r>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">funding will provide </w:t>
+      </w:r>
+      <w:r w:rsidR="00834800" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>maintenance costs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the consumables and travel costs associated with a project. It may also be used for attendance at conferences to present the results, but will </w:t>
+      </w:r>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> support purchase of equipment.</w:t>
+      </w:r>
+      <w:r w:rsidR="484DAD18" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Please be aware that no overheads will need to be included in the costings</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA4C01">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Full itemised costings for consumables and facilities </w:t>
+      </w:r>
+      <w:r w:rsidR="00196A94">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>access must be included in your application. Any costs not included at application may be deemed ineligible by UKRI.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD44FD6" w14:textId="77777777" w:rsidR="008C6B72" w:rsidRDefault="0088746E" w:rsidP="00684821">
+    <w:p w14:paraId="2622AEDE" w14:textId="77777777" w:rsidR="001145A5" w:rsidRDefault="001145A5" w:rsidP="00F038C7">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8B28B8" w14:textId="45213608" w:rsidR="008C6B72" w:rsidRPr="00CB283D" w:rsidRDefault="008C6B72" w:rsidP="00F038C7">
+      <w:pPr>
+        <w:spacing w:before="80"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CB283D">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Assessment procedure</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14A5E1CE" w14:textId="4BB31585" w:rsidR="008C6B72" w:rsidRDefault="001A7E09" w:rsidP="00684821">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Applications will be assessed and short-listed by a</w:t>
+      </w:r>
+      <w:r w:rsidR="0088746E" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n appointing </w:t>
+      </w:r>
+      <w:r w:rsidR="009E4E94" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidR="007F10D4" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommittee consisting of </w:t>
+      </w:r>
+      <w:r w:rsidR="006B17CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Faculty Associate Dean for PGR and School Heads of </w:t>
+      </w:r>
+      <w:r w:rsidR="000544B1" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidR="006B17CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esearch</w:t>
+      </w:r>
+      <w:r w:rsidR="00E11DF7" w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E07A0D3" w14:textId="6D3B2749" w:rsidR="006876E3" w:rsidRDefault="0088746E" w:rsidP="00A06E7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="66938859">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>The C</w:t>
       </w:r>
       <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ommittee will fund proposals that are of sufficient quality</w:t>
       </w:r>
       <w:r w:rsidR="00EF38A7" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007F10D4" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> subject to available funds</w:t>
       </w:r>
       <w:r w:rsidR="008C6B72" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00E11DF7" w:rsidRPr="66938859">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Candidates should be in the top 10-15% of PhD students. </w:t>
+        <w:t>Candidates should be in the top 10-15% of PhD students.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E07A0D3" w14:textId="77777777" w:rsidR="006876E3" w:rsidRDefault="006876E3" w:rsidP="00A06E7E">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="039C4AA2" w14:textId="7EF3E9E1" w:rsidR="0059560C" w:rsidRPr="00F038C7" w:rsidRDefault="0059560C" w:rsidP="00A06E7E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Successful candidates </w:t>
+      </w:r>
+      <w:r w:rsidR="005B3768">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>will be asked to engage with any requests for feedback on the fellowship scheme at the end of their appointment.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006876E3" w:rsidSect="0020140F">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId14"/>
+    <w:sectPr w:rsidR="0059560C" w:rsidRPr="00F038C7" w:rsidSect="0020140F">
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7103630D" w14:textId="77777777" w:rsidR="00DB35A9" w:rsidRDefault="00DB35A9">
+    <w:p w14:paraId="1E0F0F76" w14:textId="77777777" w:rsidR="00393105" w:rsidRDefault="00393105">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="405B3A12" w14:textId="77777777" w:rsidR="00DB35A9" w:rsidRDefault="00DB35A9">
+    <w:p w14:paraId="64F95012" w14:textId="77777777" w:rsidR="00393105" w:rsidRDefault="00393105">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -9953,178 +10403,200 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="77F6E153" w14:textId="42CA26F4" w:rsidR="00977C39" w:rsidRPr="00D530AF" w:rsidRDefault="2EF5793B" w:rsidP="2EF5793B">
+  <w:p w14:paraId="77F6E153" w14:textId="12FD4F74" w:rsidR="00977C39" w:rsidRPr="00D530AF" w:rsidRDefault="2EF5793B" w:rsidP="2EF5793B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="2EF5793B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">The University of Manchester EPSRC </w:t>
     </w:r>
     <w:r w:rsidR="000439CA">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Postdoctoral Pathway Fellowship</w:t>
     </w:r>
     <w:r w:rsidRPr="2EF5793B">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> Application Form </w:t>
     </w:r>
-    <w:r w:rsidRPr="006B22D8">
+    <w:r w:rsidRPr="00372672">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
-    <w:r w:rsidR="000439CA">
+    <w:r w:rsidR="004D5694">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="006B22D8">
+    <w:r w:rsidRPr="00372672">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>/2</w:t>
     </w:r>
-    <w:r w:rsidR="000439CA">
+    <w:r w:rsidR="004D5694">
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="50775C69" w14:textId="3455209E" w:rsidR="00C04D71" w:rsidRPr="00D530AF" w:rsidRDefault="00C04D71" w:rsidP="008C6B72">
+  <w:p w14:paraId="50775C69" w14:textId="3455209E" w:rsidR="00C04D71" w:rsidRPr="00DA0EF5" w:rsidRDefault="00C04D71" w:rsidP="008C6B72">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
-        <w:sz w:val="16"/>
-        <w:szCs w:val="16"/>
+        <w:sz w:val="12"/>
+        <w:szCs w:val="12"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
+    <w:r w:rsidRPr="00DA0EF5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA0EF5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA0EF5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="000E0BF2">
+    <w:r w:rsidR="000E0BF2" w:rsidRPr="00DA0EF5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
         <w:noProof/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="00DA0EF5">
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
+        <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4A81DFBE" w14:textId="77777777" w:rsidR="00DB35A9" w:rsidRDefault="00DB35A9">
+    <w:p w14:paraId="4D260279" w14:textId="77777777" w:rsidR="00393105" w:rsidRDefault="00393105">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FDD9B19" w14:textId="77777777" w:rsidR="00DB35A9" w:rsidRDefault="00DB35A9">
+    <w:p w14:paraId="2E7ECA9A" w14:textId="77777777" w:rsidR="00393105" w:rsidRDefault="00393105">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4077ED01" w14:textId="77777777" w:rsidR="00C04D71" w:rsidRDefault="00C04D71" w:rsidP="008C6B72">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="007A0E5B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
@@ -10159,51 +10631,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1562100" cy="666750"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00BB3E16">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5394F037" wp14:editId="13D03E02">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5394F037" wp14:editId="13D03E02">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-190500</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-73025</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1647825" cy="723900"/>
           <wp:effectExtent l="0" t="0" r="9525" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="4" name="Picture 4" descr="EPSRC Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 4" descr="EPSRC Logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
@@ -12429,395 +12901,546 @@
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002F1327"/>
     <w:rsid w:val="0000311E"/>
+    <w:rsid w:val="00003F35"/>
     <w:rsid w:val="000071D7"/>
     <w:rsid w:val="00012D2E"/>
+    <w:rsid w:val="000177BC"/>
     <w:rsid w:val="00017FE7"/>
+    <w:rsid w:val="00020DA8"/>
     <w:rsid w:val="00026026"/>
+    <w:rsid w:val="00033A02"/>
+    <w:rsid w:val="00035975"/>
+    <w:rsid w:val="000360AF"/>
     <w:rsid w:val="00040A31"/>
     <w:rsid w:val="000413AA"/>
     <w:rsid w:val="00042258"/>
     <w:rsid w:val="000439CA"/>
+    <w:rsid w:val="0005184E"/>
     <w:rsid w:val="000544B1"/>
     <w:rsid w:val="000610B5"/>
     <w:rsid w:val="0006122E"/>
     <w:rsid w:val="00065F23"/>
+    <w:rsid w:val="0007518A"/>
     <w:rsid w:val="0007533C"/>
     <w:rsid w:val="0008561D"/>
     <w:rsid w:val="0009444A"/>
+    <w:rsid w:val="00094470"/>
+    <w:rsid w:val="000A0AF0"/>
+    <w:rsid w:val="000B2573"/>
     <w:rsid w:val="000B27AA"/>
+    <w:rsid w:val="000B3485"/>
     <w:rsid w:val="000C4951"/>
     <w:rsid w:val="000C5804"/>
     <w:rsid w:val="000D358B"/>
     <w:rsid w:val="000D6D6D"/>
     <w:rsid w:val="000E0BF2"/>
     <w:rsid w:val="000F646A"/>
     <w:rsid w:val="00103450"/>
+    <w:rsid w:val="00103D0F"/>
     <w:rsid w:val="00112B3A"/>
+    <w:rsid w:val="00113B05"/>
+    <w:rsid w:val="001145A5"/>
+    <w:rsid w:val="00115C2A"/>
     <w:rsid w:val="00134DA0"/>
     <w:rsid w:val="00137A86"/>
+    <w:rsid w:val="00155706"/>
+    <w:rsid w:val="00167113"/>
+    <w:rsid w:val="001712F6"/>
     <w:rsid w:val="0017782E"/>
     <w:rsid w:val="00177E63"/>
+    <w:rsid w:val="00190D6A"/>
     <w:rsid w:val="001910DB"/>
+    <w:rsid w:val="00196A94"/>
     <w:rsid w:val="00197589"/>
     <w:rsid w:val="001A7E09"/>
+    <w:rsid w:val="001B06EC"/>
     <w:rsid w:val="001F16C6"/>
     <w:rsid w:val="001F74FB"/>
     <w:rsid w:val="0020125A"/>
     <w:rsid w:val="0020140F"/>
+    <w:rsid w:val="0020780E"/>
     <w:rsid w:val="002108C8"/>
     <w:rsid w:val="00213FE0"/>
+    <w:rsid w:val="00240F39"/>
     <w:rsid w:val="0024324C"/>
     <w:rsid w:val="00272139"/>
     <w:rsid w:val="00272B46"/>
     <w:rsid w:val="002804F2"/>
     <w:rsid w:val="0029086F"/>
+    <w:rsid w:val="002A386E"/>
+    <w:rsid w:val="002A7DE1"/>
+    <w:rsid w:val="002B5B4D"/>
     <w:rsid w:val="002D0EA0"/>
     <w:rsid w:val="002F1327"/>
+    <w:rsid w:val="0031254F"/>
     <w:rsid w:val="00313768"/>
     <w:rsid w:val="00316EE5"/>
     <w:rsid w:val="00317A83"/>
     <w:rsid w:val="003231EA"/>
     <w:rsid w:val="00334E6B"/>
     <w:rsid w:val="003363C1"/>
     <w:rsid w:val="00351AAD"/>
+    <w:rsid w:val="00372672"/>
     <w:rsid w:val="0038659E"/>
     <w:rsid w:val="003903D4"/>
     <w:rsid w:val="00391CA9"/>
+    <w:rsid w:val="00393105"/>
     <w:rsid w:val="003A32B1"/>
     <w:rsid w:val="003A7D11"/>
     <w:rsid w:val="003B2033"/>
     <w:rsid w:val="003C0FF1"/>
+    <w:rsid w:val="003C65AD"/>
     <w:rsid w:val="003D7EE3"/>
-    <w:rsid w:val="003E1D79"/>
     <w:rsid w:val="003E4FF4"/>
     <w:rsid w:val="003F5CFB"/>
     <w:rsid w:val="00407AD1"/>
+    <w:rsid w:val="004115D2"/>
+    <w:rsid w:val="00421F41"/>
     <w:rsid w:val="004305F3"/>
     <w:rsid w:val="00446C3F"/>
+    <w:rsid w:val="0047113A"/>
     <w:rsid w:val="0049050A"/>
     <w:rsid w:val="00496B61"/>
+    <w:rsid w:val="004A2F21"/>
     <w:rsid w:val="004A6B22"/>
     <w:rsid w:val="004B4A6A"/>
+    <w:rsid w:val="004C0FEE"/>
+    <w:rsid w:val="004D5694"/>
     <w:rsid w:val="004E30BF"/>
     <w:rsid w:val="005046C7"/>
+    <w:rsid w:val="00506455"/>
     <w:rsid w:val="0050746C"/>
     <w:rsid w:val="00513ECE"/>
+    <w:rsid w:val="00517364"/>
     <w:rsid w:val="00530F81"/>
     <w:rsid w:val="00534E42"/>
+    <w:rsid w:val="0054074E"/>
+    <w:rsid w:val="00543C4F"/>
     <w:rsid w:val="00554B60"/>
     <w:rsid w:val="0056551B"/>
     <w:rsid w:val="00573D74"/>
     <w:rsid w:val="00574D21"/>
     <w:rsid w:val="005754C5"/>
     <w:rsid w:val="00580E91"/>
     <w:rsid w:val="00581481"/>
     <w:rsid w:val="00582411"/>
+    <w:rsid w:val="0059560C"/>
+    <w:rsid w:val="005A0BFC"/>
+    <w:rsid w:val="005A3601"/>
     <w:rsid w:val="005A55BE"/>
     <w:rsid w:val="005A7493"/>
+    <w:rsid w:val="005B3768"/>
     <w:rsid w:val="005B7178"/>
+    <w:rsid w:val="005C69B0"/>
     <w:rsid w:val="005D2985"/>
     <w:rsid w:val="005E6295"/>
+    <w:rsid w:val="005F5A00"/>
+    <w:rsid w:val="005F7872"/>
     <w:rsid w:val="0061214F"/>
+    <w:rsid w:val="00625312"/>
     <w:rsid w:val="00634979"/>
+    <w:rsid w:val="006355F1"/>
     <w:rsid w:val="00636F0C"/>
     <w:rsid w:val="0064093C"/>
     <w:rsid w:val="0064645B"/>
+    <w:rsid w:val="00652689"/>
+    <w:rsid w:val="0065387F"/>
+    <w:rsid w:val="006612A5"/>
     <w:rsid w:val="006617B6"/>
     <w:rsid w:val="00673FB6"/>
+    <w:rsid w:val="00675C05"/>
+    <w:rsid w:val="00682DE8"/>
     <w:rsid w:val="00684821"/>
     <w:rsid w:val="006876E3"/>
+    <w:rsid w:val="00687990"/>
     <w:rsid w:val="00690359"/>
+    <w:rsid w:val="006924C3"/>
+    <w:rsid w:val="00694158"/>
+    <w:rsid w:val="006B01AA"/>
+    <w:rsid w:val="006B0482"/>
     <w:rsid w:val="006B1692"/>
-    <w:rsid w:val="006B22D8"/>
+    <w:rsid w:val="006B17CE"/>
+    <w:rsid w:val="006B2205"/>
     <w:rsid w:val="006B61CF"/>
+    <w:rsid w:val="006C33F6"/>
+    <w:rsid w:val="006C3DDD"/>
+    <w:rsid w:val="006C6938"/>
     <w:rsid w:val="006F056D"/>
+    <w:rsid w:val="007010C7"/>
+    <w:rsid w:val="00705B5E"/>
+    <w:rsid w:val="007177FB"/>
     <w:rsid w:val="0071793C"/>
     <w:rsid w:val="007260A5"/>
     <w:rsid w:val="0073160A"/>
+    <w:rsid w:val="007333BA"/>
     <w:rsid w:val="007465F5"/>
+    <w:rsid w:val="007548EE"/>
+    <w:rsid w:val="00782365"/>
     <w:rsid w:val="00783213"/>
+    <w:rsid w:val="00783D56"/>
     <w:rsid w:val="007869B7"/>
     <w:rsid w:val="00794FB1"/>
     <w:rsid w:val="00796D5C"/>
     <w:rsid w:val="007A0E5B"/>
+    <w:rsid w:val="007A52BA"/>
     <w:rsid w:val="007A6376"/>
     <w:rsid w:val="007B4AAF"/>
     <w:rsid w:val="007C28C3"/>
+    <w:rsid w:val="007D3969"/>
     <w:rsid w:val="007D5C77"/>
     <w:rsid w:val="007E7AD4"/>
     <w:rsid w:val="007F10D4"/>
     <w:rsid w:val="007F78E3"/>
+    <w:rsid w:val="00812B78"/>
     <w:rsid w:val="00830E06"/>
     <w:rsid w:val="00831ADC"/>
     <w:rsid w:val="00834800"/>
     <w:rsid w:val="00860280"/>
     <w:rsid w:val="00864BDD"/>
+    <w:rsid w:val="0087381F"/>
     <w:rsid w:val="0088746E"/>
     <w:rsid w:val="00893B3F"/>
     <w:rsid w:val="008B0F39"/>
     <w:rsid w:val="008B4AF5"/>
     <w:rsid w:val="008B53C7"/>
     <w:rsid w:val="008C6B72"/>
     <w:rsid w:val="008D22C3"/>
+    <w:rsid w:val="008D68B6"/>
     <w:rsid w:val="008E068C"/>
+    <w:rsid w:val="008E1E14"/>
+    <w:rsid w:val="00903274"/>
     <w:rsid w:val="00914709"/>
     <w:rsid w:val="00923992"/>
     <w:rsid w:val="00927580"/>
     <w:rsid w:val="009328AB"/>
+    <w:rsid w:val="00934008"/>
+    <w:rsid w:val="00937123"/>
     <w:rsid w:val="00937670"/>
     <w:rsid w:val="00946CBD"/>
+    <w:rsid w:val="00954D05"/>
+    <w:rsid w:val="00957902"/>
     <w:rsid w:val="0096049C"/>
     <w:rsid w:val="00967C52"/>
     <w:rsid w:val="00977C39"/>
     <w:rsid w:val="009B55AC"/>
     <w:rsid w:val="009D3467"/>
     <w:rsid w:val="009D3B6A"/>
     <w:rsid w:val="009D3BB1"/>
     <w:rsid w:val="009D698E"/>
     <w:rsid w:val="009E26E3"/>
     <w:rsid w:val="009E4376"/>
     <w:rsid w:val="009E4E94"/>
+    <w:rsid w:val="009E621B"/>
     <w:rsid w:val="009F5099"/>
     <w:rsid w:val="00A03A80"/>
     <w:rsid w:val="00A06E7E"/>
     <w:rsid w:val="00A205C5"/>
     <w:rsid w:val="00A235E5"/>
+    <w:rsid w:val="00A2719B"/>
+    <w:rsid w:val="00A3314F"/>
+    <w:rsid w:val="00A36947"/>
+    <w:rsid w:val="00A44312"/>
     <w:rsid w:val="00A50C8F"/>
     <w:rsid w:val="00A578ED"/>
+    <w:rsid w:val="00A81589"/>
     <w:rsid w:val="00A82B31"/>
+    <w:rsid w:val="00A85D17"/>
+    <w:rsid w:val="00A942ED"/>
     <w:rsid w:val="00AA422E"/>
     <w:rsid w:val="00AA75F8"/>
     <w:rsid w:val="00AB7034"/>
+    <w:rsid w:val="00AC00BC"/>
+    <w:rsid w:val="00AD7B00"/>
     <w:rsid w:val="00AF3C9B"/>
     <w:rsid w:val="00AF71F3"/>
     <w:rsid w:val="00B01C0E"/>
+    <w:rsid w:val="00B11C8B"/>
+    <w:rsid w:val="00B120D9"/>
     <w:rsid w:val="00B16AC3"/>
+    <w:rsid w:val="00B27FB1"/>
+    <w:rsid w:val="00B34821"/>
     <w:rsid w:val="00B3588D"/>
+    <w:rsid w:val="00B36290"/>
     <w:rsid w:val="00B553D4"/>
+    <w:rsid w:val="00B5751E"/>
     <w:rsid w:val="00B57603"/>
     <w:rsid w:val="00B645E3"/>
+    <w:rsid w:val="00B64902"/>
+    <w:rsid w:val="00B65E8F"/>
     <w:rsid w:val="00B7070A"/>
+    <w:rsid w:val="00B72C20"/>
+    <w:rsid w:val="00B73BBE"/>
     <w:rsid w:val="00B76FD5"/>
+    <w:rsid w:val="00B81354"/>
     <w:rsid w:val="00BA00F8"/>
     <w:rsid w:val="00BA4629"/>
     <w:rsid w:val="00BB3E16"/>
+    <w:rsid w:val="00BB7052"/>
     <w:rsid w:val="00BC1C94"/>
     <w:rsid w:val="00BC3F38"/>
     <w:rsid w:val="00BC5C81"/>
     <w:rsid w:val="00BE1E17"/>
     <w:rsid w:val="00BE277F"/>
     <w:rsid w:val="00BF0366"/>
+    <w:rsid w:val="00C039D1"/>
     <w:rsid w:val="00C04D71"/>
     <w:rsid w:val="00C135B9"/>
+    <w:rsid w:val="00C16073"/>
     <w:rsid w:val="00C218D5"/>
     <w:rsid w:val="00C3201B"/>
     <w:rsid w:val="00C321D6"/>
+    <w:rsid w:val="00C355C9"/>
+    <w:rsid w:val="00C373D3"/>
     <w:rsid w:val="00C37C92"/>
     <w:rsid w:val="00C44E6A"/>
     <w:rsid w:val="00C46593"/>
     <w:rsid w:val="00C564B2"/>
+    <w:rsid w:val="00C70AB2"/>
     <w:rsid w:val="00C8116B"/>
     <w:rsid w:val="00C87FE1"/>
     <w:rsid w:val="00C92C75"/>
     <w:rsid w:val="00C97C48"/>
+    <w:rsid w:val="00CA4C01"/>
     <w:rsid w:val="00CA515D"/>
     <w:rsid w:val="00CA52EE"/>
     <w:rsid w:val="00CB283D"/>
+    <w:rsid w:val="00CC1892"/>
+    <w:rsid w:val="00CC7C1D"/>
+    <w:rsid w:val="00CD0AB0"/>
     <w:rsid w:val="00CD35E9"/>
     <w:rsid w:val="00CD411D"/>
+    <w:rsid w:val="00CE0039"/>
     <w:rsid w:val="00CE6317"/>
     <w:rsid w:val="00CE7E77"/>
+    <w:rsid w:val="00CF0259"/>
     <w:rsid w:val="00CF42BD"/>
     <w:rsid w:val="00CF47B6"/>
     <w:rsid w:val="00CF4B43"/>
     <w:rsid w:val="00D07DD5"/>
+    <w:rsid w:val="00D27E05"/>
     <w:rsid w:val="00D412FC"/>
+    <w:rsid w:val="00D539E1"/>
     <w:rsid w:val="00D62BA0"/>
+    <w:rsid w:val="00D66152"/>
+    <w:rsid w:val="00D73596"/>
+    <w:rsid w:val="00D74A66"/>
     <w:rsid w:val="00D85D2D"/>
     <w:rsid w:val="00D87E69"/>
+    <w:rsid w:val="00DA0778"/>
+    <w:rsid w:val="00DA0EF5"/>
+    <w:rsid w:val="00DA23E0"/>
     <w:rsid w:val="00DA309D"/>
     <w:rsid w:val="00DA30CF"/>
     <w:rsid w:val="00DA64E9"/>
-    <w:rsid w:val="00DB35A9"/>
+    <w:rsid w:val="00DA6834"/>
     <w:rsid w:val="00DD53B7"/>
+    <w:rsid w:val="00DD5BB7"/>
     <w:rsid w:val="00DE28AD"/>
+    <w:rsid w:val="00DE5921"/>
     <w:rsid w:val="00DE6C21"/>
     <w:rsid w:val="00DF75BF"/>
     <w:rsid w:val="00E11DF7"/>
+    <w:rsid w:val="00E21EE2"/>
     <w:rsid w:val="00E275FD"/>
+    <w:rsid w:val="00E351BC"/>
+    <w:rsid w:val="00E40629"/>
+    <w:rsid w:val="00E633CA"/>
+    <w:rsid w:val="00E81B65"/>
+    <w:rsid w:val="00E9511C"/>
     <w:rsid w:val="00E96959"/>
     <w:rsid w:val="00EA425F"/>
     <w:rsid w:val="00EA7FDF"/>
     <w:rsid w:val="00EB548F"/>
     <w:rsid w:val="00EC253E"/>
+    <w:rsid w:val="00EC33DA"/>
     <w:rsid w:val="00EF38A7"/>
     <w:rsid w:val="00EF69FA"/>
+    <w:rsid w:val="00F038C7"/>
+    <w:rsid w:val="00F04709"/>
     <w:rsid w:val="00F10373"/>
     <w:rsid w:val="00F20F3A"/>
     <w:rsid w:val="00F23309"/>
     <w:rsid w:val="00F320DE"/>
     <w:rsid w:val="00F412BF"/>
     <w:rsid w:val="00F46361"/>
     <w:rsid w:val="00F65AD9"/>
     <w:rsid w:val="00F74ECC"/>
     <w:rsid w:val="00F74F35"/>
     <w:rsid w:val="00F81BBE"/>
+    <w:rsid w:val="00F85AF1"/>
     <w:rsid w:val="00F916E7"/>
     <w:rsid w:val="00FA3CB5"/>
     <w:rsid w:val="00FA5728"/>
+    <w:rsid w:val="00FA5E83"/>
+    <w:rsid w:val="00FA60B5"/>
+    <w:rsid w:val="00FB5181"/>
     <w:rsid w:val="00FC0800"/>
     <w:rsid w:val="00FC10F3"/>
     <w:rsid w:val="00FD1CFD"/>
+    <w:rsid w:val="00FD31D4"/>
     <w:rsid w:val="00FD3740"/>
+    <w:rsid w:val="00FD3D21"/>
+    <w:rsid w:val="00FD538D"/>
     <w:rsid w:val="00FD733F"/>
     <w:rsid w:val="00FE3B05"/>
+    <w:rsid w:val="00FE4372"/>
     <w:rsid w:val="00FF2B18"/>
     <w:rsid w:val="01839C11"/>
     <w:rsid w:val="021B3E79"/>
     <w:rsid w:val="031F6C72"/>
     <w:rsid w:val="03B70EDA"/>
     <w:rsid w:val="077DA7DB"/>
     <w:rsid w:val="0D3763FA"/>
     <w:rsid w:val="0D600C1D"/>
     <w:rsid w:val="0D9608DC"/>
     <w:rsid w:val="1005DD00"/>
+    <w:rsid w:val="11013AE1"/>
     <w:rsid w:val="11357A6C"/>
+    <w:rsid w:val="13C13542"/>
+    <w:rsid w:val="16DC4058"/>
     <w:rsid w:val="171D204E"/>
     <w:rsid w:val="17B425B6"/>
     <w:rsid w:val="1909BCE0"/>
     <w:rsid w:val="1A3E7CC3"/>
     <w:rsid w:val="2238A916"/>
+    <w:rsid w:val="229ADEBF"/>
     <w:rsid w:val="2741DC91"/>
     <w:rsid w:val="2BF5AD35"/>
     <w:rsid w:val="2C758668"/>
     <w:rsid w:val="2D59A8DA"/>
     <w:rsid w:val="2DC6FF1B"/>
     <w:rsid w:val="2E0D9984"/>
     <w:rsid w:val="2EF5793B"/>
     <w:rsid w:val="30945D55"/>
     <w:rsid w:val="33F11048"/>
     <w:rsid w:val="3583671E"/>
     <w:rsid w:val="371B4750"/>
     <w:rsid w:val="3A56D841"/>
     <w:rsid w:val="3A56E628"/>
     <w:rsid w:val="3E69BC3D"/>
     <w:rsid w:val="3F19B731"/>
     <w:rsid w:val="4724C916"/>
     <w:rsid w:val="4780E9A1"/>
     <w:rsid w:val="484DAD18"/>
     <w:rsid w:val="4B1327E4"/>
+    <w:rsid w:val="4B92F47C"/>
     <w:rsid w:val="4C1A337D"/>
     <w:rsid w:val="4E0782FD"/>
     <w:rsid w:val="4E87CD8D"/>
     <w:rsid w:val="4E982CEF"/>
     <w:rsid w:val="4F867CFE"/>
     <w:rsid w:val="528FFBED"/>
+    <w:rsid w:val="55D5610A"/>
     <w:rsid w:val="5794DA6B"/>
     <w:rsid w:val="5A3C8F93"/>
     <w:rsid w:val="60391914"/>
     <w:rsid w:val="60A1BAE6"/>
     <w:rsid w:val="60DC94A5"/>
     <w:rsid w:val="610147B3"/>
     <w:rsid w:val="611B297C"/>
     <w:rsid w:val="61BC69BC"/>
     <w:rsid w:val="62FC4E21"/>
     <w:rsid w:val="63062486"/>
     <w:rsid w:val="63DC124E"/>
     <w:rsid w:val="66938859"/>
     <w:rsid w:val="66A85A98"/>
     <w:rsid w:val="66B1D423"/>
+    <w:rsid w:val="68401FD8"/>
     <w:rsid w:val="684DA484"/>
+    <w:rsid w:val="68830F01"/>
     <w:rsid w:val="68DAE121"/>
     <w:rsid w:val="69094E4C"/>
     <w:rsid w:val="6A8BE56C"/>
     <w:rsid w:val="6DD5D07D"/>
     <w:rsid w:val="6DE57CF5"/>
     <w:rsid w:val="6F394286"/>
     <w:rsid w:val="6F445232"/>
     <w:rsid w:val="726E4BF4"/>
     <w:rsid w:val="72F26E69"/>
     <w:rsid w:val="72F75985"/>
     <w:rsid w:val="731451B7"/>
     <w:rsid w:val="733FEA1C"/>
     <w:rsid w:val="73B882E4"/>
     <w:rsid w:val="74BE4165"/>
     <w:rsid w:val="785C2F78"/>
     <w:rsid w:val="7A245C1E"/>
     <w:rsid w:val="7AD0B9BA"/>
     <w:rsid w:val="7C7603A6"/>
     <w:rsid w:val="7E4BFB4E"/>
+    <w:rsid w:val="7E77CD25"/>
+    <w:rsid w:val="7F120B7C"/>
     <w:rsid w:val="7FB40B1E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6B08CB14"/>
-  <w15:docId w15:val="{67D6327E-50C6-464E-81DC-0D79656081DB}"/>
+  <w15:docId w15:val="{7028A93C-831F-4F56-9588-88EEB4318CAE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13635,51 +14258,51 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1352760604">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fse.doctoralacademy.specialistprogrammes@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FSE.doctoralacademy@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:FSE.DoctoralAcademy.SpecialistProgrammes@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -13944,107 +14567,86 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62b46039-ae35-4068-9bc7-eecddaf02f09" xmlns:ns3="3ecee329-9558-4a9e-843c-3c843fd82d76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="014da08a7133239818ab0484e58c19f6" ns2:_="" ns3:_="">
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000D05188ED7C0614DA5CC9A1C23A086AE" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3daae517546be8b8a7ed5f2b72e5a580">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="62b46039-ae35-4068-9bc7-eecddaf02f09" xmlns:ns3="3ecee329-9558-4a9e-843c-3c843fd82d76" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f7055a0cb7c18fa4faa8aac820f1df13" ns2:_="" ns3:_="">
     <xsd:import namespace="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
     <xsd:import namespace="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="62b46039-ae35-4068-9bc7-eecddaf02f09" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="10" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
@@ -14078,50 +14680,55 @@
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="20" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="23" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="25" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3ecee329-9558-4a9e-843c-3c843fd82d76" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{db455d44-f626-4529-9360-0253f8ca90f0}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="3ecee329-9558-4a9e-843c-3c843fd82d76">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
@@ -14223,121 +14830,167 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="62b46039-ae35-4068-9bc7-eecddaf02f09">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="3ecee329-9558-4a9e-843c-3c843fd82d76" xsi:nil="true"/>
+    <SharedWithUsers xmlns="3ecee329-9558-4a9e-843c-3c843fd82d76">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F039015-D9BB-4F47-916A-BAF2277E02B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AE71B0E-0166-4D73-BCB0-4D7D5C050352}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1A07391F-1AF0-44B2-BC93-BCC26F3E6B55}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
     <ds:schemaRef ds:uri="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{937B5C57-C4AE-4D72-BA64-4777DDBCB100}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="62b46039-ae35-4068-9bc7-eecddaf02f09"/>
+    <ds:schemaRef ds:uri="3ecee329-9558-4a9e-843c-3c843fd82d76"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{601F908D-28C8-48F1-8D46-D882C5BA422E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>7572</Characters>
+  <Pages>8</Pages>
+  <Words>1399</Words>
+  <Characters>7705</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>63</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>398</Lines>
+  <Paragraphs>120</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Reserach Innovation Services</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8883</CharactersWithSpaces>
+  <CharactersWithSpaces>9206</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>7602198</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:FSE.DoctoralAcademy.SpecialistProgrammes@manchester.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>A G E N D A</dc:title>
+  <dc:subject/>
   <dc:creator>Chris Holland</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000D05188ED7C0614DA5CC9A1C23A086AE</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="TemplateUrl">
     <vt:lpwstr/>
   </property>