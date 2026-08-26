--- v0 (2025-10-15)
+++ v1 (2026-08-26)
@@ -1,114 +1,105 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="JPG" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3516907D" w14:textId="77777777" w:rsidR="00A7731D" w:rsidRPr="0010583A" w:rsidRDefault="00A7731D" w:rsidP="00AB348B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DB1E45A" w14:textId="4A214425" w:rsidR="00AB348B" w:rsidRDefault="00AB348B" w:rsidP="00AB348B">
+    <w:p w14:paraId="3DB1E45A" w14:textId="7ED0B2D0" w:rsidR="00AB348B" w:rsidRDefault="007408AE" w:rsidP="00AB348B">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7C267E84">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="3B9D8D43" w:rsidRPr="7C267E84">
+        <w:t>Forward</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB348B" w:rsidRPr="7C267E84">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>W</w:t>
-[...9 lines deleted...]
-        <w:t>ard North PhD Programme</w:t>
+        <w:t xml:space="preserve"> North PhD Programme</w:t>
       </w:r>
       <w:r w:rsidR="00C3309D" w:rsidRPr="7C267E84">
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Health Professionals</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C921B79" w14:textId="77777777" w:rsidR="00AB348B" w:rsidRDefault="00AB348B" w:rsidP="00AB348B">
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial-BoldMT" w:hAnsi="Arial-BoldMT" w:cs="Arial-BoldMT"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Stage 1 Application </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C34D570" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="00953C21">
@@ -1885,66 +1876,83 @@
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Date of next increment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F6D1485" w14:textId="77777777" w:rsidR="0010583A" w:rsidRPr="00A63B1F" w:rsidRDefault="0010583A" w:rsidP="0010583A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="042E0B0B" w14:textId="77777777" w:rsidR="00A7731D" w:rsidRDefault="00953C21" w:rsidP="00A7731D">
+    <w:p w14:paraId="4C9E686B" w14:textId="77777777" w:rsidR="00087977" w:rsidRDefault="00953C21" w:rsidP="00A7731D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:br w:type="textWrapping" w:clear="all"/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="73E65C6E" w14:textId="77777777" w:rsidR="00087977" w:rsidRDefault="00087977" w:rsidP="00A7731D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="042E0B0B" w14:textId="7418BBB7" w:rsidR="00A7731D" w:rsidRDefault="00953C21" w:rsidP="00A7731D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Source of </w:t>
       </w:r>
       <w:r w:rsidR="00882A06">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">current </w:t>
       </w:r>
       <w:r w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">salary support </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="756A594B" w14:textId="77777777" w:rsidR="00953C21" w:rsidRDefault="00953C21" w:rsidP="00A7731D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2857,132 +2865,166 @@
     <w:p w14:paraId="4A832881" w14:textId="77777777" w:rsidR="00820CD7" w:rsidRDefault="00820CD7" w:rsidP="00953C21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="24B5C40B" w14:textId="77777777" w:rsidR="00882A06" w:rsidRDefault="00882A06" w:rsidP="00953C21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C2E920A" w14:textId="77777777" w:rsidR="0010583A" w:rsidRDefault="0010583A" w:rsidP="0010583A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="51A584BD" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00820CD7" w:rsidP="00953C21">
+    <w:p w14:paraId="51A584BD" w14:textId="2680F2C8" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00820CD7" w:rsidP="00953C21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(h</w:t>
       </w:r>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Publications </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
+      </w:r>
+      <w:r w:rsidR="000D6943">
+        <w:rPr>
+          <w:rStyle w:val="apple-converted-space"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="000D6943" w:rsidRPr="00013711">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t>Outputs e.g. publications, submitted abstracts, posters</w:t>
+      </w:r>
+      <w:r w:rsidR="00953C21" w:rsidRPr="00013711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00953C21" w:rsidRPr="00013711">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00953C21" w:rsidRPr="00A7731D">
+      <w:r w:rsidR="00953C21" w:rsidRPr="00013711">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Include all publications:</w:t>
       </w:r>
-      <w:r w:rsidR="00953C21">
+      <w:r w:rsidR="00953C21" w:rsidRPr="00013711">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
+      <w:r w:rsidR="000D6943" w:rsidRPr="00013711">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">include papers in press </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A7731D">
+        <w:t xml:space="preserve">please indicate if poster or publication and if published, accepted, submitted or in </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="000D6943" w:rsidRPr="00013711">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">or </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
+        <w:t>preparation.</w:t>
+      </w:r>
+      <w:r w:rsidR="00953C21" w:rsidRPr="00013711">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>available electronically, but not papers in preparation or submitted.  Please indicate your role in no more than 2 sentences.)</w:t>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953C21" w:rsidRPr="00013711">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Please indicate your role in no more than 2 sentences.)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00953C21" w:rsidRPr="00A63B1F" w14:paraId="6587CEB5" w14:textId="77777777" w:rsidTr="000A156B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55E23148" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61898333" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
@@ -3371,91 +3413,91 @@
           </w:p>
           <w:p w14:paraId="3AAE3262" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47CFBD68" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="07A21687" w14:textId="77777777" w:rsidR="00953C21" w:rsidRDefault="00953C21" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7046E10D" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="000A156B">
-[...15 lines deleted...]
-          <w:p w14:paraId="0248291B" w14:textId="77777777" w:rsidR="008B7997" w:rsidRPr="00A63B1F" w:rsidRDefault="008B7997" w:rsidP="000A156B">
+          <w:p w14:paraId="0248291B" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="000A156B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C832D60" w14:textId="77777777" w:rsidR="00463B93" w:rsidRDefault="00463B93" w:rsidP="000A156B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11A46BAF" w14:textId="77777777" w:rsidR="00463B93" w:rsidRDefault="00463B93" w:rsidP="000A156B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="52D0D0E0" w14:textId="77777777" w:rsidR="00463B93" w:rsidRPr="00A63B1F" w:rsidRDefault="00463B93" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="255DB30C" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="16AA9CB8" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
-            <w:pPr>
-[...6 lines deleted...]
-          <w:p w14:paraId="2A4B02A8" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1AB1A945" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="000A156B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="17865368" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A63B1F" w:rsidRDefault="00953C21" w:rsidP="00953C21">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3486,51 +3528,65 @@
       <w:r w:rsidR="002B1F20">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Career breaks </w:t>
       </w:r>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Have you had any career breaks or periods of part time work, for example parental or </w:t>
+        <w:t xml:space="preserve">Have you had any career breaks or periods of </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>part time</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> work, for example parental or </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>long term</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A63B1F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sick-leave?  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2974"/>
       </w:tblGrid>
@@ -3913,161 +3969,291 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="615EF3AF" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="00C3309D">
       <w:pPr>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(l)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Host institution </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B75CD0" w14:textId="0761762C" w:rsidR="00C3309D" w:rsidRPr="00043A55" w:rsidRDefault="00C3309D" w:rsidP="00C3309D">
+    <w:p w14:paraId="12B75CD0" w14:textId="7DFCD96E" w:rsidR="00C3309D" w:rsidRPr="00043A55" w:rsidRDefault="00C3309D" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7C267E84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Please indicate which 4</w:t>
-[...5 lines deleted...]
-        <w:t>W</w:t>
+        <w:t xml:space="preserve">Please indicate which </w:t>
+      </w:r>
+      <w:r w:rsidR="007408AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
       </w:r>
       <w:r w:rsidRPr="7C267E84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">ard North University will host your PhD registration (leave blank if you have not decided). </w:t>
+        <w:t xml:space="preserve"> North University will host your PhD registration (leave blank if you have not decided). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F70620B" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRPr="00A63B1F" w:rsidRDefault="00C3309D" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9016"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C3309D" w:rsidRPr="00A63B1F" w14:paraId="4254DE25" w14:textId="77777777" w:rsidTr="00C3309D">
         <w:trPr>
           <w:trHeight w:val="794"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="356E089A" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="006D442F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">University of Leeds / University of Manchester / </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="594CD628" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRPr="00A63B1F" w:rsidRDefault="00C3309D" w:rsidP="006D442F">
+          <w:p w14:paraId="594CD628" w14:textId="6FAB2D68" w:rsidR="00C3309D" w:rsidRPr="00A63B1F" w:rsidRDefault="00C3309D" w:rsidP="006D442F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>University of Sheffield / Newcastle University</w:t>
+            </w:r>
+            <w:r w:rsidR="005840B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / University of Liverpool</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73C0B10B" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRPr="00A63B1F" w:rsidRDefault="00C3309D" w:rsidP="006D442F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4CDB01B0" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="08DCAB63" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="2CA30FCB" w14:textId="005A48A1" w:rsidR="00A71971" w:rsidRDefault="00A71971" w:rsidP="00A71971">
+      <w:pPr>
+        <w:ind w:left="142" w:hanging="142"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>(m)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Pre-doctoral support (for</w:t>
+      </w:r>
+      <w:r w:rsidR="00855776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health </w:t>
+      </w:r>
+      <w:r w:rsidR="007B0A03">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Care </w:t>
+      </w:r>
+      <w:r w:rsidR="00855776">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Professionals ONLY)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A19C57" w14:textId="76771525" w:rsidR="00A71971" w:rsidRPr="00043A55" w:rsidRDefault="00855776" w:rsidP="00A71971">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Do you plan to apply for </w:t>
+      </w:r>
+      <w:r w:rsidR="003465FB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a period of pre-doctoral support before applying in Stage 2? If y</w:t>
+      </w:r>
+      <w:r w:rsidR="00463B93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es, please indicate the duration of support requested</w:t>
+      </w:r>
+      <w:r w:rsidR="006C6525">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (six months maximum)</w:t>
+      </w:r>
+      <w:r w:rsidR="00463B93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00F774ED" w14:textId="77777777" w:rsidR="00A71971" w:rsidRPr="00A63B1F" w:rsidRDefault="00A71971" w:rsidP="00A71971">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="9016"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A71971" w:rsidRPr="00A63B1F" w14:paraId="33B6B44B" w14:textId="77777777" w:rsidTr="00EC3800">
+        <w:trPr>
+          <w:trHeight w:val="794"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="46833C8C" w14:textId="77777777" w:rsidR="00A71971" w:rsidRPr="00A63B1F" w:rsidRDefault="00A71971" w:rsidP="00855776">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="14A79E67" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D749A0D" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="00AB348B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D46CD3F" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="00AB348B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -4150,53 +4336,53 @@
                         <a:fillRef idx="1">
                           <a:schemeClr val="lt1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="dk1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="dk1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...1 lines deleted...]
-              <v:rect id="Rectangle 4" style="position:absolute;margin-left:-3.4pt;margin-top:10.9pt;width:455.75pt;height:601.8pt;z-index:-251658241;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" fillcolor="white [3201]" strokecolor="black [3200]" w14:anchorId="4F3335D2" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcVwEhagIAABsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5IcOw/DcmAkSFEg&#10;SIIkRc4MRdpCKS67pC27X98lJctGGvRQ9EKR3NnXaJazq21j2Eahr8GWvDjJOVNWQlXbZcm/v9x+&#10;ueDMB2ErYcCqku+U51fzz59mrZuqEazAVAoZBbF+2rqSr0Jw0yzzcqUa4U/AKUtGDdiIQEdcZhWK&#10;lqI3Jhvl+VnWAlYOQSrv6famM/J5iq+1kuFBa68CMyWn2kJaMa1vcc3mMzFdonCrWvZliH+oohG1&#10;paRDqBsRBFtj/UeoppYIHnQ4kdBkoHUtVeqBuinyd908r4RTqRcix7uBJv//wsr7zSOyuir5mDMr&#10;GvpFT0SasEuj2DjS0zo/JdSze8T+5Gkbe91qbOKXumDbROluoFRtA5N0OTm/uCguTzmTZDs/G5/m&#10;eYqaHdwd+vBVQcPipuRI6ROVYnPnA6Uk6B4SsxnL2pJfTkaTWF0Wy+sKSruwM6pDPSlNfVEJoxQt&#10;KUpdG2QbQVqofhTJPcYjZHTRtTGDU/GRkwl7px4b3VRS2eCYf+R4yDagU0awYXBsagv4d2fd4fdd&#10;d73Gtt+g2tFvROj07Z28rYnMO+HDo0ASNEmfhjQ80KINEH/Q7zhbAf766D7iSWdk5aylASm5/7kW&#10;qDgz3ywp8LIYj+NEpcN4cj6iAx5b3o4tdt1cA/Fe0HPgZNpGfDD7rUZoXmmWFzErmYSVlLvkMuD+&#10;cB26waXXQKrFIsFoipwId/bZyRg8shrF8rJ9Feh6RQUS4z3sh0lM3wmrw0ZPC4t1AF0n1R147fmm&#10;CUxi7F+LOOLH54Q6vGnz3wAAAP//AwBQSwMEFAAGAAgAAAAhALKuuDzfAAAACgEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAMhu9IvEPkSdy2tNHYoDSdEBLitMMKYhyzxrRljVOadCtvjzmNk2X9&#10;vz5/zjeT68QJh9B60pAuEhBIlbct1RreXp/ndyBCNGRN5wk1/GCATXF9lZvM+jPt8FTGWjCEQmY0&#10;NDH2mZShatCZsPA9EmeffnAm8jrU0g7mzHDXSZUkK+lMS3yhMT0+NVgdy9Ex5eu7DHF82W8/3Fb6&#10;9bvbq1RpfTObHh9ARJzipQx/+qwOBTsd/Eg2iE7DfMXmUYNKeXJ+nyzXIA5cVOp2CbLI5f8Xil8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAHFcBIWoCAAAbBQAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsq64PN8AAAAKAQAADwAAAAAAAAAAAAAA&#10;AADEBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANAFAAAAAA==&#10;">
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="7432706F" id="Rectangle 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.4pt;margin-top:10.9pt;width:455.75pt;height:601.8pt;z-index:-251658241;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDeZpC2UQIAAPUEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMtu2zAQvBfoPxC8N5IcOw/DcmAkSFEg&#10;SIIkRc4MRdpCKS67pC27X98lJctGGvRQ9EIttbOv0axmV9vGsI1CX4MteXGSc6ashKq2y5J/f7n9&#10;csGZD8JWwoBVJd8pz6/mnz/NWjdVI1iBqRQySmL9tHUlX4Xgplnm5Uo1wp+AU5acGrARga64zCoU&#10;LWVvTDbK87OsBawcglTe09ubzsnnKb/WSoYHrb0KzJScegvpxHS+xTObz8R0icKtatm3If6hi0bU&#10;looOqW5EEGyN9R+pmloieNDhREKTgda1VGkGmqbI303zvBJOpVmIHO8Gmvz/SyvvN8/uEYmG1vmp&#10;JzNOsdXYxCf1x7aJrN1AltoGJunl5Pziorg85UyS7/xsfJrn40hndgh36MNXBQ2LRsmRvkYiSWzu&#10;fOige0isZixrS345GU1SnkNDyQo7ozrUk9KsrqiFUcqWtKKuDbKNoK9c/Sj6NowlZAzRtTFDUPFR&#10;kAn7oB4bw1TSzxCYfxR4qDagU0WwYQhsagv492Dd4Ym9o1mj+QbV7hEZQqdc7+RtTWTeCR8eBZJU&#10;SdS0fuGBDm2A+IPe4mwF+Ouj9xFPCiIvZy1Jv+T+51qg4sx8s6Sty2I8jruSLuPJ+YgueOx5O/bY&#10;dXMNxHtBi+5kMiM+mL2pEZpX2tJFrEouYSXVLrkMuL9ch24lac+lWiwSjPbDiXBnn52MySOrUSwv&#10;21eBrldUIDHew35NxPSdsDpsjLSwWAfQdVLdgdeeb9qtpNv+PxCX9/ieUIe/1fw3AAAA//8DAFBL&#10;AwQUAAYACAAAACEAsq64PN8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q+RJ&#10;3La00digNJ0QEuK0wwpiHLPGtGWNU5p0K2+POY2TZf2/Pn/ON5PrxAmH0HrSkC4SEEiVty3VGt5e&#10;n+d3IEI0ZE3nCTX8YIBNcX2Vm8z6M+3wVMZaMIRCZjQ0MfaZlKFq0Jmw8D0SZ59+cCbyOtTSDubM&#10;cNdJlSQr6UxLfKExPT41WB3L0THl67sMcXzZbz/cVvr1u9urVGl9M5seH0BEnOKlDH/6rA4FOx38&#10;SDaITsN8xeZRg0p5cn6fLNcgDlxU6nYJssjl/xeKXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQDeZpC2UQIAAPUEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQCyrrg83wAAAAoBAAAPAAAAAAAAAAAAAAAAAKsEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAtwUAAAAA&#10;" fillcolor="white [3201]" strokecolor="black [3200]">
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C7970AC" w14:textId="77777777" w:rsidR="00953C21" w:rsidRPr="00A7731D" w:rsidRDefault="00953C21" w:rsidP="00AB348B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Please p</w:t>
       </w:r>
       <w:r w:rsidR="00A7731D" w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>rovide a supporting statement including</w:t>
@@ -4250,91 +4436,85 @@
       <w:r w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Why you wish to undertake a PhD</w:t>
       </w:r>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00820CD7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">fellowship </w:t>
       </w:r>
       <w:r w:rsidR="00953C21" w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>and why now?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0907A736" w14:textId="7CAA08A5" w:rsidR="00953C21" w:rsidRPr="00A7731D" w:rsidRDefault="00953C21" w:rsidP="00953C21">
+    <w:p w14:paraId="0907A736" w14:textId="521DBEE6" w:rsidR="00953C21" w:rsidRPr="00A7731D" w:rsidRDefault="00953C21" w:rsidP="00953C21">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Details of any supervisors </w:t>
       </w:r>
       <w:r w:rsidR="00721A02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">at </w:t>
       </w:r>
+      <w:r w:rsidR="007408AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
+      </w:r>
       <w:r w:rsidR="00721A02" w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>4</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">ard North </w:t>
+        <w:t xml:space="preserve"> North </w:t>
       </w:r>
       <w:r w:rsidR="00721A02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">institutions </w:t>
       </w:r>
       <w:r w:rsidRPr="00A7731D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>you have contacted (if any at this stage)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A67A71" w14:textId="77777777" w:rsidR="002B1F20" w:rsidRDefault="002B1F20" w:rsidP="00953C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EB400E3" w14:textId="77777777" w:rsidR="00820CD7" w:rsidRDefault="00953C21" w:rsidP="00953C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -4632,432 +4812,414 @@
     </w:p>
     <w:p w14:paraId="36FE5D5D" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="00953C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57508D27" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="00953C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4843FF3D" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="00953C21">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73A39A7A" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="00953C21">
-[...15 lines deleted...]
-    <w:p w14:paraId="143CF977" w14:textId="77777777" w:rsidR="00820CD7" w:rsidRDefault="00882A06" w:rsidP="00953C21">
+    <w:p w14:paraId="22C46958" w14:textId="0868FDC2" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="00953C21">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="640A2344" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="008B7997">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73F7E0C9" w14:textId="77777777" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="008B7997">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07776D3E" w14:textId="35AA048F" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="008B7997">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="25437094">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application guidance and eligibility details are available on the </w:t>
+      </w:r>
+      <w:r w:rsidR="007408AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
+      </w:r>
+      <w:r w:rsidRPr="25437094">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> North website</w:t>
+      </w:r>
+      <w:r w:rsidR="67E8077F" w:rsidRPr="25437094">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA69E7F" w14:textId="77777777" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="008B7997">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359D78F1" w14:textId="10572239" w:rsidR="008B7997" w:rsidRDefault="008B7997" w:rsidP="008B7997">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:t xml:space="preserve">Please complete the </w:t>
+      </w:r>
+      <w:r w:rsidR="007408AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> North </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EDI </w:t>
+      </w:r>
+      <w:r w:rsidR="25300EC3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>urvey</w:t>
+      </w:r>
+      <w:r w:rsidR="003F64FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. The link is here:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C3309D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...64 lines deleted...]
-    <w:p w14:paraId="07776D3E" w14:textId="4769C47C" w:rsidR="00C3309D" w:rsidRDefault="00C3309D" w:rsidP="008B7997">
+      <w:r w:rsidR="006455C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2226965B" w14:textId="5B5369DE" w:rsidR="006455C2" w:rsidRPr="006455C2" w:rsidRDefault="006455C2" w:rsidP="008B7997">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00494F0D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:rPr>
+          <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_bfJM49i1fiFLem2</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DE72AF2" w14:textId="77777777" w:rsidR="00CF0C23" w:rsidRDefault="00CF0C23" w:rsidP="008B7997">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="753582E0" w14:textId="6D132E06" w:rsidR="00C3309D" w:rsidRDefault="008B7997" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="25437094">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Application guidance and eligibility details are available on the 4</w:t>
-[...5 lines deleted...]
-        <w:t>W</w:t>
+        <w:t xml:space="preserve">Please submit your Stage 1 application in </w:t>
+      </w:r>
+      <w:r w:rsidR="00C3309D" w:rsidRPr="25437094">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>PDF</w:t>
       </w:r>
       <w:r w:rsidRPr="25437094">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>ard North website</w:t>
-[...72 lines deleted...]
-        <w:r w:rsidR="00A9398F" w:rsidRPr="00A9398F">
+        <w:t xml:space="preserve"> format </w:t>
+      </w:r>
+      <w:r w:rsidR="008C1D38" w:rsidRPr="25437094">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="006455C2" w:rsidRPr="00494F0D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_1zzRH3cUTks1I3A</w:t>
+          <w:t>forwardnorth@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00A9398F">
+      <w:r w:rsidR="008C1D38" w:rsidRPr="005840B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...54 lines deleted...]
-      <w:r w:rsidR="007A6DAC">
+      <w:r w:rsidR="007A6DAC" w:rsidRPr="00F81EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">by </w:t>
       </w:r>
-      <w:r w:rsidR="00951723">
+      <w:r w:rsidR="006455C2" w:rsidRPr="006455C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>29</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A6DAC" w:rsidRPr="00721A02">
+        <w:t xml:space="preserve">Monday </w:t>
+      </w:r>
+      <w:r w:rsidR="00951723" w:rsidRPr="00F81EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="007A6DAC" w:rsidRPr="00721A02">
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81EBC" w:rsidRPr="00F81EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6DAC" w:rsidRPr="00F81EBC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> September 202</w:t>
       </w:r>
-      <w:r w:rsidR="00132C66">
+      <w:r w:rsidR="00F81EBC" w:rsidRPr="00F81EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007A6DAC" w:rsidRPr="00721A02">
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6DAC" w:rsidRPr="00F81EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>, 9am</w:t>
       </w:r>
-      <w:r w:rsidR="007A6DAC">
+      <w:r w:rsidR="007A6DAC" w:rsidRPr="00F81EBC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59EF4D84" w14:textId="77777777" w:rsidR="00C51780" w:rsidRDefault="00C51780" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B06DFA5" w14:textId="77777777" w:rsidR="00C51780" w:rsidRPr="00953C21" w:rsidRDefault="00C51780" w:rsidP="00C3309D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2F12726A" w14:textId="77777777" w:rsidR="006C1014" w:rsidRPr="00953C21" w:rsidRDefault="006C1014" w:rsidP="006C1014">
+    <w:p w14:paraId="2F12726A" w14:textId="41B18ECD" w:rsidR="006C1014" w:rsidRPr="00953C21" w:rsidRDefault="006C1014" w:rsidP="006C1014">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C51780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">By </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C51780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>submitting an application</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00C51780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>to 4Ward North PhD programme</w:t>
+        <w:t xml:space="preserve">to </w:t>
+      </w:r>
+      <w:r w:rsidR="007408AE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> North PhD programme</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you are providing consent for the University of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Manchester</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to share your application and the personal information provided to our partners on this scheme: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>the University of Leeds, the University of Sheffield and Newcastle University</w:t>
+        <w:t>the University of Leeds, the University of Sheffield</w:t>
+      </w:r>
+      <w:r w:rsidR="006455C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, the University of Liverpool </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>and Newcastle University</w:t>
       </w:r>
       <w:r w:rsidRPr="00C51780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. This is for the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sole </w:t>
       </w:r>
       <w:r w:rsidRPr="00C51780">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>purpose of shortlisting and interview</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ing candidates. Your personal details will be used in line with the institutions’ GDPR policies</w:t>
       </w:r>
@@ -5066,63 +5228,63 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20EAB69A" w14:textId="072246C8" w:rsidR="008B7997" w:rsidRPr="00953C21" w:rsidRDefault="008B7997" w:rsidP="00445DBE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008B7997" w:rsidRPr="00953C21">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="027FE622" w14:textId="77777777" w:rsidR="00C75168" w:rsidRDefault="00C75168" w:rsidP="00AB348B">
+    <w:p w14:paraId="2B54FBC3" w14:textId="77777777" w:rsidR="00C9637E" w:rsidRDefault="00C9637E" w:rsidP="00AB348B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="133B1D78" w14:textId="77777777" w:rsidR="00C75168" w:rsidRDefault="00C75168" w:rsidP="00AB348B">
+    <w:p w14:paraId="3C7A6C0B" w14:textId="77777777" w:rsidR="00C9637E" w:rsidRDefault="00C9637E" w:rsidP="00AB348B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -5150,169 +5312,371 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial-BoldMT">
     <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51A13355" w14:textId="77777777" w:rsidR="00C75168" w:rsidRDefault="00C75168" w:rsidP="00AB348B">
+    <w:p w14:paraId="264BC634" w14:textId="77777777" w:rsidR="00C9637E" w:rsidRDefault="00C9637E" w:rsidP="00AB348B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="69EC8B1D" w14:textId="77777777" w:rsidR="00C75168" w:rsidRDefault="00C75168" w:rsidP="00AB348B">
+    <w:p w14:paraId="3D7C2F51" w14:textId="77777777" w:rsidR="00C9637E" w:rsidRDefault="00C9637E" w:rsidP="00AB348B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1B916411" w14:textId="77777777" w:rsidR="00AB348B" w:rsidRDefault="00A7731D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4A83E529" w14:textId="19A02931" w:rsidR="00AB348B" w:rsidRDefault="008A7FD1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="543387F8" wp14:editId="57F41C58">
-[...10 lines deleted...]
-          <wp:docPr id="1" name="Picture 1"/>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3AAA4162" wp14:editId="0E8A1F84">
+          <wp:extent cx="935472" cy="396240"/>
+          <wp:effectExtent l="0" t="0" r="0" b="3810"/>
+          <wp:docPr id="956637473" name="Picture 7" descr="University of Manchester Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1"/>
-[...2 lines deleted...]
-                  </pic:cNvPicPr>
+                  <pic:cNvPr id="956637473" name="Picture 7" descr="University of Manchester Logo"/>
+                  <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
-                <pic:spPr bwMode="auto">
+                <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="5400040" cy="744855"/>
+                    <a:ext cx="948549" cy="401779"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
-                  <a:noFill/>
-[...2 lines deleted...]
-                  </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-          <wp14:sizeRelH relativeFrom="margin">
-[...5 lines deleted...]
-        </wp:anchor>
+        </wp:inline>
       </w:drawing>
     </w:r>
-  </w:p>
-[...8 lines deleted...]
-    </w:pPr>
+    <w:r w:rsidR="00B74EB5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00660A80">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1799E9C2" wp14:editId="5365286A">
+          <wp:extent cx="976257" cy="345758"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="2011666826" name="Picture 4" descr="University of Leeds logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="2011666826" name="Picture 4" descr="University of Leeds logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="983206" cy="348219"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00241768">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="00B74EB5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00660A80">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="228682CF" wp14:editId="273DE347">
+          <wp:extent cx="1215007" cy="426720"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:docPr id="670086501" name="Picture 5" descr="Newcastle university logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="670086501" name="Picture 5" descr="Newcastle university logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId3">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1285606" cy="451515"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00241768">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00241768">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t xml:space="preserve">  </w:t>
+    </w:r>
+    <w:r w:rsidR="002B1FEA">
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="212A58AC" wp14:editId="61C5EA70">
+          <wp:extent cx="939165" cy="238485"/>
+          <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+          <wp:docPr id="1832630756" name="Picture 3" descr="University of liverpool logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1832630756" name="Picture 3" descr="University of liverpool logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId4">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="967124" cy="245585"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidR="00B74EB5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve">   </w:t>
+    </w:r>
+    <w:r w:rsidR="00034627">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00B74EB5">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1F929D5D" wp14:editId="02DA6933">
+          <wp:extent cx="1163126" cy="464820"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:docPr id="727547681" name="Picture 6" descr="The university of sheffield logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="727547681" name="Picture 6" descr="The university of sheffield logo"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId5">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr>
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1173461" cy="468950"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
   </w:p>
   <w:p w14:paraId="40FB28EA" w14:textId="77777777" w:rsidR="00AB348B" w:rsidRDefault="00A7731D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AF04159" wp14:editId="7E07C3F4">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:posOffset>-146649</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>142419</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="6159260" cy="0"/>
               <wp:effectExtent l="57150" t="38100" r="51435" b="95250"/>
               <wp:wrapNone/>
               <wp:docPr id="2" name="Straight Connector 2"/>
@@ -5335,66 +5699,66 @@
                         <a:schemeClr val="accent3"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent3"/>
                       </a:fillRef>
                       <a:effectRef idx="2">
                         <a:schemeClr val="accent3"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-[...2 lines deleted...]
-              <v:shadow on="t" color="black" opacity="22937f" offset="0,.63889mm" origin=",.5"/>
+        <mc:Fallback>
+          <w:pict>
+            <v:line w14:anchorId="02CEC550" id="Straight Connector 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="-11.55pt,11.2pt" to="473.45pt,11.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0IzPMpgEAAJ4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8uOEzEQvCPxD5bvZCZZEcEokz3sCi4I&#10;VrzuXk87Y8kvtU1m8ve0O8ksAqSVEBfLj67qrur27nb2ThwBs42hl+tVKwUEHQcbDr389vXdqzdS&#10;5KLCoFwM0MsTZHm7f/liN6UONnGMbgAURBJyN6VejqWkrmmyHsGrvIoJAj2aiF4VOuKhGVBNxO5d&#10;s2nbbTNFHBJGDTnT7f35Ue6Z3xjQ5ZMxGYpwvaTaCq/I62Ndm/1OdQdUabT6Uob6hyq8soGSLlT3&#10;qijxA+0fVN5qjDmastLRN9EYq4E1kJp1+5uaL6NKwFrInJwWm/L/o9Ufj3fhAcmGKeUupwesKmaD&#10;Xhhn03fqKeuiSsXMtp0W22AuQtPldv367WZL7urrW3OmqFQJc3kP0Yu66aWzoSpSnTp+yIXSUug1&#10;hA5PRfCunBzUYBc+gxF2oGQ3jOb5gDuH4qios0prCOWmdpP4OLrCjHVuAbbPAy/xFQo8Owt48zx4&#10;QXDmGMoC9jZE/BtBmdeXks05/urAWXe14DEOJ24PW0NDwAovA1un7Nczw5++1f4nAAAA//8DAFBL&#10;AwQUAAYACAAAACEAfFpI2N8AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwWrCQBCG74W+wzKF&#10;XopuTCU0MRsRS6EICmrB65gdk2B2NmRXTd++W3qox5n5+Of78/lgWnGl3jWWFUzGEQji0uqGKwVf&#10;+4/RGwjnkTW2lknBNzmYF48POWba3nhL152vRAhhl6GC2vsuk9KVNRl0Y9sRh9vJ9gZ9GPtK6h5v&#10;Idy0Mo6iRBpsOHyosaNlTeV5dzEKNkmauvXLCg+nz8OwWkf7kvldqeenYTED4Wnw/zD86gd1KILT&#10;0V5YO9EqGMWvk4AqiOMpiACk0yQFcfxbyCKX9w2KHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQB0IzPMpgEAAJ4DAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQB8WkjY3wAAAAkBAAAPAAAAAAAAAAAAAAAAAAAEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAADAUAAAAA&#10;" strokecolor="#9bbb59 [3206]" strokeweight="3pt">
+              <v:shadow on="t" color="black" opacity="22937f" origin=",.5" offset="0,.63889mm"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E6425BD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D9E25380"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5497,110 +5861,146 @@
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AB348B"/>
+    <w:rsid w:val="00013711"/>
+    <w:rsid w:val="00034627"/>
     <w:rsid w:val="00043A55"/>
+    <w:rsid w:val="00087977"/>
     <w:rsid w:val="000A6EBE"/>
+    <w:rsid w:val="000D6943"/>
     <w:rsid w:val="000D7C54"/>
     <w:rsid w:val="000E3D4E"/>
     <w:rsid w:val="000F782F"/>
     <w:rsid w:val="0010583A"/>
     <w:rsid w:val="00132C66"/>
     <w:rsid w:val="00136F95"/>
     <w:rsid w:val="0013792F"/>
     <w:rsid w:val="00170271"/>
+    <w:rsid w:val="001B66A0"/>
+    <w:rsid w:val="00241768"/>
     <w:rsid w:val="002A2299"/>
     <w:rsid w:val="002B1F20"/>
+    <w:rsid w:val="002B1FEA"/>
+    <w:rsid w:val="002D4A41"/>
+    <w:rsid w:val="003465FB"/>
     <w:rsid w:val="003F64FA"/>
     <w:rsid w:val="00445DBE"/>
+    <w:rsid w:val="004501A6"/>
     <w:rsid w:val="00454606"/>
+    <w:rsid w:val="00463B93"/>
+    <w:rsid w:val="00466B7F"/>
+    <w:rsid w:val="004B004E"/>
     <w:rsid w:val="004E6F15"/>
+    <w:rsid w:val="005840B0"/>
     <w:rsid w:val="0059454E"/>
+    <w:rsid w:val="005F1EA2"/>
+    <w:rsid w:val="006455C2"/>
     <w:rsid w:val="0065554B"/>
+    <w:rsid w:val="00660A80"/>
     <w:rsid w:val="006B7499"/>
     <w:rsid w:val="006C1014"/>
+    <w:rsid w:val="006C6525"/>
     <w:rsid w:val="006F3599"/>
     <w:rsid w:val="0071435A"/>
     <w:rsid w:val="00720920"/>
     <w:rsid w:val="00721A02"/>
+    <w:rsid w:val="007408AE"/>
+    <w:rsid w:val="007A1556"/>
     <w:rsid w:val="007A6DAC"/>
+    <w:rsid w:val="007B0A03"/>
+    <w:rsid w:val="007D5990"/>
     <w:rsid w:val="007D6794"/>
+    <w:rsid w:val="007E180E"/>
     <w:rsid w:val="00820CD7"/>
+    <w:rsid w:val="00855776"/>
     <w:rsid w:val="00882A06"/>
+    <w:rsid w:val="008A7FD1"/>
     <w:rsid w:val="008B7997"/>
     <w:rsid w:val="008C1D38"/>
+    <w:rsid w:val="008D6564"/>
     <w:rsid w:val="00901320"/>
     <w:rsid w:val="00951723"/>
     <w:rsid w:val="00953C21"/>
     <w:rsid w:val="00995BEF"/>
     <w:rsid w:val="009A0022"/>
+    <w:rsid w:val="00A71971"/>
     <w:rsid w:val="00A7731D"/>
     <w:rsid w:val="00A9394B"/>
-    <w:rsid w:val="00A9398F"/>
     <w:rsid w:val="00AB348B"/>
+    <w:rsid w:val="00B41ADB"/>
+    <w:rsid w:val="00B65FBA"/>
     <w:rsid w:val="00B70A69"/>
+    <w:rsid w:val="00B74EB5"/>
     <w:rsid w:val="00B9386C"/>
-    <w:rsid w:val="00C11851"/>
     <w:rsid w:val="00C3309D"/>
     <w:rsid w:val="00C51780"/>
     <w:rsid w:val="00C567CB"/>
-    <w:rsid w:val="00C75168"/>
+    <w:rsid w:val="00C64481"/>
     <w:rsid w:val="00C76A4E"/>
     <w:rsid w:val="00C820E3"/>
+    <w:rsid w:val="00C9637E"/>
     <w:rsid w:val="00CE36E8"/>
     <w:rsid w:val="00CE3CA4"/>
     <w:rsid w:val="00CF0C23"/>
     <w:rsid w:val="00D658E8"/>
+    <w:rsid w:val="00DA71CC"/>
+    <w:rsid w:val="00DB199A"/>
     <w:rsid w:val="00E45ADA"/>
     <w:rsid w:val="00E56FBF"/>
     <w:rsid w:val="00E9790C"/>
     <w:rsid w:val="00EF4C6E"/>
     <w:rsid w:val="00EF5274"/>
     <w:rsid w:val="00F5182A"/>
+    <w:rsid w:val="00F550BD"/>
+    <w:rsid w:val="00F677E7"/>
+    <w:rsid w:val="00F81EBC"/>
+    <w:rsid w:val="00F94C2E"/>
     <w:rsid w:val="00FB2330"/>
     <w:rsid w:val="00FC7D17"/>
+    <w:rsid w:val="00FD142E"/>
     <w:rsid w:val="00FE0ABE"/>
     <w:rsid w:val="25300EC3"/>
     <w:rsid w:val="25437094"/>
     <w:rsid w:val="283CB714"/>
     <w:rsid w:val="3430AAB6"/>
     <w:rsid w:val="3B9D8D43"/>
     <w:rsid w:val="4EB5B88C"/>
     <w:rsid w:val="56AA2438"/>
     <w:rsid w:val="67E8077F"/>
     <w:rsid w:val="6AA67EA5"/>
     <w:rsid w:val="72144131"/>
     <w:rsid w:val="7C267E84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -5996,54 +6396,56 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00A71971"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
@@ -6166,66 +6568,71 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00882A06"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CF0C23"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
+    <w:name w:val="apple-converted-space"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="000D6943"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:N4Manchester@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_1zzRH3cUTks1I3A" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forwardnorth@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_bfJM49i1fiFLem2" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.JPG"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6486,59 +6893,70 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3083923e-b7b6-464a-bfb4-a8eb81f23934" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="64c55ca3-4b76-4a0d-b78e-965e1bcdd244">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008917818705FC834AB7143CB4181C865A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d8669e9436ae43266ae166097cdca874">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c55ca3-4b76-4a0d-b78e-965e1bcdd244" xmlns:ns3="3083923e-b7b6-464a-bfb4-a8eb81f23934" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86f8f433382780c06ac7c3fec8c39efd" ns2:_="" ns3:_="">
     <xsd:import namespace="64c55ca3-4b76-4a0d-b78e-965e1bcdd244"/>
     <xsd:import namespace="3083923e-b7b6-464a-bfb4-a8eb81f23934"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -6737,126 +7155,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B007E1D8-0497-4711-93B0-BA086CE2E03D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3083923e-b7b6-464a-bfb4-a8eb81f23934"/>
+    <ds:schemaRef ds:uri="64c55ca3-4b76-4a0d-b78e-965e1bcdd244"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62ECF109-F250-4CE1-B9D1-4278DC7FA3D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5EB4FAC4-ECA9-42AC-8C1F-1721C738EF5E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="64c55ca3-4b76-4a0d-b78e-965e1bcdd244"/>
     <ds:schemaRef ds:uri="3083923e-b7b6-464a-bfb4-a8eb81f23934"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3541CAB-0317-4BBA-9AD5-3AF36C933672}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-  </ds:schemaRefs>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="64c55ca3-4b76-4a0d-b78e-965e1bcdd244"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>535</Words>
-  <Characters>3051</Characters>
+  <Words>523</Words>
+  <Characters>2944</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>7</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>337</Lines>
+  <Paragraphs>59</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>The University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3579</CharactersWithSpaces>
+  <CharactersWithSpaces>3465</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Katy Boyle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008917818705FC834AB7143CB4181C865A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>