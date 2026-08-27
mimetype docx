--- v0 (2025-10-15)
+++ v1 (2026-08-27)
@@ -8,771 +8,847 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="bookmark1"/>
     <w:p w14:paraId="6A124AFE" w14:textId="77777777" w:rsidR="000969B9" w:rsidRDefault="000969B9" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="bookmark1"/>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A124B22" wp14:editId="6A124B23">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-798830</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7190894" cy="975406"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="5" name="Rectangle 5"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="7190894" cy="975406"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6A124B2A" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+                          <w:p w14:paraId="6A124B2A" w14:textId="7A091CCF" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:jc w:val="right"/>
                               <w:textDirection w:val="btLr"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00F40A40">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:i/>
                                 <w:color w:val="FFFFFF"/>
                               </w:rPr>
                               <w:t>Leeds, Manchester, Newcastle, Sheffield</w:t>
                             </w:r>
+                            <w:r w:rsidR="005E207C">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:i/>
+                                <w:color w:val="FFFFFF"/>
+                              </w:rPr>
+                              <w:t>, Liverpool</w:t>
+                            </w:r>
                           </w:p>
-                          <w:p w14:paraId="6A124B2B" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+                          <w:p w14:paraId="6A124B2B" w14:textId="7337BC51" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="005E207C" w:rsidP="000969B9">
                             <w:pPr>
                               <w:spacing w:after="120"/>
                               <w:jc w:val="right"/>
                               <w:textDirection w:val="btLr"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F40A40">
+                            <w:r>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">4Ward North PhD </w:t>
+                              <w:t>Forward</w:t>
                             </w:r>
-                            <w:r>
+                            <w:r w:rsidR="000969B9" w:rsidRPr="00F40A40">
+                              <w:rPr>
+                                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                                <w:b/>
+                                <w:color w:val="FFFFFF"/>
+                                <w:sz w:val="36"/>
+                                <w:szCs w:val="36"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve"> North PhD </w:t>
+                            </w:r>
+                            <w:r w:rsidR="000969B9">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>Academy for Health Professionals</w:t>
                             </w:r>
-                            <w:r w:rsidRPr="00F40A40">
+                            <w:r w:rsidR="000969B9" w:rsidRPr="00F40A40">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                                 <w:b/>
                                 <w:color w:val="FFFFFF"/>
                                 <w:sz w:val="36"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t xml:space="preserve"> </w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6A124B2C" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+                          <w:p w14:paraId="6A124B2D" w14:textId="324F63BA" w:rsidR="000969B9" w:rsidRPr="00DD7D08" w:rsidRDefault="00DD7D08" w:rsidP="00DD7D08">
                             <w:pPr>
-                              <w:spacing w:after="120"/>
                               <w:jc w:val="right"/>
-                              <w:textDirection w:val="btLr"/>
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:sz w:val="22"/>
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
                             </w:pPr>
-                            <w:r w:rsidRPr="00F40A40">
+                            <w:r w:rsidRPr="00DD7D08">
                               <w:rPr>
                                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                                <w:b/>
-[...2 lines deleted...]
-                                <w:szCs w:val="22"/>
+                                <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               </w:rPr>
-                              <w:t>http://www.4wardnorth.org.uk</w:t>
+                              <w:t>forwardnorth@manchester.ac.uk</w:t>
                             </w:r>
                           </w:p>
-                          <w:p w14:paraId="6A124B2D" w14:textId="77777777" w:rsidR="000969B9" w:rsidRDefault="000969B9" w:rsidP="000969B9"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr spcFirstLastPara="1" wrap="square" lIns="91425" tIns="45700" rIns="91425" bIns="45700" anchor="t" anchorCtr="0"/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="6A124B22" id="Rectangle 5" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:-62.9pt;width:566.2pt;height:76.8pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2qT5bowEAADQDAAAOAAAAZHJzL2Uyb0RvYy54bWysUstu2zAQvBfoPxC815IMO44Fyzk0cFAg&#10;SAyk/QCaIi0BfGWXseS/75J2bbe9Fb1Q+6CGM7O7ehitYQcF2HvX8GpScqac9G3v9g3/8X3z5Z4z&#10;jMK1wninGn5UyB/Wnz+thlCrqe+8aRUwAnFYD6HhXYyhLgqUnbICJz4oR03twYpIKeyLFsRA6NYU&#10;07K8KwYPbQAvFSJVH09Nvs74WisZX7VGFZlpOHGL+YR87tJZrFei3oMIXS/PNMQ/sLCid/ToBepR&#10;RME+oP8LyvYSPHodJ9LbwmvdS5U1kJqq/EPNWyeCylrIHAwXm/D/wcqXw1vYAtkwBKyRwqRi1GDT&#10;l/ixMZt1vJilxsgkFRfVsrxfzjiT1Fsu5rPyLrlZXP8OgPFJectS0HCgYWSPxOEZ4+nqryvpMec3&#10;vTF5IMb9ViDMVCmuFFMUx9145r3z7XELDIPc9PTWs8C4FUCDrDgbaLgNx/cPAYoz882Re8tqNp3T&#10;NuRkNl+UtBpw29nddoSTnaediZydwq8xb1CSkIjQaLLu8xql2d/m+dZ12dc/AQAA//8DAFBLAwQU&#10;AAYACAAAACEA/wT5ttwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPMU/DMBCFdyT+g3VIbK2T&#10;0JYqzaVCCAZGUgZGNz6SqPY5sp02/fe4E4ynd3rv+6r9bI04kw+DY4R8mYEgbp0euEP4OrwvtiBC&#10;VKyVcUwIVwqwr+/vKlVqd+FPOjexE6mEQ6kQ+hjHUsrQ9mRVWLqROGU/zlsV0+k7qb26pHJrZJFl&#10;G2nVwGmhVyO99tSemskijGT0ZFZN9t3KN8/55uMgr2vEx4f5ZQci0hz/nuGGn9ChTkxHN7EOwiAk&#10;kYiwyIt1Mrjl+VOxAnFEKJ63IOtK/jeofwEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA2&#10;qT5bowEAADQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQD/BPm23AAAAAkBAAAPAAAAAAAAAAAAAAAAAP0DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABgUAAAAA&#10;" filled="f" stroked="f">
                 <v:textbox inset="2.53958mm,1.2694mm,2.53958mm,1.2694mm">
                   <w:txbxContent>
-                    <w:p w14:paraId="6A124B2A" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+                    <w:p w14:paraId="6A124B2A" w14:textId="7A091CCF" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:jc w:val="right"/>
                         <w:textDirection w:val="btLr"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00F40A40">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:i/>
                           <w:color w:val="FFFFFF"/>
                         </w:rPr>
                         <w:t>Leeds, Manchester, Newcastle, Sheffield</w:t>
                       </w:r>
+                      <w:r w:rsidR="005E207C">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:i/>
+                          <w:color w:val="FFFFFF"/>
+                        </w:rPr>
+                        <w:t>, Liverpool</w:t>
+                      </w:r>
                     </w:p>
-                    <w:p w14:paraId="6A124B2B" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+                    <w:p w14:paraId="6A124B2B" w14:textId="7337BC51" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="005E207C" w:rsidP="000969B9">
                       <w:pPr>
                         <w:spacing w:after="120"/>
                         <w:jc w:val="right"/>
                         <w:textDirection w:val="btLr"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F40A40">
+                      <w:r>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">4Ward North PhD </w:t>
+                        <w:t>Forward</w:t>
                       </w:r>
-                      <w:r>
+                      <w:r w:rsidR="000969B9" w:rsidRPr="00F40A40">
+                        <w:rPr>
+                          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                          <w:b/>
+                          <w:color w:val="FFFFFF"/>
+                          <w:sz w:val="36"/>
+                          <w:szCs w:val="36"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve"> North PhD </w:t>
+                      </w:r>
+                      <w:r w:rsidR="000969B9">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>Academy for Health Professionals</w:t>
                       </w:r>
-                      <w:r w:rsidRPr="00F40A40">
+                      <w:r w:rsidR="000969B9" w:rsidRPr="00F40A40">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="36"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6A124B2C" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="00F40A40" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+                    <w:p w14:paraId="6A124B2D" w14:textId="324F63BA" w:rsidR="000969B9" w:rsidRPr="00DD7D08" w:rsidRDefault="00DD7D08" w:rsidP="00DD7D08">
                       <w:pPr>
-                        <w:spacing w:after="120"/>
                         <w:jc w:val="right"/>
-                        <w:textDirection w:val="btLr"/>
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:sz w:val="22"/>
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
                       </w:pPr>
-                      <w:r w:rsidRPr="00F40A40">
+                      <w:r w:rsidRPr="00DD7D08">
                         <w:rPr>
                           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                          <w:b/>
-[...2 lines deleted...]
-                          <w:szCs w:val="22"/>
+                          <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         </w:rPr>
-                        <w:t>http://www.4wardnorth.org.uk</w:t>
+                        <w:t>forwardnorth@manchester.ac.uk</w:t>
                       </w:r>
                     </w:p>
-                    <w:p w14:paraId="6A124B2D" w14:textId="77777777" w:rsidR="000969B9" w:rsidRDefault="000969B9" w:rsidP="000969B9"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:bidi="ar-SA"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A124B24" wp14:editId="79B831F0">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A124B24" wp14:editId="6A124B25">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-915670</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="7580507" cy="1148089"/>
             <wp:effectExtent l="0" t="0" r="1905" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="4" name="Shape 4">
-[...5 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="4" name="Shape 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="4" name="Shape 4">
-[...5 lines deleted...]
-                    </pic:cNvPr>
+                    <pic:cNvPr id="4" name="Shape 4"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId11">
                       <a:alphaModFix/>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="7580507" cy="1148089"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124AFF" w14:textId="77777777" w:rsidR="000969B9" w:rsidRDefault="000969B9" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B00" w14:textId="205BDF38" w:rsidR="007C21B5" w:rsidRDefault="1DE344B9" w:rsidP="000969B9">
+    <w:p w14:paraId="6A124B00" w14:textId="44C1DB6D" w:rsidR="007C21B5" w:rsidRDefault="003137A7" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:t>4Ward</w:t>
+        <w:t>Forward</w:t>
       </w:r>
       <w:r w:rsidR="001978B8">
         <w:t xml:space="preserve"> North </w:t>
       </w:r>
       <w:r w:rsidR="000969B9">
         <w:t xml:space="preserve">Clinical </w:t>
       </w:r>
       <w:r w:rsidR="0094295A">
         <w:t>PhD Programme for Health Professionals</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="6A124B01" w14:textId="77777777" w:rsidR="00F96ABF" w:rsidRDefault="00F96ABF" w:rsidP="00F96ABF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="bookmark2"/>
     </w:p>
     <w:p w14:paraId="6A124B02" w14:textId="77777777" w:rsidR="007C21B5" w:rsidRDefault="001978B8" w:rsidP="00F96ABF">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:t>Guidance for Stage 1 Applications</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="6A124B03" w14:textId="0A4C8D4F" w:rsidR="00F96ABF" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
+    <w:p w14:paraId="6A124B03" w14:textId="720F68BF" w:rsidR="00F96ABF" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
         <w:t>Who are we</w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">? </w:t>
       </w:r>
+      <w:r w:rsidRPr="00BA35C4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Universities of Leeds, Manchester, Newcastle and Sheffield have come together </w:t>
+      </w:r>
+      <w:r w:rsidR="00E14E5F" w:rsidRPr="00BA35C4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">since 2016 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA35C4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to raise the quality of clinical academic research training in northern England</w:t>
+      </w:r>
+      <w:r w:rsidR="00F64C65">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through 4Ward North</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA35C4">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F64C65">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In our new exciting iteration, we have added the University of Liverpool </w:t>
+      </w:r>
+      <w:r w:rsidR="00B57507">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>to further strengthen our innovat</w:t>
+      </w:r>
+      <w:r w:rsidR="001038F7">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ive</w:t>
+      </w:r>
+      <w:r w:rsidR="00B57507">
+        <w:rPr>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> approach. </w:t>
+      </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">The Universities of Leeds, Manchester, Newcastle and Sheffield have come together </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E14E5F" w:rsidRPr="36874D18">
+        <w:t>By bringing together our institutions, o</w:t>
+      </w:r>
+      <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">since 2016 </w:t>
+        <w:t xml:space="preserve">ur metrics in research income and impactful publications </w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>to set up the '</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1DE344B9" w:rsidRPr="36874D18">
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4Ward</w:t>
+        <w:t xml:space="preserve">our track </w:t>
+      </w:r>
+      <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">record for supporting academic health professionals, we </w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> North PhD Academy' to raise the quality of clinical academic research training in northern England. By bringing together our institutions, o</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">stand alongside the very best in UK clinical and biomedical research. As testimony to this unified approach, we have received funding from Wellcome </w:t>
+      </w:r>
+      <w:r w:rsidR="0094295A" w:rsidRPr="36874D18">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">to continue our </w:t>
+      </w:r>
+      <w:r w:rsidRPr="36874D18">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prestigious PhD programme for </w:t>
+      </w:r>
+      <w:r w:rsidR="001E4B82">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>five</w:t>
+      </w:r>
+      <w:r w:rsidRPr="36874D18">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
-          <w:color w:val="auto"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">ur metrics in research income and impactful publications </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">further </w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
-          <w:color w:val="auto"/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">record for supporting academic health professionals, we </w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>years. In short, this is an excellent opportunity and setting to launch your career as a clinical academic of the future. Each individual PhD will be hosted by one of our f</w:t>
+      </w:r>
+      <w:r w:rsidR="009A5040">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ive</w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>stand alongside the very best in UK clinical and biomedical research. As testimony to this unified approach, we have gained enthusiastic collaboration from the Francis Crick Institute (FCI)</w:t>
-[...106 lines deleted...]
-        <w:t xml:space="preserve">years. In short, this is an excellent opportunity and setting to launch your career as a clinical academic of the future. Each individual PhD will be hosted by one of our four institutions. </w:t>
+        <w:t xml:space="preserve"> institutions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B04" w14:textId="77777777" w:rsidR="008A21B4" w:rsidRPr="000969B9" w:rsidRDefault="008A21B4" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B05" w14:textId="5F859332" w:rsidR="00327ACB" w:rsidRDefault="001978B8" w:rsidP="000969B9">
+    <w:p w14:paraId="6A124B05" w14:textId="2C550E30" w:rsidR="00327ACB" w:rsidRDefault="001978B8" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
         <w:t xml:space="preserve">What do we offer? </w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Those who secure a place on the PhD programme will become '</w:t>
       </w:r>
-      <w:r w:rsidR="1DE344B9" w:rsidRPr="36874D18">
-[...4 lines deleted...]
-        <w:t>4Ward</w:t>
+      <w:r w:rsidR="003137A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> North</w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> PhD fellows', a prestigious marker of esteem for a future career combining research with clinical practice. </w:t>
+        <w:t xml:space="preserve"> PhD </w:t>
+      </w:r>
+      <w:r w:rsidR="00176857">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="36874D18">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ellows', a prestigious marker of esteem for a future career combining research with clinical practice. </w:t>
       </w:r>
       <w:r w:rsidR="0094295A" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The fellowship funds </w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>salary and</w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> pension contributions, project running costs and </w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PhD registration fees</w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="0094295A" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The funding is available for full time PhD registration over 3 years (pro-rated for part-time) and applications for part-time fellowships are encouraged</w:t>
       </w:r>
       <w:r w:rsidR="00F96ABF" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
+      <w:r w:rsidR="008B3FFD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3FFD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e offer pre-doctoral support for Health Care Professionals to strengthen their research skills prior to embarking on a full PhD project. </w:t>
+      </w:r>
+      <w:r w:rsidR="00963F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Furthermore</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3FFD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, a</w:t>
+      </w:r>
+      <w:r w:rsidR="008B3FFD" w:rsidRPr="008B3FFD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ll Forward North Fellows have the opportunity to apply for a funded period of support following their PhD study to develop their research careers. For each Fellow there is a total of six months (or FTE equivalent) for pre- and/or post-PhD support.</w:t>
+      </w:r>
+      <w:r w:rsidR="00963F70">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="0094295A" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">n addition, our successful awardees will receive: a comprehensive training programme with leading clinical academics and bespoke mentoring; a personalised training plan with one of the Programme Directors; </w:t>
+        <w:t xml:space="preserve">n addition, our successful awardees will receive: a comprehensive training programme with leading clinical academics and </w:t>
+      </w:r>
+      <w:r w:rsidR="001038F7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">industry partners; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="36874D18">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bespoke mentoring; a personalised training plan with one of the Programme Directors; </w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="00327ACB" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">postdoctoral opportunities with the Francis Crick Institute to pump-prime the early postdoctoral research period. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B06" w14:textId="77777777" w:rsidR="00F96ABF" w:rsidRPr="000969B9" w:rsidRDefault="00F96ABF" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B07" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
+    <w:p w14:paraId="6A124B07" w14:textId="5C99D7B9" w:rsidR="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
         <w:t xml:space="preserve">What is the process? </w:t>
       </w:r>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>At Stage 1</w:t>
       </w:r>
       <w:r w:rsidR="000969B9" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> you will complete a brief application</w:t>
       </w:r>
       <w:r w:rsidRPr="000969B9">
@@ -829,214 +905,250 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">details of your CV and a </w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">brief vision statement. </w:t>
       </w:r>
       <w:r w:rsidR="000969B9" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000969B9" w:rsidRPr="000969B9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>We welcome enquiries and applications from those who have had fewer research opportunities so far but who can evidence great potential for and commitment to a clinical academic career.</w:t>
+        <w:t xml:space="preserve">We welcome enquiries and applications from those who have had fewer research opportunities so </w:t>
+      </w:r>
+      <w:r w:rsidR="00F23BCD" w:rsidRPr="000969B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>far,</w:t>
+      </w:r>
+      <w:r w:rsidR="000969B9" w:rsidRPr="000969B9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> but who can evidence great potential for and commitment to a clinical academic career.</w:t>
+      </w:r>
+      <w:r w:rsidR="000A5DAE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A124B08" w14:textId="741B4B4E" w:rsidR="000969B9" w:rsidRPr="000969B9" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+    <w:p w14:paraId="263FC115" w14:textId="77777777" w:rsidR="00176857" w:rsidRPr="000969B9" w:rsidRDefault="00176857" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A124B08" w14:textId="466DBA97" w:rsidR="000969B9" w:rsidRPr="000969B9" w:rsidRDefault="000969B9" w:rsidP="000969B9">
+      <w:pPr>
+        <w:pStyle w:val="Bodytext20"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We will select around 20 individuals based on Stage 1 application to go forward to Stage 2. </w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">se individuals will be advised and guided on building a project with members of our supervisor pool and on putting together a full Stage 2 application. </w:t>
+        <w:t xml:space="preserve">se individuals will be advised and guided on building a project and on putting together a full Stage 2 application. </w:t>
       </w:r>
       <w:r w:rsidR="00E14E5F" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">We will require supervision from across our centres and/or partners and we champion inter-disciplinary science. </w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="00E14E5F" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stage 2 application will be assessed and approximately 10 candidates will be shortlisted for interview. It is anticipated that </w:t>
       </w:r>
       <w:r w:rsidR="0094295A" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">up to </w:t>
       </w:r>
       <w:r w:rsidR="001A6C87">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>five</w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> places on the </w:t>
       </w:r>
-      <w:r w:rsidR="1DE344B9" w:rsidRPr="36874D18">
-[...4 lines deleted...]
-        <w:t>4Ward</w:t>
+      <w:r w:rsidR="003137A7">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> North</w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> clinical PhD programme will be awarded to start 1</w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>st</w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> August - 1</w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t xml:space="preserve">st </w:t>
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>October 202</w:t>
       </w:r>
-      <w:r w:rsidR="001A6C87">
-[...4 lines deleted...]
-        <w:t>6</w:t>
+      <w:r w:rsidR="00653358">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F96ABF" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="bookmark3"/>
     </w:p>
     <w:p w14:paraId="6A124B09" w14:textId="77777777" w:rsidR="000969B9" w:rsidRPr="000969B9" w:rsidRDefault="000969B9" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B0B" w14:textId="3D8927DA" w:rsidR="000969B9" w:rsidRPr="00AB532D" w:rsidRDefault="001978B8" w:rsidP="00AB532D">
+    <w:p w14:paraId="6A124B0B" w14:textId="476AFD57" w:rsidR="000969B9" w:rsidRPr="00AB532D" w:rsidRDefault="001978B8" w:rsidP="00AB532D">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Can I select my own supervisors?</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidR="002B3053" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -1054,176 +1166,169 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>see necessary. However,</w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="36874D18">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="000969B9" w:rsidRPr="00494487">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">successful </w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="00494487">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">awardees will all have a primary supervisor in one of our four universities plus collaboration and co-supervision from at least one other </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="1DE344B9" w:rsidRPr="00494487">
+        <w:t>awardees will all have a primary supervisor in one of our f</w:t>
+      </w:r>
+      <w:r w:rsidR="00960EE1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>4Ward</w:t>
+        <w:t>ive</w:t>
+      </w:r>
+      <w:r w:rsidR="008A21B4" w:rsidRPr="00494487">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> universities plus collaboration and co-supervision from at least one other </w:t>
+      </w:r>
+      <w:r w:rsidR="003137A7">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Forward</w:t>
       </w:r>
       <w:r w:rsidR="008A21B4" w:rsidRPr="00494487">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> North institution or partner. We will not accept applications where academic supervision is located solely in one university. </w:t>
       </w:r>
       <w:r w:rsidR="00AB532D" w:rsidRPr="00494487">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you require help identifying potential supervisors, please contact the programme directors who can help with this process.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B0C" w14:textId="77777777" w:rsidR="002B3053" w:rsidRPr="000969B9" w:rsidRDefault="002B3053" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B0D" w14:textId="01FBE2C9" w:rsidR="00F96ABF" w:rsidRPr="00D4736D" w:rsidRDefault="00F96ABF" w:rsidP="000969B9">
+    <w:p w14:paraId="6A124B0D" w14:textId="2D6D5807" w:rsidR="00F96ABF" w:rsidRPr="00D4736D" w:rsidRDefault="00F96ABF" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">What if you don’t get a </w:t>
       </w:r>
-      <w:r w:rsidR="1DE344B9" w:rsidRPr="36874D18">
+      <w:r w:rsidR="003137A7">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
-        <w:t>4Ward</w:t>
+        <w:t>Forward</w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
         <w:t xml:space="preserve"> North fellowship? </w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">This is one of the advantages of our scheme. If you made it through Stage 1 but were not successful at Stage 2, we still want </w:t>
       </w:r>
       <w:r w:rsidR="000969B9" w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">to help you build your project </w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">and guide you through the application process for an equivalent research training award from other funders, such as the MRC or NIHR. Remember, working with us brings you into contact with excellent supervisors at the leading edge of their specialties and disciplines. Our approach will provide a </w:t>
+        <w:t xml:space="preserve">and guide you through the application process for an equivalent research training award from other funders, such as the MRC or NIHR. Remember, working with us brings you into contact with excellent supervisors at the leading edge of their specialties and disciplines. Our approach will provide a fantastic springboard for other doctoral fellowships where we can overcome one of the </w:t>
+      </w:r>
+      <w:r w:rsidR="00327C80" w:rsidRPr="36874D18">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">most common </w:t>
       </w:r>
       <w:r w:rsidRPr="36874D18">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> but their projects are weak and do not draw upon sufficient leading expertise, experience and training opportunities. We want applicants to work with the best, not necessarily the closest.</w:t>
+        <w:t>failings at national panels; namely, that candidates are excellent but their projects are weak and do not draw upon sufficient leading expertise, experience and training opportunities. We want applicants to work with the best, not necessarily the closest.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B0E" w14:textId="77777777" w:rsidR="00F96ABF" w:rsidRPr="00D4736D" w:rsidRDefault="00F96ABF" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A124B0F" w14:textId="77777777" w:rsidR="00F96ABF" w:rsidRPr="00D4736D" w:rsidRDefault="00F96ABF" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D4736D">
@@ -1248,100 +1353,66 @@
         </w:rPr>
         <w:t>y early stages of your specialis</w:t>
       </w:r>
       <w:r w:rsidR="000969B9" w:rsidRPr="00D4736D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ed clinical career</w:t>
       </w:r>
       <w:r w:rsidR="00D4736D" w:rsidRPr="00D4736D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or in training</w:t>
       </w:r>
       <w:r w:rsidR="000969B9" w:rsidRPr="00D4736D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> so that research can be built into </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="000969B9" w:rsidRPr="00D4736D">
+        <w:t xml:space="preserve"> so that research can be built into a future plan to become a clinical academic.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D4736D" w:rsidRPr="00D4736D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>a future plan</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00D4736D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">While </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> we will select the best, we realise that the best come in many different shapes and forms; we are particularly keen to ensure that everyone has an equal opportunity to succeed independent of personal circumstances and background.</w:t>
+        <w:t>While ultimately we will select the best, we realise that the best come in many different shapes and forms; we are particularly keen to ensure that everyone has an equal opportunity to succeed independent of personal circumstances and background.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B10" w14:textId="77777777" w:rsidR="00F96ABF" w:rsidRPr="000969B9" w:rsidRDefault="00F96ABF" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A124B11" w14:textId="77777777" w:rsidR="007C21B5" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Heading6"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="bookmark4"/>
       <w:r w:rsidRPr="000969B9">
@@ -1398,244 +1469,247 @@
       </w:r>
       <w:r w:rsidR="001978B8" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stage 1 application form</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404FDFBB" w14:textId="77777777" w:rsidR="00F91721" w:rsidRDefault="00F91721" w:rsidP="00F91721">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="779"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="760" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B14" w14:textId="5B60F693" w:rsidR="002B3053" w:rsidRDefault="009B2C27" w:rsidP="00F91721">
+    <w:p w14:paraId="6A124B14" w14:textId="04140C11" w:rsidR="002B3053" w:rsidRDefault="009B2C27" w:rsidP="00F91721">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="779"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="760" w:hanging="340"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F91721">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Please also complete our EDI monitoring survey using the link here: </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
-        <w:r w:rsidR="00EF6FD6" w:rsidRPr="0000409F">
+        <w:r w:rsidR="00960EE1" w:rsidRPr="00494F0D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="22"/>
-            <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_1zzRH3cUTks1I3A</w:t>
+          <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_bfJM49i1fiFLem2</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00EF6FD6">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00960EE1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66858EF5" w14:textId="77777777" w:rsidR="00F91721" w:rsidRPr="00F91721" w:rsidRDefault="00F91721" w:rsidP="00F91721">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="779"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B15" w14:textId="5397A309" w:rsidR="007C21B5" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
+    <w:p w14:paraId="6A124B15" w14:textId="1A661AD0" w:rsidR="007C21B5" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="779"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="760" w:hanging="340"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The deadline for Stage 1 applications is </w:t>
       </w:r>
       <w:r w:rsidR="00D4736D" w:rsidRPr="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Monday </w:t>
       </w:r>
       <w:r w:rsidR="00EF6FD6">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>29</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00444919" w:rsidRPr="00444919">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00653358">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="00444919">
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00444919" w:rsidRPr="00444919">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="00CF51B8">
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="00444919">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00765472" w:rsidRPr="00765472">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00CF51B8">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF6FD6">
+        <w:t>September</w:t>
+      </w:r>
+      <w:r w:rsidR="00765472" w:rsidRPr="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00653358">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="001E3029" w:rsidRPr="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D4736D" w:rsidRPr="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(9am</w:t>
       </w:r>
       <w:r w:rsidR="00D4736D" w:rsidRPr="00D4736D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B16" w14:textId="77777777" w:rsidR="002B3053" w:rsidRPr="000969B9" w:rsidRDefault="002B3053" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="779"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B17" w14:textId="5E87CE69" w:rsidR="007C21B5" w:rsidRPr="00EF6FD6" w:rsidRDefault="001E3029" w:rsidP="00EF6FD6">
+    <w:p w14:paraId="6A124B17" w14:textId="3E3C0EB6" w:rsidR="007C21B5" w:rsidRPr="00EF6FD6" w:rsidRDefault="001E3029" w:rsidP="00EF6FD6">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="779"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="760" w:hanging="340"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>If you are shortlisted at Stage 1 to continue through to S</w:t>
       </w:r>
@@ -1722,104 +1796,104 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE5419">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">held </w:t>
       </w:r>
       <w:r w:rsidR="00586B3F" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00765472">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the week commencing </w:t>
       </w:r>
-      <w:r w:rsidR="00EF6FD6" w:rsidRPr="00EF6FD6">
+      <w:r w:rsidR="001F7E27">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF6FD6" w:rsidRPr="00EF6FD6">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7E27" w:rsidRPr="001F7E27">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>rd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00EF6FD6" w:rsidRPr="00EF6FD6">
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="001F7E27">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF51B8" w:rsidRPr="00EF6FD6">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
       <w:r w:rsidR="00D4736D" w:rsidRPr="00EF6FD6">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00EF6FD6">
+      <w:r w:rsidR="00E91A0E">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B18" w14:textId="77777777" w:rsidR="002B3053" w:rsidRPr="000969B9" w:rsidRDefault="002B3053" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="779"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A124B19" w14:textId="77777777" w:rsidR="00586B3F" w:rsidRPr="000969B9" w:rsidRDefault="00586B3F" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
@@ -1839,51 +1913,51 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Discuss with your current employer </w:t>
       </w:r>
       <w:r w:rsidR="00EA47CA" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">your plans to undertake a PhD fellowship </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B1A" w14:textId="77777777" w:rsidR="00EA47CA" w:rsidRPr="000969B9" w:rsidRDefault="00EA47CA" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A124B1B" w14:textId="6DB21DD4" w:rsidR="007C21B5" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
+    <w:p w14:paraId="6A124B1B" w14:textId="7F333A4C" w:rsidR="007C21B5" w:rsidRPr="000969B9" w:rsidRDefault="001978B8" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext20"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:rStyle w:val="Bodytext211pt"/>
         </w:rPr>
         <w:t xml:space="preserve">What will happen next? </w:t>
       </w:r>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Your Stage 1 application will be reviewed by experts familiar with the selection of clinical PhD fellows</w:t>
       </w:r>
       <w:r w:rsidR="00AC669B">
         <w:rPr>
@@ -1914,95 +1988,95 @@
         <w:t xml:space="preserve">confirmed </w:t>
       </w:r>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>in the week commencing</w:t>
       </w:r>
       <w:r w:rsidR="001E3029" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00765472" w:rsidRPr="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00257009">
+      <w:r w:rsidR="0022683B">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00257009">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r w:rsidR="00CF51B8">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> October </w:t>
       </w:r>
       <w:r w:rsidR="00765472" w:rsidRPr="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00257009">
+      <w:r w:rsidR="0022683B">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00D4736D" w:rsidRPr="00765472">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00765472">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Feedback may be given on unsuccessful </w:t>
       </w:r>
       <w:r w:rsidR="001E3029" w:rsidRPr="000969B9">
@@ -2095,161 +2169,164 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE5419">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">held </w:t>
       </w:r>
       <w:r w:rsidR="00D4736D" w:rsidRPr="000969B9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
       <w:r w:rsidR="00D4736D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">the week commencing </w:t>
       </w:r>
-      <w:r w:rsidR="00257009">
+      <w:r w:rsidR="00E91A0E">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00257009" w:rsidRPr="00257009">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91A0E" w:rsidRPr="00E91A0E">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>rd</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00257009">
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidR="00E91A0E">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CF51B8">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>November</w:t>
       </w:r>
       <w:r w:rsidR="00765472" w:rsidRPr="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00257009">
+      <w:r w:rsidR="00E91A0E">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00765472">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A124B1C" w14:textId="77777777" w:rsidR="00586B3F" w:rsidRPr="000969B9" w:rsidRDefault="00586B3F" w:rsidP="000969B9">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="420" w:right="1500"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5623D65A" w14:textId="77777777" w:rsidR="00653B58" w:rsidRDefault="001978B8" w:rsidP="00D4736D">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1500" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="000969B9">
         <w:t>Contact for submission of Sta</w:t>
       </w:r>
       <w:r w:rsidR="00586B3F" w:rsidRPr="000969B9">
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidR="00D4736D">
         <w:t>e 1 applications and enquiries</w:t>
       </w:r>
       <w:r w:rsidR="00653B58">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A124B1D" w14:textId="17BF9B64" w:rsidR="00586B3F" w:rsidRDefault="00E474A9" w:rsidP="00D4736D">
+    <w:p w14:paraId="6A124B1D" w14:textId="59604F39" w:rsidR="00586B3F" w:rsidRPr="00E91A0E" w:rsidRDefault="00960EE1" w:rsidP="00D4736D">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1500" w:firstLine="0"/>
         <w:jc w:val="left"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId13">
-        <w:r w:rsidRPr="0E569D84">
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00494F0D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:b w:val="0"/>
             <w:bCs w:val="0"/>
           </w:rPr>
-          <w:t>N4@manchester.ac.uk</w:t>
+          <w:t>forwardnorth@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A124B1E" w14:textId="77777777" w:rsidR="00157D96" w:rsidRDefault="00157D96" w:rsidP="00D4736D">
       <w:pPr>
         <w:pStyle w:val="Bodytext40"/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:right="1500" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A124B1F" w14:textId="77777777" w:rsidR="00586B3F" w:rsidRDefault="00586B3F" w:rsidP="00F96ABF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:keepNext/>
         <w:keepLines/>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:before="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A124B20" w14:textId="77777777" w:rsidR="00586B3F" w:rsidRDefault="00586B3F" w:rsidP="00F96ABF">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
@@ -2262,120 +2339,120 @@
     <w:p w14:paraId="6A124B21" w14:textId="77777777" w:rsidR="00586B3F" w:rsidRDefault="00586B3F" w:rsidP="00F96ABF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00586B3F" w:rsidSect="00547925">
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="0" w:footer="6" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5B40AF73" w14:textId="77777777" w:rsidR="00D168F5" w:rsidRDefault="00D168F5">
+    <w:p w14:paraId="187BB584" w14:textId="77777777" w:rsidR="00B72060" w:rsidRDefault="00B72060">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="650CBCFB" w14:textId="77777777" w:rsidR="00D168F5" w:rsidRDefault="00D168F5">
+    <w:p w14:paraId="625E0914" w14:textId="77777777" w:rsidR="00B72060" w:rsidRDefault="00B72060">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B595E08" w14:textId="77777777" w:rsidR="00D168F5" w:rsidRDefault="00D168F5"/>
+    <w:p w14:paraId="3820834A" w14:textId="77777777" w:rsidR="00B72060" w:rsidRDefault="00B72060"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A859C18" w14:textId="77777777" w:rsidR="00D168F5" w:rsidRDefault="00D168F5"/>
+    <w:p w14:paraId="4DB04D49" w14:textId="77777777" w:rsidR="00B72060" w:rsidRDefault="00B72060"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D530EBF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BF9E91C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:color w:val="000000"/>
         <w:spacing w:val="0"/>
@@ -2486,140 +2563,170 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1889564760">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="85470070">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:drawingGridHorizontalSpacing w:val="181"/>
   <w:drawingGridVerticalSpacing w:val="181"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007C21B5"/>
+    <w:rsid w:val="00062C86"/>
     <w:rsid w:val="000969B9"/>
+    <w:rsid w:val="000A5DAE"/>
+    <w:rsid w:val="001038F7"/>
     <w:rsid w:val="001223C1"/>
     <w:rsid w:val="00157D96"/>
+    <w:rsid w:val="00176857"/>
     <w:rsid w:val="001978B8"/>
     <w:rsid w:val="001A6C87"/>
     <w:rsid w:val="001E3029"/>
     <w:rsid w:val="001E4B82"/>
+    <w:rsid w:val="001F7E27"/>
+    <w:rsid w:val="0022683B"/>
     <w:rsid w:val="00257009"/>
     <w:rsid w:val="002B3053"/>
     <w:rsid w:val="002E17C9"/>
     <w:rsid w:val="00307E03"/>
+    <w:rsid w:val="003137A7"/>
     <w:rsid w:val="00326087"/>
     <w:rsid w:val="00327ACB"/>
     <w:rsid w:val="00327C80"/>
     <w:rsid w:val="00353BC4"/>
+    <w:rsid w:val="00380554"/>
     <w:rsid w:val="00390651"/>
     <w:rsid w:val="00393191"/>
     <w:rsid w:val="003E4540"/>
     <w:rsid w:val="00444919"/>
     <w:rsid w:val="00494487"/>
-    <w:rsid w:val="004F16B8"/>
+    <w:rsid w:val="0053104F"/>
     <w:rsid w:val="00532D97"/>
+    <w:rsid w:val="00543FD3"/>
     <w:rsid w:val="00547925"/>
     <w:rsid w:val="00586B3F"/>
     <w:rsid w:val="005B3D12"/>
     <w:rsid w:val="005C5840"/>
+    <w:rsid w:val="005E207C"/>
     <w:rsid w:val="00630036"/>
+    <w:rsid w:val="00653358"/>
     <w:rsid w:val="00653B58"/>
     <w:rsid w:val="006D259F"/>
     <w:rsid w:val="006E532D"/>
     <w:rsid w:val="006E545B"/>
+    <w:rsid w:val="006E6289"/>
     <w:rsid w:val="007376E5"/>
     <w:rsid w:val="00747B46"/>
     <w:rsid w:val="00752AF6"/>
     <w:rsid w:val="00765472"/>
+    <w:rsid w:val="007B1578"/>
     <w:rsid w:val="007C21B5"/>
     <w:rsid w:val="008102C5"/>
     <w:rsid w:val="008A21B4"/>
+    <w:rsid w:val="008B3FFD"/>
     <w:rsid w:val="008F42BE"/>
     <w:rsid w:val="0094295A"/>
+    <w:rsid w:val="00960EE1"/>
+    <w:rsid w:val="00963F70"/>
+    <w:rsid w:val="009A5040"/>
     <w:rsid w:val="009B2C27"/>
     <w:rsid w:val="00A8162C"/>
     <w:rsid w:val="00AB532D"/>
     <w:rsid w:val="00AC669B"/>
     <w:rsid w:val="00AE5419"/>
+    <w:rsid w:val="00B41ADB"/>
+    <w:rsid w:val="00B57507"/>
+    <w:rsid w:val="00B72060"/>
+    <w:rsid w:val="00BA35C4"/>
+    <w:rsid w:val="00BC2BDF"/>
     <w:rsid w:val="00C273C2"/>
     <w:rsid w:val="00CC414C"/>
     <w:rsid w:val="00CF51B8"/>
-    <w:rsid w:val="00D168F5"/>
+    <w:rsid w:val="00D436C1"/>
     <w:rsid w:val="00D4736D"/>
+    <w:rsid w:val="00DA71CC"/>
     <w:rsid w:val="00DB11CB"/>
     <w:rsid w:val="00DB4690"/>
+    <w:rsid w:val="00DD7D08"/>
+    <w:rsid w:val="00E00A72"/>
     <w:rsid w:val="00E14E5F"/>
     <w:rsid w:val="00E2747B"/>
-    <w:rsid w:val="00E44E34"/>
     <w:rsid w:val="00E474A9"/>
+    <w:rsid w:val="00E75B1E"/>
+    <w:rsid w:val="00E91A0E"/>
     <w:rsid w:val="00EA47CA"/>
     <w:rsid w:val="00EF6FD6"/>
+    <w:rsid w:val="00F02211"/>
+    <w:rsid w:val="00F23BCD"/>
     <w:rsid w:val="00F40156"/>
+    <w:rsid w:val="00F64C65"/>
     <w:rsid w:val="00F91721"/>
     <w:rsid w:val="00F96ABF"/>
     <w:rsid w:val="00FC7D17"/>
+    <w:rsid w:val="00FF048E"/>
     <w:rsid w:val="049BE4B1"/>
     <w:rsid w:val="0E569D84"/>
     <w:rsid w:val="1DE344B9"/>
     <w:rsid w:val="36874D18"/>
     <w:rsid w:val="5C31FE0F"/>
     <w:rsid w:val="69DAD95A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -4007,51 +4114,51 @@
     </w:pPr>
     <w:rPr>
       <w:color w:val="000000"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00444919"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:N4manchester@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_1zzRH3cUTks1I3A" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:forwardnorth@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_bfJM49i1fiFLem2" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4297,50 +4404,65 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="3083923e-b7b6-464a-bfb4-a8eb81f23934" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="64c55ca3-4b76-4a0d-b78e-965e1bcdd244">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101008917818705FC834AB7143CB4181C865A" ma:contentTypeVersion="17" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d8669e9436ae43266ae166097cdca874">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="64c55ca3-4b76-4a0d-b78e-965e1bcdd244" xmlns:ns3="3083923e-b7b6-464a-bfb4-a8eb81f23934" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="86f8f433382780c06ac7c3fec8c39efd" ns2:_="" ns3:_="">
     <xsd:import namespace="64c55ca3-4b76-4a0d-b78e-965e1bcdd244"/>
     <xsd:import namespace="3083923e-b7b6-464a-bfb4-a8eb81f23934"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -4539,126 +4661,111 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29FD8B37-D7DD-4DC4-BE3C-18BB80C8145C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{174364ED-CCA0-4457-9E42-73B87525792E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A35095D-1725-48C7-AAEB-6341808AA5ED}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="3083923e-b7b6-464a-bfb4-a8eb81f23934"/>
+    <ds:schemaRef ds:uri="64c55ca3-4b76-4a0d-b78e-965e1bcdd244"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{75963172-147C-4988-8CC9-66C90A95C39A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="64c55ca3-4b76-4a0d-b78e-965e1bcdd244"/>
     <ds:schemaRef ds:uri="3083923e-b7b6-464a-bfb4-a8eb81f23934"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>920</Words>
-  <Characters>5250</Characters>
+  <Words>1019</Words>
+  <Characters>5544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>43</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>97</Lines>
+  <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Leeds</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6158</CharactersWithSpaces>
+  <CharactersWithSpaces>6540</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jo Bentley</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101008917818705FC834AB7143CB4181C865A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>