--- v0 (2026-02-28)
+++ v1 (2026-06-12)
@@ -1,46 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2D5DA674" w14:textId="77777777" w:rsidR="004E1C65" w:rsidRPr="00566E0B" w:rsidRDefault="004E1C65" w:rsidP="00923785">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566E0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>THE UNIVERSITY OF MANCHESTER</w:t>
       </w:r>
     </w:p>
@@ -79,51 +83,51 @@
     <w:p w14:paraId="031E8F47" w14:textId="77777777" w:rsidR="004E1C65" w:rsidRPr="00566E0B" w:rsidRDefault="004E1C65" w:rsidP="00923785">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="466B404E" w14:textId="20296B3C" w:rsidR="004E1C65" w:rsidRDefault="004E1C65" w:rsidP="004E1C65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566E0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All colleagues are asked to complete </w:t>
       </w:r>
       <w:r w:rsidR="00924151" w:rsidRPr="00566E0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId6" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidR="00924151" w:rsidRPr="00566E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t>online</w:t>
         </w:r>
         <w:r w:rsidRPr="00566E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve"> form</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00566E0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> in connection with the approach to the Registrati</w:t>
       </w:r>
       <w:r w:rsidR="00E5117F" w:rsidRPr="00566E0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
@@ -241,692 +245,842 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BC3D45E" w14:textId="77777777" w:rsidR="00F26073" w:rsidRDefault="00F26073" w:rsidP="004E1C65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F6A8634" w14:textId="5D8762AE" w:rsidR="00F26073" w:rsidRPr="00566E0B" w:rsidRDefault="00F26073" w:rsidP="004E1C65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For guidance on what should be declared please see the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00F26073">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           </w:rPr>
-          <w:t xml:space="preserve">Register of Interests </w:t>
+          <w:t>Register of Interests StaffNet</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...7 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> page.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B8EBBF2" w14:textId="77777777" w:rsidR="00E5117F" w:rsidRPr="00566E0B" w:rsidRDefault="00E5117F" w:rsidP="004E1C65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7087"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E5117F" w:rsidRPr="00566E0B" w14:paraId="3FA5F592" w14:textId="77777777" w:rsidTr="00D576D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DCCE198" w14:textId="77777777" w:rsidR="004C6EE5" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47F76447" w14:textId="77777777" w:rsidR="00E5117F" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>NAME: (please print):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="78CECC62" w14:textId="77777777" w:rsidR="004C6EE5" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3083CE94" w14:textId="77777777" w:rsidR="004C6EE5" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B98CAB9" w14:textId="77777777" w:rsidR="00E5117F" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>JOB TITLE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E5117F" w:rsidRPr="00566E0B" w14:paraId="76EEF77F" w14:textId="77777777" w:rsidTr="00D576D0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5CCABE20" w14:textId="77777777" w:rsidR="00E5117F" w:rsidRPr="00566E0B" w:rsidRDefault="00E5117F" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68ECB487" w14:textId="77777777" w:rsidR="004C6EE5" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>STAFF ID NUMBER:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BD69641" w14:textId="77777777" w:rsidR="004C6EE5" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="524F1514" w14:textId="77777777" w:rsidR="00E5117F" w:rsidRPr="00566E0B" w:rsidRDefault="00E5117F" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3EE87576" w14:textId="77777777" w:rsidR="004C6EE5" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
+          <w:p w14:paraId="3EE87576" w14:textId="38F454B6" w:rsidR="004C6EE5" w:rsidRPr="00566E0B" w:rsidRDefault="004C6EE5" w:rsidP="004E1C65">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
-              <w:t>SCHOOL:</w:t>
+              <w:t>SCHOOL</w:t>
+            </w:r>
+            <w:r w:rsidR="00D87AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>/DIRECTORATE</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00566E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4899B5DA" w14:textId="77777777" w:rsidR="00E5117F" w:rsidRPr="00566E0B" w:rsidRDefault="00E5117F" w:rsidP="004E1C65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BE249A1" w14:textId="77777777" w:rsidR="00060155" w:rsidRPr="00566E0B" w:rsidRDefault="00060155" w:rsidP="00FC4D48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3543"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2960"/>
+        <w:gridCol w:w="4094"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="3009"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E1C65" w:rsidRPr="00566E0B" w14:paraId="106436B1" w14:textId="77777777" w:rsidTr="00F9067A">
+      <w:tr w:rsidR="00705E7F" w:rsidRPr="00566E0B" w14:paraId="106436B1" w14:textId="77777777" w:rsidTr="00705E7F">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="2960" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="432F92BC" w14:textId="77777777" w:rsidR="004E1C65" w:rsidRPr="00566E0B" w:rsidRDefault="004E1C65" w:rsidP="00FC4D48">
+          <w:p w14:paraId="432F92BC" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ORGANISATION</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="4094" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="131D09B2" w14:textId="77777777" w:rsidR="004E1C65" w:rsidRPr="00566E0B" w:rsidRDefault="004E1C65" w:rsidP="00FC4D48">
+          <w:p w14:paraId="131D09B2" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>NATURE OF INTEREST</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C09AB82" w14:textId="77777777" w:rsidR="004E1C65" w:rsidRPr="00566E0B" w:rsidRDefault="004E1C65" w:rsidP="00FC4D48">
+          <w:p w14:paraId="22F73AAC" w14:textId="68582802" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00566E0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>PECUNIARY/NON-PECUNIARY?</w:t>
+              <w:t>COUNTRY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A057CC1" w14:textId="77777777" w:rsidR="004E1C65" w:rsidRPr="00566E0B" w:rsidRDefault="004E1C65" w:rsidP="00FC4D48">
+          <w:p w14:paraId="37B6FD9C" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">PERSONAL/FAMILY </w:t>
+              <w:t>PECUNIARY/</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3F8FF2D9" w14:textId="77777777" w:rsidR="004E1C65" w:rsidRPr="00566E0B" w:rsidRDefault="004E1C65" w:rsidP="002C2063">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:p w14:paraId="13E5A148" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00566E0B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-              </w:rPr>
-              <w:t>(</w:t>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>NON-PECUNIARY?</w:t>
             </w:r>
-            <w:r w:rsidR="002C2063" w:rsidRPr="00566E0B">
-[...3 lines deleted...]
-              <w:t>I</w:t>
+          </w:p>
+          <w:p w14:paraId="5C09AB82" w14:textId="56C275A6" w:rsidR="00705E7F" w:rsidRPr="00D87AB5" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D87AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>(is the interest</w:t>
             </w:r>
-            <w:r w:rsidRPr="00566E0B">
-[...3 lines deleted...]
-              <w:t>s interest personal or that of a family member?)</w:t>
+            <w:r w:rsidR="00622745" w:rsidRPr="00D87AB5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> paid i.e. pecuniary?)</w:t>
             </w:r>
-          </w:p>
-[...82 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3543" w:type="dxa"/>
+            <w:tcW w:w="3009" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2A9324" w14:textId="77777777" w:rsidR="00060155" w:rsidRPr="00566E0B" w:rsidRDefault="00060155" w:rsidP="00FC4D48">
-[...13 lines deleted...]
-          <w:p w14:paraId="114EDF25" w14:textId="77777777" w:rsidR="00596D0E" w:rsidRPr="00566E0B" w:rsidRDefault="00596D0E" w:rsidP="00FC4D48">
+          <w:p w14:paraId="7A057CC1" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00566E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">PERSONAL/FAMILY </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F8FF2D9" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="002C2063">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00566E0B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>(Is interest personal or that of a family member?)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705E7F" w:rsidRPr="00566E0B" w14:paraId="0497A733" w14:textId="77777777" w:rsidTr="00705E7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F92DF31" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0906279E" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00705E7F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="4094" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="19D35AA5" w14:textId="77777777" w:rsidR="00060155" w:rsidRPr="00566E0B" w:rsidRDefault="00060155" w:rsidP="00FC4D48">
-[...13 lines deleted...]
-          <w:p w14:paraId="00774D4F" w14:textId="77777777" w:rsidR="00596D0E" w:rsidRPr="00566E0B" w:rsidRDefault="00596D0E" w:rsidP="00FC4D48">
+          <w:p w14:paraId="4C2A9324" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="185BB581" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="114EDF25" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7BDD8019" w14:textId="77777777" w:rsidR="00060155" w:rsidRPr="00566E0B" w:rsidRDefault="00060155" w:rsidP="00FC4D48">
-[...13 lines deleted...]
-          <w:p w14:paraId="36E4DA4E" w14:textId="77777777" w:rsidR="00596D0E" w:rsidRPr="00566E0B" w:rsidRDefault="00596D0E" w:rsidP="00FC4D48">
+          <w:p w14:paraId="486D3219" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19D35AA5" w14:textId="3CF970E7" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5C493B5D" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="00774D4F" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BDD8019" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B884C52" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36E4DA4E" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705E7F" w:rsidRPr="00566E0B" w14:paraId="658D076F" w14:textId="77777777" w:rsidTr="00705E7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00958ED8" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4094" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFBEF8B" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="595187A4" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13E16C65" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04959554" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="798E70B9" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6887558C" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AE9C73C" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00705E7F" w:rsidRPr="00566E0B" w14:paraId="5769C169" w14:textId="77777777" w:rsidTr="00705E7F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2960" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D84577F" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4094" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B48D067" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="558403FF" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C44BE52" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="391D9614" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F13492B" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61EAD089" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3009" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="084EF06A" w14:textId="77777777" w:rsidR="00705E7F" w:rsidRPr="00566E0B" w:rsidRDefault="00705E7F" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="48F6003B" w14:textId="77777777" w:rsidR="00CA2A20" w:rsidRPr="00566E0B" w:rsidRDefault="00CA2A20" w:rsidP="00FC4D48">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7087"/>
         <w:gridCol w:w="7087"/>
       </w:tblGrid>
       <w:tr w:rsidR="00566E0B" w14:paraId="2FD4930E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18B60047" w14:textId="3A326EEE" w:rsidR="00566E0B" w:rsidRDefault="00566E0B" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00566E0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>SIGNATURE:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C7A1199" w14:textId="77777777" w:rsidR="00566E0B" w:rsidRDefault="00566E0B" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00566E0B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>DATE:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52EA83DF" w14:textId="77777777" w:rsidR="00566E0B" w:rsidRDefault="00566E0B" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="56C8DF61" w14:textId="77777777" w:rsidR="00566E0B" w:rsidRDefault="00566E0B" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="193560F0" w14:textId="4C346444" w:rsidR="00566E0B" w:rsidRDefault="00566E0B" w:rsidP="00FC4D48">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FC308DD" w14:textId="77777777" w:rsidR="00CA2A20" w:rsidRPr="00566E0B" w:rsidRDefault="00CA2A20" w:rsidP="004B7F57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6837CD64" w14:textId="032459A7" w:rsidR="00CA2A20" w:rsidRPr="00566E0B" w:rsidRDefault="00EC6D59" w:rsidP="004B7F57">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00566E0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">ON </w:t>
+        <w:t>ON COMPLETION PLEASE RETURN TO:</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00566E0B">
+      <w:r w:rsidR="002C2063" w:rsidRPr="00566E0B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>COMPLETION</w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00566E0B" w:rsidRPr="00566E0B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
             <w:bCs/>
           </w:rPr>
           <w:t>roi@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0392F170" w14:textId="77777777" w:rsidR="00566E0B" w:rsidRPr="008311FD" w:rsidRDefault="00566E0B" w:rsidP="004B7F57">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00566E0B" w:rsidRPr="008311FD" w:rsidSect="00D6592C">
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="1440" w:bottom="568" w:left="1440" w:header="709" w:footer="396" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63BEF735" w14:textId="77777777" w:rsidR="00D34272" w:rsidRDefault="00D34272" w:rsidP="00457986">
+    <w:p w14:paraId="49C31E12" w14:textId="77777777" w:rsidR="007F1305" w:rsidRDefault="007F1305" w:rsidP="00457986">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="230D1EB7" w14:textId="77777777" w:rsidR="00D34272" w:rsidRDefault="00D34272" w:rsidP="00457986">
+    <w:p w14:paraId="15B6FDDF" w14:textId="77777777" w:rsidR="007F1305" w:rsidRDefault="007F1305" w:rsidP="00457986">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
@@ -987,70 +1141,69 @@
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>Register of Interests Form</w:t>
     </w:r>
     <w:r w:rsidRPr="00457986">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00566E0B">
       <w:rPr>
         <w:sz w:val="14"/>
         <w:szCs w:val="14"/>
       </w:rPr>
       <w:t>June 2025</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1300F972" w14:textId="77777777" w:rsidR="00D34272" w:rsidRDefault="00D34272" w:rsidP="00457986">
+    <w:p w14:paraId="6B0F7125" w14:textId="77777777" w:rsidR="007F1305" w:rsidRDefault="007F1305" w:rsidP="00457986">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4F2BB8C1" w14:textId="77777777" w:rsidR="00D34272" w:rsidRDefault="00D34272" w:rsidP="00457986">
+    <w:p w14:paraId="7195D736" w14:textId="77777777" w:rsidR="007F1305" w:rsidRDefault="007F1305" w:rsidP="00457986">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="140"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:useFELayout/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
@@ -1242,50 +1395,51 @@
     <w:rsid w:val="001D3E13"/>
     <w:rsid w:val="001D5A45"/>
     <w:rsid w:val="001D5BED"/>
     <w:rsid w:val="001D6509"/>
     <w:rsid w:val="001E0A8D"/>
     <w:rsid w:val="001E1E95"/>
     <w:rsid w:val="001E3015"/>
     <w:rsid w:val="001E407D"/>
     <w:rsid w:val="001E4308"/>
     <w:rsid w:val="001E48DE"/>
     <w:rsid w:val="001E49B9"/>
     <w:rsid w:val="001E6205"/>
     <w:rsid w:val="001E6821"/>
     <w:rsid w:val="001E7A74"/>
     <w:rsid w:val="001F152C"/>
     <w:rsid w:val="001F371B"/>
     <w:rsid w:val="001F4ADD"/>
     <w:rsid w:val="001F643C"/>
     <w:rsid w:val="001F747E"/>
     <w:rsid w:val="001F799D"/>
     <w:rsid w:val="00200D34"/>
     <w:rsid w:val="00201DDF"/>
     <w:rsid w:val="00204BDF"/>
     <w:rsid w:val="00204FB7"/>
     <w:rsid w:val="002057CD"/>
+    <w:rsid w:val="0020581C"/>
     <w:rsid w:val="00206A37"/>
     <w:rsid w:val="00206BDF"/>
     <w:rsid w:val="002131CF"/>
     <w:rsid w:val="00214657"/>
     <w:rsid w:val="00217E39"/>
     <w:rsid w:val="00220E11"/>
     <w:rsid w:val="00223A4B"/>
     <w:rsid w:val="002254C0"/>
     <w:rsid w:val="002272A9"/>
     <w:rsid w:val="00233CA5"/>
     <w:rsid w:val="00235DB1"/>
     <w:rsid w:val="002370B8"/>
     <w:rsid w:val="002409AD"/>
     <w:rsid w:val="00244CE6"/>
     <w:rsid w:val="00245A6D"/>
     <w:rsid w:val="0025082D"/>
     <w:rsid w:val="00250FA7"/>
     <w:rsid w:val="002553B7"/>
     <w:rsid w:val="002567FA"/>
     <w:rsid w:val="0025723E"/>
     <w:rsid w:val="00260663"/>
     <w:rsid w:val="0026098C"/>
     <w:rsid w:val="0026134F"/>
     <w:rsid w:val="002615D1"/>
     <w:rsid w:val="002616BB"/>
@@ -1675,50 +1829,51 @@
     <w:rsid w:val="005D5F30"/>
     <w:rsid w:val="005D61C7"/>
     <w:rsid w:val="005D76EB"/>
     <w:rsid w:val="005E131D"/>
     <w:rsid w:val="005E240F"/>
     <w:rsid w:val="005E2D58"/>
     <w:rsid w:val="005E3444"/>
     <w:rsid w:val="005E65C3"/>
     <w:rsid w:val="005E7CA4"/>
     <w:rsid w:val="005F15CF"/>
     <w:rsid w:val="005F308D"/>
     <w:rsid w:val="005F5121"/>
     <w:rsid w:val="005F679F"/>
     <w:rsid w:val="005F7AC3"/>
     <w:rsid w:val="00600791"/>
     <w:rsid w:val="00601C1C"/>
     <w:rsid w:val="00604D39"/>
     <w:rsid w:val="00605FE6"/>
     <w:rsid w:val="006072B9"/>
     <w:rsid w:val="00612567"/>
     <w:rsid w:val="006129AC"/>
     <w:rsid w:val="00612FCD"/>
     <w:rsid w:val="00614CED"/>
     <w:rsid w:val="00620ACB"/>
     <w:rsid w:val="00621199"/>
+    <w:rsid w:val="00622745"/>
     <w:rsid w:val="00623638"/>
     <w:rsid w:val="00624257"/>
     <w:rsid w:val="00624370"/>
     <w:rsid w:val="00625B02"/>
     <w:rsid w:val="00625B19"/>
     <w:rsid w:val="00630988"/>
     <w:rsid w:val="006324EE"/>
     <w:rsid w:val="0063354B"/>
     <w:rsid w:val="00634C6D"/>
     <w:rsid w:val="00635521"/>
     <w:rsid w:val="00635C15"/>
     <w:rsid w:val="00636B85"/>
     <w:rsid w:val="0063740C"/>
     <w:rsid w:val="00637599"/>
     <w:rsid w:val="006404AE"/>
     <w:rsid w:val="0064142A"/>
     <w:rsid w:val="006426D7"/>
     <w:rsid w:val="0064324C"/>
     <w:rsid w:val="006432A8"/>
     <w:rsid w:val="00644E52"/>
     <w:rsid w:val="00651288"/>
     <w:rsid w:val="00652E4C"/>
     <w:rsid w:val="006558DB"/>
     <w:rsid w:val="00656E12"/>
     <w:rsid w:val="006600F5"/>
@@ -1757,50 +1912,51 @@
     <w:rsid w:val="006A54B4"/>
     <w:rsid w:val="006A5A18"/>
     <w:rsid w:val="006A624C"/>
     <w:rsid w:val="006B0DBB"/>
     <w:rsid w:val="006B2B6D"/>
     <w:rsid w:val="006B2C57"/>
     <w:rsid w:val="006B3335"/>
     <w:rsid w:val="006B4343"/>
     <w:rsid w:val="006B4AD5"/>
     <w:rsid w:val="006B6340"/>
     <w:rsid w:val="006B7A2F"/>
     <w:rsid w:val="006C207F"/>
     <w:rsid w:val="006D1C1F"/>
     <w:rsid w:val="006D4BA8"/>
     <w:rsid w:val="006E454B"/>
     <w:rsid w:val="006E4E3E"/>
     <w:rsid w:val="006E72AB"/>
     <w:rsid w:val="006F0932"/>
     <w:rsid w:val="006F333E"/>
     <w:rsid w:val="006F35E2"/>
     <w:rsid w:val="006F5288"/>
     <w:rsid w:val="007005CE"/>
     <w:rsid w:val="00702405"/>
     <w:rsid w:val="00703056"/>
     <w:rsid w:val="007056EE"/>
+    <w:rsid w:val="00705E7F"/>
     <w:rsid w:val="007066DB"/>
     <w:rsid w:val="00706AC0"/>
     <w:rsid w:val="00707C91"/>
     <w:rsid w:val="00710A6C"/>
     <w:rsid w:val="00711495"/>
     <w:rsid w:val="00712599"/>
     <w:rsid w:val="00713E2B"/>
     <w:rsid w:val="007178CA"/>
     <w:rsid w:val="007201AE"/>
     <w:rsid w:val="0072146F"/>
     <w:rsid w:val="0072182A"/>
     <w:rsid w:val="00725B33"/>
     <w:rsid w:val="007270CE"/>
     <w:rsid w:val="00727DDA"/>
     <w:rsid w:val="0073075B"/>
     <w:rsid w:val="007309A5"/>
     <w:rsid w:val="00732AC4"/>
     <w:rsid w:val="007348BB"/>
     <w:rsid w:val="00735D8E"/>
     <w:rsid w:val="00740139"/>
     <w:rsid w:val="0074046D"/>
     <w:rsid w:val="0074056B"/>
     <w:rsid w:val="00742509"/>
     <w:rsid w:val="00742B3A"/>
     <w:rsid w:val="00743F2F"/>
@@ -1870,50 +2026,51 @@
     <w:rsid w:val="007C5466"/>
     <w:rsid w:val="007C73CF"/>
     <w:rsid w:val="007D0C50"/>
     <w:rsid w:val="007D1AEB"/>
     <w:rsid w:val="007D2EB2"/>
     <w:rsid w:val="007D3121"/>
     <w:rsid w:val="007D3D01"/>
     <w:rsid w:val="007D45F2"/>
     <w:rsid w:val="007D61AE"/>
     <w:rsid w:val="007D743A"/>
     <w:rsid w:val="007D76A9"/>
     <w:rsid w:val="007D7782"/>
     <w:rsid w:val="007E012E"/>
     <w:rsid w:val="007E08B5"/>
     <w:rsid w:val="007E1DC2"/>
     <w:rsid w:val="007E2326"/>
     <w:rsid w:val="007E2B05"/>
     <w:rsid w:val="007E31AA"/>
     <w:rsid w:val="007E3CA2"/>
     <w:rsid w:val="007E449C"/>
     <w:rsid w:val="007E5872"/>
     <w:rsid w:val="007E5A1C"/>
     <w:rsid w:val="007E626D"/>
     <w:rsid w:val="007F0938"/>
     <w:rsid w:val="007F0D8A"/>
+    <w:rsid w:val="007F1305"/>
     <w:rsid w:val="007F2E45"/>
     <w:rsid w:val="007F5162"/>
     <w:rsid w:val="007F72A6"/>
     <w:rsid w:val="007F7373"/>
     <w:rsid w:val="007F76BC"/>
     <w:rsid w:val="00802012"/>
     <w:rsid w:val="008043CC"/>
     <w:rsid w:val="0080652F"/>
     <w:rsid w:val="008071DB"/>
     <w:rsid w:val="00807239"/>
     <w:rsid w:val="0081224E"/>
     <w:rsid w:val="0081402F"/>
     <w:rsid w:val="00816199"/>
     <w:rsid w:val="00816EF2"/>
     <w:rsid w:val="0082100D"/>
     <w:rsid w:val="00821BC8"/>
     <w:rsid w:val="00823B17"/>
     <w:rsid w:val="008253F4"/>
     <w:rsid w:val="00826AC8"/>
     <w:rsid w:val="00830361"/>
     <w:rsid w:val="00830518"/>
     <w:rsid w:val="008305F6"/>
     <w:rsid w:val="008311FD"/>
     <w:rsid w:val="00831985"/>
     <w:rsid w:val="00833138"/>
@@ -1996,50 +2153,51 @@
     <w:rsid w:val="008E2888"/>
     <w:rsid w:val="008E4E2F"/>
     <w:rsid w:val="008F0418"/>
     <w:rsid w:val="008F1BEB"/>
     <w:rsid w:val="008F2D49"/>
     <w:rsid w:val="008F3695"/>
     <w:rsid w:val="008F43B9"/>
     <w:rsid w:val="008F75AC"/>
     <w:rsid w:val="00900D8D"/>
     <w:rsid w:val="00901F75"/>
     <w:rsid w:val="0090276D"/>
     <w:rsid w:val="00902AEF"/>
     <w:rsid w:val="00904F85"/>
     <w:rsid w:val="00913A32"/>
     <w:rsid w:val="00914145"/>
     <w:rsid w:val="00914201"/>
     <w:rsid w:val="009144A9"/>
     <w:rsid w:val="00914B1B"/>
     <w:rsid w:val="00914D52"/>
     <w:rsid w:val="00915598"/>
     <w:rsid w:val="009158F0"/>
     <w:rsid w:val="00915CAF"/>
     <w:rsid w:val="009205FB"/>
     <w:rsid w:val="00920B4E"/>
     <w:rsid w:val="00920B91"/>
+    <w:rsid w:val="00920CE0"/>
     <w:rsid w:val="00922A45"/>
     <w:rsid w:val="00923094"/>
     <w:rsid w:val="00923785"/>
     <w:rsid w:val="00923E93"/>
     <w:rsid w:val="00924151"/>
     <w:rsid w:val="00924886"/>
     <w:rsid w:val="00926610"/>
     <w:rsid w:val="009300E1"/>
     <w:rsid w:val="00930B3F"/>
     <w:rsid w:val="00930F96"/>
     <w:rsid w:val="00931137"/>
     <w:rsid w:val="00931CF6"/>
     <w:rsid w:val="009329A1"/>
     <w:rsid w:val="00934313"/>
     <w:rsid w:val="00935ACE"/>
     <w:rsid w:val="00935FD4"/>
     <w:rsid w:val="00936907"/>
     <w:rsid w:val="009404D2"/>
     <w:rsid w:val="009405BC"/>
     <w:rsid w:val="009410AD"/>
     <w:rsid w:val="00943B2E"/>
     <w:rsid w:val="0094439E"/>
     <w:rsid w:val="009458DF"/>
     <w:rsid w:val="00947130"/>
     <w:rsid w:val="009514DE"/>
@@ -2438,50 +2596,51 @@
     <w:rsid w:val="00D4229A"/>
     <w:rsid w:val="00D42DDE"/>
     <w:rsid w:val="00D4394E"/>
     <w:rsid w:val="00D4446B"/>
     <w:rsid w:val="00D44ED5"/>
     <w:rsid w:val="00D45453"/>
     <w:rsid w:val="00D4645C"/>
     <w:rsid w:val="00D46C0F"/>
     <w:rsid w:val="00D46E8C"/>
     <w:rsid w:val="00D5223F"/>
     <w:rsid w:val="00D52D0D"/>
     <w:rsid w:val="00D53D56"/>
     <w:rsid w:val="00D576D0"/>
     <w:rsid w:val="00D61CBD"/>
     <w:rsid w:val="00D6289B"/>
     <w:rsid w:val="00D63431"/>
     <w:rsid w:val="00D63EDA"/>
     <w:rsid w:val="00D6592C"/>
     <w:rsid w:val="00D65A6D"/>
     <w:rsid w:val="00D7015E"/>
     <w:rsid w:val="00D704D5"/>
     <w:rsid w:val="00D728FB"/>
     <w:rsid w:val="00D76272"/>
     <w:rsid w:val="00D8014C"/>
     <w:rsid w:val="00D80D65"/>
+    <w:rsid w:val="00D87AB5"/>
     <w:rsid w:val="00D940A3"/>
     <w:rsid w:val="00D941A0"/>
     <w:rsid w:val="00D95571"/>
     <w:rsid w:val="00D95B40"/>
     <w:rsid w:val="00D96115"/>
     <w:rsid w:val="00D96390"/>
     <w:rsid w:val="00D97A8D"/>
     <w:rsid w:val="00DA0C94"/>
     <w:rsid w:val="00DA2975"/>
     <w:rsid w:val="00DA3603"/>
     <w:rsid w:val="00DA73BE"/>
     <w:rsid w:val="00DA7B37"/>
     <w:rsid w:val="00DB017C"/>
     <w:rsid w:val="00DB30F5"/>
     <w:rsid w:val="00DB4CE4"/>
     <w:rsid w:val="00DB5C10"/>
     <w:rsid w:val="00DB780F"/>
     <w:rsid w:val="00DC06AB"/>
     <w:rsid w:val="00DC120B"/>
     <w:rsid w:val="00DC208E"/>
     <w:rsid w:val="00DC269C"/>
     <w:rsid w:val="00DC43AD"/>
     <w:rsid w:val="00DC5662"/>
     <w:rsid w:val="00DC7812"/>
     <w:rsid w:val="00DD2A40"/>
@@ -2727,51 +2886,51 @@
     <w:rsid w:val="00FE573E"/>
     <w:rsid w:val="00FE6456"/>
     <w:rsid w:val="00FE732D"/>
     <w:rsid w:val="00FF1916"/>
     <w:rsid w:val="00FF209C"/>
     <w:rsid w:val="00FF2FDE"/>
     <w:rsid w:val="00FF6A00"/>
     <w:rsid w:val="00FF7EAD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6121D914"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{52D6E9EB-4B47-48C9-9B7E-A64BA7CAE2F0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Arial"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -3175,51 +3334,50 @@
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00E878E2"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3272,98 +3430,95 @@
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00457986"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00457986"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00566E0B"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="467886"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00566E0B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2117602198">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roi@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/register-of-interests/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-ROI" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roi@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/governance/register-of-interests/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-ROI" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -3637,74 +3792,390 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BCF47B5B35AC2247A0D40EAE6F74A387" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="236b319eb4145f7d474a672e32efb4df">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="94c54b77-0038-4ea6-a5c3-b966d105ebc4" xmlns:ns3="eafb0ecd-efeb-4217-9634-c55d39489098" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5a0e6dafa433d9cc4f73e649e4d33135" ns2:_="" ns3:_="">
+    <xsd:import namespace="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
+    <xsd:import namespace="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="94c54b77-0038-4ea6-a5c3-b966d105ebc4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="12" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="14" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="17" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eafb0ecd-efeb-4217-9634-c55d39489098" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="13" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{242bb21b-e50c-46a7-8946-e1db3146f125}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="eafb0ecd-efeb-4217-9634-c55d39489098">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="eafb0ecd-efeb-4217-9634-c55d39489098" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="94c54b77-0038-4ea6-a5c3-b966d105ebc4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A3F8E4C0-ACF7-4739-BF82-3FE075217AB2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
+    <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB2DCF85-AB35-4240-A996-2CCC39ED7CB8}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2CAECD9-4339-4389-B0DD-DC36B4CB1CB3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="eafb0ecd-efeb-4217-9634-c55d39489098"/>
+    <ds:schemaRef ds:uri="94c54b77-0038-4ea6-a5c3-b966d105ebc4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>177</Words>
-  <Characters>1010</Characters>
+  <Words>187</Words>
+  <Characters>1071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1185</CharactersWithSpaces>
+  <CharactersWithSpaces>1256</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>ZZALSPR3</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100BCF47B5B35AC2247A0D40EAE6F74A387</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>