--- v0 (2025-11-06)
+++ v1 (2026-06-12)
@@ -235,51 +235,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D584EC8" w14:textId="52AE5DB2" w:rsidR="009451A2" w:rsidRDefault="005768F4" w:rsidP="00871E9C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="56"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21237C1C" wp14:editId="08469ACB">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21237C1C" wp14:editId="08469ACB">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>-47625</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>325755</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6461125" cy="628650"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2069647359" name="Rectangle 2069647359"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6461125" cy="628650"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:gradFill>
@@ -320,51 +320,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5FF02E40" id="Rectangle 2069647359" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.75pt;margin-top:25.65pt;width:508.75pt;height:49.5pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOkI4AxAIAAG4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vvqCJO2COoXXosOA&#10;og3WDn1WZDk2IIuapNz29aMkx8k6Y8CG9cGlRPKQPBSZ65t9J8lWGNuCKmh2kVIiFIeqVeuCfnu5&#10;/3BFiXVMVUyCEgU9CEtvFu/fXe/0XOTQgKyEIQii7HynC9o4p+dJYnkjOmYvQAuFyhpMxxwezTqp&#10;DNsheieTPE1nyQ5MpQ1wYS3e3kUlXQT8uhbcPdW1FY7IgmJuLnxN+K78N1lcs/naMN20vE+D/UMW&#10;HWsVBh2g7phjZGPa36C6lhuwULsLDl0Cdd1yEWrAarL0TTXPDdMi1ILkWD3QZP8fLH/cPuulQRp2&#10;2s4tir6KfW06/x/zI/tA1mEgS+wd4Xg5m8yyLJ9SwlE3y69m08BmcvLWxrrPAjrihYIabEbgiG0f&#10;rMOIaHo06amr7lspg2zRJApEA9Y7TfEveFuzXt1KQ7bMt3RWlmnpu4hga3vu0Vv7hyQG+9U6GzXO&#10;Pf4IfPopw/sx+Mu/9kCkIcifsgqV9OXLVhHmRylLr6I7sZxJUfXt8LaGDbRJ5RlQ4GmMSfub5NTa&#10;ILmDFN5Oqq+iJm2Fzcxj7b+mxTgXymVR1bBKRM5jKyJ8mFNPb2hAAPTINcYfsHuAcewI09t7VxGG&#10;dnAe7eIxseg8eITIoNzg3LUKzFhlEqvqI0f7I0mRGs/SCqrD0hADcWVYze9bfMYPzLolM7gjcJvg&#10;3nNP+Kkl7AoKvURJA+bH2L23x9FFLSU73DkFtd83zAhK5BeFj/xjNpn4JRUOk+lljgdzrlmda9Sm&#10;uwWcgQw3rOZB9PZOHsXaQPeK67H0UVHFFMfYBeXOHA+3Lu5CXLBclGUww8WkmXtQz5p7cM+qH9OX&#10;/Sszup9lh1vgEY77ic3fjHS09Z4Kyo2Dug3zfuK15xuXWng4/QL2W/P8HKxOPxOLnwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADThGDTdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNxaO5QACnEqhMShp4pQcXbjbRKI18F20/Tv2Z7gtqMZzb4p17MbxIQh9p40ZEsFAqnxtqdWw+7j&#10;bfEEIiZD1gyeUMMZI6yr66vSFNaf6B2nOrWCSygWRkOX0lhIGZsOnYlLPyKxd/DBmcQytNIGc+Jy&#10;N8g7pR6kMz3xh86M+Nph810fnYZhY+8/Vcp/duEQp9qHzfS1HbW+vZlfnkEknNNfGC74jA4VM+39&#10;kWwUg4bFY85JDXm2AnHxVaZ43J6vXK1AVqX8P6H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAM6QjgDEAgAAbgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADThGDTdAAAACgEAAA8AAAAAAAAAAAAAAAAAHgUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAAoBgAAAAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="09EBEFAE" id="Rectangle 2069647359" o:spid="_x0000_s1026" style="position:absolute;margin-left:-3.75pt;margin-top:25.65pt;width:508.75pt;height:49.5pt;z-index:-251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOkI4AxAIAAG4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vvqCJO2COoXXosOA&#10;og3WDn1WZDk2IIuapNz29aMkx8k6Y8CG9cGlRPKQPBSZ65t9J8lWGNuCKmh2kVIiFIeqVeuCfnu5&#10;/3BFiXVMVUyCEgU9CEtvFu/fXe/0XOTQgKyEIQii7HynC9o4p+dJYnkjOmYvQAuFyhpMxxwezTqp&#10;DNsheieTPE1nyQ5MpQ1wYS3e3kUlXQT8uhbcPdW1FY7IgmJuLnxN+K78N1lcs/naMN20vE+D/UMW&#10;HWsVBh2g7phjZGPa36C6lhuwULsLDl0Cdd1yEWrAarL0TTXPDdMi1ILkWD3QZP8fLH/cPuulQRp2&#10;2s4tir6KfW06/x/zI/tA1mEgS+wd4Xg5m8yyLJ9SwlE3y69m08BmcvLWxrrPAjrihYIabEbgiG0f&#10;rMOIaHo06amr7lspg2zRJApEA9Y7TfEveFuzXt1KQ7bMt3RWlmnpu4hga3vu0Vv7hyQG+9U6GzXO&#10;Pf4IfPopw/sx+Mu/9kCkIcifsgqV9OXLVhHmRylLr6I7sZxJUfXt8LaGDbRJ5RlQ4GmMSfub5NTa&#10;ILmDFN5Oqq+iJm2Fzcxj7b+mxTgXymVR1bBKRM5jKyJ8mFNPb2hAAPTINcYfsHuAcewI09t7VxGG&#10;dnAe7eIxseg8eITIoNzg3LUKzFhlEqvqI0f7I0mRGs/SCqrD0hADcWVYze9bfMYPzLolM7gjcJvg&#10;3nNP+Kkl7AoKvURJA+bH2L23x9FFLSU73DkFtd83zAhK5BeFj/xjNpn4JRUOk+lljgdzrlmda9Sm&#10;uwWcgQw3rOZB9PZOHsXaQPeK67H0UVHFFMfYBeXOHA+3Lu5CXLBclGUww8WkmXtQz5p7cM+qH9OX&#10;/Sszup9lh1vgEY77ic3fjHS09Z4Kyo2Dug3zfuK15xuXWng4/QL2W/P8HKxOPxOLnwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADThGDTdAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNxaO5QACnEqhMShp4pQcXbjbRKI18F20/Tv2Z7gtqMZzb4p17MbxIQh9p40ZEsFAqnxtqdWw+7j&#10;bfEEIiZD1gyeUMMZI6yr66vSFNaf6B2nOrWCSygWRkOX0lhIGZsOnYlLPyKxd/DBmcQytNIGc+Jy&#10;N8g7pR6kMz3xh86M+Nph810fnYZhY+8/Vcp/duEQp9qHzfS1HbW+vZlfnkEknNNfGC74jA4VM+39&#10;kWwUg4bFY85JDXm2AnHxVaZ43J6vXK1AVqX8P6H6BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAM6QjgDEAgAAbgYAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADThGDTdAAAACgEAAA8AAAAAAAAAAAAAAAAAHgUAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAAoBgAAAAA=&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:fill color2="white [3212]" angle="270" colors="0 white;.25 #00b100;.5 #06aa0a;.75 #00b100;1 white" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DED9C16" w14:textId="0962CB5B" w:rsidR="00A126F7" w:rsidRDefault="00025AB4" w:rsidP="005768F4">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -445,51 +445,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B71BF50" w14:textId="55EBF518" w:rsidR="00534F6D" w:rsidRPr="004972B6" w:rsidRDefault="00534F6D" w:rsidP="00256CE6">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="174027A4" wp14:editId="5CE9BDD1">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="174027A4" wp14:editId="5CE9BDD1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>12065</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6455410" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="15" name="Straight Connector 15"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6455410" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="25400">
@@ -522,51 +522,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6754A59E" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="2.25pt,.95pt" to="510.55pt,.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKdTAqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4w4hRYi+5l&#10;2Iqt+wBFpmwBsiRIWpz8/Sj5knZNgXXYi6wLD8lzSHp7c+wVOYDz0uiaFqucEtDcNFK3Nf35eP/h&#10;mhIfmG6YMhpqegJPb3bv320HW8HadEY14Ag60b4abE27EGyVZZ530DO/MhY0Pgrjehbw6NqscWxA&#10;773K1nl+lQ3GNdYZDt7j7d34SHfJvxDAwzchPASiaoq5hbS6tO7jmu22rGods53kUxrsH7LomdQY&#10;dHF1xwIjv5x84aqX3BlvRFhx02dGCMkhcUA2Rf4Hmx8ds5C4oDjeLjL5/+eWfz3c6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh89gehI3NVVSRx6sYocvPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+qfG6zKffHrX7hfzPP9U4P0l&#10;xMcS+ypl8beIGOJtCIy9QGKnv8Yj0Znoo4aExakq8usRTjxnCpqpMtHWsUk2PCiNcpyLmnbhpGDU&#10;+zsIIhssYzFSfZ4F4xx0mBVVGq0jTGBJFuDFMjwHTvYRCmkW3wJeECmy0WEB91IbdyntcJxTFqP9&#10;rMDIO0qwN80ptXuSBodq7JnxBxCn9uk5wc+/qd1vAAAA//8DAFBLAwQUAAYACAAAACEA1cWUTNsA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOX0vDMBTF3wW/Q7iCby7tnOJq06GiE0QQN0Efs+a2&#10;KSY3pcm27tt754s+nj+c8ysXo3dih0PsAinIJxkIpDqYjloFH+unixsQMWky2gVCBQeMsKhOT0pd&#10;mLCnd9ytUit4hGKhFdiU+kLKWFv0Ok5Cj8RZEwavE8uhlWbQex73Tk6z7Fp63RE/WN3jg8X6e7X1&#10;Cp5fluHz8vDYuC+7jI2f3b/aN6vU+dl4dwsi4Zj+ynDEZ3SomGkTtmSicApmV1xkew7imGbTPAex&#10;+TVkVcr/+NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMp1MCoGAgAA7gQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANXFlEzbAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" strokeweight="2pt">
+              <v:line w14:anchorId="045B00A1" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="2.25pt,.95pt" to="510.55pt,.95pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKdTAqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4w4hRYi+5l&#10;2Iqt+wBFpmwBsiRIWpz8/Sj5knZNgXXYi6wLD8lzSHp7c+wVOYDz0uiaFqucEtDcNFK3Nf35eP/h&#10;mhIfmG6YMhpqegJPb3bv320HW8HadEY14Ag60b4abE27EGyVZZ530DO/MhY0Pgrjehbw6NqscWxA&#10;773K1nl+lQ3GNdYZDt7j7d34SHfJvxDAwzchPASiaoq5hbS6tO7jmu22rGods53kUxrsH7LomdQY&#10;dHF1xwIjv5x84aqX3BlvRFhx02dGCMkhcUA2Rf4Hmx8ds5C4oDjeLjL5/+eWfz3c6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh89gehI3NVVSRx6sYocvPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+qfG6zKffHrX7hfzPP9U4P0l&#10;xMcS+ypl8beIGOJtCIy9QGKnv8Yj0Znoo4aExakq8usRTjxnCpqpMtHWsUk2PCiNcpyLmnbhpGDU&#10;+zsIIhssYzFSfZ4F4xx0mBVVGq0jTGBJFuDFMjwHTvYRCmkW3wJeECmy0WEB91IbdyntcJxTFqP9&#10;rMDIO0qwN80ptXuSBodq7JnxBxCn9uk5wc+/qd1vAAAA//8DAFBLAwQUAAYACAAAACEA1cWUTNsA&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOX0vDMBTF3wW/Q7iCby7tnOJq06GiE0QQN0Efs+a2&#10;KSY3pcm27tt754s+nj+c8ysXo3dih0PsAinIJxkIpDqYjloFH+unixsQMWky2gVCBQeMsKhOT0pd&#10;mLCnd9ytUit4hGKhFdiU+kLKWFv0Ok5Cj8RZEwavE8uhlWbQex73Tk6z7Fp63RE/WN3jg8X6e7X1&#10;Cp5fluHz8vDYuC+7jI2f3b/aN6vU+dl4dwsi4Zj+ynDEZ3SomGkTtmSicApmV1xkew7imGbTPAex&#10;+TVkVcr/+NUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAA&#10;AAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAA&#10;AAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMp1MCoGAgAA7gQAAA4AAAAA&#10;AAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANXFlEzbAAAABgEAAA8A&#10;AAAAAAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABoBQAAAAA=&#10;" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="48454979" w14:textId="1EE2F5C5" w:rsidR="009551A2" w:rsidRPr="00025AB4" w:rsidRDefault="009551A2" w:rsidP="00165FE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6B279C7F" w14:textId="2358B3F3" w:rsidR="00F56290" w:rsidRPr="00025AB4" w:rsidRDefault="00F56290" w:rsidP="00A126F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
@@ -1000,51 +1000,51 @@
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="198BA3AE" w14:textId="768535B2" w:rsidR="00025AB4" w:rsidRDefault="00A162B0" w:rsidP="00FF6ABF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="40"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A5175C4" wp14:editId="46461478">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A5175C4" wp14:editId="46461478">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>31115</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>27305</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6455410" cy="0"/>
                 <wp:effectExtent l="0" t="0" r="21590" b="38100"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1978127802" name="Straight Connector 1978127802"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvCnPr/>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6455410" cy="0"/>
                         </a:xfrm>
                         <a:prstGeom prst="line">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="25400">
@@ -1077,51 +1077,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="57CD914E" id="Straight Connector 1978127802" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="2.45pt,2.15pt" to="510.75pt,2.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKdTAqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4w4hRYi+5l&#10;2Iqt+wBFpmwBsiRIWpz8/Sj5knZNgXXYi6wLD8lzSHp7c+wVOYDz0uiaFqucEtDcNFK3Nf35eP/h&#10;mhIfmG6YMhpqegJPb3bv320HW8HadEY14Ag60b4abE27EGyVZZ530DO/MhY0Pgrjehbw6NqscWxA&#10;773K1nl+lQ3GNdYZDt7j7d34SHfJvxDAwzchPASiaoq5hbS6tO7jmu22rGods53kUxrsH7LomdQY&#10;dHF1xwIjv5x84aqX3BlvRFhx02dGCMkhcUA2Rf4Hmx8ds5C4oDjeLjL5/+eWfz3c6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh89gehI3NVVSRx6sYocvPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+qfG6zKffHrX7hfzPP9U4P0l&#10;xMcS+ypl8beIGOJtCIy9QGKnv8Yj0Znoo4aExakq8usRTjxnCpqpMtHWsUk2PCiNcpyLmnbhpGDU&#10;+zsIIhssYzFSfZ4F4xx0mBVVGq0jTGBJFuDFMjwHTvYRCmkW3wJeECmy0WEB91IbdyntcJxTFqP9&#10;rMDIO0qwN80ptXuSBodq7JnxBxCn9uk5wc+/qd1vAAAA//8DAFBLAwQUAAYACAAAACEAM6c+zd0A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VI3KjTH1AJcSpAUKQKCdEiwdGN&#10;N3GEvY5it03fni0XOI12ZjT7FYvBO7HHPraBFIxHGQikKpiWGgUfm+erOYiYNBntAqGCI0ZYlOdn&#10;hc5NONA77tepETxCMdcKbEpdLmWsLHodR6FD4qwOvdeJz76RptcHHvdOTrLsRnrdEn+wusNHi9X3&#10;eucVvKyW4XN6fKrdl13G2s8eXu2bVeryYri/A5FwSH9lOOEzOpTMtA07MlE4BbNbLrJMQZzSbDK+&#10;BrH9NWRZyP/45Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAynUwKgYCAADuBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM6c+zd0AAAAGAQAA&#10;DwAAAAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokeweight="2pt">
+              <v:line w14:anchorId="63A7254B" id="Straight Connector 1978127802" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="2.45pt,2.15pt" to="510.75pt,2.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKdTAqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4w4hRYi+5l&#10;2Iqt+wBFpmwBsiRIWpz8/Sj5knZNgXXYi6wLD8lzSHp7c+wVOYDz0uiaFqucEtDcNFK3Nf35eP/h&#10;mhIfmG6YMhpqegJPb3bv320HW8HadEY14Ag60b4abE27EGyVZZ530DO/MhY0Pgrjehbw6NqscWxA&#10;773K1nl+lQ3GNdYZDt7j7d34SHfJvxDAwzchPASiaoq5hbS6tO7jmu22rGods53kUxrsH7LomdQY&#10;dHF1xwIjv5x84aqX3BlvRFhx02dGCMkhcUA2Rf4Hmx8ds5C4oDjeLjL5/+eWfz3c6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh89gehI3NVVSRx6sYocvPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+qfG6zKffHrX7hfzPP9U4P0l&#10;xMcS+ypl8beIGOJtCIy9QGKnv8Yj0Znoo4aExakq8usRTjxnCpqpMtHWsUk2PCiNcpyLmnbhpGDU&#10;+zsIIhssYzFSfZ4F4xx0mBVVGq0jTGBJFuDFMjwHTvYRCmkW3wJeECmy0WEB91IbdyntcJxTFqP9&#10;rMDIO0qwN80ptXuSBodq7JnxBxCn9uk5wc+/qd1vAAAA//8DAFBLAwQUAAYACAAAACEAM6c+zd0A&#10;AAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzU7DMBCE70i8g7VI3KjTH1AJcSpAUKQKCdEiwdGN&#10;N3GEvY5it03fni0XOI12ZjT7FYvBO7HHPraBFIxHGQikKpiWGgUfm+erOYiYNBntAqGCI0ZYlOdn&#10;hc5NONA77tepETxCMdcKbEpdLmWsLHodR6FD4qwOvdeJz76RptcHHvdOTrLsRnrdEn+wusNHi9X3&#10;eucVvKyW4XN6fKrdl13G2s8eXu2bVeryYri/A5FwSH9lOOEzOpTMtA07MlE4BbNbLrJMQZzSbDK+&#10;BrH9NWRZyP/45Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAynUwKgYCAADuBAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAM6c+zd0AAAAGAQAA&#10;DwAAAAAAAAAAAAAAAABgBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAGoFAAAAAA==&#10;" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C122BAF" w14:textId="7C6E2613" w:rsidR="00025AB4" w:rsidRPr="00025AB4" w:rsidRDefault="00025AB4" w:rsidP="00A126F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28B7AEF9" w14:textId="327376AB" w:rsidR="00025AB4" w:rsidRDefault="00025AB4" w:rsidP="00A126F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -1185,51 +1185,50 @@
               <w:t>IBIC</w:t>
             </w:r>
             <w:r w:rsidRPr="00A126F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reference:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E06ABD" w14:textId="77777777" w:rsidR="00417C6A" w:rsidRPr="00A126F7" w:rsidRDefault="00417C6A" w:rsidP="00417C6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="566BB504" w14:textId="68FB708F" w:rsidR="00417C6A" w:rsidRPr="00A126F7" w:rsidRDefault="00417C6A" w:rsidP="00417C6A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1287,120 +1286,119 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D12C45" w14:textId="77777777" w:rsidR="000C0C58" w:rsidRDefault="000C0C58" w:rsidP="008251A6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5002" w:type="pct"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblInd w:w="-6" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2290"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2434"/>
+        <w:gridCol w:w="3398"/>
+        <w:gridCol w:w="188"/>
+        <w:gridCol w:w="3211"/>
+        <w:gridCol w:w="3397"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="2579FC8B" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="2579FC8B" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D29A66" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00A126F7" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002D6E19">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Section 1: Academic Partner</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="74929735" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="74929735" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53DA30E5" w14:textId="28D27B5C" w:rsidR="00995BDA" w:rsidRPr="00A126F7" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Academic </w:t>
             </w:r>
             <w:r w:rsidR="003B6F08">
               <w:rPr>
@@ -1428,412 +1426,400 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>The PI should hold an academic position or an independent fellowship)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="258F684A" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="258F684A" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="pct"/>
+            <w:tcW w:w="1759" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36BFBA2D" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="005E4EC6" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3241" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="745615CE" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="754E0F4C" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="754E0F4C" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="pct"/>
+            <w:tcW w:w="1759" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09A09A74" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3241" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71521720" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="027487D6" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="027487D6" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="pct"/>
+            <w:tcW w:w="1759" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EADCD5F" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="005E4EC6" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dept/School/Institute:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3241" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CAC8B9A" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="13B893BB" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="13B893BB" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="pct"/>
+            <w:tcW w:w="1759" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B8BDE01" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="005E4EC6" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>University (include name, address and postcode):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3241" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="4FD0AE39" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD0AE39" w14:textId="7FDAFC89" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="36C91DE2" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="36C91DE2" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="pct"/>
+            <w:tcW w:w="1759" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B082A4D" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3241" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="734B9CBE" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="734B9CBE" w14:textId="5CC4E678" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="1F0DFBC1" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="1F0DFBC1" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1597" w:type="pct"/>
+            <w:tcW w:w="1759" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C8C407D" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3403" w:type="pct"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="3241" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="0B92F001" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B92F001" w14:textId="732CF767" w:rsidR="00995BDA" w:rsidRPr="00857DBB" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="23D13E3D" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00995BDA" w:rsidRPr="00A126F7" w14:paraId="23D13E3D" w14:textId="77777777" w:rsidTr="00C157AB">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="767FE716" w14:textId="77777777" w:rsidR="00995BDA" w:rsidRPr="00A126F7" w:rsidRDefault="00995BDA" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Co-Lead (or Co-I)</w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
@@ -1853,1395 +1839,1395 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(If applicable</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, add more rows if more than 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A4DCF" w:rsidRPr="00A126F7" w14:paraId="7CBE2F04" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00AA7767" w:rsidRPr="00A126F7" w14:paraId="77337BE7" w14:textId="77777777" w:rsidTr="00AA7767">
         <w:trPr>
-          <w:trHeight w:val="413"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="pct"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="489B3440" w14:textId="62CA8D74" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Name:</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1388" w:type="pct"/>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...58 lines deleted...]
-            <w:tcW w:w="905" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="053050E6" w14:textId="0FA17761" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F948EA">
+              <w:rPr>
+                <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...75 lines deleted...]
-            <w:tcW w:w="905" w:type="pct"/>
+              </w:rPr>
+              <w:t>Position</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...6 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD51FD8" w14:textId="406D8EB8" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F948EA">
+              </w:rPr>
+              <w:t>School/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000D255D">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Position</w:t>
-[...61 lines deleted...]
-            </w:pPr>
+              <w:t>University</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A4DCF" w:rsidRPr="00A126F7" w14:paraId="580C9DC1" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00AA7767" w:rsidRPr="00A126F7" w14:paraId="59BB1130" w14:textId="77777777" w:rsidTr="00AA7767">
         <w:trPr>
-          <w:trHeight w:val="418"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="pct"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...33 lines deleted...]
-            <w:tcW w:w="1388" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B873634" w14:textId="77777777" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...58 lines deleted...]
-            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...73 lines deleted...]
-            <w:tcW w:w="905" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D37522B" w14:textId="77777777" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...74 lines deleted...]
-                <w:rStyle w:val="Style2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="532F541F" w14:textId="7D05331F" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C21FEE" w14:paraId="7912C7E7" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00AA7767" w:rsidRPr="00A126F7" w14:paraId="290FF1BC" w14:textId="77777777" w:rsidTr="00AA7767">
         <w:trPr>
-          <w:trHeight w:val="419"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="905" w:type="pct"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...27 lines deleted...]
-            <w:tcW w:w="1388" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66083EA7" w14:textId="77777777" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...55 lines deleted...]
-            <w:tcW w:w="905" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...91 lines deleted...]
-            <w:tcW w:w="905" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="655886A6" w14:textId="77777777" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...81 lines deleted...]
-                <w:rStyle w:val="Style2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="788F35CD" w14:textId="3993614B" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A4DCF" w:rsidRPr="00A126F7" w14:paraId="3971EB93" w14:textId="77777777" w:rsidTr="009A4DCF">
+      <w:tr w:rsidR="00AA7767" w:rsidRPr="00A126F7" w14:paraId="5EA2562A" w14:textId="77777777" w:rsidTr="00AA7767">
         <w:trPr>
-          <w:trHeight w:val="561"/>
+          <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
-[...63 lines deleted...]
-            <w:tcW w:w="904" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="005F66E7" w14:textId="77777777" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...86 lines deleted...]
-            <w:tcW w:w="904" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66FB68D5" w14:textId="77777777" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1667" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...288 lines deleted...]
-                <w:rStyle w:val="Style2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63B9814D" w14:textId="5A761DBB" w:rsidR="00AA7767" w:rsidRDefault="00AA7767" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="26157517" w14:textId="77777777" w:rsidR="000B028F" w:rsidRDefault="000B028F" w:rsidP="000B028F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3212"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2373"/>
+        <w:gridCol w:w="4390"/>
+        <w:gridCol w:w="2281"/>
+        <w:gridCol w:w="1375"/>
+        <w:gridCol w:w="1019"/>
+        <w:gridCol w:w="1129"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000B028F" w:rsidRPr="00A126F7" w14:paraId="4EFDAA7E" w14:textId="77777777" w:rsidTr="00A91DA4">
+      <w:tr w:rsidR="00C17374" w:rsidRPr="00F864B5" w14:paraId="0843F867" w14:textId="77777777" w:rsidTr="00241F8C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="76FAA2C9" w14:textId="3AECC4B9" w:rsidR="00C17374" w:rsidRPr="00F864B5" w:rsidRDefault="00C17374" w:rsidP="004B7645">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0075519D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0075519D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r w:rsidR="00241F8C" w:rsidRPr="00241F8C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>External Partner Organisation – the “Partner”</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C17374" w:rsidRPr="00F864B5" w14:paraId="53B2C2D4" w14:textId="77777777" w:rsidTr="00241F8C">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="329D32CD" w14:textId="010FA1FD" w:rsidR="00C17374" w:rsidRPr="00F864B5" w:rsidRDefault="00ED18A6" w:rsidP="004B7645">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00ED18A6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Lead External Partner Organisation</w:t>
+            </w:r>
+            <w:r w:rsidR="009A4853">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – this is not compulsory for IBIC Commercial Development </w:t>
+            </w:r>
+            <w:r w:rsidR="00997D6A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>projects and may be left blank.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="30A8AACE" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4750A223" w14:textId="79860175" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00786C7D" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786C7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organisation Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BCF742D" w14:textId="77777777" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="42002719" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7623E592" w14:textId="16F8A3F4" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00786C7D" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786C7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F89BC0D" w14:textId="6CD65911" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="6ED664B9" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03092C18" w14:textId="4FC25E36" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00786C7D" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00786C7D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Postcode:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AE8C4E6" w14:textId="68B1AB65" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="6C2D81FE" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="293EEDCF" w14:textId="40338A88" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00434918" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434918">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Sector:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31E2FDC0" w14:textId="42289091" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F18A5" w:rsidRPr="00F864B5" w14:paraId="56E0E034" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B324A35" w14:textId="77777777" w:rsidR="002F18A5" w:rsidRDefault="002F18A5" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434918">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Organisation identifying no. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="363F39B8" w14:textId="70EB3A8E" w:rsidR="002F18A5" w:rsidRPr="00786C7D" w:rsidRDefault="002F18A5" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0037717C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(e.g. Charity number or company registration no.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F9857E3" w14:textId="77777777" w:rsidR="002F18A5" w:rsidRPr="00786C7D" w:rsidRDefault="002F18A5" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5270728F" w14:textId="1C82E000" w:rsidR="002F18A5" w:rsidRPr="002F18A5" w:rsidRDefault="002F18A5" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002F18A5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organisation Size:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="500" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72E5089F" w14:textId="1CD18608" w:rsidR="002F18A5" w:rsidRPr="00786C7D" w:rsidRDefault="007F054E" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F054E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>SME?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="554" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E0E5E9" w14:textId="7E6C5CD5" w:rsidR="002F18A5" w:rsidRPr="00786C7D" w:rsidRDefault="007F054E" w:rsidP="007F054E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F054E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>LARGE?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002F18A5" w:rsidRPr="00F864B5" w14:paraId="52229ACD" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="435"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F130E89" w14:textId="77777777" w:rsidR="002F18A5" w:rsidRPr="00434918" w:rsidRDefault="002F18A5" w:rsidP="002830B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1119" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19218EFD" w14:textId="77777777" w:rsidR="002F18A5" w:rsidRPr="00786C7D" w:rsidRDefault="002F18A5" w:rsidP="002830B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="674" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37774512" w14:textId="77777777" w:rsidR="002F18A5" w:rsidRPr="002F18A5" w:rsidRDefault="002F18A5" w:rsidP="002830B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A1901D" w14:textId="4A1FE133" w:rsidR="002F18A5" w:rsidRPr="002830B7" w:rsidRDefault="00B21B24" w:rsidP="002830B7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002830B7">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(delete as appropriate)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="5F185E49" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4ADBBB" w14:textId="7B0FE59B" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00434918" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434918">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>VAT Number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C060C73" w14:textId="3C859250" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="43D2B023" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D0810FC" w14:textId="0B2134DB" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00434918" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434918">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organisation URL:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E5ED70" w14:textId="0DE45E73" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="3DA6957D" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3FFFE7" w14:textId="2EFCC2BE" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00434918" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434918">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organisation Contact Name:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04BC0F60" w14:textId="79DC2337" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="35B2D8D4" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0368CA" w14:textId="5DBDE281" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00434918" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434918">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Position in Organisation / Job title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AC1BE6B" w14:textId="2684C196" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007D002B" w:rsidRPr="00F864B5" w14:paraId="7095F0F3" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="90"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="547CBC3D" w14:textId="404D42A2" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="00434918" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00434918">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Contact Email:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2934FB35" w14:textId="56ECC635" w:rsidR="007D002B" w:rsidRPr="00786C7D" w:rsidRDefault="007D002B" w:rsidP="007D002B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00241F8C" w:rsidRPr="00D07537" w14:paraId="4FB8CB39" w14:textId="77777777" w:rsidTr="00241F8C">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51AD6D1D" w14:textId="289CD147" w:rsidR="00241F8C" w:rsidRPr="00D07537" w:rsidRDefault="00241F8C" w:rsidP="004B7645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F864B5">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Additional Collaborating Organisations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0086662F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>(if applicable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00241F8C" w:rsidRPr="00D07537" w14:paraId="3CACE916" w14:textId="77777777" w:rsidTr="00233C9A">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:left w:w="108" w:type="dxa"/>
+            <w:right w:w="108" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2153" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2259F596" w14:textId="77777777" w:rsidR="00241F8C" w:rsidRPr="00F864B5" w:rsidRDefault="00241F8C" w:rsidP="004B7645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2847" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFA9EDA" w14:textId="4E5808E4" w:rsidR="00241F8C" w:rsidRPr="00F864B5" w:rsidRDefault="00241F8C" w:rsidP="004B7645">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1DAC530C" w14:textId="77777777" w:rsidR="00C17374" w:rsidRDefault="00C17374" w:rsidP="000B028F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3539"/>
+        <w:gridCol w:w="3401"/>
+        <w:gridCol w:w="3254"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="000B028F" w:rsidRPr="00A126F7" w14:paraId="4EFDAA7E" w14:textId="77777777" w:rsidTr="004902B7">
         <w:trPr>
           <w:trHeight w:val="854"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2039B239" w14:textId="7D7B1B9D" w:rsidR="000B028F" w:rsidRPr="00410153" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Does the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -3307,610 +3293,659 @@
               <w:t xml:space="preserve"> any potential, real, or perceived conflict of interest? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style9"/>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="-1204487913"/>
             <w:placeholder>
               <w:docPart w:val="BF97AD241CA54A3B878ECDC26515C259"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Yes / No" w:value="Yes / No"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1596" w:type="pct"/>
-                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-                <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="6076F764" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="009551A2" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
+              <w:p w14:paraId="6076F764" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="009551A2" w:rsidRDefault="000B028F" w:rsidP="004902B7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002178FD">
                   <w:rPr>
                     <w:rStyle w:val="Style9"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000B028F" w:rsidRPr="00A126F7" w14:paraId="7FBD8E0C" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
-            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74828494" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="00410153" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If Yes, please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provide details</w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E2515AE" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="00A126F7" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000B028F" w:rsidRPr="00156B8D" w14:paraId="3972C2F2" w14:textId="77777777" w:rsidTr="00A91DA4">
+      <w:tr w:rsidR="000B028F" w:rsidRPr="00156B8D" w14:paraId="3972C2F2" w14:textId="77777777" w:rsidTr="004902B7">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="pct"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
           </w:tcPr>
           <w:p w14:paraId="7F9F5D48" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="00366C3F" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D3A22">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Has the partnership applied for funding from another source, which is relevant to this proposal?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style9"/>
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
-              <w:sz w:val="22"/>
-              <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="-874779706"/>
             <w:placeholder>
               <w:docPart w:val="33EA7DC80DC24AD481DC86888387DDBD"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Yes / No" w:value="Yes / No"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1596" w:type="pct"/>
-                <w:gridSpan w:val="2"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
               </w:tcPr>
-              <w:p w14:paraId="1FCA92E9" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="00DD4B55" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
+              <w:p w14:paraId="1FCA92E9" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="00DD4B55" w:rsidRDefault="000B028F" w:rsidP="004902B7">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00366C3F">
+                <w:r w:rsidRPr="00E13B4A">
                   <w:rPr>
                     <w:rStyle w:val="Style9"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
-                    <w:sz w:val="22"/>
-                    <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="000B028F" w:rsidRPr="00156B8D" w14:paraId="2B07E4CD" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02AD90A4" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="00366C3F" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00366C3F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>If yes, please provide details</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3264" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...37 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57928512" w14:textId="77777777" w:rsidR="000B028F" w:rsidRPr="00DD4B55" w:rsidRDefault="000B028F" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7E460B38" w14:textId="77777777" w:rsidR="002E1459" w:rsidRDefault="002E1459"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
       <w:tr w:rsidR="007D5AC6" w:rsidRPr="00F864B5" w14:paraId="48307A2E" w14:textId="77777777" w:rsidTr="00A91DA4">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11A37E49" w14:textId="6C66C02F" w:rsidR="007D5AC6" w:rsidRPr="00F864B5" w:rsidRDefault="007D5AC6" w:rsidP="00A91DA4">
+          <w:p w14:paraId="11A37E49" w14:textId="378616EA" w:rsidR="007D5AC6" w:rsidRPr="00F864B5" w:rsidRDefault="007D5AC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0075519D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00981EF5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0075519D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidR="003E47A2">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Commercial Development </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Strategy</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5AC6" w:rsidRPr="00F864B5" w14:paraId="5DC36178" w14:textId="77777777" w:rsidTr="00A91DA4">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06CC1161" w14:textId="77777777" w:rsidR="007D5AC6" w:rsidRPr="00F864B5" w:rsidRDefault="007D5AC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Title </w:t>
             </w:r>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(information will be used in the public domain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5AC6" w:rsidRPr="00F864B5" w14:paraId="2DA9B383" w14:textId="77777777" w:rsidTr="00FA4FF4">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="579"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="284EBF34" w14:textId="77777777" w:rsidR="007D5AC6" w:rsidRDefault="007D5AC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="209FCDDF" w14:textId="77777777" w:rsidR="00582273" w:rsidRPr="00F864B5" w:rsidRDefault="00582273" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B06CB0" w:rsidRPr="00D07537" w14:paraId="11DFB540" w14:textId="77777777" w:rsidTr="00461721">
+    </w:tbl>
+    <w:p w14:paraId="6029724E" w14:textId="77777777" w:rsidR="002E1459" w:rsidRDefault="002E1459"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="1982"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="1270"/>
+        <w:gridCol w:w="1698"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009D4190" w:rsidRPr="00D07537" w14:paraId="11DFB540" w14:textId="77777777" w:rsidTr="00216172">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6EA86E39" w14:textId="77777777" w:rsidR="00B06CB0" w:rsidRPr="00D07537" w:rsidRDefault="00B06CB0" w:rsidP="00A91DA4">
-[...39 lines deleted...]
-            <w:gridSpan w:val="2"/>
+          <w:p w14:paraId="34B783AD" w14:textId="6B219FF5" w:rsidR="009D4190" w:rsidRPr="00216172" w:rsidRDefault="00216172" w:rsidP="00A91DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216172">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projected Start Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="972" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...15 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F43609B" w14:textId="77777777" w:rsidR="009D4190" w:rsidRPr="00D07537" w:rsidRDefault="009D4190" w:rsidP="00A91DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="765" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="705B0EC1" w14:textId="77777777" w:rsidR="00B06CB0" w:rsidRPr="00D07537" w:rsidRDefault="00B06CB0" w:rsidP="00A91DA4">
-[...22 lines deleted...]
-            <w:tcW w:w="1164" w:type="pct"/>
+          <w:p w14:paraId="56DE1591" w14:textId="0D47E6C3" w:rsidR="009D4190" w:rsidRPr="00216172" w:rsidRDefault="00216172" w:rsidP="00A91DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216172">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projected End Date:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="974" w:type="pct"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="7051EC36" w14:textId="77777777" w:rsidR="00B06CB0" w:rsidRPr="00D07537" w:rsidRDefault="00B06CB0" w:rsidP="00A91DA4">
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20EE2DE0" w14:textId="77777777" w:rsidR="009D4190" w:rsidRPr="00D07537" w:rsidRDefault="009D4190" w:rsidP="00A91DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="623" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C62A7D0" w14:textId="3617635F" w:rsidR="009D4190" w:rsidRPr="00216172" w:rsidRDefault="00216172" w:rsidP="00A91DA4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00216172">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project Duration:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7051EC36" w14:textId="604791F6" w:rsidR="009D4190" w:rsidRPr="00D07537" w:rsidRDefault="009D4190" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="31130A0E" w14:textId="77777777" w:rsidR="002E1459" w:rsidRDefault="002E1459"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="007D5AC6" w:rsidRPr="00156B8D" w14:paraId="38D6EAE7" w14:textId="77777777" w:rsidTr="00461721">
         <w:trPr>
           <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="425B04E0" w14:textId="0E3F11BD" w:rsidR="007D5AC6" w:rsidRPr="005B08D4" w:rsidRDefault="0037616B" w:rsidP="005B08D4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
@@ -3945,59 +3980,58 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0 words max)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007D5AC6" w:rsidRPr="00156B8D" w14:paraId="1566C595" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="602BAC17" w14:textId="77777777" w:rsidR="00583CC1" w:rsidRPr="00EA05F1" w:rsidRDefault="00583CC1" w:rsidP="00583CC1">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="602BAC17" w14:textId="77777777" w:rsidR="00583CC1" w:rsidRPr="00EA05F1" w:rsidRDefault="00583CC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA05F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Provide a </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>brief summary of the project understandable by a non-subject specialist</w:t>
@@ -4090,96 +4124,95 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="0037616B" w:rsidRPr="008A3534">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F63880" w:rsidRPr="008A2A54" w14:paraId="05C7EC10" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B73189D" w14:textId="77777777" w:rsidR="00F63880" w:rsidRPr="00724BF6" w:rsidRDefault="00F63880" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="7CF49FE9" w14:textId="77777777" w:rsidR="00583CC1" w:rsidRPr="003B7109" w:rsidRDefault="00583CC1" w:rsidP="00583CC1">
+          <w:p w14:paraId="7CF49FE9" w14:textId="77777777" w:rsidR="00583CC1" w:rsidRPr="003B7109" w:rsidRDefault="00583CC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EA05F1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide a summary of the invention or technology that this application relates to</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E75D211" w14:textId="077C492E" w:rsidR="00CA1B7C" w:rsidRPr="003B7109" w:rsidRDefault="00CA1B7C" w:rsidP="00583CC1">
+          <w:p w14:paraId="2E75D211" w14:textId="077C492E" w:rsidR="00CA1B7C" w:rsidRPr="003B7109" w:rsidRDefault="00CA1B7C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003B7109">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Describe what problem this technolo</w:t>
             </w:r>
             <w:r w:rsidR="00157E6B" w:rsidRPr="003B7109">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -4259,56 +4292,56 @@
               </w:rPr>
               <w:t>Briefly describe any of the Project Lead/Co-Lead’s underpinning research relating to this proposal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00312147" w:rsidRPr="008A2A54" w14:paraId="0E54B032" w14:textId="77777777" w:rsidTr="00312147">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="4E55F35B" w14:textId="77777777" w:rsidR="00312147" w:rsidRPr="00724BF6" w:rsidRDefault="00312147" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6CF5DDCB" w14:textId="77777777" w:rsidR="00583CC1" w:rsidRPr="00930E8E" w:rsidRDefault="00583CC1" w:rsidP="00583CC1">
+          <w:p w14:paraId="6CF5DDCB" w14:textId="77777777" w:rsidR="00583CC1" w:rsidRPr="00930E8E" w:rsidRDefault="00583CC1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="51"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930E8E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please include any </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>g</w:t>
@@ -4377,50 +4410,57 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="625ADB9B" w14:textId="77777777" w:rsidR="00312147" w:rsidRDefault="00312147" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="668EC627" w14:textId="77777777" w:rsidR="00582273" w:rsidRPr="008A2A54" w:rsidRDefault="00582273" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="28E5C401" w14:textId="0BF98C10" w:rsidR="00A22B0C" w:rsidRDefault="00A22B0C"/>
+    <w:p w14:paraId="7F7F0AA4" w14:textId="77777777" w:rsidR="00A22B0C" w:rsidRDefault="00A22B0C">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5225B765" w14:textId="77777777" w:rsidR="00A22B0C" w:rsidRDefault="00A22B0C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5002" w:type="pct"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10198"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D779AF" w:rsidRPr="00A21ECE" w14:paraId="3530A130" w14:textId="77777777" w:rsidTr="00FA4FF4">
         <w:trPr>
           <w:trHeight w:val="689"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4998" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
@@ -4448,139 +4488,138 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>? (150 words max)</w:t>
             </w:r>
             <w:r w:rsidRPr="00986957">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D779AF" w:rsidRPr="00A21ECE" w14:paraId="422E752B" w14:textId="77777777" w:rsidTr="00FA4FF4">
         <w:trPr>
           <w:trHeight w:val="1447"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4998" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462EED75" w14:textId="77777777" w:rsidR="00B63604" w:rsidRPr="00B63604" w:rsidRDefault="00B63604" w:rsidP="00B63604">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="35BA7187" w14:textId="10EBEEA5" w:rsidR="00B63604" w:rsidRPr="00B63604" w:rsidRDefault="00B63604" w:rsidP="00C25ACA">
+          <w:p w14:paraId="35BA7187" w14:textId="10EBEEA5" w:rsidR="00B63604" w:rsidRPr="00B63604" w:rsidRDefault="00B63604">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009773AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What development has been undertaken to date</w:t>
             </w:r>
             <w:r w:rsidR="002A1CC8" w:rsidRPr="009773AF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D3E4E01" w14:textId="6E5B0ACE" w:rsidR="00C25ACA" w:rsidRDefault="00803E7F" w:rsidP="00C25ACA">
+          <w:p w14:paraId="1D3E4E01" w14:textId="6E5B0ACE" w:rsidR="00C25ACA" w:rsidRDefault="00803E7F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B63604">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technology Readiness Level (TRL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15BEC7F1" w14:textId="38E69205" w:rsidR="00892F00" w:rsidRPr="00B63604" w:rsidRDefault="00892F00" w:rsidP="00C25ACA">
+          <w:p w14:paraId="15BEC7F1" w14:textId="38E69205" w:rsidR="00892F00" w:rsidRPr="00B63604" w:rsidRDefault="00892F00">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="33"/>
+                <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Research undertaken to demonstrate the novelty</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36C0F240" w14:textId="77777777" w:rsidR="00D779AF" w:rsidRDefault="00D779AF" w:rsidP="004F294D">
             <w:pPr>
               <w:rPr>
@@ -4644,51 +4683,50 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What is the gap that needs to be addressed to demonstrate value/take this to the next stage</w:t>
             </w:r>
             <w:r w:rsidR="002F4BF0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>? (150 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D779AF" w:rsidRPr="00A21ECE" w14:paraId="2D4B057D" w14:textId="77777777" w:rsidTr="00FA4FF4">
         <w:trPr>
           <w:trHeight w:val="1280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4998" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D12507D" w14:textId="77777777" w:rsidR="00D779AF" w:rsidRPr="00C61FFD" w:rsidRDefault="00D779AF" w:rsidP="004F294D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="12A67C7E" w14:textId="77777777" w:rsidR="00D779AF" w:rsidRDefault="00D779AF" w:rsidP="004F294D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03F69238" w14:textId="77777777" w:rsidR="00582273" w:rsidRDefault="00582273" w:rsidP="004F294D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -4731,51 +4769,50 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1131D8B5" w14:textId="30C16AD7" w:rsidR="00A02A2D" w:rsidRPr="004F7B90" w:rsidRDefault="00D046BC" w:rsidP="004F7B90">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Status of </w:t>
             </w:r>
             <w:r w:rsidR="00FD4FDC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Intellectual </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="00FD4FDC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
@@ -4798,68 +4835,67 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A02A2D" w:rsidRPr="00FD4FDC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(150 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A02A2D" w:rsidRPr="006608C3" w14:paraId="77D381A1" w14:textId="77777777" w:rsidTr="00FA4FF4">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74641A92" w14:textId="77777777" w:rsidR="00A02A2D" w:rsidRPr="00207A2A" w:rsidRDefault="00A02A2D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3F5C509F" w14:textId="4DD21F8A" w:rsidR="00A02A2D" w:rsidRDefault="004F7B90" w:rsidP="00092D9A">
+          <w:p w14:paraId="3F5C509F" w14:textId="4DD21F8A" w:rsidR="00A02A2D" w:rsidRDefault="004F7B90">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="52"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004F7B90">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Note intellectual property and how it</w:t>
             </w:r>
             <w:r w:rsidR="00D046BC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -4896,132 +4932,144 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00D046BC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="004F7B90">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> will be considered in a shared relationship between yourself and your host university.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A64DE34" w14:textId="29A66283" w:rsidR="00A02A2D" w:rsidRPr="00D27834" w:rsidRDefault="00541187" w:rsidP="00092D9A">
+          <w:p w14:paraId="5A64DE34" w14:textId="29A66283" w:rsidR="00A02A2D" w:rsidRPr="00D27834" w:rsidRDefault="00541187">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="52"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What d</w:t>
             </w:r>
             <w:r w:rsidR="00D046BC" w:rsidRPr="00D046BC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>iscussio</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>ns have taken place eg</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D046BC" w:rsidRPr="00D046BC">
+              <w:t xml:space="preserve">ns have taken place </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> with</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>eg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00D046BC" w:rsidRPr="00D046BC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> your university</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D046BC" w:rsidRPr="00D046BC">
+              <w:t xml:space="preserve"> with</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t xml:space="preserve"> your university</w:t>
+            </w:r>
+            <w:r w:rsidR="00D046BC" w:rsidRPr="00D046BC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> TTO etc</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18E72DC4" w14:textId="2253FDC1" w:rsidR="00A02A2D" w:rsidRPr="006608C3" w:rsidRDefault="00482FB3" w:rsidP="00092D9A">
+          <w:p w14:paraId="18E72DC4" w14:textId="2253FDC1" w:rsidR="00A02A2D" w:rsidRPr="006608C3" w:rsidRDefault="00482FB3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="52"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D27834">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What risks/issues have been identified </w:t>
             </w:r>
             <w:r w:rsidR="00D27834" w:rsidRPr="00D27834">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5169,494 +5217,484 @@
               <w:t>, add more rows if more than 3</w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000973C9" w14:paraId="65285AE1" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50AB479C" w14:textId="77777777" w:rsidR="000973C9" w:rsidRPr="00410153" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55E6FE04" w14:textId="77777777" w:rsidR="000973C9" w:rsidRPr="00F948EA" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19ABD132" w14:textId="77777777" w:rsidR="000973C9" w:rsidRPr="00F948EA" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F853AA9" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000973C9" w14:paraId="243D0008" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="583362BF" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="466020A3" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="70D0F297" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AF781D8" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000973C9" w14:paraId="7ECE79B5" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5336EE19" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F948EA">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D5921F3" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F78648E" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28B69067" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000973C9" w14:paraId="5B2897B2" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52202118" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D255D">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/Dept:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1388" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35A277CD" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1459" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34DAC465" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1248" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47AD3720" w14:textId="77777777" w:rsidR="000973C9" w:rsidRDefault="000973C9" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B5AB93A" w14:textId="77777777" w:rsidR="0029029E" w:rsidRDefault="0029029E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C2FD2CC" w14:textId="77777777" w:rsidR="0029029E" w:rsidRDefault="0029029E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="5A8D98BD" w14:textId="77777777" w:rsidR="00CE7C01" w:rsidRDefault="00CE7C01">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B75AFA" w:rsidRPr="00F864B5" w14:paraId="2AE2173B" w14:textId="77777777" w:rsidTr="00FA4FF4">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444BCC1C" w14:textId="1C14FCEF" w:rsidR="00B75AFA" w:rsidRPr="000C34D1" w:rsidRDefault="008C67EB" w:rsidP="000C34D1">
+          <w:p w14:paraId="444BCC1C" w14:textId="7A20E211" w:rsidR="00B75AFA" w:rsidRPr="000C34D1" w:rsidRDefault="008C67EB" w:rsidP="000C34D1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA4FF4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Section </w:t>
             </w:r>
-            <w:r w:rsidR="006468E4" w:rsidRPr="00FA4FF4">
+            <w:r w:rsidR="00496863">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA4FF4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">: Potential for Impact </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5899" w:rsidRPr="00A21ECE" w14:paraId="5C47BBC7" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B40E80D" w14:textId="4099B543" w:rsidR="002C5899" w:rsidRPr="006836EB" w:rsidRDefault="00111D9D" w:rsidP="00A91DA4">
             <w:pPr>
@@ -5738,67 +5776,66 @@
               </w:rPr>
               <w:t xml:space="preserve">What are the anticipated impacts, for example commercial, societal, environmental, policy? </w:t>
             </w:r>
             <w:r w:rsidRPr="006468E4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Please include quantification and rationale behind any identified impact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002C5899" w:rsidRPr="00A21ECE" w14:paraId="779829E2" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46FBAB8B" w14:textId="77777777" w:rsidR="002C5899" w:rsidRDefault="002C5899" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3FF0BCB4" w14:textId="77777777" w:rsidR="002C5899" w:rsidRDefault="002C5899" w:rsidP="00A91DA4">
+          <w:p w14:paraId="3FF0BCB4" w14:textId="77777777" w:rsidR="002C5899" w:rsidRDefault="002C5899">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C26F4">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">State the </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -5817,173 +5854,151 @@
               <w:t xml:space="preserve"> current position in their markets or sectors</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, and how the project will impact themselves and their position</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="11840AA1" w14:textId="77777777" w:rsidR="002C5899" w:rsidRDefault="002C5899" w:rsidP="00A91DA4">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2000E145" w14:textId="66DFC181" w:rsidR="002C5899" w:rsidRPr="00A93163" w:rsidRDefault="002C5899" w:rsidP="00A91DA4">
+          <w:p w14:paraId="2000E145" w14:textId="66DFC181" w:rsidR="002C5899" w:rsidRPr="00A93163" w:rsidRDefault="002C5899">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please provide quantified short and long term impact objectives for all parties </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00143E06">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(Examples include, but are not limited to: </w:t>
             </w:r>
             <w:r w:rsidR="00A426A3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> progression towards next milestone, demonstration of </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A426A3">
+              <w:t xml:space="preserve"> progression towards next milestone, demonstration of IP,  demonstration of market opportunity, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D4589B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>IP,  demonstration</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidR="00A426A3">
+              <w:t xml:space="preserve">building of investment pitch, </w:t>
+            </w:r>
+            <w:r w:rsidR="00705AE1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> of market opportunity, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00D4589B">
+              <w:t>potential</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00143E06">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">building of investment pitch, </w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> turnover / net profit (£), number of jobs created and/or safeguarded, new products / processes, development of new IP and REF impact case studies)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="329787F0" w14:textId="77777777" w:rsidR="00856F05" w:rsidRDefault="00856F05" w:rsidP="00856F05">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="467AAD70" w14:textId="77777777" w:rsidR="00A93163" w:rsidRPr="00A93163" w:rsidRDefault="00856F05" w:rsidP="00A93163">
+          <w:p w14:paraId="467AAD70" w14:textId="77777777" w:rsidR="00A93163" w:rsidRPr="00A93163" w:rsidRDefault="00856F05">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A93163">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r w:rsidR="00D36F23" w:rsidRPr="00A93163">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -5992,55 +6007,55 @@
               <w:t xml:space="preserve"> will the impact be on the NW industrial biotech sector?</w:t>
             </w:r>
             <w:r w:rsidR="00A93163">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="583D81B8" w14:textId="77777777" w:rsidR="00A93163" w:rsidRPr="00A93163" w:rsidRDefault="00A93163" w:rsidP="00A93163">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3315BEFB" w14:textId="252AAF83" w:rsidR="00A93163" w:rsidRPr="00A93163" w:rsidRDefault="00A93163" w:rsidP="00A93163">
+          <w:p w14:paraId="3315BEFB" w14:textId="252AAF83" w:rsidR="00A93163" w:rsidRPr="00A93163" w:rsidRDefault="00A93163">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="34"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What are the barriers/risks to realisation and how will they be mitigated? </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C8C6F52" w14:textId="644C6F62" w:rsidR="00856F05" w:rsidRPr="00D36F23" w:rsidRDefault="00856F05" w:rsidP="00A93163">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -6103,68 +6118,86 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00021609" w:rsidRPr="00B75AFA" w14:paraId="128E6B87" w14:textId="77777777" w:rsidTr="00F462EF">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36E88DA3" w14:textId="3A258F7F" w:rsidR="00021609" w:rsidRPr="000C34D1" w:rsidRDefault="00021609" w:rsidP="000C34D1">
+          <w:p w14:paraId="36E88DA3" w14:textId="3DD267EF" w:rsidR="00021609" w:rsidRPr="000C34D1" w:rsidRDefault="00021609" w:rsidP="000C34D1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C34D1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Section 4: Delivery</w:t>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00496863">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C34D1">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>: Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC1A78" w:rsidRPr="00021609" w14:paraId="3FD01693" w14:textId="77777777" w:rsidTr="00EC1A78">
         <w:trPr>
           <w:trHeight w:val="469"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="612411EA" w14:textId="2E4A6599" w:rsidR="00EC1A78" w:rsidRPr="00021609" w:rsidRDefault="00EC1A78" w:rsidP="00021609">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00021609">
               <w:rPr>
@@ -6172,51 +6205,50 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Who will carry out the work and what qualifies them for the task?</w:t>
             </w:r>
             <w:r w:rsidR="00576015">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (150 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC1A78" w:rsidRPr="00A21ECE" w14:paraId="3D14E47A" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CFED3B4" w14:textId="77777777" w:rsidR="00EC1A78" w:rsidRDefault="00EC1A78" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="470C731D" w14:textId="77777777" w:rsidR="00EC1A78" w:rsidRDefault="00EC1A78" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43A8E764" w14:textId="77777777" w:rsidR="00EC1A78" w:rsidRDefault="00EC1A78" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
@@ -6316,220 +6348,245 @@
           <w:trHeight w:val="1630"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D25AC4F" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="00BE6D2F" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE6D2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Project Work Plan (Max. 1 Page)</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE6D2F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49501310" w14:textId="77777777" w:rsidR="0039108C" w:rsidRDefault="0039108C" w:rsidP="0039108C">
+          <w:p w14:paraId="49501310" w14:textId="77777777" w:rsidR="0039108C" w:rsidRDefault="0039108C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Typically, a project will have between 3 and 5 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>stages, but</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> use as required</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1FF827C7" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="00410153" w:rsidRDefault="0039108C" w:rsidP="0039108C">
+          <w:p w14:paraId="1FF827C7" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="00410153" w:rsidRDefault="0039108C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please include disclosure of where the activity will take place </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24DD3F31" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="00FC3BB8" w:rsidRDefault="0039108C" w:rsidP="0039108C">
+          <w:p w14:paraId="24DD3F31" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="00FC3BB8" w:rsidRDefault="0039108C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="1077" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Use non-technical terms and provide</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enough detail to show you’ve planned appropriately</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33ED655B" w14:textId="7C7E57B2" w:rsidR="00FC3BB8" w:rsidRPr="003A5928" w:rsidRDefault="00FC3BB8" w:rsidP="003A5928">
+          <w:p w14:paraId="35518C91" w14:textId="77777777" w:rsidR="00FC3BB8" w:rsidRDefault="00FC3BB8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="38"/>
+                <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5928">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="003A5928">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>indicate</w:t>
             </w:r>
             <w:r w:rsidRPr="003A5928">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> technical and commercial deliverables. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33ED655B" w14:textId="160CC474" w:rsidR="00341CE2" w:rsidRPr="003A5928" w:rsidRDefault="0087614B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0087614B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please ensure you consider EDI and RRI in planning your project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="2645E16E" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4545AC93" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6732,51 +6789,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="4D4C972B" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61E5F09D" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -6788,152 +6844,148 @@
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add a descriptive title for each stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="21CA4852" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E502830" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34226B91" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explain each task, its purpose in relation to project objectives and outputs, and how it will be done</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="42E76092" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please include planning stages/meetings, and any induction activity or kick-off meetings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41708885" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort to deliver task, in months </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15323B19" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List associated outputs and method of evidence capture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4311ED52" w14:textId="6D5552B8" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
@@ -6973,1060 +7025,928 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="5EDB1775" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="684529FC" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40688B3A" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05B21261" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B77D2B5" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="000652CA" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="2A0538D5" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="161FDC11" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F4A359E" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF7C624" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08792175" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="7ED783A2" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2562071E" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CB7C52B" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7113D018" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="202321E1" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="719A5F0A" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CE1E852" w14:textId="34947356" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 2</w:t>
             </w:r>
             <w:r w:rsidR="00235DF0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00235DF0" w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add a descriptive title for each stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="7C468D2D" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A3CE6E3" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D726DCE" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49EB3B6C" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="605371ED" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="020EF5A4" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39A2EFC2" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AD4BB6C" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E26DED3" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="043F0E29" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="0CFEBD51" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12F257A4" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7618F7DB" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E99621" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A313659" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="30B335A9" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="23B17CC2" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B0BD805" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="406B24D6" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69710AAB" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="38FBFF85" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="661E71AE" w14:textId="733213B4" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 3</w:t>
             </w:r>
             <w:r w:rsidR="00235DF0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00235DF0" w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add a descriptive title for each stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="11431337" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36866CF4" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E0EAC19" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73ED24A7" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6BA4183F" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="615469FC" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5544CEDD" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BC0E2BB" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41C6EFBC" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07E7C3EF" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0039108C" w:rsidRPr="006608C3" w14:paraId="6368AAD7" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E72D14B" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15D427E7" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="070B93ED" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="623697C1" w14:textId="77777777" w:rsidR="0039108C" w:rsidRPr="006608C3" w:rsidRDefault="0039108C" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DBFE447" w14:textId="7527E744" w:rsidR="0008072D" w:rsidRDefault="0008072D" w:rsidP="0008072D">
+    <w:p w14:paraId="2A3782E2" w14:textId="56DA56C8" w:rsidR="00973899" w:rsidRDefault="0008072D" w:rsidP="0008072D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...89 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="08C5BD85" w14:textId="77777777" w:rsidR="00973899" w:rsidRDefault="00973899" w:rsidP="0008072D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31121B48" w14:textId="77777777" w:rsidR="00973899" w:rsidRDefault="00973899" w:rsidP="0008072D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1245"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -8061,51 +7981,50 @@
         <w:gridCol w:w="763"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="2390931A" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="13"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A7345C" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="00B9565A" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9565A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Project Gantt Chart </w:t>
             </w:r>
             <w:r w:rsidRPr="00B9565A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(complete as required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="03140139" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7C681E0A" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -8493,1880 +8412,1782 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="29873F66" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2277095A" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BAE7638" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7EFA28D8" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DFDD2E3" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D90485F" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="533552A8" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FB0D178" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D60CBA5" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05717E18" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6DFF09A6" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C222894" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757B9898" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2199EF8A" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="725F8191" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="449803B9" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D3979E" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E6C3FD8" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29DA2B32" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31B7DBF5" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="757E01B8" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E14E720" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02F3BD6D" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BB6A961" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="098CE395" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D038079" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A64AEC0" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5390BAEA" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="13E26A22" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54FA7A5B" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2834D771" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E39D07D" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AFFF4FE" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2866AD36" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="060FAA8A" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="220E3345" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="15D1AE51" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28192182" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67274806" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6902F92D" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="321E1BE0" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="482022C3" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="69D7BD57" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="700E6547" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73504735" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69C8A42D" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="514F5027" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC2C108" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C743A14" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21E4F9DE" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68528300" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40789089" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6C4DA312" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7975D86E" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="38FCED92" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A32CC62" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="69214DF7" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1487A878" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3356D2B8" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24DEAF7E" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DFF35AA" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12BA79C7" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16DE718E" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EB71925" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="014C8201" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F2400A8" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="533A11E3" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75CD0335" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55010EF9" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24A85714" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="17FC40D2" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DB8E34F" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="78F51AB9" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E0F20EB" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="556EBEFF" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14A21E92" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A7B8A07" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="606AF0DA" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01A6D1E3" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77CE9A26" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BFC95D9" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="340D7662" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03834B32" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5EE87C7A" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="1C40ED78" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="434F6C5D" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58FD0ED7" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F2F2CE3" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FD9F80D" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="780DE0AA" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4770C0B6" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9DCFC5" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0038A79D" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1882ECDB" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71C55796" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ABE0F62" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2860F241" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A3A5E50" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B39F0" w:rsidRPr="006608C3" w14:paraId="34AE1DFA" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01E2D63C" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="764173C4" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48031A58" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A16815A" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C6D3C4E" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55AF314F" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D038DA6" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C5DED00" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A59EEB8" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7727DAE3" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4F0532B2" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1576B6CD" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="064F8BAD" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRPr="006608C3" w:rsidRDefault="002B39F0" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0180BB89" w14:textId="77777777" w:rsidR="002B39F0" w:rsidRDefault="002B39F0" w:rsidP="006F7732">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A9ED1DC" w14:textId="77777777" w:rsidR="006F4DDD" w:rsidRDefault="006F4DDD">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2546"/>
         <w:gridCol w:w="2979"/>
         <w:gridCol w:w="2689"/>
         <w:gridCol w:w="1980"/>
       </w:tblGrid>
       <w:tr w:rsidR="0008072D" w:rsidRPr="006608C3" w14:paraId="4E066D94" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E4846D8" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="00B9565A" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
+          <w:p w14:paraId="5E4846D8" w14:textId="46613799" w:rsidR="0008072D" w:rsidRPr="00B9565A" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9565A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Summary of project outputs and outcomes</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15D2AB68" w14:textId="7D534058" w:rsidR="0008072D" w:rsidRPr="002930DC" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">List the outputs arising from the work plan and outline the associated anticipated outcomes and </w:t>
             </w:r>
@@ -10535,136 +10356,133 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Timeframe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0008072D" w:rsidRPr="006608C3" w14:paraId="49D26CD8" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="527A8B8C" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="005C3B49" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>which task number/where in the workplan this will occur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42485E90" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="005C3B49" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What does this outcome produce and how will </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">success be measured </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quantitative/qualitative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D60A469" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="006608C3" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -10708,83 +10526,80 @@
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>When will the impact be realised?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0008072D" w:rsidRPr="006608C3" w14:paraId="5BC434D3" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A6743C" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14C5EC81" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="080EC804" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-958880475"/>
             <w:placeholder>
               <w:docPart w:val="48AE12FAC789468BBE787D0005F9D613"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -10817,83 +10632,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0008072D" w:rsidRPr="006608C3" w14:paraId="0A3D3AC7" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="112B633D" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="488AD3CE" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10EC6BF7" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="603466594"/>
             <w:placeholder>
               <w:docPart w:val="ADAA0A053C2C44368C190D4CBBE9EA0C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -10926,83 +10738,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0008072D" w:rsidRPr="006608C3" w14:paraId="5065310F" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A04A33B" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4EF6FE73" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="748C70D1" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-1594781029"/>
             <w:placeholder>
               <w:docPart w:val="DCD09230D6E544268CC225AF477F7A1E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -11035,84 +10844,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0008072D" w:rsidRPr="006608C3" w14:paraId="1973DF84" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5517FEF0" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="149C2C02" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46511501" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="447974707"/>
             <w:placeholder>
               <w:docPart w:val="A85CC4923C11494399A8580A905E8D3A"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -11145,84 +10951,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0008072D" w:rsidRPr="006608C3" w14:paraId="17AD7F39" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D527BBC" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3061984A" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B1C232E" w14:textId="77777777" w:rsidR="0008072D" w:rsidRPr="008D0572" w:rsidRDefault="0008072D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-2086137547"/>
             <w:placeholder>
               <w:docPart w:val="2C72E973898D4F3D91391568B5016519"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -11289,68 +11092,86 @@
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F462EF" w:rsidRPr="000C34D1" w14:paraId="3120F928" w14:textId="77777777" w:rsidTr="00F462EF">
         <w:trPr>
           <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49648A78" w14:textId="3EE6EF66" w:rsidR="00F462EF" w:rsidRPr="00F462EF" w:rsidRDefault="00F462EF" w:rsidP="00F462EF">
+          <w:p w14:paraId="49648A78" w14:textId="6C9EBFD3" w:rsidR="00F462EF" w:rsidRPr="00F462EF" w:rsidRDefault="00F462EF" w:rsidP="00F462EF">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F462EF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>Section 5: Follow-on</w:t>
+              <w:t xml:space="preserve">Section </w:t>
+            </w:r>
+            <w:r w:rsidR="00496863">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F462EF">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>: Follow-on</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005649D2" w:rsidRPr="006608C3" w14:paraId="4F4699DA" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="958"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A968715" w14:textId="77777777" w:rsidR="005649D2" w:rsidRPr="002930DC" w:rsidRDefault="005649D2" w:rsidP="00A91DA4">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002930DC">
               <w:rPr>
@@ -11409,106 +11230,105 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plans</w:t>
             </w:r>
             <w:r w:rsidRPr="000706A9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to realise impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005649D2" w:rsidRPr="006608C3" w14:paraId="3F29B8B8" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="628931EF" w14:textId="77777777" w:rsidR="005649D2" w:rsidRPr="000706A9" w:rsidRDefault="005649D2" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="05808CB5" w14:textId="42953F80" w:rsidR="00BD52B9" w:rsidRDefault="005649D2" w:rsidP="00BD52B9">
+          <w:p w14:paraId="05808CB5" w14:textId="42953F80" w:rsidR="00BD52B9" w:rsidRDefault="005649D2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What are the next steps to deliver impact?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03779295" w14:textId="77777777" w:rsidR="00EF5124" w:rsidRDefault="00EF5124" w:rsidP="00EF5124">
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2F19D4B8" w14:textId="5F241A86" w:rsidR="00BD52B9" w:rsidRPr="00BD52B9" w:rsidRDefault="00BD52B9" w:rsidP="00BD52B9">
+          <w:p w14:paraId="2F19D4B8" w14:textId="5F241A86" w:rsidR="00BD52B9" w:rsidRPr="00BD52B9" w:rsidRDefault="00BD52B9">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What </w:t>
             </w:r>
             <w:r w:rsidR="009656E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -11537,189 +11357,267 @@
               <w:t>mechanisms will you employ</w:t>
             </w:r>
             <w:r w:rsidR="009656E9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to achieve further impact?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73370377" w14:textId="77777777" w:rsidR="00406893" w:rsidRDefault="00406893" w:rsidP="00406893">
             <w:pPr>
               <w:ind w:left="1080"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="744E85FC" w14:textId="7CC1B904" w:rsidR="00406893" w:rsidRDefault="00406893" w:rsidP="005649D2">
+          <w:p w14:paraId="744E85FC" w14:textId="7CC1B904" w:rsidR="00406893" w:rsidRDefault="00406893">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What indicators will confirm impact delivery?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3987E141" w14:textId="77777777" w:rsidR="000213D6" w:rsidRDefault="000213D6" w:rsidP="000213D6">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3DB3E5E9" w14:textId="7E18900E" w:rsidR="000213D6" w:rsidRDefault="000213D6" w:rsidP="005649D2">
+          <w:p w14:paraId="3DB3E5E9" w14:textId="7E18900E" w:rsidR="000213D6" w:rsidRDefault="000213D6">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How will this be delivered in the north west IB sector?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BC88DD5" w14:textId="77777777" w:rsidR="005649D2" w:rsidRDefault="005649D2" w:rsidP="00A91DA4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6EFEC71E" w14:textId="06AF154C" w:rsidR="005649D2" w:rsidRPr="00973899" w:rsidRDefault="005649D2" w:rsidP="00A91DA4">
+          <w:p w14:paraId="61FE4B0A" w14:textId="77777777" w:rsidR="005649D2" w:rsidRDefault="005649D2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="37"/>
+                <w:numId w:val="5"/>
               </w:numPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00426EF0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>How will future plans be supported / funded?</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="71238AE2" w14:textId="77777777" w:rsidR="00F17655" w:rsidRDefault="00F17655" w:rsidP="00F17655">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73A3B2B5" w14:textId="77777777" w:rsidR="006F4DDD" w:rsidRDefault="006F4DDD" w:rsidP="00F17655">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5ECBAAB8" w14:textId="77777777" w:rsidR="006F4DDD" w:rsidRDefault="006F4DDD" w:rsidP="00F17655">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6EFEC71E" w14:textId="06AF154C" w:rsidR="006F4DDD" w:rsidRPr="00F17655" w:rsidRDefault="006F4DDD" w:rsidP="00F17655">
+            <w:pPr>
+              <w:spacing w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3D3E7274" w14:textId="77777777" w:rsidR="00BA353C" w:rsidRDefault="00BA353C" w:rsidP="00BA353C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EE86E23" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00BA353C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="227D1798" w14:textId="5F933F18" w:rsidR="00BA353C" w:rsidRDefault="00295E46" w:rsidP="00BA353C">
+    <w:p w14:paraId="7F3FB21E" w14:textId="77777777" w:rsidR="00496863" w:rsidRDefault="00496863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Section 6</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="227D1798" w14:textId="223C52C2" w:rsidR="00BA353C" w:rsidRDefault="00295E46" w:rsidP="00BA353C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00496863">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00BA353C" w:rsidRPr="00D07537">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Finance</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59AFB8D4" w14:textId="2431DBC9" w:rsidR="00BA353C" w:rsidRDefault="00BA353C" w:rsidP="006F7732">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -11773,52 +11671,63 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Budget</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="1"/>
           <w:p w14:paraId="51790234" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E923A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t>This must match the BlackDackel</w:t>
-            </w:r>
+              <w:t xml:space="preserve">This must match the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E923A0">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>BlackDackel</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or equivalent)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E923A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
               <w:t xml:space="preserve"> costing submitted with this application.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E923A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
@@ -11936,51 +11845,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cost (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="222E01ED" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6382973E" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Incurred</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23F11372" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
@@ -11998,173 +11906,168 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide breakdown and indicate where in the work plan the costs are incurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43AE9097" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1AEDD6D6" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00983F66" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Research &amp; Innovation Associate</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31578B63" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00983F66" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grade XX FTE XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="068B1EEC" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="05C0B6D8" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A0CB1CB" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="340DAAA3" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12180,119 +12083,115 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. £5k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BEA298D" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7148D99D" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D1629C" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="74968B9A" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D332A79" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3EF15207" w14:textId="678C8119" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="004E260D" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Non-research)</w:t>
             </w:r>
             <w:r w:rsidR="00E711CD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12370,119 +12269,115 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41555C86" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02CB6756" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5047FBDF" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="02010DDC" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E7691E0" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35C70CD3" w14:textId="52AF7C41" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R&amp;I Associate -</w:t>
             </w:r>
             <w:r w:rsidR="006B6F15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12507,228 +12402,220 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. £2k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3043DB50" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36414BAD" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="065D5C13" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D7D5482" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4C200A25" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04321539" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1064CEC7" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="3B2D0F1A" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46A1E5B9" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Allocated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BF6B31D" w14:textId="16FAD5C7" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigators</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
@@ -12756,51 +12643,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0% FTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52422F42" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
@@ -12813,96 +12699,93 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Co-Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="57ADA202" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="437CAB18" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4AA93342" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="58204A82" w14:textId="72D40ED6" w:rsidR="00A46DC6" w:rsidRPr="00D33885" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technician</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
@@ -12930,75 +12813,73 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0% FTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69D74DC4" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03CF51AA" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="0BA67C60" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
@@ -13030,67 +12911,65 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B2F0361" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00A9694D" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Estates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55A19C65" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33F9A7C8" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="37FB7BFC" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13122,67 +13001,65 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technician IS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54AD340A" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13B23DD9" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="2D7219D6" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13197,189 +13074,197 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FE787FA" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00A9694D" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirects</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50586254" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69C1088E" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="63F1197F" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D55EFF3" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34E30283" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Total Project Costs at 100% fEC</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Total Project Costs at 100% </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006608C3">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>fEC</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03E42F24" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="0C143FB4" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="336BF76D" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FFFE5B7" w14:textId="76F9BD13" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
@@ -13436,415 +13321,486 @@
               <w:t>(Must not exceed £</w:t>
             </w:r>
             <w:r w:rsidR="006B3F3C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0k threshold)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="271C8482" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A46DC6" w:rsidRPr="006608C3" w14:paraId="34FFDB63" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="126B6A71" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="006608C3" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DDF2799" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00A9694D" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Department Sustainability Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34FEFB6A" w14:textId="77777777" w:rsidR="00A46DC6" w:rsidRPr="00000E0F" w:rsidRDefault="00A46DC6" w:rsidP="00A91DA4">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="27C96C36" w14:textId="7318B294" w:rsidR="00295E46" w:rsidRDefault="00295E46" w:rsidP="006F7732">
-[...98 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2B10C108" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EDC2229" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E836F2F" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0675AC21" w14:textId="4E174A1F" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
+    <w:p w14:paraId="2E8CF7C3" w14:textId="77777777" w:rsidR="00496863" w:rsidRDefault="00496863">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Section 7</w:t>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0675AC21" w14:textId="61846113" w:rsidR="00487D4C" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00496863">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  Submission</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="000F6FED" w:rsidRPr="000F6FED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Equality, Diversity &amp; Inclusion (EDI), Responsible Research &amp; Innovation (RRI) and Trusted Research &amp; Innovation (TRI)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B592189" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
+    <w:p w14:paraId="53EBFA27" w14:textId="77777777" w:rsidR="005C5915" w:rsidRDefault="005C5915" w:rsidP="00487D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EE1BB7" w14:textId="1A653B1B" w:rsidR="000F6FED" w:rsidRPr="00994035" w:rsidRDefault="000F6FED" w:rsidP="00487D4C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00994035">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As an UKRI-funded programme the IBIC PBIAA is committed to developing and promoting EDI, RRI and TRI, both in its own activities and as part of the projects we fund.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="556883C6" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
+    <w:p w14:paraId="7F65EB6B" w14:textId="77777777" w:rsidR="000F6FED" w:rsidRPr="000F6FED" w:rsidRDefault="000F6FED" w:rsidP="00487D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...33 lines deleted...]
-          <w:sz w:val="22"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D740B00" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
-[...55 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C136DB" w:rsidRPr="00F462EF" w14:paraId="3761A8DA" w14:textId="77777777" w:rsidTr="004B7645">
+        <w:trPr>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D30DB54" w14:textId="77777777" w:rsidR="00113BE9" w:rsidRPr="002930DC" w:rsidRDefault="00113BE9" w:rsidP="00113BE9">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516FA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI, RRI and TRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00445ABC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https://www.ukri.org/manage-your-award/good-research-resource-hub/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E25B36F" w14:textId="265AD8B2" w:rsidR="00C136DB" w:rsidRPr="00255B6E" w:rsidRDefault="00113BE9" w:rsidP="00113BE9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="720"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please provide an overview of how you will consider and embed EDI, RRI and TRI as part of your project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000706A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00255B6E" w:rsidRPr="00F462EF" w14:paraId="46535563" w14:textId="77777777" w:rsidTr="00255B6E">
+        <w:trPr>
+          <w:trHeight w:val="719"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED3212E" w14:textId="77777777" w:rsidR="00255B6E" w:rsidRPr="000F6FED" w:rsidRDefault="00255B6E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6FED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>EDI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E9B8A50" w14:textId="77777777" w:rsidR="00B44AC6" w:rsidRPr="000F6FED" w:rsidRDefault="00255B6E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="480" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6FED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>RRI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="798A3655" w14:textId="15BD6A16" w:rsidR="00255B6E" w:rsidRPr="000F6FED" w:rsidRDefault="00255B6E">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000F6FED">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+              </w:rPr>
+              <w:t>TRI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="7507E747" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4B409464" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -13872,82 +13828,228 @@
         <w:t xml:space="preserve">Equality, Diversity and Inclusion:  IBIC aims to have an inclusive environment by identifying and removing barriers in our practices. As part of UKRI’s Equality, Diversity &amp; Inclusion initiative, completing the monitoring form will help us to achieve this, and also help us to meet our obligations under the Equality Act 2010. While it is voluntary to disclose this information, doing so will enable us to better understand the composition of our connections and examine our practices fully. The ED&amp;I survey is anonymous and can be accessed on the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4428BE16" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A113711" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00676033" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
+    <w:p w14:paraId="317A88A7" w14:textId="28CCD98C" w:rsidR="00487D4C" w:rsidRDefault="00487D4C" w:rsidP="00F14B05">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676033">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your answers will be treated in the strictest confidence, and all data disclosed will comply with the Data Protection Act 1998. All data is handled in accordance with The University of Manchester Policy and more details can be seen here:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.manchester.ac.uk/discover/privacy-information/data-protection/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="317A88A7" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
+    <w:p w14:paraId="281D47E4" w14:textId="77777777" w:rsidR="00F14B05" w:rsidRPr="00F14B05" w:rsidRDefault="00F14B05" w:rsidP="00F14B05">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C4F8095" w14:textId="0008AD73" w:rsidR="00233E0D" w:rsidRDefault="00233E0D" w:rsidP="00496863">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00496863">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D22C72" w14:textId="77777777" w:rsidR="00233E0D" w:rsidRPr="00E85D4E" w:rsidRDefault="00233E0D" w:rsidP="00233E0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627913CC" w14:textId="79A636C5" w:rsidR="00233E0D" w:rsidRPr="00E85D4E" w:rsidRDefault="00233E0D" w:rsidP="00233E0D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A signed version of the application and submission documents should be submitted in digital format by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>end-of-day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the deadline date to</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Industrial Biotechnology Innovation Catalyst Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59F9630F" w14:textId="77777777" w:rsidR="00233E0D" w:rsidRPr="00E85D4E" w:rsidRDefault="00233E0D" w:rsidP="00233E0D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6691">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B100"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="008D6691">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="00B100"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ibic@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="72677158" w14:textId="77777777" w:rsidR="00233E0D" w:rsidRPr="00E85D4E" w:rsidRDefault="00233E0D" w:rsidP="00487D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="44D943B6" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -14156,54 +14258,72 @@
         </w:rPr>
         <w:t xml:space="preserve">pplication Approval authorised by your </w:t>
       </w:r>
       <w:r w:rsidR="00487D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
       <w:r w:rsidR="00487D4C" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00487D4C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(eg Snapshot of PURE record)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00487D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>eg</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00487D4C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Snapshot of PURE record)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AEEF738" w14:textId="3AEBBD1F" w:rsidR="00487D4C" w:rsidRDefault="00000000" w:rsidP="00487D4C">
+    <w:p w14:paraId="5C8ED36B" w14:textId="5ECAD28B" w:rsidR="00487D4C" w:rsidRPr="00496863" w:rsidRDefault="00000000" w:rsidP="00C70DBB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="717169593"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
@@ -14219,79 +14339,86 @@
       </w:sdt>
       <w:r w:rsidR="00487D4C" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00487D4C" w:rsidRPr="00D475E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costing report </w:t>
       </w:r>
       <w:r w:rsidR="00487D4C" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006A6896">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">eg </w:t>
+        <w:t>eg</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="006A6896">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00487D4C" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BlackDackel or equivalent)</w:t>
+        <w:t>BlackDackel</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00487D4C" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:b/>
-          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> or equivalent)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6E5192EC" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00570DD6" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570DD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We strongly encourage you to complete:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A7E6CE2" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRDefault="00000000" w:rsidP="00487D4C">
@@ -14328,161 +14455,151 @@
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00487D4C" w:rsidRPr="007B04EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equality, Diversity and Inclusion Survey</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F23EB65" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId20" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="500A84F7" w14:textId="77777777" w:rsidR="00487D4C" w:rsidRPr="00E85D4E" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C1C9030" w14:textId="1E3066FA" w:rsidR="00487D4C" w:rsidRDefault="00487D4C" w:rsidP="00487D4C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61482E1F" w14:textId="7C33FB3B" w:rsidR="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+    <w:p w14:paraId="61482E1F" w14:textId="49A11A57" w:rsidR="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:sz w:val="20"/>
+          <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t xml:space="preserve">Section </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00496863">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...9 lines deleted...]
-        <w:t>8</w:t>
+        <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="00D07537">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Agreement</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DF19171" w14:textId="6699A93A" w:rsidR="00BA353C" w:rsidRDefault="00BA353C" w:rsidP="006F7732">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FFE063D" w14:textId="78BE62AE" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="006F7732">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61A0C4F1" w14:textId="47C1678C" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+    <w:p w14:paraId="61A0C4F1" w14:textId="47EB356F" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00726DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In submitting this application form, the academic acknowledges the spirit of the</w:t>
       </w:r>
       <w:r w:rsidR="00F4113E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IBIC Place-Based</w:t>
       </w:r>
       <w:r w:rsidRPr="00726DDF">
         <w:rPr>
@@ -14516,111 +14633,109 @@
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00726DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> funding</w:t>
       </w:r>
       <w:r w:rsidR="00775169">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> via EPSRC</w:t>
       </w:r>
       <w:r w:rsidRPr="00726DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and is aware that all projects must come to an agreement on IP ownership on fair and reasonable terms prior to any project commencing, and within </w:t>
+        <w:t xml:space="preserve"> and is aware that all projects must come to an agreement on IP ownership on fair and reasonable terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00702054">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, where applicable,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00726DDF">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prior to any project commencing, and within </w:t>
       </w:r>
       <w:r w:rsidR="00775169">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00726DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> months of the date of a grant offer letter. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FB03427" w14:textId="77777777" w:rsidR="00726DDF" w:rsidRPr="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3ADC9510" w14:textId="74BD0094" w:rsidR="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
+    <w:p w14:paraId="3ADC9510" w14:textId="5E5FAF34" w:rsidR="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00726DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of the grant offer conditions, the academic is required to complete an online survey to report on progress at </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> intervals and upon completion of the project, detailing achievements, outputs and impacts. A link to the survey will be automatically sent to </w:t>
+        <w:t xml:space="preserve">As part of the grant offer conditions, the academic is required to complete an online survey to report on progress upon completion of the project, detailing achievements, outputs and impacts. A link to the survey will be automatically sent to </w:t>
       </w:r>
       <w:r w:rsidR="00776F2C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>the academic</w:t>
       </w:r>
       <w:r w:rsidRPr="00726DDF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> at the appropriate stage of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="712801D9" w14:textId="77777777" w:rsidR="00584682" w:rsidRDefault="00584682" w:rsidP="00726DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -14767,99 +14882,97 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w14:paraId="16BFE4A6" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="613DB5B3" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D1AD17E" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="17707763" w14:textId="77777777" w:rsidR="004F0D1A" w:rsidRPr="00E85D4E" w:rsidRDefault="004F0D1A" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50A0BEE5" w14:textId="39B936A5" w:rsidR="00E9648B" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00754029">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -14869,97 +14982,95 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="41C83E4B" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3A0A9AB0" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="43DD2ACD" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w14:paraId="56BE7AAA" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D8A8934" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRPr="003F61D2" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w14:paraId="69131AFC" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
@@ -14979,51 +15090,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>This proposal has been discussed with</w:t>
             </w:r>
             <w:r w:rsidR="00754029">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> the host university TTO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w14:paraId="3A38402B" w14:textId="77777777" w:rsidTr="00A91DA4">
         <w:trPr>
           <w:trHeight w:val="1108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1CFF3215" w14:textId="4C515FD5" w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print</w:t>
             </w:r>
             <w:r w:rsidR="00754029">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -15040,310 +15150,804 @@
           </w:p>
           <w:p w14:paraId="5FFC49E3" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0530FEC3" w14:textId="77777777" w:rsidR="004F0D1A" w:rsidRPr="00E85D4E" w:rsidRDefault="004F0D1A" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="43AA3BFB" w14:textId="1027D43D" w:rsidR="00E9648B" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00754029">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>TTO s</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74CBEE69" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4E86375E" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E06E97E" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRPr="00E85D4E" w:rsidRDefault="00E9648B" w:rsidP="00A91DA4">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A086098" w14:textId="77777777" w:rsidR="00E9648B" w:rsidRDefault="00E9648B" w:rsidP="00726DDF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="71251D32" w14:textId="5E4230D7" w:rsidR="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00726DDF">
-[...17 lines deleted...]
-    <w:p w14:paraId="16EB8A9D" w14:textId="77777777" w:rsidR="00605038" w:rsidRPr="00E85D4E" w:rsidRDefault="00605038" w:rsidP="00605038">
+    <w:p w14:paraId="16EB8A9D" w14:textId="77777777" w:rsidR="00605038" w:rsidRDefault="00605038" w:rsidP="00605038">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F60E06D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Once completed, all sections of this application form, except project title and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lay summary</w:t>
       </w:r>
       <w:r w:rsidRPr="0F60E06D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, will be treated as Commercial in Confidence.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0833BF42" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="00605038">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9496" w:type="dxa"/>
+        <w:tblInd w:w="704" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="7937"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D64041" w14:paraId="2BD94F4C" w14:textId="77777777" w:rsidTr="005047FF">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9496" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53CAF301" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Document Control Box</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64041" w14:paraId="751A1583" w14:textId="77777777" w:rsidTr="005047FF">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC3D998" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="567F84E4" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IBIC IAA Relationship Development Application Form 2024-28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64041" w14:paraId="58AD2CE0" w14:textId="77777777" w:rsidTr="005047FF">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04B83802" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Version</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A494A1E" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64041" w14:paraId="4B1413C8" w14:textId="77777777" w:rsidTr="005047FF">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="069F6E43" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date Implemented</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2D55AE7F" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>26/05/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64041" w14:paraId="42A97821" w14:textId="77777777" w:rsidTr="005047FF">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5C47AABC" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Document Owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="446DC849" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IBIC Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D64041" w14:paraId="3E0D57C1" w14:textId="77777777" w:rsidTr="005047FF">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A725B22" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Changes Log</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7937" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="101F1CB1" w14:textId="0843C6F0" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V3 –</w:t>
+            </w:r>
+            <w:r w:rsidR="00F14B05">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI, RRI &amp; TRI criteria added (May 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="149C772A" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2 – Updated set of example terms and conditions added to Appendix 1 (Feb 2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519436F6" w14:textId="77777777" w:rsidR="00D64041" w:rsidRDefault="00D64041" w:rsidP="005047FF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V1 – Original (Jul 2024)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="741E91C4" w14:textId="77777777" w:rsidR="00D64041" w:rsidRPr="00E85D4E" w:rsidRDefault="00D64041" w:rsidP="00605038">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="007F43B0" w14:textId="185A6BF3" w:rsidR="00726DDF" w:rsidRDefault="00726DDF" w:rsidP="00605038">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00726DDF" w:rsidSect="00954795">
-      <w:footerReference w:type="default" r:id="rId21"/>
-      <w:headerReference w:type="first" r:id="rId22"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
+      <w:headerReference w:type="first" r:id="rId23"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="567" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7225C6D0" w14:textId="77777777" w:rsidR="00DC5964" w:rsidRDefault="00DC5964">
+    <w:p w14:paraId="6B3245CE" w14:textId="77777777" w:rsidR="008E339B" w:rsidRDefault="008E339B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="441275AC" w14:textId="77777777" w:rsidR="00DC5964" w:rsidRDefault="00DC5964">
+    <w:p w14:paraId="3E5C4E92" w14:textId="77777777" w:rsidR="008E339B" w:rsidRDefault="008E339B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="13C2C7AE" w14:textId="77777777" w:rsidR="00DC5964" w:rsidRDefault="00DC5964"/>
+    <w:p w14:paraId="6D324801" w14:textId="77777777" w:rsidR="008E339B" w:rsidRDefault="008E339B"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:id w:val="-1554692001"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
@@ -15607,65 +16211,65 @@
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00025AB4" w:rsidRPr="005E3FDB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="21AF8BB2" w14:textId="77777777" w:rsidR="00DC5964" w:rsidRDefault="00DC5964">
+    <w:p w14:paraId="7C7A92FB" w14:textId="77777777" w:rsidR="008E339B" w:rsidRDefault="008E339B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1693E5E5" w14:textId="77777777" w:rsidR="00DC5964" w:rsidRDefault="00DC5964">
+    <w:p w14:paraId="2646A48F" w14:textId="77777777" w:rsidR="008E339B" w:rsidRDefault="008E339B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3A81589D" w14:textId="77777777" w:rsidR="00DC5964" w:rsidRDefault="00DC5964"/>
+    <w:p w14:paraId="1DAB0672" w14:textId="77777777" w:rsidR="008E339B" w:rsidRDefault="008E339B"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="69E63978" w14:textId="50E4E9BC" w:rsidR="00025AB4" w:rsidRDefault="00025AB4" w:rsidP="0030100C">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:b/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="13AA8BA4" w14:textId="77777777" w:rsidR="00025AB4" w:rsidRDefault="00025AB4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
@@ -15785,730 +16389,50 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="Not defined"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5976"/>
         </w:tabs>
         <w:ind w:left="4536"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="Not defined"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5976"/>
         </w:tabs>
         <w:ind w:left="4536"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08C75F5A"/>
-[...678 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17250F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848EBA2"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16577,367 +16501,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...315 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A00537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AF41D7A"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17006,531 +16614,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...479 lines deleted...]
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D65E08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C181D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SHHeading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="768"/>
         </w:tabs>
         <w:ind w:left="768" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SHHeading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -17627,51 +16755,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34C6533A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="79C4B3A4"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17740,51 +16868,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="353851F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18C46DE8"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17853,2307 +16981,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...2255 lines deleted...]
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="674167DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3028EFF4"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -20222,51 +17094,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6CD909B6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="8A7AE382"/>
     <w:styleLink w:val="Style10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="3.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
@@ -20345,494 +17217,164 @@
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E2A0072"/>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="723F247D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="791E112C"/>
-    <w:lvl w:ilvl="0" w:tplc="24C290E8">
+    <w:tmpl w:val="1526D43E"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:cstheme="minorHAnsi" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...329 lines deleted...]
-  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76B01CD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EEE2D818"/>
     <w:lvl w:ilvl="0" w:tplc="0BD8D166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="767171" w:themeColor="background2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -20902,772 +17444,88 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-[...559 lines deleted...]
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="1" w16cid:durableId="1264730917">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1188518269">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="2" w16cid:durableId="639455801">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="750077792">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="3" w16cid:durableId="1198660360">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1876427307">
-[...5 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1239560384">
+  <w:num w:numId="4" w16cid:durableId="1188913888">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1231110647">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="5" w16cid:durableId="1596357711">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="392124292">
-    <w:abstractNumId w:val="50"/>
+  <w:num w:numId="6" w16cid:durableId="1653101572">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1104347580">
-[...20 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="460684107">
+  <w:num w:numId="7" w16cid:durableId="1222600303">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="126162706">
+  <w:num w:numId="8" w16cid:durableId="1622417841">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="869803293">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="1417020886">
-[...44 lines deleted...]
-  <w:num w:numId="33" w16cid:durableId="1198660360">
+  <w:num w:numId="10" w16cid:durableId="1507818657">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="1188913888">
-[...55 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -21686,961 +17544,1020 @@
     <w:rsid w:val="00035D6C"/>
     <w:rsid w:val="00037407"/>
     <w:rsid w:val="000407AC"/>
     <w:rsid w:val="000418D8"/>
     <w:rsid w:val="00041F46"/>
     <w:rsid w:val="00047300"/>
     <w:rsid w:val="00047615"/>
     <w:rsid w:val="000504F1"/>
     <w:rsid w:val="000518F7"/>
     <w:rsid w:val="00054833"/>
     <w:rsid w:val="00054CB9"/>
     <w:rsid w:val="00060216"/>
     <w:rsid w:val="000624D2"/>
     <w:rsid w:val="00062530"/>
     <w:rsid w:val="0006495D"/>
     <w:rsid w:val="00064994"/>
     <w:rsid w:val="000652CA"/>
     <w:rsid w:val="00065865"/>
     <w:rsid w:val="000672FD"/>
     <w:rsid w:val="000706A9"/>
     <w:rsid w:val="00075679"/>
     <w:rsid w:val="00080336"/>
     <w:rsid w:val="0008072D"/>
     <w:rsid w:val="0009232C"/>
     <w:rsid w:val="00092D9A"/>
+    <w:rsid w:val="00093F23"/>
     <w:rsid w:val="00094039"/>
     <w:rsid w:val="00096E95"/>
     <w:rsid w:val="000973C9"/>
     <w:rsid w:val="000A1215"/>
     <w:rsid w:val="000A1F0B"/>
     <w:rsid w:val="000A206D"/>
     <w:rsid w:val="000A7FB4"/>
     <w:rsid w:val="000B028F"/>
     <w:rsid w:val="000B03F2"/>
     <w:rsid w:val="000B39EE"/>
     <w:rsid w:val="000B7A7A"/>
     <w:rsid w:val="000B7D45"/>
     <w:rsid w:val="000C0C58"/>
     <w:rsid w:val="000C34D1"/>
     <w:rsid w:val="000C7256"/>
     <w:rsid w:val="000D012B"/>
     <w:rsid w:val="000D0E03"/>
     <w:rsid w:val="000D3A22"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="000E7537"/>
+    <w:rsid w:val="000F6FED"/>
     <w:rsid w:val="00100A83"/>
     <w:rsid w:val="00102066"/>
     <w:rsid w:val="00111D9D"/>
     <w:rsid w:val="001128A7"/>
+    <w:rsid w:val="00113BE9"/>
     <w:rsid w:val="001217F9"/>
     <w:rsid w:val="00122BD5"/>
     <w:rsid w:val="00126D0E"/>
     <w:rsid w:val="0012770F"/>
     <w:rsid w:val="00133788"/>
     <w:rsid w:val="001346D5"/>
     <w:rsid w:val="00137B95"/>
     <w:rsid w:val="00143E06"/>
     <w:rsid w:val="0014790C"/>
     <w:rsid w:val="00150457"/>
     <w:rsid w:val="00150F31"/>
     <w:rsid w:val="0015137D"/>
     <w:rsid w:val="001518C1"/>
     <w:rsid w:val="00156329"/>
     <w:rsid w:val="00156B8D"/>
     <w:rsid w:val="00157E6B"/>
     <w:rsid w:val="001617D6"/>
     <w:rsid w:val="00165FE7"/>
     <w:rsid w:val="001673D4"/>
     <w:rsid w:val="00167B8D"/>
     <w:rsid w:val="0017123F"/>
     <w:rsid w:val="00175B56"/>
     <w:rsid w:val="00176FB3"/>
     <w:rsid w:val="001813AF"/>
     <w:rsid w:val="0018326D"/>
     <w:rsid w:val="001909AF"/>
     <w:rsid w:val="00191CCB"/>
     <w:rsid w:val="00191F79"/>
     <w:rsid w:val="00194660"/>
     <w:rsid w:val="00195C3E"/>
     <w:rsid w:val="001A34E8"/>
     <w:rsid w:val="001B0BDB"/>
     <w:rsid w:val="001B494F"/>
     <w:rsid w:val="001C1161"/>
     <w:rsid w:val="001C1700"/>
     <w:rsid w:val="001C1969"/>
     <w:rsid w:val="001C5192"/>
     <w:rsid w:val="001C5907"/>
     <w:rsid w:val="001D55A7"/>
     <w:rsid w:val="001D7D8A"/>
     <w:rsid w:val="001E29E4"/>
     <w:rsid w:val="001E3857"/>
     <w:rsid w:val="001F4497"/>
     <w:rsid w:val="001F4C61"/>
     <w:rsid w:val="00201B07"/>
     <w:rsid w:val="00202443"/>
     <w:rsid w:val="002066DD"/>
     <w:rsid w:val="00207A2A"/>
     <w:rsid w:val="00211B36"/>
     <w:rsid w:val="00213768"/>
+    <w:rsid w:val="00216172"/>
     <w:rsid w:val="00216265"/>
     <w:rsid w:val="0021628A"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="0022127A"/>
     <w:rsid w:val="002230EB"/>
     <w:rsid w:val="00226DAD"/>
     <w:rsid w:val="00231146"/>
+    <w:rsid w:val="00233C9A"/>
+    <w:rsid w:val="00233E0D"/>
     <w:rsid w:val="00234F41"/>
     <w:rsid w:val="00235DF0"/>
     <w:rsid w:val="002409CF"/>
     <w:rsid w:val="002410C5"/>
+    <w:rsid w:val="00241F8C"/>
     <w:rsid w:val="002509E5"/>
     <w:rsid w:val="0025420C"/>
     <w:rsid w:val="00254D23"/>
+    <w:rsid w:val="00255B6E"/>
     <w:rsid w:val="00255FB4"/>
     <w:rsid w:val="002567B4"/>
     <w:rsid w:val="00256CE6"/>
     <w:rsid w:val="002577DF"/>
     <w:rsid w:val="00263D76"/>
     <w:rsid w:val="00267375"/>
     <w:rsid w:val="00274319"/>
     <w:rsid w:val="00276079"/>
     <w:rsid w:val="00276D25"/>
     <w:rsid w:val="0028104A"/>
     <w:rsid w:val="0028122C"/>
     <w:rsid w:val="002822A9"/>
+    <w:rsid w:val="002830B7"/>
     <w:rsid w:val="00287354"/>
     <w:rsid w:val="00287CE7"/>
     <w:rsid w:val="0029029E"/>
     <w:rsid w:val="00292431"/>
     <w:rsid w:val="00293A06"/>
     <w:rsid w:val="00295E46"/>
     <w:rsid w:val="0029647D"/>
     <w:rsid w:val="00296FEC"/>
     <w:rsid w:val="002A019B"/>
     <w:rsid w:val="002A1CC8"/>
     <w:rsid w:val="002A31DB"/>
     <w:rsid w:val="002A4ADC"/>
     <w:rsid w:val="002A597D"/>
     <w:rsid w:val="002B2162"/>
     <w:rsid w:val="002B39F0"/>
     <w:rsid w:val="002B614B"/>
     <w:rsid w:val="002C2468"/>
     <w:rsid w:val="002C5899"/>
     <w:rsid w:val="002D188A"/>
     <w:rsid w:val="002D1D57"/>
     <w:rsid w:val="002D552C"/>
     <w:rsid w:val="002D61EE"/>
     <w:rsid w:val="002D6E19"/>
     <w:rsid w:val="002D7C9F"/>
     <w:rsid w:val="002E06B6"/>
+    <w:rsid w:val="002E1459"/>
     <w:rsid w:val="002E3C3F"/>
     <w:rsid w:val="002E4717"/>
     <w:rsid w:val="002E7ED2"/>
     <w:rsid w:val="002F04DD"/>
     <w:rsid w:val="002F0688"/>
+    <w:rsid w:val="002F18A5"/>
     <w:rsid w:val="002F2EA5"/>
     <w:rsid w:val="002F4BF0"/>
     <w:rsid w:val="002F53EA"/>
     <w:rsid w:val="002F663C"/>
     <w:rsid w:val="0030100C"/>
     <w:rsid w:val="003013C2"/>
     <w:rsid w:val="00302427"/>
     <w:rsid w:val="00311E26"/>
     <w:rsid w:val="00312147"/>
     <w:rsid w:val="003123D1"/>
     <w:rsid w:val="003124C5"/>
     <w:rsid w:val="003143E1"/>
     <w:rsid w:val="00315534"/>
     <w:rsid w:val="00320335"/>
     <w:rsid w:val="00320A4F"/>
     <w:rsid w:val="00324605"/>
     <w:rsid w:val="00327272"/>
     <w:rsid w:val="00331CA6"/>
     <w:rsid w:val="00334963"/>
     <w:rsid w:val="00336840"/>
+    <w:rsid w:val="00341CE2"/>
     <w:rsid w:val="003455E8"/>
     <w:rsid w:val="00353CBD"/>
     <w:rsid w:val="003555CB"/>
     <w:rsid w:val="00355E37"/>
     <w:rsid w:val="00356E5F"/>
     <w:rsid w:val="0036015E"/>
     <w:rsid w:val="003608FB"/>
     <w:rsid w:val="00366210"/>
     <w:rsid w:val="0036676E"/>
     <w:rsid w:val="00373D1E"/>
     <w:rsid w:val="0037616B"/>
+    <w:rsid w:val="0037717C"/>
     <w:rsid w:val="00380291"/>
     <w:rsid w:val="00384BFF"/>
     <w:rsid w:val="003878C1"/>
     <w:rsid w:val="003903EE"/>
     <w:rsid w:val="0039108C"/>
     <w:rsid w:val="0039423C"/>
     <w:rsid w:val="003A1D1D"/>
     <w:rsid w:val="003A4589"/>
     <w:rsid w:val="003A5928"/>
     <w:rsid w:val="003A76A7"/>
     <w:rsid w:val="003B1B7E"/>
     <w:rsid w:val="003B4B8E"/>
     <w:rsid w:val="003B652B"/>
     <w:rsid w:val="003B6F08"/>
     <w:rsid w:val="003B7109"/>
     <w:rsid w:val="003C1143"/>
     <w:rsid w:val="003C1E41"/>
     <w:rsid w:val="003C2E89"/>
     <w:rsid w:val="003C3036"/>
     <w:rsid w:val="003C4701"/>
     <w:rsid w:val="003C4953"/>
     <w:rsid w:val="003C7C10"/>
     <w:rsid w:val="003D14CF"/>
     <w:rsid w:val="003D37DB"/>
     <w:rsid w:val="003D7C2A"/>
     <w:rsid w:val="003E080E"/>
     <w:rsid w:val="003E456E"/>
     <w:rsid w:val="003E47A2"/>
     <w:rsid w:val="003E763B"/>
     <w:rsid w:val="003F0C68"/>
     <w:rsid w:val="003F1010"/>
     <w:rsid w:val="003F35D5"/>
     <w:rsid w:val="003F61D2"/>
     <w:rsid w:val="00402BA0"/>
     <w:rsid w:val="004065FA"/>
     <w:rsid w:val="00406893"/>
     <w:rsid w:val="00407273"/>
     <w:rsid w:val="00410153"/>
     <w:rsid w:val="00410804"/>
     <w:rsid w:val="00412181"/>
     <w:rsid w:val="00414D2F"/>
     <w:rsid w:val="00414E68"/>
     <w:rsid w:val="004178D4"/>
     <w:rsid w:val="00417C6A"/>
     <w:rsid w:val="0042352A"/>
     <w:rsid w:val="00423A88"/>
     <w:rsid w:val="00424269"/>
     <w:rsid w:val="00430E05"/>
     <w:rsid w:val="00432117"/>
+    <w:rsid w:val="00434918"/>
     <w:rsid w:val="00436C1B"/>
     <w:rsid w:val="00440F13"/>
     <w:rsid w:val="00441F17"/>
     <w:rsid w:val="00444DCF"/>
     <w:rsid w:val="004450E5"/>
     <w:rsid w:val="00445B1A"/>
     <w:rsid w:val="00454457"/>
     <w:rsid w:val="00454D05"/>
     <w:rsid w:val="00455A61"/>
     <w:rsid w:val="00461721"/>
     <w:rsid w:val="0046396D"/>
     <w:rsid w:val="00464467"/>
     <w:rsid w:val="00467041"/>
     <w:rsid w:val="004715EC"/>
     <w:rsid w:val="004730F4"/>
     <w:rsid w:val="004744F7"/>
     <w:rsid w:val="00474AE7"/>
     <w:rsid w:val="00475CB0"/>
     <w:rsid w:val="00480D22"/>
     <w:rsid w:val="00480F43"/>
     <w:rsid w:val="00480FFC"/>
     <w:rsid w:val="00482FB3"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="00487D4C"/>
+    <w:rsid w:val="004902B7"/>
     <w:rsid w:val="00490ED5"/>
+    <w:rsid w:val="00496863"/>
     <w:rsid w:val="004972B6"/>
     <w:rsid w:val="004A0452"/>
     <w:rsid w:val="004A0BAD"/>
     <w:rsid w:val="004A1EA7"/>
     <w:rsid w:val="004A491D"/>
     <w:rsid w:val="004B1D0A"/>
     <w:rsid w:val="004B4268"/>
     <w:rsid w:val="004B489B"/>
     <w:rsid w:val="004B63DC"/>
     <w:rsid w:val="004B643C"/>
     <w:rsid w:val="004B6957"/>
     <w:rsid w:val="004C3AAE"/>
     <w:rsid w:val="004C413A"/>
     <w:rsid w:val="004C4612"/>
     <w:rsid w:val="004C4789"/>
     <w:rsid w:val="004C4BE1"/>
     <w:rsid w:val="004C6195"/>
     <w:rsid w:val="004D1294"/>
     <w:rsid w:val="004D12A6"/>
     <w:rsid w:val="004D16EC"/>
     <w:rsid w:val="004D19C8"/>
     <w:rsid w:val="004D22B1"/>
     <w:rsid w:val="004D2462"/>
     <w:rsid w:val="004D4D39"/>
     <w:rsid w:val="004E260D"/>
     <w:rsid w:val="004E3AC0"/>
     <w:rsid w:val="004E50A1"/>
     <w:rsid w:val="004E5B02"/>
     <w:rsid w:val="004F01C1"/>
     <w:rsid w:val="004F0D1A"/>
     <w:rsid w:val="004F1490"/>
+    <w:rsid w:val="004F4FB1"/>
     <w:rsid w:val="004F66BF"/>
     <w:rsid w:val="004F7B90"/>
     <w:rsid w:val="00502312"/>
     <w:rsid w:val="00504456"/>
     <w:rsid w:val="0050497E"/>
     <w:rsid w:val="00504D8E"/>
     <w:rsid w:val="0051355D"/>
     <w:rsid w:val="00514A7A"/>
     <w:rsid w:val="005162C1"/>
     <w:rsid w:val="005170EB"/>
     <w:rsid w:val="00521648"/>
     <w:rsid w:val="00523150"/>
     <w:rsid w:val="00530B05"/>
     <w:rsid w:val="00533E4F"/>
     <w:rsid w:val="00534F6D"/>
     <w:rsid w:val="00537397"/>
     <w:rsid w:val="00541187"/>
     <w:rsid w:val="00541F74"/>
     <w:rsid w:val="005420DB"/>
     <w:rsid w:val="00543BDF"/>
     <w:rsid w:val="005447F9"/>
     <w:rsid w:val="00545923"/>
     <w:rsid w:val="00546E26"/>
     <w:rsid w:val="00547282"/>
     <w:rsid w:val="00547A9A"/>
     <w:rsid w:val="005503A7"/>
     <w:rsid w:val="005530A9"/>
     <w:rsid w:val="005542C9"/>
     <w:rsid w:val="0055475C"/>
     <w:rsid w:val="005575D9"/>
     <w:rsid w:val="00562465"/>
     <w:rsid w:val="00563068"/>
     <w:rsid w:val="005649D2"/>
     <w:rsid w:val="00572928"/>
     <w:rsid w:val="00573285"/>
     <w:rsid w:val="00576015"/>
     <w:rsid w:val="005766EB"/>
     <w:rsid w:val="005768F4"/>
     <w:rsid w:val="00576C55"/>
     <w:rsid w:val="00577AA9"/>
     <w:rsid w:val="00582273"/>
     <w:rsid w:val="00583BDC"/>
     <w:rsid w:val="00583CC1"/>
     <w:rsid w:val="00584682"/>
     <w:rsid w:val="00584B80"/>
     <w:rsid w:val="00587952"/>
     <w:rsid w:val="005908E4"/>
     <w:rsid w:val="0059308D"/>
     <w:rsid w:val="00593DDC"/>
+    <w:rsid w:val="0059699A"/>
     <w:rsid w:val="005A084B"/>
     <w:rsid w:val="005A1081"/>
     <w:rsid w:val="005A39FA"/>
     <w:rsid w:val="005A3D8D"/>
     <w:rsid w:val="005A5F71"/>
     <w:rsid w:val="005B08D4"/>
     <w:rsid w:val="005C0570"/>
     <w:rsid w:val="005C21B6"/>
     <w:rsid w:val="005C26F4"/>
     <w:rsid w:val="005C3B49"/>
     <w:rsid w:val="005C3B70"/>
     <w:rsid w:val="005C4E22"/>
+    <w:rsid w:val="005C5915"/>
     <w:rsid w:val="005D50DD"/>
     <w:rsid w:val="005D6133"/>
     <w:rsid w:val="005D6654"/>
     <w:rsid w:val="005D6C6C"/>
     <w:rsid w:val="005E1D0B"/>
     <w:rsid w:val="005E39C0"/>
     <w:rsid w:val="005E3ED2"/>
     <w:rsid w:val="005E3FDB"/>
     <w:rsid w:val="005E4FEA"/>
     <w:rsid w:val="005E59CB"/>
     <w:rsid w:val="005F25AE"/>
     <w:rsid w:val="005F54BF"/>
     <w:rsid w:val="005F70C3"/>
     <w:rsid w:val="005F7AEA"/>
     <w:rsid w:val="0060282E"/>
     <w:rsid w:val="00603B9F"/>
     <w:rsid w:val="00604194"/>
     <w:rsid w:val="00604750"/>
     <w:rsid w:val="00605038"/>
+    <w:rsid w:val="00605C83"/>
     <w:rsid w:val="00605D02"/>
     <w:rsid w:val="00605F0C"/>
     <w:rsid w:val="00607761"/>
     <w:rsid w:val="0061011B"/>
     <w:rsid w:val="00610922"/>
     <w:rsid w:val="00612595"/>
     <w:rsid w:val="006125C6"/>
     <w:rsid w:val="00614627"/>
     <w:rsid w:val="0061619E"/>
     <w:rsid w:val="00617B43"/>
     <w:rsid w:val="00625D60"/>
     <w:rsid w:val="006267BC"/>
     <w:rsid w:val="00630B74"/>
     <w:rsid w:val="00631CB5"/>
     <w:rsid w:val="00633540"/>
     <w:rsid w:val="006349CD"/>
     <w:rsid w:val="00635AC7"/>
     <w:rsid w:val="006360D1"/>
     <w:rsid w:val="006366A0"/>
     <w:rsid w:val="00645B8C"/>
     <w:rsid w:val="00645E98"/>
     <w:rsid w:val="006468E4"/>
     <w:rsid w:val="006608C3"/>
     <w:rsid w:val="00662A32"/>
     <w:rsid w:val="00665160"/>
     <w:rsid w:val="00665A78"/>
     <w:rsid w:val="00666CCA"/>
     <w:rsid w:val="00675D86"/>
     <w:rsid w:val="00676AF3"/>
     <w:rsid w:val="00680C25"/>
     <w:rsid w:val="006836EB"/>
+    <w:rsid w:val="00683A29"/>
     <w:rsid w:val="00691E32"/>
     <w:rsid w:val="006936B0"/>
     <w:rsid w:val="006A1BCF"/>
     <w:rsid w:val="006A20EE"/>
     <w:rsid w:val="006A6896"/>
     <w:rsid w:val="006B0109"/>
     <w:rsid w:val="006B0A1D"/>
     <w:rsid w:val="006B3F3C"/>
     <w:rsid w:val="006B4350"/>
     <w:rsid w:val="006B4B27"/>
     <w:rsid w:val="006B627C"/>
     <w:rsid w:val="006B6F15"/>
     <w:rsid w:val="006C160E"/>
     <w:rsid w:val="006C1EF8"/>
     <w:rsid w:val="006C2783"/>
     <w:rsid w:val="006C380C"/>
     <w:rsid w:val="006C4200"/>
     <w:rsid w:val="006C4A3D"/>
     <w:rsid w:val="006D442B"/>
     <w:rsid w:val="006D6034"/>
     <w:rsid w:val="006D6CD1"/>
     <w:rsid w:val="006D7E44"/>
     <w:rsid w:val="006E2D91"/>
     <w:rsid w:val="006F1AF0"/>
     <w:rsid w:val="006F1F7C"/>
     <w:rsid w:val="006F2462"/>
     <w:rsid w:val="006F4424"/>
+    <w:rsid w:val="006F4DDD"/>
     <w:rsid w:val="006F7732"/>
     <w:rsid w:val="0070134D"/>
+    <w:rsid w:val="00702054"/>
     <w:rsid w:val="00705AE1"/>
     <w:rsid w:val="00705C22"/>
     <w:rsid w:val="0070604B"/>
     <w:rsid w:val="00710903"/>
     <w:rsid w:val="00711EEE"/>
     <w:rsid w:val="007173D9"/>
     <w:rsid w:val="007176E9"/>
     <w:rsid w:val="00717CB4"/>
     <w:rsid w:val="0072286F"/>
     <w:rsid w:val="007234E6"/>
     <w:rsid w:val="00724BF6"/>
     <w:rsid w:val="00726DDF"/>
     <w:rsid w:val="00730254"/>
     <w:rsid w:val="00730E26"/>
     <w:rsid w:val="00731F0E"/>
     <w:rsid w:val="00732566"/>
     <w:rsid w:val="007356DE"/>
     <w:rsid w:val="00751860"/>
     <w:rsid w:val="00754029"/>
     <w:rsid w:val="00756B40"/>
     <w:rsid w:val="00764AFD"/>
     <w:rsid w:val="00764E2B"/>
     <w:rsid w:val="00766534"/>
     <w:rsid w:val="00766F0C"/>
     <w:rsid w:val="007708EE"/>
     <w:rsid w:val="00773716"/>
     <w:rsid w:val="00775169"/>
     <w:rsid w:val="00776F2C"/>
     <w:rsid w:val="007853E6"/>
+    <w:rsid w:val="00786C7D"/>
     <w:rsid w:val="00793D65"/>
     <w:rsid w:val="007940F3"/>
     <w:rsid w:val="00795B17"/>
     <w:rsid w:val="00796C0A"/>
     <w:rsid w:val="00796F95"/>
     <w:rsid w:val="007A089B"/>
     <w:rsid w:val="007A6870"/>
     <w:rsid w:val="007A6D05"/>
     <w:rsid w:val="007B0B8A"/>
     <w:rsid w:val="007B7768"/>
     <w:rsid w:val="007C4E05"/>
     <w:rsid w:val="007C67ED"/>
     <w:rsid w:val="007C693A"/>
     <w:rsid w:val="007C7D9F"/>
+    <w:rsid w:val="007D002B"/>
     <w:rsid w:val="007D0493"/>
     <w:rsid w:val="007D2106"/>
     <w:rsid w:val="007D2D73"/>
     <w:rsid w:val="007D3F56"/>
     <w:rsid w:val="007D5AC6"/>
     <w:rsid w:val="007E059C"/>
     <w:rsid w:val="007E2934"/>
     <w:rsid w:val="007E582C"/>
     <w:rsid w:val="007E7F0E"/>
+    <w:rsid w:val="007F054E"/>
     <w:rsid w:val="007F25C3"/>
     <w:rsid w:val="00800894"/>
     <w:rsid w:val="00800DDC"/>
     <w:rsid w:val="008017AB"/>
+    <w:rsid w:val="008037A5"/>
     <w:rsid w:val="00803E7F"/>
     <w:rsid w:val="00805A9B"/>
     <w:rsid w:val="00807B06"/>
     <w:rsid w:val="00807FCE"/>
     <w:rsid w:val="0081238B"/>
     <w:rsid w:val="0081748B"/>
     <w:rsid w:val="00823077"/>
     <w:rsid w:val="008251A6"/>
     <w:rsid w:val="0082595E"/>
     <w:rsid w:val="0082779A"/>
     <w:rsid w:val="0082796B"/>
     <w:rsid w:val="00827A50"/>
     <w:rsid w:val="00832120"/>
     <w:rsid w:val="00834C0A"/>
     <w:rsid w:val="00835BC3"/>
     <w:rsid w:val="008422D2"/>
     <w:rsid w:val="00847E49"/>
     <w:rsid w:val="00852D0E"/>
     <w:rsid w:val="00856F05"/>
     <w:rsid w:val="00864060"/>
     <w:rsid w:val="00864658"/>
     <w:rsid w:val="0086539D"/>
     <w:rsid w:val="00866090"/>
     <w:rsid w:val="0086662F"/>
     <w:rsid w:val="00871E9C"/>
     <w:rsid w:val="00875335"/>
+    <w:rsid w:val="0087614B"/>
     <w:rsid w:val="008842DB"/>
     <w:rsid w:val="008862BB"/>
     <w:rsid w:val="00886581"/>
     <w:rsid w:val="00886904"/>
     <w:rsid w:val="00890275"/>
     <w:rsid w:val="00892F00"/>
     <w:rsid w:val="00892FA0"/>
     <w:rsid w:val="00896B94"/>
     <w:rsid w:val="008A0EC4"/>
     <w:rsid w:val="008A2A54"/>
     <w:rsid w:val="008A31FF"/>
     <w:rsid w:val="008A3534"/>
     <w:rsid w:val="008B2AD7"/>
     <w:rsid w:val="008B5E7A"/>
     <w:rsid w:val="008C45B2"/>
     <w:rsid w:val="008C67EB"/>
     <w:rsid w:val="008D0572"/>
     <w:rsid w:val="008D13DA"/>
     <w:rsid w:val="008D1728"/>
     <w:rsid w:val="008E0C1B"/>
     <w:rsid w:val="008E12D3"/>
+    <w:rsid w:val="008E339B"/>
     <w:rsid w:val="008E47C5"/>
     <w:rsid w:val="008E4B3A"/>
     <w:rsid w:val="008F3E26"/>
     <w:rsid w:val="008F4387"/>
     <w:rsid w:val="008F616C"/>
     <w:rsid w:val="008F6AFA"/>
     <w:rsid w:val="009005E6"/>
     <w:rsid w:val="0090247F"/>
     <w:rsid w:val="00902575"/>
     <w:rsid w:val="00907C0D"/>
     <w:rsid w:val="00907C9A"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="00921BE6"/>
     <w:rsid w:val="009224FB"/>
     <w:rsid w:val="0092259C"/>
     <w:rsid w:val="009226C6"/>
     <w:rsid w:val="00924327"/>
     <w:rsid w:val="00925C88"/>
     <w:rsid w:val="00925E8C"/>
     <w:rsid w:val="009279DD"/>
     <w:rsid w:val="00927DBC"/>
     <w:rsid w:val="00930E8E"/>
     <w:rsid w:val="0093609B"/>
     <w:rsid w:val="00945050"/>
     <w:rsid w:val="009451A2"/>
     <w:rsid w:val="0095403C"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009551A2"/>
     <w:rsid w:val="00955448"/>
     <w:rsid w:val="009656E9"/>
     <w:rsid w:val="00967EA0"/>
     <w:rsid w:val="00973899"/>
     <w:rsid w:val="009773AF"/>
+    <w:rsid w:val="00981EF5"/>
     <w:rsid w:val="009833B7"/>
     <w:rsid w:val="00984FAF"/>
     <w:rsid w:val="00985873"/>
     <w:rsid w:val="00986957"/>
     <w:rsid w:val="0098780D"/>
     <w:rsid w:val="00993E5A"/>
+    <w:rsid w:val="00994035"/>
     <w:rsid w:val="00995BDA"/>
     <w:rsid w:val="00996458"/>
+    <w:rsid w:val="00997D6A"/>
     <w:rsid w:val="009A09FD"/>
+    <w:rsid w:val="009A4853"/>
     <w:rsid w:val="009A4C75"/>
     <w:rsid w:val="009A4DCF"/>
     <w:rsid w:val="009A77E5"/>
     <w:rsid w:val="009B0F5E"/>
+    <w:rsid w:val="009B16BC"/>
     <w:rsid w:val="009B4247"/>
     <w:rsid w:val="009B4C8A"/>
     <w:rsid w:val="009C0507"/>
     <w:rsid w:val="009C0F1E"/>
     <w:rsid w:val="009C3FB0"/>
     <w:rsid w:val="009C5312"/>
+    <w:rsid w:val="009D4190"/>
     <w:rsid w:val="009D55CF"/>
     <w:rsid w:val="009E1009"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E4226"/>
     <w:rsid w:val="009E52DF"/>
     <w:rsid w:val="009F4FD1"/>
     <w:rsid w:val="00A012D2"/>
     <w:rsid w:val="00A01F35"/>
     <w:rsid w:val="00A02A2D"/>
     <w:rsid w:val="00A035A1"/>
     <w:rsid w:val="00A0448C"/>
     <w:rsid w:val="00A049D8"/>
     <w:rsid w:val="00A04AC9"/>
     <w:rsid w:val="00A04BFE"/>
     <w:rsid w:val="00A065AB"/>
     <w:rsid w:val="00A07F03"/>
     <w:rsid w:val="00A10D52"/>
     <w:rsid w:val="00A112F7"/>
     <w:rsid w:val="00A126F7"/>
     <w:rsid w:val="00A12EC9"/>
     <w:rsid w:val="00A13578"/>
     <w:rsid w:val="00A162B0"/>
     <w:rsid w:val="00A21ECE"/>
+    <w:rsid w:val="00A22B0C"/>
     <w:rsid w:val="00A300E0"/>
     <w:rsid w:val="00A32296"/>
     <w:rsid w:val="00A322C3"/>
     <w:rsid w:val="00A33416"/>
     <w:rsid w:val="00A34C40"/>
     <w:rsid w:val="00A426A3"/>
     <w:rsid w:val="00A43396"/>
     <w:rsid w:val="00A44306"/>
     <w:rsid w:val="00A46DC6"/>
     <w:rsid w:val="00A502D9"/>
     <w:rsid w:val="00A5256C"/>
     <w:rsid w:val="00A53D5D"/>
     <w:rsid w:val="00A53F2F"/>
     <w:rsid w:val="00A552E8"/>
     <w:rsid w:val="00A6207D"/>
     <w:rsid w:val="00A66DF6"/>
     <w:rsid w:val="00A72B76"/>
     <w:rsid w:val="00A756A6"/>
     <w:rsid w:val="00A82997"/>
     <w:rsid w:val="00A84D59"/>
     <w:rsid w:val="00A87F48"/>
     <w:rsid w:val="00A92CA9"/>
     <w:rsid w:val="00A93163"/>
     <w:rsid w:val="00A9694D"/>
+    <w:rsid w:val="00AA7767"/>
     <w:rsid w:val="00AB765D"/>
     <w:rsid w:val="00AB7AE0"/>
     <w:rsid w:val="00AC1AE4"/>
     <w:rsid w:val="00AC1BEC"/>
     <w:rsid w:val="00AC2251"/>
     <w:rsid w:val="00AD2CE2"/>
     <w:rsid w:val="00AD3545"/>
     <w:rsid w:val="00AE2796"/>
     <w:rsid w:val="00AE2EF0"/>
     <w:rsid w:val="00AE390C"/>
     <w:rsid w:val="00AE50B1"/>
     <w:rsid w:val="00AF2CEF"/>
     <w:rsid w:val="00AF2EC5"/>
     <w:rsid w:val="00AF4AE3"/>
     <w:rsid w:val="00AF4F6D"/>
     <w:rsid w:val="00AF5B56"/>
     <w:rsid w:val="00B00EA7"/>
     <w:rsid w:val="00B01EA4"/>
     <w:rsid w:val="00B04120"/>
     <w:rsid w:val="00B05F94"/>
     <w:rsid w:val="00B06ACE"/>
     <w:rsid w:val="00B06CB0"/>
     <w:rsid w:val="00B133DF"/>
     <w:rsid w:val="00B14DD5"/>
     <w:rsid w:val="00B14F3E"/>
+    <w:rsid w:val="00B21B24"/>
     <w:rsid w:val="00B2327E"/>
     <w:rsid w:val="00B325FE"/>
     <w:rsid w:val="00B35C09"/>
     <w:rsid w:val="00B40961"/>
     <w:rsid w:val="00B421FE"/>
     <w:rsid w:val="00B438EA"/>
+    <w:rsid w:val="00B44AC6"/>
     <w:rsid w:val="00B53C32"/>
     <w:rsid w:val="00B53CF6"/>
     <w:rsid w:val="00B55335"/>
     <w:rsid w:val="00B5602E"/>
     <w:rsid w:val="00B57DB1"/>
     <w:rsid w:val="00B61B55"/>
     <w:rsid w:val="00B63604"/>
     <w:rsid w:val="00B6479D"/>
     <w:rsid w:val="00B65742"/>
     <w:rsid w:val="00B65C95"/>
     <w:rsid w:val="00B66F71"/>
     <w:rsid w:val="00B7179B"/>
     <w:rsid w:val="00B74B98"/>
     <w:rsid w:val="00B75AFA"/>
     <w:rsid w:val="00B80F05"/>
+    <w:rsid w:val="00B84F4B"/>
     <w:rsid w:val="00B850FF"/>
     <w:rsid w:val="00B93DDD"/>
     <w:rsid w:val="00BA146E"/>
+    <w:rsid w:val="00BA1813"/>
     <w:rsid w:val="00BA2BC7"/>
     <w:rsid w:val="00BA353C"/>
     <w:rsid w:val="00BA3BD7"/>
     <w:rsid w:val="00BB0A8A"/>
     <w:rsid w:val="00BB246C"/>
     <w:rsid w:val="00BC2B27"/>
     <w:rsid w:val="00BD52B9"/>
     <w:rsid w:val="00BE6095"/>
     <w:rsid w:val="00BE61E6"/>
     <w:rsid w:val="00BE6FB9"/>
     <w:rsid w:val="00BE737F"/>
     <w:rsid w:val="00BF16FF"/>
+    <w:rsid w:val="00BF4E76"/>
     <w:rsid w:val="00BF7A73"/>
     <w:rsid w:val="00C00875"/>
     <w:rsid w:val="00C01AE3"/>
     <w:rsid w:val="00C01EBA"/>
     <w:rsid w:val="00C0232D"/>
     <w:rsid w:val="00C03C84"/>
     <w:rsid w:val="00C13055"/>
+    <w:rsid w:val="00C136DB"/>
     <w:rsid w:val="00C14081"/>
+    <w:rsid w:val="00C157AB"/>
+    <w:rsid w:val="00C17374"/>
     <w:rsid w:val="00C17426"/>
     <w:rsid w:val="00C17CF0"/>
     <w:rsid w:val="00C21FEE"/>
     <w:rsid w:val="00C23800"/>
     <w:rsid w:val="00C2545D"/>
     <w:rsid w:val="00C258D9"/>
     <w:rsid w:val="00C25ACA"/>
     <w:rsid w:val="00C27E8E"/>
     <w:rsid w:val="00C36B38"/>
     <w:rsid w:val="00C42582"/>
     <w:rsid w:val="00C43062"/>
     <w:rsid w:val="00C45232"/>
     <w:rsid w:val="00C47292"/>
     <w:rsid w:val="00C50AA5"/>
     <w:rsid w:val="00C53062"/>
     <w:rsid w:val="00C57005"/>
     <w:rsid w:val="00C57D3B"/>
     <w:rsid w:val="00C605D6"/>
     <w:rsid w:val="00C61FFD"/>
     <w:rsid w:val="00C6407F"/>
     <w:rsid w:val="00C6441B"/>
     <w:rsid w:val="00C64EE2"/>
+    <w:rsid w:val="00C70DBB"/>
     <w:rsid w:val="00C80C2E"/>
     <w:rsid w:val="00C816EE"/>
     <w:rsid w:val="00C81707"/>
     <w:rsid w:val="00C82572"/>
     <w:rsid w:val="00C83A5F"/>
     <w:rsid w:val="00C872E6"/>
     <w:rsid w:val="00C8786D"/>
     <w:rsid w:val="00C92CDA"/>
     <w:rsid w:val="00C93AB6"/>
     <w:rsid w:val="00C9672C"/>
     <w:rsid w:val="00C96F21"/>
     <w:rsid w:val="00CA1B7C"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rsid w:val="00CA31B0"/>
     <w:rsid w:val="00CB04DB"/>
     <w:rsid w:val="00CB29A7"/>
     <w:rsid w:val="00CC38E3"/>
     <w:rsid w:val="00CC4FED"/>
     <w:rsid w:val="00CD0544"/>
     <w:rsid w:val="00CD0769"/>
     <w:rsid w:val="00CD4C56"/>
     <w:rsid w:val="00CD5682"/>
     <w:rsid w:val="00CD5B09"/>
     <w:rsid w:val="00CD7A3A"/>
     <w:rsid w:val="00CE0552"/>
     <w:rsid w:val="00CE48E2"/>
     <w:rsid w:val="00CE5303"/>
     <w:rsid w:val="00CE57BC"/>
     <w:rsid w:val="00CE5844"/>
+    <w:rsid w:val="00CE7C01"/>
     <w:rsid w:val="00CF18B0"/>
     <w:rsid w:val="00CF2076"/>
     <w:rsid w:val="00CF2B73"/>
     <w:rsid w:val="00D007DC"/>
     <w:rsid w:val="00D01C0E"/>
     <w:rsid w:val="00D02D57"/>
     <w:rsid w:val="00D04379"/>
     <w:rsid w:val="00D04400"/>
     <w:rsid w:val="00D046BC"/>
     <w:rsid w:val="00D04D72"/>
     <w:rsid w:val="00D0711F"/>
     <w:rsid w:val="00D07537"/>
     <w:rsid w:val="00D10637"/>
     <w:rsid w:val="00D110EA"/>
     <w:rsid w:val="00D124AC"/>
     <w:rsid w:val="00D146BA"/>
     <w:rsid w:val="00D15D3D"/>
     <w:rsid w:val="00D20F80"/>
     <w:rsid w:val="00D218C2"/>
     <w:rsid w:val="00D222C4"/>
     <w:rsid w:val="00D2356F"/>
     <w:rsid w:val="00D23EDE"/>
     <w:rsid w:val="00D27834"/>
     <w:rsid w:val="00D31115"/>
     <w:rsid w:val="00D31A5A"/>
     <w:rsid w:val="00D3586C"/>
     <w:rsid w:val="00D3634B"/>
     <w:rsid w:val="00D367EA"/>
     <w:rsid w:val="00D36F23"/>
     <w:rsid w:val="00D40609"/>
     <w:rsid w:val="00D40C46"/>
     <w:rsid w:val="00D42546"/>
     <w:rsid w:val="00D4284A"/>
     <w:rsid w:val="00D4589B"/>
     <w:rsid w:val="00D4664E"/>
     <w:rsid w:val="00D4735A"/>
     <w:rsid w:val="00D51E1A"/>
     <w:rsid w:val="00D60E84"/>
     <w:rsid w:val="00D636DB"/>
     <w:rsid w:val="00D6385E"/>
     <w:rsid w:val="00D63EA2"/>
+    <w:rsid w:val="00D64041"/>
     <w:rsid w:val="00D66AC5"/>
     <w:rsid w:val="00D70A98"/>
     <w:rsid w:val="00D73F67"/>
     <w:rsid w:val="00D779AF"/>
     <w:rsid w:val="00D80DE3"/>
     <w:rsid w:val="00D9181A"/>
     <w:rsid w:val="00D94229"/>
     <w:rsid w:val="00D946CB"/>
     <w:rsid w:val="00D9728F"/>
     <w:rsid w:val="00DA1256"/>
     <w:rsid w:val="00DA19CA"/>
     <w:rsid w:val="00DA41D7"/>
     <w:rsid w:val="00DA4215"/>
     <w:rsid w:val="00DA4220"/>
     <w:rsid w:val="00DA53EF"/>
     <w:rsid w:val="00DB1813"/>
     <w:rsid w:val="00DB30A7"/>
     <w:rsid w:val="00DB5A30"/>
+    <w:rsid w:val="00DB6BA6"/>
     <w:rsid w:val="00DB6F77"/>
     <w:rsid w:val="00DB7304"/>
     <w:rsid w:val="00DB7FF2"/>
     <w:rsid w:val="00DC45CF"/>
     <w:rsid w:val="00DC5964"/>
     <w:rsid w:val="00DC7AF9"/>
     <w:rsid w:val="00DD22C6"/>
     <w:rsid w:val="00DD2F4A"/>
     <w:rsid w:val="00DD4B55"/>
     <w:rsid w:val="00DE16B2"/>
+    <w:rsid w:val="00DE3E94"/>
     <w:rsid w:val="00DE428E"/>
     <w:rsid w:val="00DE4710"/>
     <w:rsid w:val="00DE5A76"/>
     <w:rsid w:val="00DF11CF"/>
     <w:rsid w:val="00DF36C1"/>
     <w:rsid w:val="00E04091"/>
     <w:rsid w:val="00E04527"/>
+    <w:rsid w:val="00E13B4A"/>
     <w:rsid w:val="00E14280"/>
     <w:rsid w:val="00E16CB6"/>
+    <w:rsid w:val="00E16F1E"/>
     <w:rsid w:val="00E20689"/>
     <w:rsid w:val="00E23DD6"/>
     <w:rsid w:val="00E23E9A"/>
     <w:rsid w:val="00E34F14"/>
     <w:rsid w:val="00E410DE"/>
     <w:rsid w:val="00E42429"/>
     <w:rsid w:val="00E46B6D"/>
     <w:rsid w:val="00E5276D"/>
     <w:rsid w:val="00E579AB"/>
     <w:rsid w:val="00E644D2"/>
     <w:rsid w:val="00E705A9"/>
     <w:rsid w:val="00E70C58"/>
     <w:rsid w:val="00E711CD"/>
     <w:rsid w:val="00E71E92"/>
     <w:rsid w:val="00E73ACE"/>
     <w:rsid w:val="00E74963"/>
     <w:rsid w:val="00E75C86"/>
     <w:rsid w:val="00E8164C"/>
     <w:rsid w:val="00E81DC5"/>
     <w:rsid w:val="00E83D30"/>
     <w:rsid w:val="00E85D4E"/>
     <w:rsid w:val="00E871F8"/>
     <w:rsid w:val="00E91502"/>
     <w:rsid w:val="00E92900"/>
     <w:rsid w:val="00E9648B"/>
     <w:rsid w:val="00EA05F1"/>
     <w:rsid w:val="00EA12E4"/>
     <w:rsid w:val="00EA3B94"/>
     <w:rsid w:val="00EA4341"/>
     <w:rsid w:val="00EB1BE0"/>
     <w:rsid w:val="00EB6BF1"/>
     <w:rsid w:val="00EC12D0"/>
     <w:rsid w:val="00EC1A78"/>
     <w:rsid w:val="00EC6161"/>
     <w:rsid w:val="00ED02D5"/>
     <w:rsid w:val="00ED1401"/>
+    <w:rsid w:val="00ED18A6"/>
     <w:rsid w:val="00ED4204"/>
     <w:rsid w:val="00EE3A3D"/>
     <w:rsid w:val="00EE62F3"/>
     <w:rsid w:val="00EE7A7C"/>
     <w:rsid w:val="00EF320A"/>
     <w:rsid w:val="00EF3BD3"/>
     <w:rsid w:val="00EF5124"/>
     <w:rsid w:val="00EF6778"/>
     <w:rsid w:val="00EF6822"/>
     <w:rsid w:val="00EF7613"/>
     <w:rsid w:val="00F03B82"/>
     <w:rsid w:val="00F12F57"/>
     <w:rsid w:val="00F137C4"/>
     <w:rsid w:val="00F14767"/>
+    <w:rsid w:val="00F14B05"/>
     <w:rsid w:val="00F15909"/>
     <w:rsid w:val="00F15B95"/>
+    <w:rsid w:val="00F17655"/>
     <w:rsid w:val="00F17E04"/>
     <w:rsid w:val="00F17FDD"/>
     <w:rsid w:val="00F20C4E"/>
     <w:rsid w:val="00F21903"/>
     <w:rsid w:val="00F2225E"/>
     <w:rsid w:val="00F24519"/>
     <w:rsid w:val="00F24AA1"/>
     <w:rsid w:val="00F26C0D"/>
     <w:rsid w:val="00F27DD0"/>
     <w:rsid w:val="00F31A02"/>
     <w:rsid w:val="00F31C85"/>
     <w:rsid w:val="00F332CE"/>
     <w:rsid w:val="00F343EE"/>
     <w:rsid w:val="00F34859"/>
     <w:rsid w:val="00F40B50"/>
     <w:rsid w:val="00F4113E"/>
     <w:rsid w:val="00F41AAF"/>
     <w:rsid w:val="00F427A2"/>
     <w:rsid w:val="00F43EFF"/>
     <w:rsid w:val="00F462EF"/>
     <w:rsid w:val="00F47B97"/>
     <w:rsid w:val="00F53493"/>
     <w:rsid w:val="00F54016"/>
     <w:rsid w:val="00F56290"/>
     <w:rsid w:val="00F634E4"/>
     <w:rsid w:val="00F63880"/>
     <w:rsid w:val="00F65586"/>
     <w:rsid w:val="00F7197E"/>
     <w:rsid w:val="00F72B93"/>
     <w:rsid w:val="00F7447C"/>
+    <w:rsid w:val="00F751CE"/>
     <w:rsid w:val="00F80B58"/>
     <w:rsid w:val="00F83B08"/>
     <w:rsid w:val="00F8486E"/>
     <w:rsid w:val="00F864B5"/>
     <w:rsid w:val="00F87764"/>
     <w:rsid w:val="00F923FE"/>
     <w:rsid w:val="00F9343E"/>
     <w:rsid w:val="00F95CB8"/>
     <w:rsid w:val="00F96A33"/>
+    <w:rsid w:val="00F9738F"/>
     <w:rsid w:val="00FA4971"/>
     <w:rsid w:val="00FA4FF4"/>
     <w:rsid w:val="00FB6483"/>
     <w:rsid w:val="00FB67E1"/>
     <w:rsid w:val="00FC06BC"/>
     <w:rsid w:val="00FC329C"/>
     <w:rsid w:val="00FC3BB8"/>
     <w:rsid w:val="00FC60D6"/>
     <w:rsid w:val="00FC622A"/>
     <w:rsid w:val="00FC787C"/>
     <w:rsid w:val="00FD0F13"/>
     <w:rsid w:val="00FD4FDC"/>
     <w:rsid w:val="00FD5280"/>
     <w:rsid w:val="00FD5AC8"/>
     <w:rsid w:val="00FE0E4F"/>
+    <w:rsid w:val="00FE38B2"/>
     <w:rsid w:val="00FE3B3B"/>
     <w:rsid w:val="00FE4094"/>
     <w:rsid w:val="00FE4423"/>
     <w:rsid w:val="00FF6ABF"/>
     <w:rsid w:val="00FF74E9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -23252,284 +19169,284 @@
     <w:name w:val="Body Text Indent 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent3"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="DeltaViewInsertion">
     <w:name w:val="DeltaView Insertion"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:spacing w:val="0"/>
       <w:u w:val="double"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level1">
     <w:name w:val="Level 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Level2"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="12"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level2">
     <w:name w:val="Level 2"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level3">
     <w:name w:val="Level 3"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level4">
     <w:name w:val="Level 4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level5">
     <w:name w:val="Level 5"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Level6">
     <w:name w:val="Level 6"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="12"/>
+        <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="240" w:line="312" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading-PLEASEUSESHSTYLES">
     <w:name w:val="Heading - PLEASE USE SH STYLES"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="264" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SHHeading1">
     <w:name w:val="SH Heading 1"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="14"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:caps/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SHHeading2">
     <w:name w:val="SH Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SHHeading2Char"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="264" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SHHeading3">
     <w:name w:val="SH Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SHHeading3Char"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="264" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SHHeading4">
     <w:name w:val="SH Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="264" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="SHHeading5">
     <w:name w:val="SH Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
-        <w:numId w:val="14"/>
+        <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="264" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SHHeading3Char">
     <w:name w:val="SH Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="SHHeading3"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SHHeading2Char">
     <w:name w:val="SH Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="SHHeading2"/>
@@ -23696,51 +19613,51 @@
     <w:rsid w:val="00B80F05"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:color w:val="auto"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style9">
     <w:name w:val="Style9"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00B80F05"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Style10">
     <w:name w:val="Style10"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00D70A98"/>
     <w:pPr>
       <w:numPr>
-        <w:numId w:val="43"/>
+        <w:numId w:val="7"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B40961"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="39522968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -24097,51 +20014,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="108358283">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ukri.org/manage-your-award/good-research-resource-hub/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF97AD241CA54A3B878ECDC26515C259"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A06EC830-BAA4-4720-A3AC-672C639C1203}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -24323,192 +20240,201 @@
           <w:pPr>
             <w:pStyle w:val="2C72E973898D4F3D91391568B5016519"/>
           </w:pPr>
           <w:r w:rsidRPr="00F2514A">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Symbol">
-    <w:panose1 w:val="05050102010706020507"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF37CE"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="000F6E02"/>
     <w:rsid w:val="00164685"/>
     <w:rsid w:val="001733AC"/>
     <w:rsid w:val="00180CB7"/>
     <w:rsid w:val="001A6167"/>
     <w:rsid w:val="0029647D"/>
     <w:rsid w:val="00331098"/>
     <w:rsid w:val="0036601D"/>
     <w:rsid w:val="003D2309"/>
     <w:rsid w:val="003E5B44"/>
+    <w:rsid w:val="003F2311"/>
     <w:rsid w:val="00480F43"/>
     <w:rsid w:val="004A7B46"/>
     <w:rsid w:val="004E3E29"/>
     <w:rsid w:val="00503C89"/>
     <w:rsid w:val="0053761A"/>
+    <w:rsid w:val="00575BC5"/>
     <w:rsid w:val="00584638"/>
+    <w:rsid w:val="0059699A"/>
     <w:rsid w:val="005C1E1F"/>
     <w:rsid w:val="005D7E48"/>
     <w:rsid w:val="00612067"/>
+    <w:rsid w:val="00683A29"/>
     <w:rsid w:val="006C6EA6"/>
     <w:rsid w:val="006D4271"/>
     <w:rsid w:val="00766CE0"/>
     <w:rsid w:val="00826DCE"/>
     <w:rsid w:val="00835938"/>
     <w:rsid w:val="008704B4"/>
     <w:rsid w:val="008C39B3"/>
     <w:rsid w:val="0092259C"/>
     <w:rsid w:val="00945520"/>
     <w:rsid w:val="00967857"/>
     <w:rsid w:val="00995209"/>
     <w:rsid w:val="009A7DC8"/>
     <w:rsid w:val="00A375E2"/>
     <w:rsid w:val="00AD3472"/>
     <w:rsid w:val="00B56D5C"/>
     <w:rsid w:val="00C552AD"/>
     <w:rsid w:val="00C56532"/>
     <w:rsid w:val="00C57005"/>
     <w:rsid w:val="00C96432"/>
+    <w:rsid w:val="00CA2A11"/>
+    <w:rsid w:val="00CD355D"/>
     <w:rsid w:val="00D04379"/>
     <w:rsid w:val="00DC702F"/>
     <w:rsid w:val="00DE0AE7"/>
     <w:rsid w:val="00E25C4A"/>
     <w:rsid w:val="00E37F16"/>
     <w:rsid w:val="00EA322A"/>
     <w:rsid w:val="00F23022"/>
     <w:rsid w:val="00F34D17"/>
     <w:rsid w:val="00F549CB"/>
+    <w:rsid w:val="00F71FCD"/>
+    <w:rsid w:val="00F9738F"/>
     <w:rsid w:val="00FA0621"/>
     <w:rsid w:val="00FF37CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -25304,86 +21230,88 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7316864-6f6a-4f68-bc5a-98b508825d95">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065D4B3977DAB454EAEE358A58446890D" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e9e98c0c65ef980d319c84e31c7c7b4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="add6e48c765f6ecee604f7f8c7e78934" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065D4B3977DAB454EAEE358A58446890D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="da6f3d064b6a3b0d5e032f56c2606712">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef4052d9ab4e56c6bce85058bb8cd6d5" ns2:_="" ns3:_="">
     <xsd:import namespace="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <xsd:import namespace="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7316864-6f6a-4f68-bc5a-98b508825d95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -25407,50 +21335,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4557053-750b-4f7e-ace1-ada2b034950a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -25540,146 +21473,145 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...5 lines deleted...]
-</p:properties>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E5758D-5696-453F-AED5-58131FA99F88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA711242-997A-4B92-ACB6-7EA1C9624140}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63206E24-DC58-4EBF-95A1-456A408172C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD7C40-BEC6-4A40-8FD9-4A947DC06D67}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35956BD4-891C-43E5-97B8-42F33BC6ED7B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{194B186B-9C8C-429E-B6BD-42423D7C02B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <ds:schemaRef ds:uri="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD7C40-BEC6-4A40-8FD9-4A947DC06D67}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63206E24-DC58-4EBF-95A1-456A408172C1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA711242-997A-4B92-ACB6-7EA1C9624140}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E5758D-5696-453F-AED5-58131FA99F88}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>9566</Characters>
+  <Pages>10</Pages>
+  <Words>1704</Words>
+  <Characters>9532</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>662</Lines>
+  <Paragraphs>229</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Collaborative PhD – Application Form</vt:lpstr>
+      <vt:lpstr>UKRI IAA Commercial Development Fund Application Form 2022-25</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11222</CharactersWithSpaces>
+  <CharactersWithSpaces>11150</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>1376373</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>12</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ke@manchester.ac.uk?subject=EPSRC%20IAA%20Submission</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>