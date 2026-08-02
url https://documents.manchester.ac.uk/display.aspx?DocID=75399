--- v0 (2026-02-26)
+++ v1 (2026-08-02)
@@ -1,1907 +1,5479 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="13161EDE" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="001500A1">
+    <w:p w14:paraId="7D111C03" w14:textId="5E4E921E" w:rsidR="00493E81" w:rsidRPr="00167676" w:rsidRDefault="00493E81" w:rsidP="00493E81">
       <w:pPr>
-        <w:jc w:val="right"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D009D"/>
+        <w:ind w:left="2552"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00ED2EAF">
+      <w:r w:rsidRPr="00167676">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>A</w:t>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251623936" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="281BFB7E" wp14:editId="548BD69B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-58420</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1702</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1651000" cy="698500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1269922703" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1269922703" name="Picture 1" descr="A purple and white logo&#10;&#10;Description automatically generated"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId10" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1651000" cy="698500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008047C4">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t>PPENDIX</w:t>
+        <w:t>Re-</w:t>
       </w:r>
-      <w:r w:rsidRPr="00ED2EAF">
+      <w:r w:rsidR="005A4D59">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="008047C4">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:noProof/>
+          <w:color w:val="FFCC33"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="48"/>
+          <w:szCs w:val="48"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>pproval of Collaborative Provision</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52AAF74D" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="001500A1">
+    <w:p w14:paraId="146CAC55" w14:textId="25151CE7" w:rsidR="00493E81" w:rsidRPr="00764B33" w:rsidRDefault="00DE492E" w:rsidP="00493E81">
       <w:pPr>
-        <w:jc w:val="right"/>
-[...7 lines deleted...]
-      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="6D009D"/>
+        <w:ind w:left="2552"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:b/>
-[...1127 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:br w:type="page"/>
+        <w:t>Use this form to re-approve a collaborative partnership</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5372E">
+      <w:r w:rsidR="00CB383B">
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Approval </w:t>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00493E81" w:rsidRPr="00764B33">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in accordance with the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="00F24A0C" w:rsidRPr="00F24A0C">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+            <w:color w:val="FFF4D6" w:themeColor="accent4" w:themeTint="33"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Procedures for the Quality Assurance of Taught Collaborative Provision</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00493E81" w:rsidRPr="009E15EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Arial"/>
+          <w:color w:val="959597" w:themeColor="accent3"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20B9EE75" w14:textId="18227692" w:rsidR="00BD6170" w:rsidRPr="002414AC" w:rsidRDefault="00BD6170" w:rsidP="00491901">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="202E40E5" w14:textId="3E72C8F1" w:rsidR="00F61840" w:rsidRPr="008125A2" w:rsidRDefault="005A4D59" w:rsidP="00EF0968">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:ind w:hanging="1015"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="Annual_Monitoring"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008125A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>Re-approval of</w:t>
+      </w:r>
+      <w:r w:rsidR="00C20ADB" w:rsidRPr="008125A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Collaborative P</w:t>
+      </w:r>
+      <w:r w:rsidR="00D74F82" w:rsidRPr="008125A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t>rovision</w:t>
+      </w:r>
+      <w:r w:rsidR="00575F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos Display" w:hAnsi="Aptos Display"/>
+          <w:color w:val="6D009D" w:themeColor="accent1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186FE43E" w14:textId="1AE0A5C8" w:rsidR="004D4604" w:rsidRDefault="00C20ADB" w:rsidP="00EF0968">
+      <w:r>
+        <w:t xml:space="preserve">This form </w:t>
+      </w:r>
+      <w:r w:rsidR="00A5232D">
+        <w:t>is to be completed following the Periodic and Institutional Review</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5720">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6466">
+        <w:t xml:space="preserve"> where </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0968">
+        <w:t>continuation</w:t>
+      </w:r>
+      <w:r w:rsidR="005E6466">
+        <w:t xml:space="preserve"> of the partnership has been </w:t>
+      </w:r>
+      <w:r w:rsidR="00EF0968">
+        <w:t>recommended</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB0936">
+        <w:t xml:space="preserve"> by the Panel Chairs.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6958">
+        <w:t xml:space="preserve"> Following </w:t>
+      </w:r>
+      <w:r w:rsidR="0025285E">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3641">
+        <w:t>ign-off of the R</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6958">
+        <w:t>e-approval</w:t>
+      </w:r>
+      <w:r w:rsidR="004C3641">
+        <w:t xml:space="preserve"> Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6958">
+        <w:t xml:space="preserve">, the Memorandum of Agreement (MOA) </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3641">
+        <w:t>can</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE6958">
+        <w:t xml:space="preserve"> be re</w:t>
+      </w:r>
+      <w:r w:rsidR="0025285E">
+        <w:t>newed</w:t>
+      </w:r>
+      <w:r w:rsidR="0019353E">
+        <w:t xml:space="preserve"> and signed</w:t>
+      </w:r>
+      <w:r w:rsidR="0025285E">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74EA0F41" w14:textId="77777777" w:rsidR="00DB0936" w:rsidRDefault="00DB0936" w:rsidP="00EF0968"/>
+    <w:p w14:paraId="1AE88406" w14:textId="244E666A" w:rsidR="00DB0936" w:rsidRDefault="00DB0936" w:rsidP="00EF0968">
+      <w:r>
+        <w:t>This document should be submitted to the Vice</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED5720">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>to proceed to next steps</w:t>
+        <w:t>Presiden</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C5372E">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> supported by the </w:t>
+      <w:r w:rsidR="0053215D">
+        <w:t>t for</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="2A551997">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...11 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Teaching, Learning and Students with the following documentation:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CFE547" w14:textId="77777777" w:rsidR="001500A1" w:rsidRPr="00C5372E" w:rsidRDefault="001500A1" w:rsidP="001500A1">
+    <w:p w14:paraId="64010D66" w14:textId="0BDACD28" w:rsidR="00EF0968" w:rsidRDefault="008B762F" w:rsidP="00EF0968">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>All Annual Monitoring forms since th</w:t>
+      </w:r>
+      <w:r w:rsidR="00055F52">
+        <w:t>e MOA was last signed</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03E057F6" w14:textId="2AE904DF" w:rsidR="00055F52" w:rsidRDefault="00967D26" w:rsidP="00EF0968">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Periodic Review Report and recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097037A2" w14:textId="5901A083" w:rsidR="00967D26" w:rsidRDefault="00967D26" w:rsidP="00EF0968">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Institutional Review Report and recommendations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75863448" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8"/>
+    <w:p w14:paraId="19DAA9C2" w14:textId="77777777" w:rsidR="00C33F9C" w:rsidRDefault="00C33F9C" w:rsidP="004E1CF8"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="927"/>
+        <w:gridCol w:w="2576"/>
+        <w:gridCol w:w="2542"/>
+        <w:gridCol w:w="1547"/>
+        <w:gridCol w:w="2862"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="787F9A3A" w14:textId="77777777" w:rsidTr="008125A2">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E478329" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>A: Partner details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="1C328C67" w14:textId="77777777" w:rsidTr="008125A2">
+        <w:trPr>
+          <w:trHeight w:val="2640"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="524C9735" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5F51BB12" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Faculty and School</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3326" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1C6D0E" w14:textId="77777777" w:rsidR="003C144D" w:rsidRPr="005245BB" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Biology, Medicine and Health</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC74D11" w14:textId="4627967E" w:rsidR="003C144D" w:rsidRPr="005245BB" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-1789653083"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24CE0" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Biological Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762C4D7A" w14:textId="1BB73BCB" w:rsidR="003C144D" w:rsidRPr="005245BB" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-988082771"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24CE0" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Medical Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07A7C7D9" w14:textId="79563E56" w:rsidR="003C144D" w:rsidRPr="005245BB" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-452407414"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E24CE0" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Health Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D82942E" w14:textId="1CA52C78" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Science and Engineering</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757B7F1A" w14:textId="0A4A989F" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="416134732"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Foundation year </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DC7F2D9" w14:textId="1B904F9A" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="1738049924"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Engineering </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ABC1F9D" w14:textId="33DC0A9F" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="1698805829"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00E24CE0" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Natural Sciences </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E158707" w14:textId="276977B9" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Humanities</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AE9EBD6" w14:textId="4FC9E3D4" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-1364358909"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003C144D" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Alliance Manchester Business School</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0957D8" w14:textId="7A0C2E99" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-779649253"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003C144D" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003C144D" w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Arts, Languages and Cultures  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="107BD0EA" w14:textId="7AC01F91" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="-2134320076"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003C144D" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003C144D" w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Environment, Education &amp; Development </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="790A5382" w14:textId="1DF2CA70" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="00CF38FB" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="1863313582"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="003C144D" w:rsidRPr="005245BB">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="003C144D" w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Social Sciences </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="0A75DA7D" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="270"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A410DBA" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0CB88F43" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Partner Name</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5CA607" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="405A2639" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Location </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5D791DB7" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="6FF0ECD9" w14:textId="77777777" w:rsidTr="008125A2">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="664B9B30" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D8D7FF6" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Delivery locations</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3873066A" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(if di</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ﬀ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>erent from above) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3326" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC9E8B3" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="4A1DC1C1" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="08BB2829" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF4E00C" w14:textId="77777777" w:rsidR="004D4604" w:rsidRDefault="004E1CF8" w:rsidP="002517C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date of </w:t>
+            </w:r>
+            <w:r w:rsidR="002517C1" w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Periodic Review</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F46CE1D" w14:textId="196A8495" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004D4604" w:rsidP="002517C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00C9170B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>only for Collaborations where UoM is the awarding body)</w:t>
+            </w:r>
+            <w:r w:rsidR="004E1CF8" w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A5DEF58" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>DD/MM/YYYY </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00B407BF" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Academic Year </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1599D8C5" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20XX/20XX </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002517C1" w:rsidRPr="004E1CF8" w14:paraId="36DCEBF0" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="855"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+          </w:tcPr>
+          <w:p w14:paraId="46C22A2F" w14:textId="47E056B2" w:rsidR="002517C1" w:rsidRPr="005245BB" w:rsidRDefault="002517C1" w:rsidP="002517C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="21D92964" w14:textId="14A5E80C" w:rsidR="002517C1" w:rsidRPr="005245BB" w:rsidRDefault="002517C1" w:rsidP="002517C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005245BB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date of Institutional review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="231597E1" w14:textId="726AA5A6" w:rsidR="002517C1" w:rsidRPr="005245BB" w:rsidRDefault="002517C1" w:rsidP="002517C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>DD/MM/YYYY </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="740" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E704F35" w14:textId="0061D110" w:rsidR="002517C1" w:rsidRPr="005245BB" w:rsidRDefault="002517C1" w:rsidP="002517C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Academic Year </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1370" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="059B6E23" w14:textId="439DFAC0" w:rsidR="002517C1" w:rsidRPr="005245BB" w:rsidRDefault="002517C1" w:rsidP="002517C1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>20XX/20XX </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="6AFE2EA9" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="525"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="729ED354" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F1F1F1"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="521E2750" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Programme details</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69D7142F" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Career</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B2E2D08" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>(UG/PGT/PGR/CPD)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35828391" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Programme Title</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="0B1E2848" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3450F332" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="208E8AED" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="17745DB2" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="663B46F6" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="22FE0A3D" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1EFC0EA0" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="46C9DA01" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48BD35F3" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1DCB8019" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="4B031DD4" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="06DB80C2" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE7479A" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1CB2B078" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0E28B70D" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w14:paraId="65564260" w14:textId="77777777" w:rsidTr="00A52911">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="519C1905" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6C78A7D6" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1216" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCBA078" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2110" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD812CD" w14:textId="77777777" w:rsidR="004E1CF8" w:rsidRPr="004E1CF8" w:rsidRDefault="004E1CF8" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A52911" w:rsidRPr="004E1CF8" w14:paraId="43D5F8EE" w14:textId="77777777" w:rsidTr="00F1290B">
+        <w:trPr>
+          <w:trHeight w:val="1134"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="443" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C978F9" w14:textId="3B745EED" w:rsidR="00A52911" w:rsidRPr="007135A9" w:rsidRDefault="00A52911" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>A6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1232" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1632C8E5" w14:textId="5E1C8BAE" w:rsidR="00A52911" w:rsidRPr="007135A9" w:rsidRDefault="00A52911" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007135A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rationale for re-approval </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3326" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="18099CED" w14:textId="77777777" w:rsidR="00A52911" w:rsidRPr="004E1CF8" w:rsidRDefault="00A52911" w:rsidP="004E1CF8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="45DF3C2D" w14:textId="77777777" w:rsidR="008125A2" w:rsidRDefault="008125A2" w:rsidP="00EF0968"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="551"/>
+        <w:gridCol w:w="2108"/>
+        <w:gridCol w:w="2614"/>
+        <w:gridCol w:w="5181"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F61840" w:rsidRPr="00F61840" w14:paraId="0DEA1EA6" w14:textId="77777777" w:rsidTr="233B5B6B">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1076CEB9" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00A74A38" w:rsidRDefault="005245BB" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00973646" w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>: Recommendation to re-approve</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Collaborative Provision</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="395F0907" w14:textId="14D0C750" w:rsidR="00FC50BD" w:rsidRPr="00FC50BD" w:rsidRDefault="00A74A38" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC50BD" w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>A final</w:t>
+            </w:r>
+            <w:r w:rsidR="00C45612">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>is</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB5179" w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Institutional /periodic review report will be accepted as confirmation of approval</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A74A38">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="majorHAnsi" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477E2" w:rsidRPr="00F61840" w14:paraId="31134A8F" w14:textId="77777777" w:rsidTr="233B5B6B">
+        <w:trPr>
+          <w:trHeight w:val="555"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="264" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69A67642" w14:textId="27262BE7" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="005245BB" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="18C5B2F4" w14:textId="77777777" w:rsidR="00F61840" w:rsidRDefault="00973646" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Chair</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="004477E2">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>of Periodic Review Panel</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3213A568" w14:textId="7702F6A4" w:rsidR="00C9170B" w:rsidRPr="00F61840" w:rsidRDefault="00C9170B" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>(only for Collaborations where UoM is the awarding body)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E1CF8">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="36BD620B" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Approved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A6722FB" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Not Approved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="01B5A8A4" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Further Comments:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477E2" w:rsidRPr="00F61840" w14:paraId="7B421D5D" w14:textId="77777777" w:rsidTr="233B5B6B">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="264" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4C202585" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="084C3A6F" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3728" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F6A6301" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signature:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F64FD6B" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405AECFB" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Date of approval: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477E2" w:rsidRPr="00F61840" w14:paraId="5D10CE90" w14:textId="77777777" w:rsidTr="233B5B6B">
+        <w:trPr>
+          <w:trHeight w:val="540"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="264" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="326D843A" w14:textId="0519B58D" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="005245BB" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2E768042" w14:textId="69D60357" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="004477E2" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Chair of Ins</w:t>
+            </w:r>
+            <w:r w:rsidR="005245BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">itutional </w:t>
+            </w:r>
+            <w:r w:rsidR="005245BB">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>eview Panel</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1250" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13233FFE" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Approved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A5AA8D9" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Not Approved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2478" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="130C61CE" w14:textId="3DD50416" w:rsidR="00F61840" w:rsidRPr="007135A9" w:rsidRDefault="00F61840" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Further Comments:  </w:t>
+            </w:r>
+            <w:r w:rsidR="41EAA2D9" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Please include any updates required to the contingency plan for the collaboration.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004477E2" w:rsidRPr="00F61840" w14:paraId="10A8C584" w14:textId="77777777" w:rsidTr="233B5B6B">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="264" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="68D14307" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1008" w:type="pct"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F053FC8" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3728" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="476CA623" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signature:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E2E5552" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="428C0501" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Date of approval: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="35AE1DBD" w14:textId="6B42C7E9" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F1290B">
       <w:pPr>
         <w:rPr>
-          <w:b/>
-          <w:bCs/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="10454" w:type="dxa"/>
+        <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4515"/>
-        <w:gridCol w:w="4501"/>
+        <w:gridCol w:w="544"/>
+        <w:gridCol w:w="2109"/>
+        <w:gridCol w:w="2614"/>
+        <w:gridCol w:w="5187"/>
       </w:tblGrid>
-      <w:tr w:rsidR="001500A1" w14:paraId="08ACC79D" w14:textId="77777777" w:rsidTr="00110C14">
-[...26 lines deleted...]
-          <w:p w14:paraId="5D510800" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="00110C14"/>
+      <w:tr w:rsidR="00F61840" w:rsidRPr="00F61840" w14:paraId="684511FB" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10454" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="D4D4D5" w:themeFill="accent3" w:themeFillTint="66"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="73B7ABC1" w14:textId="6571F456" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="005245BB" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos Display" w:eastAsia="Times New Roman" w:hAnsi="Aptos Display" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Re-approval of Collaborative Provision and authorisation to renew MOA</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001500A1" w14:paraId="70217222" w14:textId="77777777" w:rsidTr="00110C14">
-[...2 lines deleted...]
-            <w:tcW w:w="9242" w:type="dxa"/>
+      <w:tr w:rsidR="005245BB" w:rsidRPr="00F61840" w14:paraId="2B0EC0E8" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCFC897" w14:textId="7077D040" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="005245BB" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00F61840" w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCFAA1B" w14:textId="718CA594" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="79C100EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="79C100EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Head of School</w:t>
+            </w:r>
+            <w:r w:rsidR="3FCD09CA" w:rsidRPr="79C100EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4F0CBE" w14:textId="0043A4C5" w:rsidR="00F61840" w:rsidRPr="007135A9" w:rsidRDefault="3FCD09CA" w:rsidP="79C100EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007135A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(or nominee)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15A89E3B" w14:textId="4ED1839A" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00CF38FB" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="889343536"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="2521B11D" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="2521B11D" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F61840" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Approved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CB02AC" w14:textId="5B879B40" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00CF38FB" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="968647274"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="3F58EC07" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="3F58EC07" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00F61840" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Not Approved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="07322DAC" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Further Comments:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005245BB" w:rsidRPr="00F61840" w14:paraId="48304D2D" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="700B43B5" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7B315A85" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...8 lines deleted...]
-          <w:p w14:paraId="61896CD8" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="00110C14"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6A87CB" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signature:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24E84ABE" w14:textId="77777777" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E88263F" w14:textId="3160783E" w:rsidR="00F61840" w:rsidRPr="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F61840">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Date: </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001500A1" w14:paraId="75B2C505" w14:textId="77777777" w:rsidTr="00110C14">
-[...4 lines deleted...]
-          <w:p w14:paraId="4E24701F" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="00110C14">
+      <w:tr w:rsidR="00AB3596" w:rsidRPr="00F61840" w14:paraId="37B0AD38" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1E01A1B7" w14:textId="784CB605" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Name:</w:t>
-[...3 lines deleted...]
-          <w:p w14:paraId="5B2D0322" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="00110C14">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="224C11E3" w14:textId="721FE1AC" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00913E31" w:rsidP="79C100EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="79C100EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Faculty Vice Dean</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11C1BFE3" w14:textId="0043A4C5" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="16398274" w:rsidP="79C100EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="79C100EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>(or nominee)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FA5AE1D" w14:textId="6F5290DC" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="79C100EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5215770F" w14:textId="3EFAE04A" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00CF38FB" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="844166948"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="125FB428" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="125FB428" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB3596" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Approved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C856334" w14:textId="5A039769" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00CF38FB" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="215941685"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="531E3567" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="531E3567" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB3596" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Not Approved </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="443B72D2" w14:textId="77777777" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Further Comments:  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB3596" w:rsidRPr="00F61840" w14:paraId="10F3D8BC" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF20966" w14:textId="77777777" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:vMerge/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="535F4F8B" w14:textId="77777777" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0A7B57E6" w14:textId="77777777" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signature:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38E7C236" w14:textId="77777777" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E12592D" w14:textId="5CF1B205" w:rsidR="00AB3596" w:rsidRPr="00F61840" w:rsidRDefault="00AB3596" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Date: </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A778BD" w:rsidRPr="00F61840" w14:paraId="047D095A" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="585"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1646E4B1" w14:textId="042B6C68" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>Signature:</w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="43E9A6DA" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="00110C14"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>C3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="E9E9EA" w:themeFill="accent3" w:themeFillTint="33"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3EB25C" w14:textId="22B6E35B" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="79C100EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="79C100EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Vice President for Teaching, Learning and Students</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38C017F8" w14:textId="4531F705" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="0481106B" w:rsidP="79C100EE">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="79C100EE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(or nominee)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2614" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3C644B61" w14:textId="553946E1" w:rsidR="00A778BD" w:rsidRDefault="00CF38FB" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="888417724"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="24058988" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="24058988" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A778BD" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Approved </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="431796B2" w14:textId="5792556F" w:rsidR="00FB39B8" w:rsidRPr="00F61840" w:rsidRDefault="00CF38FB" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="719303744"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="2ED1F2D7" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="2ED1F2D7" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB39B8" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Not Approved</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EAC8A3F" w14:textId="1A0B87EC" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5182" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="66CBEF50" w14:textId="77777777" w:rsidR="00A778BD" w:rsidRDefault="00A778BD" w:rsidP="004A20D2">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Further Comments:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C409410" w14:textId="1D4F1C41" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A778BD" w:rsidRPr="00F61840" w14:paraId="7B526233" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4BDC6596" w14:textId="77777777" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6132058E" w14:textId="77777777" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="77EA7F18" w14:textId="6A9F1FA6" w:rsidR="00865F3C" w:rsidRPr="007135A9" w:rsidRDefault="00865F3C" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="FF0000"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007135A9">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>If the re-approval is N</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ot Approved</w:t>
+            </w:r>
+            <w:r w:rsidR="13E91227" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> only</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidR="2BB46439" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="009F3F5B" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">see </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidR="007E2D6E" w:rsidRPr="005F61DE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Procedure for Quality Assurance of Collaborative </w:t>
+              </w:r>
+              <w:r w:rsidR="00014A39" w:rsidRPr="005F61DE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>P</w:t>
+              </w:r>
+              <w:r w:rsidR="007E2D6E" w:rsidRPr="005F61DE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>artnership</w:t>
+              </w:r>
+              <w:r w:rsidR="00014A39" w:rsidRPr="005F61DE">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                  <w:i/>
+                  <w:iCs/>
+                  <w:lang w:eastAsia="en-GB"/>
+                </w:rPr>
+                <w:t>s</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="009F3F5B" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00471131" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="00014A39" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005F61DE" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Section Fou</w:t>
+            </w:r>
+            <w:r w:rsidR="005F61DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>r:</w:t>
+            </w:r>
+            <w:r w:rsidR="005F61DE" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6F73" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>withdrawing from a collaboratio</w:t>
+            </w:r>
+            <w:r w:rsidR="00471131" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidR="2BB46439" w:rsidRPr="00014A39">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B3D3FCE" w14:textId="4EE70874" w:rsidR="00FB39B8" w:rsidRPr="00990A48" w:rsidRDefault="00CF38FB" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="1692121067"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="4E63584B" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="4E63584B" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB39B8" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Institutional Review required</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B45AEDF" w14:textId="7D397CD8" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00CF38FB" w:rsidP="233B5B6B">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
+                </w:rPr>
+                <w:id w:val="1181587148"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="519B6B24" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="MS Gothic" w:hAnsiTheme="minorHAnsi"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+                <w:r w:rsidR="519B6B24" w:rsidRPr="233B5B6B">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                    <w:lang w:eastAsia="en-GB"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00A703A3" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Recommend w</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB39B8" w:rsidRPr="233B5B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>ithdrawal from Collaboration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A778BD" w:rsidRPr="00F61840" w14:paraId="36BAEA67" w14:textId="77777777" w:rsidTr="007507D9">
+        <w:trPr>
+          <w:trHeight w:val="930"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="544" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EF56458" w14:textId="77777777" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2109" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="171741B6" w14:textId="77777777" w:rsidR="00A778BD" w:rsidRPr="00F61840" w:rsidRDefault="00A778BD" w:rsidP="007A3B4D">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7796" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24A2F056" w14:textId="77777777" w:rsidR="00FB39B8" w:rsidRPr="00F61840" w:rsidRDefault="00FB39B8" w:rsidP="00FB39B8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Signature:  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19EAD209" w14:textId="77777777" w:rsidR="00FB39B8" w:rsidRPr="00F61840" w:rsidRDefault="00FB39B8" w:rsidP="00FB39B8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Name: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60885EFC" w14:textId="77777777" w:rsidR="00FB39B8" w:rsidRDefault="00FB39B8" w:rsidP="00FB39B8">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F61840">
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>Date: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7240B05E" w14:textId="14FA009B" w:rsidR="00A778BD" w:rsidRDefault="00A778BD" w:rsidP="00D830B3">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE/>
+              <w:autoSpaceDN/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="663D4A20" w14:textId="77777777" w:rsidR="001500A1" w:rsidRDefault="001500A1" w:rsidP="001500A1">
-[...422 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="2093D816" w14:textId="77777777" w:rsidR="00F61840" w:rsidRDefault="00F61840" w:rsidP="00F1290B"/>
+    <w:sectPr w:rsidR="00F61840" w:rsidSect="000A78AF">
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="67485FC2" w14:textId="77777777" w:rsidR="00CF38FB" w:rsidRDefault="00CF38FB" w:rsidP="008125A2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="1CC0E087" w14:textId="77777777" w:rsidR="00CF38FB" w:rsidRDefault="00CF38FB" w:rsidP="008125A2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="SimSun">
-[...3 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="4D"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:panose1 w:val="020B0004020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:id w:val="-880173431"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr/>
+    <w:sdtContent>
+      <w:sdt>
+        <w:sdtPr>
+          <w:id w:val="-1769616900"/>
+          <w:docPartObj>
+            <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+            <w:docPartUnique/>
+          </w:docPartObj>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:p w14:paraId="3461C41F" w14:textId="4A276E72" w:rsidR="008125A2" w:rsidRDefault="008125A2">
+            <w:pPr>
+              <w:pStyle w:val="Footer"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Page </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGE </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> NUMPAGES  </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+        </w:sdtContent>
+      </w:sdt>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="47AF3911" w14:textId="77777777" w:rsidR="008125A2" w:rsidRDefault="008125A2">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="2AC2B13C" w14:textId="77777777" w:rsidR="00CF38FB" w:rsidRDefault="00CF38FB" w:rsidP="008125A2">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="0A60C2BE" w14:textId="77777777" w:rsidR="00CF38FB" w:rsidRDefault="00CF38FB" w:rsidP="008125A2">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13F85600"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A941F64"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17FC53B6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="48B49FB0"/>
+    <w:lvl w:ilvl="0" w:tplc="A094BA02">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1735" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="715413E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2572" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FC8C1BAA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3404" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="C0ECC5DE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4237" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5ADC1FBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5069" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="188C2E70">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5902" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="098EED3A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6734" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="8E9A3F1E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7567" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D980867E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8399" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1799831605">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1538858175">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="001500A1"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00B53FA8"/>
+    <w:rsidRoot w:val="00BD6170"/>
+    <w:rsid w:val="000138F1"/>
+    <w:rsid w:val="00014A39"/>
+    <w:rsid w:val="00054615"/>
+    <w:rsid w:val="00054A5B"/>
+    <w:rsid w:val="00055F52"/>
+    <w:rsid w:val="00076965"/>
+    <w:rsid w:val="000A7896"/>
+    <w:rsid w:val="000A78AF"/>
+    <w:rsid w:val="00122E23"/>
+    <w:rsid w:val="00167676"/>
+    <w:rsid w:val="0017033B"/>
+    <w:rsid w:val="0019353E"/>
+    <w:rsid w:val="001B7FC0"/>
+    <w:rsid w:val="001C0C71"/>
+    <w:rsid w:val="00231A6D"/>
+    <w:rsid w:val="002414AC"/>
+    <w:rsid w:val="002512A3"/>
+    <w:rsid w:val="002517C1"/>
+    <w:rsid w:val="0025285E"/>
+    <w:rsid w:val="00267995"/>
+    <w:rsid w:val="002D385A"/>
+    <w:rsid w:val="002E6B49"/>
+    <w:rsid w:val="002F789F"/>
+    <w:rsid w:val="00346EAE"/>
+    <w:rsid w:val="003C144D"/>
+    <w:rsid w:val="00422823"/>
+    <w:rsid w:val="0043454E"/>
+    <w:rsid w:val="004477E2"/>
+    <w:rsid w:val="00471131"/>
+    <w:rsid w:val="00491901"/>
+    <w:rsid w:val="00493E81"/>
+    <w:rsid w:val="004A20D2"/>
+    <w:rsid w:val="004C06B7"/>
+    <w:rsid w:val="004C3641"/>
+    <w:rsid w:val="004D4604"/>
+    <w:rsid w:val="004E1CF8"/>
+    <w:rsid w:val="00516FC3"/>
+    <w:rsid w:val="005245BB"/>
+    <w:rsid w:val="0053215D"/>
+    <w:rsid w:val="00575F66"/>
+    <w:rsid w:val="005A4D59"/>
+    <w:rsid w:val="005E6466"/>
+    <w:rsid w:val="005F61DE"/>
+    <w:rsid w:val="006117D2"/>
+    <w:rsid w:val="00656D4A"/>
+    <w:rsid w:val="00694EB4"/>
+    <w:rsid w:val="006C1CF7"/>
+    <w:rsid w:val="006D46B4"/>
+    <w:rsid w:val="006E1028"/>
+    <w:rsid w:val="00700766"/>
+    <w:rsid w:val="007135A9"/>
+    <w:rsid w:val="007507D9"/>
+    <w:rsid w:val="00770333"/>
+    <w:rsid w:val="007D6FF4"/>
+    <w:rsid w:val="007E2D6E"/>
+    <w:rsid w:val="008047C4"/>
+    <w:rsid w:val="008125A2"/>
+    <w:rsid w:val="00865F3C"/>
+    <w:rsid w:val="008B762F"/>
+    <w:rsid w:val="00913E31"/>
+    <w:rsid w:val="009240B8"/>
+    <w:rsid w:val="00967D26"/>
+    <w:rsid w:val="00973646"/>
+    <w:rsid w:val="00982ECB"/>
+    <w:rsid w:val="009F3F5B"/>
+    <w:rsid w:val="00A5232D"/>
+    <w:rsid w:val="00A52911"/>
+    <w:rsid w:val="00A703A3"/>
+    <w:rsid w:val="00A726AD"/>
+    <w:rsid w:val="00A74A38"/>
+    <w:rsid w:val="00A778BD"/>
+    <w:rsid w:val="00A93038"/>
+    <w:rsid w:val="00A93DBE"/>
+    <w:rsid w:val="00AB3596"/>
+    <w:rsid w:val="00AB6F73"/>
+    <w:rsid w:val="00B57361"/>
+    <w:rsid w:val="00B97225"/>
+    <w:rsid w:val="00BD6170"/>
+    <w:rsid w:val="00BE396D"/>
+    <w:rsid w:val="00C20ADB"/>
+    <w:rsid w:val="00C33F9C"/>
+    <w:rsid w:val="00C45612"/>
+    <w:rsid w:val="00C61E4B"/>
+    <w:rsid w:val="00C9170B"/>
+    <w:rsid w:val="00CB383B"/>
+    <w:rsid w:val="00CB5179"/>
+    <w:rsid w:val="00CE468C"/>
+    <w:rsid w:val="00CF30BE"/>
+    <w:rsid w:val="00CF38FB"/>
+    <w:rsid w:val="00CF4FFB"/>
+    <w:rsid w:val="00D74F82"/>
+    <w:rsid w:val="00D830B3"/>
+    <w:rsid w:val="00DB0936"/>
+    <w:rsid w:val="00DE492E"/>
+    <w:rsid w:val="00DE6958"/>
+    <w:rsid w:val="00E05BF8"/>
+    <w:rsid w:val="00E121C0"/>
+    <w:rsid w:val="00E15060"/>
+    <w:rsid w:val="00E24CE0"/>
+    <w:rsid w:val="00EA76E6"/>
+    <w:rsid w:val="00ED3DB4"/>
+    <w:rsid w:val="00ED5720"/>
+    <w:rsid w:val="00EF005D"/>
+    <w:rsid w:val="00EF0968"/>
+    <w:rsid w:val="00EF0BBE"/>
+    <w:rsid w:val="00F1290B"/>
+    <w:rsid w:val="00F24A0C"/>
+    <w:rsid w:val="00F4364C"/>
+    <w:rsid w:val="00F53BFF"/>
+    <w:rsid w:val="00F61840"/>
+    <w:rsid w:val="00F71A83"/>
+    <w:rsid w:val="00F85EB1"/>
+    <w:rsid w:val="00FB39B8"/>
+    <w:rsid w:val="00FC50BD"/>
+    <w:rsid w:val="00FE445F"/>
+    <w:rsid w:val="0481106B"/>
+    <w:rsid w:val="125FB428"/>
+    <w:rsid w:val="13E91227"/>
+    <w:rsid w:val="16398274"/>
+    <w:rsid w:val="228E8B55"/>
+    <w:rsid w:val="233B5B6B"/>
+    <w:rsid w:val="24058988"/>
+    <w:rsid w:val="2521B11D"/>
+    <w:rsid w:val="2A551997"/>
+    <w:rsid w:val="2BB46439"/>
+    <w:rsid w:val="2C2E749A"/>
+    <w:rsid w:val="2ED1F2D7"/>
+    <w:rsid w:val="3B2E6F62"/>
+    <w:rsid w:val="3C7DB438"/>
+    <w:rsid w:val="3F58EC07"/>
+    <w:rsid w:val="3FCD09CA"/>
+    <w:rsid w:val="4078B1E3"/>
+    <w:rsid w:val="41EAA2D9"/>
+    <w:rsid w:val="442EA70B"/>
+    <w:rsid w:val="4E63584B"/>
+    <w:rsid w:val="519B6B24"/>
+    <w:rsid w:val="531E3567"/>
+    <w:rsid w:val="79C100EE"/>
+    <w:rsid w:val="7D72D426"/>
+    <w:rsid w:val="7D8B1EF0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="4B8D5F9D"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{BC7C6529-D3A7-4EEB-9CB8-94401830CFB1}"/>
+  <w14:docId w14:val="20B9EE6E"/>
+  <w15:docId w15:val="{3EFE19D6-345B-4AB1-BD83-D5F89EC20460}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2242,693 +5814,293 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001500A1"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="3B2E6F62"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="SimSun" w:hAnsi="Calibri" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="001500A1"/>
+    <w:rsid w:val="3B2E6F62"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="1015"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...1 lines deleted...]
-      <w:kern w:val="2"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
-      <w:lang w:eastAsia="en-US"/>
-[...202 lines deleted...]
-      <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...4 lines deleted...]
-    <w:rsid w:val="001500A1"/>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="3B2E6F62"/>
+    <w:pPr>
+      <w:spacing w:before="23"/>
+      <w:ind w:left="1734"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...108 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-    <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="001500A1"/>
+    <w:rsid w:val="3B2E6F62"/>
     <w:pPr>
-      <w:spacing w:after="80"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="351"/>
+      <w:ind w:left="1014"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...92 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="001500A1"/>
+    <w:rsid w:val="3B2E6F62"/>
     <w:pPr>
-      <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
-[...1 lines deleted...]
-      <w:contextualSpacing/>
+      <w:spacing w:before="23"/>
+      <w:ind w:left="1734" w:hanging="360"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
-[...2 lines deleted...]
-    <w:uiPriority w:val="21"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="001500A1"/>
-[...13 lines deleted...]
-    <w:rsid w:val="001500A1"/>
+    <w:rsid w:val="3B2E6F62"/>
     <w:pPr>
-      <w:pBdr>
-[...5 lines deleted...]
-      <w:jc w:val="center"/>
+      <w:ind w:left="107"/>
     </w:pPr>
-    <w:rPr>
-[...33 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001500A1"/>
+    <w:rsid w:val="00493E81"/>
     <w:rPr>
-      <w:color w:val="0000FF"/>
+      <w:color w:val="5368E0" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="3B2E6F62"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008125A2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="3B2E6F62"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="008125A2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00AB3596"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005F61DE"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...2 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/vision/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75422" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=75422" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75422" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="University 1">
       <a:dk1>
-        <a:sysClr val="windowText" lastClr="000000"/>
+        <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
-        <a:sysClr val="window" lastClr="FFFFFF"/>
+        <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="6D009D"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C300AE"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="959597"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="FFCC33"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="00A2AE"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="34BE51"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="5368E0"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="D22332"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -2936,51 +6108,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -3130,65 +6302,362 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101001376DB813C0E8E46989A6D453857AD8D" ma:contentTypeVersion="12" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="89945f9961c9bdfcc1f5233486b23c40">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="21dfe981-f3c8-4f23-9879-0109c2979629" xmlns:ns3="1398733d-6188-46d9-989c-fbb3c6f87ad8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a780637336c6c2766f389da8c16b08f9" ns2:_="" ns3:_="">
+    <xsd:import namespace="21dfe981-f3c8-4f23-9879-0109c2979629"/>
+    <xsd:import namespace="1398733d-6188-46d9-989c-fbb3c6f87ad8"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="21dfe981-f3c8-4f23-9879-0109c2979629" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="15" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="17" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="19" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1398733d-6188-46d9-989c-fbb3c6f87ad8" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="18" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{0864c7b3-44bd-4112-9ed2-4134b7b1c419}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="1398733d-6188-46d9-989c-fbb3c6f87ad8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="1398733d-6188-46d9-989c-fbb3c6f87ad8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="21dfe981-f3c8-4f23-9879-0109c2979629">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3533F728-3404-4C2A-B760-380C990F2C8D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{870C74CD-7BF1-443C-AFEC-4BE9A39B75C4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="21dfe981-f3c8-4f23-9879-0109c2979629"/>
+    <ds:schemaRef ds:uri="1398733d-6188-46d9-989c-fbb3c6f87ad8"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5DACA295-32D3-464C-9E8D-001CF044F467}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="1398733d-6188-46d9-989c-fbb3c6f87ad8"/>
+    <ds:schemaRef ds:uri="21dfe981-f3c8-4f23-9879-0109c2979629"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2442</Characters>
+  <Pages>2</Pages>
+  <Words>416</Words>
+  <Characters>2544</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>169</Lines>
+  <Paragraphs>98</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2865</CharactersWithSpaces>
+  <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <dc:subject/>
   <dc:creator>Angela Entwistle</dc:creator>
-  <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2026-01-05T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Acrobat PDFMaker 25 for Word</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2026-01-06T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Adobe PDF Library 25.1.5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="SourceModified">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ContentTypeId">
+    <vt:lpwstr>0x0101001376DB813C0E8E46989A6D453857AD8D</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>