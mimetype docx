--- v0 (2025-12-27)
+++ v1 (2026-06-15)
@@ -355,51 +355,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A126F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IAA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reference:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46956B39" w14:textId="77777777" w:rsidR="00F40AB6" w:rsidRPr="00A126F7" w:rsidRDefault="00F40AB6" w:rsidP="00F40AB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D3F39A7" w14:textId="77777777" w:rsidR="00F40AB6" w:rsidRPr="00A126F7" w:rsidRDefault="00F40AB6" w:rsidP="00F40AB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -655,374 +654,362 @@
               <w:t xml:space="preserve"> fellowship</w:t>
             </w:r>
             <w:r w:rsidR="005E4EC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0023055B" w:rsidRPr="00A126F7" w14:paraId="54BF7084" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47086F8D" w14:textId="68BC56A0" w:rsidR="0023055B" w:rsidRPr="005E4EC6" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29AC5ED9" w14:textId="77777777" w:rsidR="0023055B" w:rsidRPr="00857DBB" w:rsidRDefault="0023055B" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00515EAC" w:rsidRPr="00A126F7" w14:paraId="7F9B0391" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D23DBDE" w14:textId="729C233C" w:rsidR="00515EAC" w:rsidRDefault="00BD6490" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33B69C68" w14:textId="77777777" w:rsidR="00515EAC" w:rsidRPr="00857DBB" w:rsidRDefault="00515EAC" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E797A" w:rsidRPr="00A126F7" w14:paraId="0AC087DE" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC84B1A" w14:textId="37072256" w:rsidR="006E797A" w:rsidRPr="005E4EC6" w:rsidRDefault="008E7169" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dept/School/Institute:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F62399" w14:textId="77777777" w:rsidR="006E797A" w:rsidRPr="00857DBB" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E797A" w:rsidRPr="00A126F7" w14:paraId="30C61492" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F8DF726" w14:textId="0D026D3F" w:rsidR="006E797A" w:rsidRPr="005E4EC6" w:rsidRDefault="00507501" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>University (include name, address and postcode):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="444F4991" w14:textId="77777777" w:rsidR="006E797A" w:rsidRPr="00857DBB" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3F72" w:rsidRPr="00A126F7" w14:paraId="0EB17728" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2051D301" w14:textId="0A1B08AD" w:rsidR="008E3F72" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E188BA0" w14:textId="77777777" w:rsidR="008E3F72" w:rsidRPr="00857DBB" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3F72" w:rsidRPr="00A126F7" w14:paraId="6445637B" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5705245C" w14:textId="63118A06" w:rsidR="008E3F72" w:rsidRDefault="00227EF2" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B50C292" w14:textId="77777777" w:rsidR="008E3F72" w:rsidRPr="00857DBB" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00227EF2" w:rsidRPr="00A126F7" w14:paraId="4DCF34CA" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1065,304 +1052,292 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F26ED" w:rsidRPr="00A126F7" w14:paraId="2A0E6425" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63BE8C69" w14:textId="6B3EEA1F" w:rsidR="007F26ED" w:rsidRPr="00410153" w:rsidRDefault="007F26ED" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AC4C8C" w14:textId="4050EF68" w:rsidR="007F26ED" w:rsidRPr="00F948EA" w:rsidRDefault="00F948EA" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F948EA">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="201D95F4" w14:textId="6A45D1AB" w:rsidR="007F26ED" w:rsidRDefault="00F948EA" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D255D">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>School/University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5755" w:rsidRPr="00A126F7" w14:paraId="71665A41" w14:textId="77777777" w:rsidTr="004D6493">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A33F023" w14:textId="3149D458" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F94B71" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="659071B0" w14:textId="7220A8D1" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6493" w:rsidRPr="00A126F7" w14:paraId="0BFF592F" w14:textId="77777777" w:rsidTr="004D6493">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="302232A1" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFD1BDD" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B22AACD" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6493" w:rsidRPr="00A126F7" w14:paraId="497565F9" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47BE9E6A" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76D02232" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29BCC244" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5ABDAFB2" w14:textId="6EA5BBF6" w:rsidR="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
@@ -1489,766 +1464,744 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002A5A43" w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="0CCA9BA3" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FF0477C" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF31DC9" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="12756AA7" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C17A1B" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407638FF" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="204AABDE" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D893E3E" w14:textId="3C3E5D9E" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00C14081" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5525A57E" w14:textId="7F2841F6" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D195D" w:rsidRPr="00F864B5" w14:paraId="09BFBD40" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="141F3D68" w14:textId="22BEDF7E" w:rsidR="001D195D" w:rsidRPr="00870A86" w:rsidRDefault="001D195D" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sector:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D838631" w14:textId="77777777" w:rsidR="001D195D" w:rsidRPr="00F864B5" w:rsidRDefault="001D195D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="2DF4AB10" w14:textId="77777777" w:rsidTr="1FC403A9">
+      <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="2DF4AB10" w14:textId="77777777" w:rsidTr="00240B34">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D8DF6D" w14:textId="78AEAFF2" w:rsidR="00A72B76" w:rsidRPr="00870A86" w:rsidRDefault="00A72B76" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation identifying no. </w:t>
             </w:r>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e.g. Charity number or company registration no.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1900142B" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3312789C" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Size:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="789B1B2D" w14:textId="156A499F" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SME?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="502" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="187725DF" w14:textId="13FAF4AA" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LARGE?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="59C320BF" w14:textId="77777777" w:rsidTr="1FC403A9">
+      <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="59C320BF" w14:textId="77777777" w:rsidTr="00240B34">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21D6E1AE" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00870A86" w:rsidRDefault="00A72B76" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9C9E5C" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="pct"/>
             <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52741A92" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="774CD638" w14:textId="101A26EB" w:rsidR="00A72B76" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72B76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="2E2ECD67" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B77C626" w14:textId="1DED852C" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="003C2E89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VAT Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CF99751" w14:textId="3C1AB8E5" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="003C2E89">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="29C7FBA9" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E53507E" w14:textId="2FA87CFE" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation URL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D43B6C7" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="730FD471" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="780E5689" w14:textId="5D0D949F" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Contact Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="591AC54C" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="036DEBD0" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4155D91A" w14:textId="6CD25E71" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position in Organisation / Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1576A393" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="29985C93" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFC40E3" w14:textId="449B630E" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A521264" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="34629E88" w14:textId="77777777" w:rsidR="002752C6" w:rsidRDefault="002752C6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2333,51 +2286,50 @@
               <w:t xml:space="preserve"> the proposed activity</w:t>
             </w:r>
             <w:r w:rsidR="00A07D87">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CF4FB2" w:rsidRPr="00F864B5" w14:paraId="1E3F130A" w14:textId="77777777" w:rsidTr="00CF4FB2">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6178144B" w14:textId="7C432C6C" w:rsidR="00CF4FB2" w:rsidRDefault="00CF4FB2" w:rsidP="1FC403A9">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025691D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>add details of organisations or stakeholders expect</w:t>
             </w:r>
             <w:r w:rsidR="004A4E60" w:rsidRPr="0025691D">
@@ -2559,51 +2511,50 @@
               <w:t xml:space="preserve"> activity</w:t>
             </w:r>
             <w:r w:rsidR="00A07D87">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00711B5F" w:rsidRPr="00F864B5" w14:paraId="2A9FF219" w14:textId="77777777" w:rsidTr="00B20A6B">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71DF93C9" w14:textId="652291FC" w:rsidR="00711B5F" w:rsidRDefault="00711B5F" w:rsidP="00B20A6B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0025691D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">add details of </w:t>
             </w:r>
             <w:r w:rsidR="00A07D87">
@@ -2797,137 +2748,134 @@
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1176541122"/>
             <w:placeholder>
               <w:docPart w:val="ED191619A6294667BBD9BDCB6284BE49"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Yes / No" w:value="Yes / No"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1596" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="50512343" w14:textId="77777777" w:rsidR="00933F3C" w:rsidRPr="00933F3C" w:rsidRDefault="00933F3C" w:rsidP="00C27862">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00933F3C">
                   <w:rPr>
                     <w:rStyle w:val="Style9"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E62CBB" w:rsidRPr="00A126F7" w14:paraId="4D4947B8" w14:textId="77777777" w:rsidTr="00E62CBB">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A3E3719" w14:textId="77777777" w:rsidR="00933F3C" w:rsidRPr="00410153" w:rsidRDefault="00933F3C" w:rsidP="00C27862">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If Yes, please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provide details</w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD4AEF8" w14:textId="77777777" w:rsidR="00933F3C" w:rsidRPr="00A126F7" w:rsidRDefault="00933F3C" w:rsidP="00933F3C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="7919168E" w14:textId="77777777" w:rsidTr="0075519D">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3023,51 +2971,50 @@
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="4C8C5FC4" w14:textId="77777777" w:rsidTr="00C27862">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="528335D4" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00366C3F" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366C3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please provide details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -3176,51 +3123,50 @@
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="096AE588" w14:textId="77777777" w:rsidTr="00C27862">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35071813" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00366C3F" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366C3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please provide details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -3357,78 +3303,288 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Title </w:t>
             </w:r>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(information will be used in the public domain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991A03" w:rsidRPr="00F864B5" w14:paraId="461F3DF2" w14:textId="77777777" w:rsidTr="00C27862">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B5C852" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03" w:rsidP="00C27862">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F11FCBD" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98" w:rsidP="00C27862">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D86595E" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRPr="00F864B5" w:rsidRDefault="00F00C98" w:rsidP="00C27862">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7AB18884" w14:textId="77777777" w:rsidR="00AB72E9" w:rsidRDefault="00AB72E9"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblCellMar>
+          <w:left w:w="115" w:type="dxa"/>
+          <w:right w:w="115" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00971414" w:rsidRPr="00F864B5" w14:paraId="16C07335" w14:textId="77777777" w:rsidTr="00971414">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="523"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D202472" w14:textId="37708F3C" w:rsidR="00971414" w:rsidRDefault="00971414" w:rsidP="00971414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E059C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Start Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2522E236" w14:textId="77777777" w:rsidR="00971414" w:rsidRDefault="00971414" w:rsidP="00971414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="464CFF51" w14:textId="7629556A" w:rsidR="00971414" w:rsidRDefault="00971414" w:rsidP="00971414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E059C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">End </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EBAE21" w14:textId="77777777" w:rsidR="00971414" w:rsidRDefault="00971414" w:rsidP="00971414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14FCF446" w14:textId="238F123F" w:rsidR="00971414" w:rsidRDefault="00971414" w:rsidP="00971414">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project Duration:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7683EA72" w14:textId="3B06F54A" w:rsidR="00971414" w:rsidRDefault="00971414" w:rsidP="00971414">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7170AE8E" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRDefault="007E10C6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -3462,51 +3618,50 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Proposed Activity Type (see IBIC Handbook):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02595094" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3774F86F" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
@@ -3517,352 +3672,236 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Location of activity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D6B9CC9" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E10C6" w:rsidRPr="00D07537" w14:paraId="027D2E64" w14:textId="77777777" w:rsidTr="006F6E0A">
+      <w:tr w:rsidR="007E10C6" w:rsidRPr="00D07537" w14:paraId="43259398" w14:textId="77777777" w:rsidTr="006F6E0A">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4618ED93" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
+          <w:p w14:paraId="17696881" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="007E059C" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:sz w:val="22"/>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Projected</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D07537">
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Project Start Date</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>Expected number of academic participants:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="455EF42C" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
+          <w:p w14:paraId="41DADCDB" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66CA18AB" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
+          <w:p w14:paraId="04578CB0" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D07537">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Project Duration:</w:t>
+              <w:t>Expected number of industry participants:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72214C68" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
+          <w:p w14:paraId="2DBCE839" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E10C6" w:rsidRPr="00D07537" w14:paraId="43259398" w14:textId="77777777" w:rsidTr="006F6E0A">
+      <w:tr w:rsidR="007E10C6" w:rsidRPr="00D07537" w14:paraId="58167AC5" w14:textId="77777777" w:rsidTr="006F6E0A">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1575" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17696881" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="007E059C" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
+          <w:p w14:paraId="139C139A" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Expected number of academic participants:</w:t>
+              <w:t>Expected number of civic participants:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1096" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41DADCDB" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
+          <w:p w14:paraId="65A8A534" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1165" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04578CB0" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
+          <w:p w14:paraId="11D6A6D1" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Expected number of industry participants:</w:t>
+              <w:t>Expected number of other participants:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1164" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...94 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72CA5B1E" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRPr="00D07537" w:rsidRDefault="007E10C6" w:rsidP="006F6E0A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08DF8176" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7DCF9166" w14:textId="77777777" w:rsidR="007E10C6" w:rsidRDefault="007E10C6">
@@ -3897,73 +3936,71 @@
       <w:tr w:rsidR="00B92D8F" w:rsidRPr="00156B8D" w14:paraId="3454F9E5" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14239698" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRPr="00156B8D" w:rsidRDefault="00B92D8F" w:rsidP="00C27862">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>Lay Summary of Project (150 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B92D8F" w:rsidRPr="00156B8D" w14:paraId="5BF5309A" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B039444" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRPr="00724BF6" w:rsidRDefault="00B92D8F" w:rsidP="00C27862">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="135BD8E3" w14:textId="4AB72E59" w:rsidR="00B92D8F" w:rsidRDefault="20A56370" w:rsidP="1FC403A9">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
@@ -4419,51 +4456,50 @@
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7D9823DF" w14:textId="199F775C" w:rsidR="00991A03" w:rsidRPr="00156B8D" w:rsidRDefault="00991A03" w:rsidP="1FC403A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991A03" w:rsidRPr="00156B8D" w14:paraId="65EEEEEF" w14:textId="77777777" w:rsidTr="1FC403A9">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B4F1C04" w14:textId="77777777" w:rsidR="00991A03" w:rsidRPr="00724BF6" w:rsidRDefault="00991A03" w:rsidP="00C27862">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="615A936C" w14:textId="77777777" w:rsidR="007B4554" w:rsidRDefault="007B4554" w:rsidP="007B4554">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="114A81FD" w14:textId="4AC3B124" w:rsidR="007B4554" w:rsidRDefault="007B4554" w:rsidP="79173464">
@@ -4938,91 +4974,116 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4B37D744" w14:textId="49CEF330" w:rsidR="004A0452" w:rsidRPr="00410153" w:rsidRDefault="004A0452" w:rsidP="008E6804">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please demonstrate two-way collaboration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D1B1F6" w14:textId="79B5E6FD" w:rsidR="00162E32" w:rsidRPr="00162E32" w:rsidRDefault="006608C3" w:rsidP="008E6804">
+          <w:p w14:paraId="58CB4368" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="00916D87" w:rsidRDefault="006608C3" w:rsidP="008E6804">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="1077" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Use non-technical terms and provide</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enough detail to show you’ve planned appropriately</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="01D1B1F6" w14:textId="5EB71262" w:rsidR="00916D87" w:rsidRPr="00162E32" w:rsidRDefault="00BC1F35" w:rsidP="008E6804">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="1077" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284D9E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please ensure you consider EDI and RRI in planning your project</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="68C230B4" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22138DD6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
@@ -5223,51 +5284,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="0052326D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7A664374" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530B7A79" w14:textId="5ED640F4" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00662A32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 1</w:t>
             </w:r>
             <w:r w:rsidR="00662A32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5279,75 +5339,73 @@
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add a descriptive title for each stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="11E34BD4" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="1811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD62923" w14:textId="2E22A51F" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2FAD15" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explain each task, its purpose in relation to project objectives and outputs, and how it will be done</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58FFADBA" w14:textId="57A3B5F1" w:rsidR="006349CD" w:rsidRDefault="006349CD" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -5363,79 +5421,77 @@
           <w:p w14:paraId="0EF4E49B" w14:textId="67595F9F" w:rsidR="006349CD" w:rsidRPr="000652CA" w:rsidRDefault="000652CA" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please include planning stages/meetings, and any induction activity or kick-off meetings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F2CD52" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort to deliver task, in months </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74BBB9C6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List associated outputs and method of evidence capture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D2CBDA" w14:textId="1EF0D936" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -5475,900 +5531,858 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="17670D31" w14:textId="77777777" w:rsidTr="007A45B0">
         <w:trPr>
           <w:trHeight w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66D1A191" w14:textId="0A4907BD" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13302CDE" w14:textId="457E76B0" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00E72DD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A35F76C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4361BB9B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7F0BCBA6" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133E8110" w14:textId="31DB7D36" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FE9F683" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA2E62B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D64CCA5" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="64AC668D" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03521863" w14:textId="1F95519D" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7E35AD" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DE2907" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D8B535" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="3E6DC27C" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D7087E" w14:textId="3FB33BB0" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="53D4151F" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="682D36F7" w14:textId="0E0525C7" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A29319" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF1F91A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49EE3E2D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7632283E" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1831A3CB" w14:textId="7A9F994D" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43656A01" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24A0783D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3187C3" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="56964B96" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AB1A326" w14:textId="3746EBA9" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCCCC89" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ACF748B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B6CAFE" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="07D7C600" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EBDD369" w14:textId="03F2EB77" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73642EBF" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656239CA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="044FE383" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="07AF1F83" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0153D215" w14:textId="44807025" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="20ADA9B6" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36333CD3" w14:textId="7724BFED" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66B13594" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3761612F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DDA0990" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1165A399" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61EAE345" w14:textId="4EF79BE2" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B1DB9D1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E6E420C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E885E6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="3CE7F304" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E473D6E" w14:textId="28FE41F4" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E0C52D1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D21310" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B321F4F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="008C82B6" w14:textId="04AA3B8C" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="03498527" w14:textId="77777777" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
@@ -6636,136 +6650,133 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Timeframe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="7D4A9B0B" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8E7929" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="005C3B49" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>which task number/where in the workplan this will occur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCAF875" w14:textId="59CDA980" w:rsidR="00162E32" w:rsidRPr="005C3B49" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What does this outcome produce and how will </w:t>
             </w:r>
             <w:r w:rsidR="00241DD1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">success be measured </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quantitative/qualitative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EAA5CD3" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="006608C3" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -6809,83 +6820,80 @@
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>When will the impact be realised?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="6E25DB53" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="322AEF6E" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3430214F" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357A9F14" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-958880475"/>
             <w:placeholder>
               <w:docPart w:val="4025389E45D142969DFD682842120687"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -6918,83 +6926,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="6408F1C5" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D5BF829" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4C2439" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="601664B0" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="603466594"/>
             <w:placeholder>
               <w:docPart w:val="6CD3ECAA386D4059AB533020F028B6A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7027,83 +7032,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="29C14445" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462FF09A" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="382E1C36" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFD1C68" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-1594781029"/>
             <w:placeholder>
               <w:docPart w:val="575DFE7D312A4722A1D4CB3971610589"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7136,84 +7138,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="4CB5A7F8" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7664D40B" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1527A70E" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D407DB5" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="447974707"/>
             <w:placeholder>
               <w:docPart w:val="990306D9239541919643E5F7CAD2F6A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7246,84 +7245,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004B76A2" w:rsidRPr="006608C3" w14:paraId="43C086D9" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B503BCF" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5013603F" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12602808" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-2086137547"/>
             <w:placeholder>
               <w:docPart w:val="4A596A84CE194E36A2278CD82290A214"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7552,51 +7548,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plans</w:t>
             </w:r>
             <w:r w:rsidRPr="000706A9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to realise impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1502D895" w14:textId="77777777" w:rsidTr="79173464">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39513E0D" w14:textId="1F66EACA" w:rsidR="000706A9" w:rsidRPr="009A5840" w:rsidRDefault="000706A9" w:rsidP="000706A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43A3851D" w14:textId="15E09677" w:rsidR="009A5840" w:rsidRPr="009A5840" w:rsidRDefault="6A60322D" w:rsidP="79173464">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
               </w:rPr>
@@ -7952,51 +7947,51 @@
               <w:t xml:space="preserve"> costing submitted with this application.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E923A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
               <w:br/>
               <w:t>You must not name any staff members in the section below, please refer to them as per their project</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> role.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7A4F5090" w14:textId="77777777" w:rsidTr="177D1A66">
+      <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7A4F5090" w14:textId="77777777" w:rsidTr="00610BC1">
         <w:trPr>
           <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D0C2BB9" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -8072,51 +8067,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cost (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="75B349CD" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0CF616" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Incurred</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="384970E0" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
@@ -8134,329 +8128,320 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide breakdown and indicate where in the work plan the costs are incurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C77F29" w14:textId="3A0DDDD6" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48662F38" w14:textId="6F703E26" w:rsidR="00BF2852" w:rsidRPr="00983F66" w:rsidRDefault="00BF2852" w:rsidP="007B43D1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132E63B1" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="61D1DE58" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A2328C4" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A98A51" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> and subsistence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="765E4B48" w14:textId="0605995F" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41E0D14F" w14:textId="1AF63689" w:rsidR="04944F2C" w:rsidRDefault="04944F2C" w:rsidP="04944F2C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E05F606" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BC3F36" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="3A9249E5" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B4BCD1B" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="714E7B16" w14:textId="61D78151" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00803188" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidR="00BF2852">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>onsumables</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="790A24A6" w14:textId="60C314F6" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75E4110B" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FA14D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="496ECBEE" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="6CD8E7B2" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8530,220 +8515,214 @@
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1929A744" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="764F45F2" w14:textId="48C1B8C3" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3B4408" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="007B43D1">
             <w:pPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EADCF22" w14:textId="2964BE1D" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="2FD2F5BE" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01DE50DA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Allocated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBD0A7A" w14:textId="3EBEEA08" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigators</w:t>
             </w:r>
             <w:r w:rsidR="00F2225E" w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. 20% FTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B1A89D3" w14:textId="77777777" w:rsidR="000A1D31" w:rsidRPr="006608C3" w:rsidRDefault="000A1D31" w:rsidP="000A1D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
@@ -8756,51 +8735,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Co-Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D617BB0" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="64F64E66" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -8924,67 +8902,65 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="730D5C99" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00A9694D" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Estates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A65417" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F4CF99" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="0F37FC0C" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9012,67 +8988,65 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technician IS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="732FAA90" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AF540C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="0D37E5BF" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -9102,96 +9076,93 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirects</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FA5E9C4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B05EBE7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="793AF2E0" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34758849" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BFA1F54" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -9205,80 +9176,78 @@
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Project Costs at 100% </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fEC</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6590A5F1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="520BC0E4" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="658483E4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420F81AF" w14:textId="37AA7E37" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="04944F2C">
@@ -9355,208 +9324,203 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>k threshold</w:t>
             </w:r>
             <w:r w:rsidRPr="04944F2C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67EEDFC7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1892004F" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27F3BE60" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CDB30A8" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Direct (invoiceable) External Partner Contribution(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177C59E9" w14:textId="347C6DEC" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="524154F3" w14:textId="77777777" w:rsidTr="177D1A66">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3422A72C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30741FF9" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00A9694D" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Department Sustainability Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71FB56E4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00DA0A72" w14:textId="760D1E29" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -9774,135 +9738,131 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00106351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Partner 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="5B7DE2CF" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09192DDC" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Direct (invoiceable) Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="260104D9" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1023CDF4" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A0CA4E" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9936,198 +9896,191 @@
               <w:t>Is this Direct Contribution time limited?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D56246">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(e.g., to be invoiced this year/by end of tax year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614180DF" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F9D723" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13BF1151" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="2C1D6A87" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6142D555" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Kind </w:t>
             </w:r>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contribution (£)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFF00B5" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60CB0FFF" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69318738" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="19785AAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
@@ -10136,690 +10089,841 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F8C8831" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D51C71F" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5550CBE6" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AB1604" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="0866FDC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="393B02FA" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Equipment/Consumables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27EDF4C8" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED46CD4" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="665FE87D" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="7C35A08A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722239CB" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="261008AC" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502985ED" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6403ADF6" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="50FA1B6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="305CB6BC" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FDB13A6" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="428DC0D7" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532BC38F" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="00D90B3A" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25FAA2E0" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total In-Kind Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B473E66" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17318C6C" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E4DC01" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="679412B1" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="753"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21906306" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B33A470" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47383810" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CB9806" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="71EBC51E" w14:textId="4933AAFC" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E53202" w14:textId="41A96418" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+    <w:p w14:paraId="17E53202" w14:textId="0CE5B5C7" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="00B9565A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  Submission</w:t>
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00472F37" w:rsidRPr="00516FA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Equality, Diversity &amp; Inclusion (EDI), Responsible Research &amp; Innovation (RRI) and Trusted Research &amp; Innovation (TRI)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EBC312C" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B7328A" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
-      <w:pPr>
+    <w:p w14:paraId="5EEDA7B4" w14:textId="77777777" w:rsidR="00325D73" w:rsidRDefault="00325D73" w:rsidP="00325D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E85D4E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A signed version of the application and submission documents should be submitted in digital format by </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>As an UKRI-funded programme the IBIC PBIAA is committed to developing and promoting EDI, RRI and TRI, both in its own activities and as part of the projects we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E4792AF" w14:textId="77777777" w:rsidR="00325D73" w:rsidRDefault="00325D73" w:rsidP="00325D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>end-of-day</w:t>
-[...76 lines deleted...]
-    </w:p>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00325D73" w:rsidRPr="006608C3" w14:paraId="5B335242" w14:textId="77777777" w:rsidTr="00307BDD">
+        <w:trPr>
+          <w:trHeight w:val="958"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC7DB16" w14:textId="77777777" w:rsidR="00A917B6" w:rsidRPr="002930DC" w:rsidRDefault="00A917B6" w:rsidP="00A917B6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516FA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI, RRI and TRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00445ABC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https://www.ukri.org/manage-your-award/good-research-resource-hub/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1244245A" w14:textId="212C9B6F" w:rsidR="00325D73" w:rsidRPr="000706A9" w:rsidRDefault="00A917B6" w:rsidP="00A917B6">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please provide an overview of how you will consider and embed EDI, RRI and TRI as part of your project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000706A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00325D73" w:rsidRPr="006608C3" w14:paraId="76528616" w14:textId="77777777" w:rsidTr="00307BDD">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AE78557" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="009A5840" w:rsidRDefault="00325D73" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7EF352DD" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="009A5840" w:rsidRDefault="00325D73" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57BED694" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="009A5840" w:rsidRDefault="00325D73" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F3AD3FE" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="009A5840" w:rsidRDefault="00325D73" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RRI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A5840">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EE38427" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="009A5840" w:rsidRDefault="00325D73" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19518D95" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="0054579C" w:rsidRDefault="00325D73" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TRI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68B1568E" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="006608C3" w:rsidRDefault="00325D73" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="210B8572" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="520B35B0" w14:textId="77777777" w:rsidR="00322C80" w:rsidRDefault="00322C80" w:rsidP="00322C80">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -10847,606 +10951,743 @@
         <w:t xml:space="preserve">Equality, Diversity and Inclusion:  IBIC aims to have an inclusive environment by identifying and removing barriers in our practices. As part of UKRI’s Equality, Diversity &amp; Inclusion initiative, completing the monitoring form will help us to achieve this, and also help us to meet our obligations under the Equality Act 2010. While it is voluntary to disclose this information, doing so will enable us to better understand the composition of our connections and examine our practices fully. The ED&amp;I survey is anonymous and can be accessed on the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="53D071A5" w14:textId="77777777" w:rsidR="00676033" w:rsidRDefault="00676033" w:rsidP="00676033">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9505AB" w14:textId="76D13AFA" w:rsidR="00676033" w:rsidRPr="00676033" w:rsidRDefault="00676033" w:rsidP="00676033">
+    <w:p w14:paraId="34F43A1F" w14:textId="233BE017" w:rsidR="00322C80" w:rsidRPr="008D513A" w:rsidRDefault="00676033" w:rsidP="008D513A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676033">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your answers will be treated in the strictest confidence, and all data disclosed will comply with the Data Protection Act 1998. All data is handled in accordance with The University of Manchester Policy and more details can be seen here:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.manchester.ac.uk/discover/privacy-information/data-protection/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF04203" w14:textId="77777777" w:rsidR="00676033" w:rsidRPr="00E85D4E" w:rsidRDefault="00676033" w:rsidP="00322C80">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="1866803F" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752D5063" w14:textId="77777777" w:rsidR="00FB10E1" w:rsidRPr="00E85D4E" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w14:paraId="5B52F81C" w14:textId="694242A8" w:rsidR="0092619D" w:rsidRPr="00E61E76" w:rsidRDefault="00322C80" w:rsidP="00E61E76">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="00B614F1">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85D4E" w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00B614F1" w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="783267F0" w14:textId="77777777" w:rsidR="00325D73" w:rsidRDefault="00325D73" w:rsidP="008F22E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A55D768" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="00E85D4E" w:rsidRDefault="00325D73" w:rsidP="00325D73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A signed version of the application and submission documents should be submitted in digital format by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>end-of-day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the deadline date to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A35AFC9" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="00E85D4E" w:rsidRDefault="00325D73" w:rsidP="00325D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08A5875E" w14:textId="77777777" w:rsidR="00325D73" w:rsidRPr="00E85D4E" w:rsidRDefault="00325D73" w:rsidP="00325D73">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>The Industrial Biotechnology Innovation Catalyst Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D503D8B" w14:textId="79F7DF43" w:rsidR="00325D73" w:rsidRPr="008D513A" w:rsidRDefault="00325D73" w:rsidP="008F22E6">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6691">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B100"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="008D6691">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="00B100"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ibic@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4DF5D570" w14:textId="77777777" w:rsidR="008D513A" w:rsidRPr="00E85D4E" w:rsidRDefault="008D513A" w:rsidP="00420215">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B09F866" w14:textId="77777777" w:rsidR="008D513A" w:rsidRPr="00E85D4E" w:rsidRDefault="008D513A" w:rsidP="008D513A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Checklist: Submission Documents:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36EBDB95" w14:textId="3CFEFD18" w:rsidR="00FB10E1" w:rsidRPr="00D525CE" w:rsidRDefault="00000000" w:rsidP="00D525CE">
+    <w:p w14:paraId="788B46F4" w14:textId="77777777" w:rsidR="008D513A" w:rsidRPr="00D525CE" w:rsidRDefault="00000000" w:rsidP="008D513A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-316422855"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
+          <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
+      <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Signed Application Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1153C164" w14:textId="70578980" w:rsidR="00FB10E1" w:rsidRPr="00E85D4E" w:rsidRDefault="00000000" w:rsidP="00FB10E1">
+    <w:p w14:paraId="122E000B" w14:textId="77777777" w:rsidR="008D513A" w:rsidRPr="00E85D4E" w:rsidRDefault="00000000" w:rsidP="008D513A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1660147843"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
+          <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
+      <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144D52" w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve"> Evidence of </w:t>
+      </w:r>
+      <w:r w:rsidR="008D513A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Evidence of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144D52">
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144D52" w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve">pplication Approval authorised by your </w:t>
+      </w:r>
+      <w:r w:rsidR="008D513A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">pplication Approval authorised by your </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144D52">
+        <w:t>institution</w:t>
+      </w:r>
+      <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>institution</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00144D52" w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D513A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>(e/g. Snapshot of PURE record)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552EE022" w14:textId="2A935A81" w:rsidR="00FB10E1" w:rsidRDefault="00000000" w:rsidP="00FB10E1">
+    <w:p w14:paraId="50A89A97" w14:textId="0DEB08B8" w:rsidR="008D513A" w:rsidRPr="008D513A" w:rsidRDefault="00000000" w:rsidP="008D513A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="717169593"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
+          <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
+      <w:r w:rsidR="008D513A" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D475E6" w:rsidRPr="00D475E6">
+      <w:r w:rsidR="008D513A" w:rsidRPr="00D475E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costing report </w:t>
       </w:r>
-      <w:r w:rsidR="00D475E6" w:rsidRPr="002015AB">
+      <w:r w:rsidR="008D513A" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00D475E6" w:rsidRPr="002015AB">
+      <w:r w:rsidR="008D513A" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BlackDackel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="002015AB" w:rsidRPr="002015AB">
+      <w:r w:rsidR="008D513A" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or equivalent</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="1918F6FE" w14:textId="77777777" w:rsidR="00FB10E1" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
+        <w:t xml:space="preserve"> or equivalent)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F3F62F4" w14:textId="77777777" w:rsidR="008D513A" w:rsidRPr="00570DD6" w:rsidRDefault="008D513A" w:rsidP="008D513A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00570DD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>We strongly encourage you to complete:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CAFFF0" w14:textId="75248BD5" w:rsidR="00FB10E1" w:rsidRDefault="00000000" w:rsidP="00FB10E1">
+    <w:p w14:paraId="6DC40B25" w14:textId="77777777" w:rsidR="008D513A" w:rsidRDefault="00000000" w:rsidP="008D513A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-458038794"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00FB10E1" w:rsidRPr="00BD05BB">
+          <w:r w:rsidR="008D513A" w:rsidRPr="00BD05BB">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r w:rsidR="00FB10E1" w:rsidRPr="00BD05BB">
+      <w:r w:rsidR="008D513A" w:rsidRPr="00BD05BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equality, Diversity and Inclusion Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482B8EE3" w14:textId="4A157979" w:rsidR="003F5392" w:rsidRPr="00E85D4E" w:rsidRDefault="003F5392" w:rsidP="00FB10E1">
+    <w:p w14:paraId="14EC88D9" w14:textId="77777777" w:rsidR="008D513A" w:rsidRPr="00E85D4E" w:rsidRDefault="008D513A" w:rsidP="008D513A">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34F43A1F" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+    <w:p w14:paraId="55D81C98" w14:textId="1ECBFAC6" w:rsidR="00420215" w:rsidRPr="008F22E6" w:rsidRDefault="00547203" w:rsidP="003D40DF">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
-[...38 lines deleted...]
-      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 9</w:t>
       </w:r>
-      <w:r w:rsidR="00E85D4E" w:rsidRPr="00E85D4E">
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60159315" w14:textId="2164CE8C" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="0092619D">
+    <w:p w14:paraId="3B537FCE" w14:textId="77777777" w:rsidR="002007C6" w:rsidRDefault="00E85D4E" w:rsidP="002007C6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In submitting this application form, the partners acknowledge the collaborative spirit of the</w:t>
       </w:r>
       <w:r w:rsidR="00FB7826">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IBIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Impact Acceleration Account funding and are aware that all projects must come to an agreement on IP ownership on fair and reasonable terms prior to any </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004E50A1">
+        <w:t xml:space="preserve"> Impact Acceleration Account funding and are aware that all projects must come to an agreement on IP ownership on fair and reasonable terms</w:t>
+      </w:r>
+      <w:r w:rsidR="003012DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>project commencing, and within 5</w:t>
+        <w:t>, where applicable,</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> months of the date of a grant offer letter. </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> prior to any </w:t>
+      </w:r>
+      <w:r w:rsidR="004E50A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>project commencing, and within 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve"> months of the date of a grant offer letter. </w:t>
+      </w:r>
+      <w:r w:rsidR="002007C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of the grant offer conditions, the partners are required to complete an online survey to report on progress at </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F2A13" w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve"> An illustrative set of </w:t>
+      </w:r>
+      <w:r w:rsidR="002007C6" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>six-month</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve">Terms and Conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="002007C6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> intervals and upon completion of the project, detailing achievements, outputs and impacts for both parties. A link to the survey will be automatically sent to each partner at the appropriate stage of the project.</w:t>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="002007C6" w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the Impact Acceleration Account are outlined in Appendix 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002007C6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, as an example of what will be expected in the agreement. These are not fixed and should be used as a guide to your own discussions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373E1F38" w14:textId="77777777" w:rsidR="0092619D" w:rsidRPr="00E85D4E" w:rsidRDefault="0092619D" w:rsidP="0092619D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C28B0CA" w14:textId="575E3411" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="0092619D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>As part of the grant offer conditions, the partners are required to complete an online survey to report on progress upon completion of the project, detailing achievements, outputs and impacts for both parties. A link to the survey will be automatically sent to each partner at the appropriate stage of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26502D77" w14:textId="77777777" w:rsidR="0092619D" w:rsidRPr="00E85D4E" w:rsidRDefault="0092619D" w:rsidP="0092619D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20131A3D" w14:textId="594461D8" w:rsidR="00E85D4E" w:rsidRDefault="00BB17BC" w:rsidP="0092619D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -11610,127 +11851,124 @@
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="328C96D0" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CAE87E9" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA0E655" w14:textId="5C71DAF1" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50FE0360" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Sign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB15245" w14:textId="00001F71" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ADD3DE8" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16AE29F7" w14:textId="128737FB" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11945,101 +12183,89 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="3082ACE2" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2E2208" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
+          <w:p w14:paraId="33DC9667" w14:textId="30608444" w:rsidR="004E50A1" w:rsidRPr="00CC265D" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If no, please highlight any concerns or issues which will be considered as part of the Panel review process.</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F61D2" w:rsidRPr="00E85D4E" w14:paraId="34D980EF" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7FFB53" w14:textId="77777777" w:rsidR="003F61D2" w:rsidRPr="003F61D2" w:rsidRDefault="003F61D2" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="4D0B202E" w14:textId="77777777" w:rsidTr="0092619D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
@@ -12109,121 +12335,118 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>, if any</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="5E44B2DA" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="1108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7502E609" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B3FE77A" w14:textId="6BF9DFAE" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7360BB79" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Sign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D9FDEB5" w14:textId="21887579" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3137DC19" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="692F7FBF" w14:textId="292992BC" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12403,4967 +12626,4225 @@
               <w:t xml:space="preserve"> (below)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="57AA1C72" w14:textId="77777777" w:rsidTr="0092619D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="276635F8" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
+          <w:p w14:paraId="1731417D" w14:textId="0C98C958" w:rsidR="004E50A1" w:rsidRPr="00CC265D" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If no, please highlight any concerns or issues which will be considered as part of the Panel review process.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1731417D" w14:textId="5F66415E" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="00FE0E4F">
-[...8 lines deleted...]
-          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2EC30BD9" w14:textId="4E9B0B6E" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00E85D4E">
+    <w:p w14:paraId="59B5BAE2" w14:textId="77777777" w:rsidR="003D40DF" w:rsidRDefault="003D40DF" w:rsidP="00E85D4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2EC30BD9" w14:textId="3AAB53AC" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00E85D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F60E06D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Once completed, all sections of this application form, except project title and </w:t>
       </w:r>
       <w:r w:rsidR="00311B92">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lay summary</w:t>
       </w:r>
       <w:r w:rsidRPr="0F60E06D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, will be treated as Commercial in Confidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="118CC72C" w14:textId="77777777" w:rsidR="00C9518A" w:rsidRDefault="00C9518A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C9518A" w:rsidSect="0010741F">
-          <w:headerReference w:type="default" r:id="rId20"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId21"/>
+          <w:footerReference w:type="default" r:id="rId22"/>
+          <w:headerReference w:type="first" r:id="rId23"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="567" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0A84A868" w14:textId="5AFC6ACD" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="2707F907" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="005B1BFA" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00A76BA3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Appendix 1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BD2660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="005B1BFA">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">-  Example funding agreement terms and conditions </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3D51B5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...27 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="77E94367" w14:textId="63D6D198" w:rsidR="00144F20" w:rsidRPr="00AB7761" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AB7761">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please note that this set of terms and conditions is not fixed or compulsory. It is up to the academic and industry partners to agree appropriate terms for their specific project and to involve their respective contracts officers in any discussions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ACBB9A8" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00BD2660" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>IBIC IMPACT ACCELERATION ACCOUNT TERMS AND CONDITIONS</w:t>
-[...16 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00BD2660">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="049E49F6" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...100 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000161AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="0A7596F4" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
+        </w:rPr>
+        <w:t>IBIC IMPACT ACCELERATION ACCOUNT TERMS AND CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4788135F" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Open Sans"/>
-[...44 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="28D6FFF5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5BF568" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:cs="Open Sans"/>
-[...429 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E28513" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41181221" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000161AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC0DD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>_________________________2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537C48DD" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62042E0F" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5567E53E" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD255AA" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="592D21F0" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="337BE375" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32D1CF3B" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0DD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(1)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000161AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [UNIVERSITY PARTNER]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3607C81A" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="639453BA" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C5CEEF2" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="244794BB" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="000161AD" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC0DD3">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>(2)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000161AD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [INDUSTRY PARTNER]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6921831A" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AF6CFD" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="003D40DF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75F4F901" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5201860F" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F80E077" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E30081A" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03B3A33E" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D8A342D" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A007418" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E729D13" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E00D25E" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="309352A4" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ED62609" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="187DF38D" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32F51841" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FB039A5" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26A06C73" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="736D34D7" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F911DBB" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D2E7210" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39DAB591" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="167448C8" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0618D09D" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0107D41B" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00144F20">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2460C4B6" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F6736BD" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25ABAD9E" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46304407" w14:textId="77777777" w:rsidR="00144F20" w:rsidRPr="00144F20" w:rsidRDefault="00144F20" w:rsidP="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A3F61B4" w14:textId="77777777" w:rsidR="00144F20" w:rsidRDefault="00144F20">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AB4726D" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>THIS AGREEMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dated  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is made </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BETWEEN:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51553E63" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6796849B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E473D39" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="146A1351" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>THE UNIVERSITY OF XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a Royal Charter Corporation registered under number XXX, an exempt charity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whose administrative offices are at </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ADDRESS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the Institution</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>); and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E0484B5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4473B835" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E63D4CB" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...9 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="266EA26C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INDUSTRY PARTNER], </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a company registered in [England] under number [insert number], whose registered office is at [insert address of registered office] (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the Industry Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46E73CB3" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...26 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="7D59C28D" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...125 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778999B3" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BACKGROUND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A477FF" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...2 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+    <w:p w14:paraId="74DA593E" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779E8B0B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The parties submitted an application to the Industrial Biotechnology Innovation Catalyst [Relationship Development /Proof of Concept /Secondment] Funding Scheme for funding for the project entitled "INSERT PROJECT TITLE" (“INSERT PROJECT REF”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18491804" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472AFE09" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Industrial Biotechnology Innovation Catalyst [Relationship Development /Proof of Concept /Secondment] Funding Scheme is funded from a grant provided by the Engineering and Physical Sciences Research Council (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>EP/Y024168/1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57607C08" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8313CD" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Industrial Biotechnology Innovation Catalyst Grant Funding Panel based at The University of Manchester has confirmed that the project application was successful and funding is being made available subject to the terms and conditions agreed to at the time of application submission and subject to the funder terms and conditions (Funding Conditions) referred to below and subject to the parties entering into an agreement governing their collaboration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E9B7198" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C61B10F" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>This Agreement governs the parties’ collaboration in relation to that project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD241F3" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F38D548" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DEFINITIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D9C3C57" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="125AE202" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="439D18B4" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>In this Agreement the following expressions have the meaning set opposite: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC3B31E" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7CC99125" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblW w:w="8490" w:type="dxa"/>
         <w:tblInd w:w="735" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="5160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="74B6A1D9" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="1EAC96E9" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67BB53BF" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="5BD23DE3" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic Publication:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1888BC07" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B9D1AA3" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">the publication of an abstract, article or paper in a journal or an electronic repository, or its presentation at a conference or seminar; and in clauses 5 and 6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to Publish</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publication</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> are to be construed as meaning such publication or presentation; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="50A212C3" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4513ABA4" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="389B22EA" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="2DDF1EF7" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D6BE7F6" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="5E262470" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic and Research Purposes:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4FAE9205" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7850B493" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7724B8DB" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4B2C6E14" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>non-commercial research and development activities, including, but not limited to, such activities carried out by the Institution in the performance of its primary activities or objects; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="56D4B11A" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0287C6B7" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="1038C6E3" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="223C3BEB" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32973723" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="63B3C452" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this Agreement:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E2B022B" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="027F5F6D" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>this document, including its Schedules, as amended from time to time in accordance with clause 10.8; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B7C7FB5" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="7F95D872" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="29126519" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D329E13" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="7BD365D5" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Background:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49E724CE" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="77F696CF" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">information, data, techniques, Know-how, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) which are provided by one Party </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(whether belonging to that Party or to a third party) to the other Party for use in the Project, and whether before or after the date of this Agreement, except any Result;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A047BE9" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="15F058B7" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="13BA3618" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="329D97F5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="41BD468D" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>a Business Day:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62DB664C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="15485A3B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Monday to Friday (inclusive) except bank or public holidays in England; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="5A5D00BC" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="2C50F1B3" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4088158F" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="69B9F415" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FAFE7D1" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1DD5C0C4" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="7DAFB1D0" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="7B2CFCF1" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CF214E6" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="38553958" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Commencement Date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E1884E9" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3885AC3A" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>[INSERT START DATE]; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="4B6BB3D9" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="52DC9B0E" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58456A3A" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="07F09B85" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A092209" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="348AFB6F" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="2D417825" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="1B6F1E8C" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DDF59FB" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="743537BB" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38A8045C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Confidential Information:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C8BDD54" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="20BC07FA" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="688AD164" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>a Party’s confidential information is: any Background disclosed by that Party to the other Party for use in the Project; any of the Results in which that Party owns the Intellectual Property Rights ; and any other information disclosed by that Party to the other Party for use in the Project or under this Agreement; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CB6D621" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="308FE5C9" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="6B849CE3" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="165D9E48" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43AAFA35" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="10F3A220" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Control:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="114DAA22" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6D9F611E" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the ability to direct the affairs of another person, whether by virtue of the ownership of shares, by contract, or in any other way; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="6B3B795D" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="1005F14D" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="598395B1" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="208DF6AB" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2812906D" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="013CAEAE" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="2813B83C" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="652E4867" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63ABE7D5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="4F06D144" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the External Funding:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54E9CABE" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="53970F2E" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>any funding or assistance provided for the Project or to a Party for use in the Project by any third party, including any state or public body; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="066D850B" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="47ECE933" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="178FAE24" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3B9C7873" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E185478" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7CC5B63B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="40EBEC47" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="347E16B9" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3295BDCE" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="66BB156D" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Funding Body:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="359F5444" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3231F6E0" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>The Engineering and Physical Sciences Research Council; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C7072AB" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="41D8C804" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="731EC67D" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="3AD0726C" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35D437AF" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="643A85CE" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Funding Conditions:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="296910E3" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="342C1E6E" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the terms on which the Funding Body provides any External Funding, a copy of which is attached to this Agreement as Schedule 2; </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EB9A5EA" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1B983FB3" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="6571A4FE" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="58785B3F" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="1105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB1AA5C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="69C25C25" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Good Data Management Practices:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00E17C7E" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6055D925" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the practices and procedures set out in Schedule 3; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="25BED834" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="641F5AED" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53D39F75" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1C5174ED" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a Group Company:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BFF774B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1290783A" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B6105D6" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Industry Partner:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6429C87E" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31FD7D3D" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Industry Partner’s Supervisor:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64BA637A" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D8722C0" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the Institution:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7899221E" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="244CFB04" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>any undertaking which for the time being Controls, or is Controlled by, the Industry Partner or which for the time being is Controlled by a third person which also Controls the Industry Partner; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38468512" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the collaborating industry partner as named in the Project</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046BDB5C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>[INSERT NAME] or his or her successor appointed under clause 9.2;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38CB0767" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FE7CFFC" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the academic institution at which the Principle Investigator is employed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B22E105" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="22C4935A" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="5C9799E3" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25790DBF" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...10 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="21F01555" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Intellectual Property Rights:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
-            </w:r>
-[...152 lines deleted...]
-              <w:t>the Institution:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50CC5B82" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...119 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="126F328D" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">patents, rights to inventions, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trade marks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, service marks, registered designs, copyrights and related rights, database rights, design rights, rights to use and protect confidential information, in each case whether registered or unregistered, including rights to apply for and be granted and applications for any of the above and any continuations, continuations-in-part, divisional applications, renewals or extensions of, and rights to claim priority from, those rights, and any  similar right recognised from time to time in any jurisdiction, together with all rights of action in relation to the infringement of any of the above; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EF30870" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="3C4753A1" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="3BF52E8F" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A55A482" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="3EF77434" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Key Personnel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7294EDA2" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...55 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3631C775" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the Principal Investigator, the Industry Partner’s Supervisor and any other key personnel identified as such in the Project Plan; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EBDA1CE" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="56233BB2" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="0A8DCFF6" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17600D2D" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="4807EBCE" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Know-how:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AE627FA" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="72EE1F17" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>unpatented technical information (including information relating to inventions, discoveries, concepts, methodologies, models, research, development and testing procedures, the results of experiments, tests and trials, manufacturing processes, techniques and specifications, quality control data, analyses, reports and submissions) which is not in the public domain; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342BACB8" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="2DA320FC" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="20DAEEAC" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="20B60205" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="7D6FBDEC" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Location:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="017831F1" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="42D5F15C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the location(s) at which the Project will be carried out as set out in the Project Plan; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24991C2F" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="0F8E7D94" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="27999DFC" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66352E40" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="0A030DC9" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a Party:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32348E92" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="254E3382" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441ACC1B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="213C2AC3" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="53150565" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Academic Institution or the Industry Partner and any person who becomes a party to this Agreement pursuant to clause 2.14, and together they are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Parties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="687CC882" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="162514BF" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="1FA1BE0F" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="383B502E" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="687450FC" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="4B4E81AC" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...59 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Principal Investigator:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C6F9486" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...31 lines deleted...]
-              <w:t>; </w:t>
+          <w:p w14:paraId="1DD17502" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>[INSERT NAME] or his or her successor appointed under clause 9.2; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0782992F" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="0A0C1F1C" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="2D3B6448" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B051613" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="567FBFB7" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Project:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D2C9B77" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7DEAA27F" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the programme of work described in the Project Plan; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D68EC3B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="147B7EF0" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="372ABA91" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E1225BB" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="5A82F79F" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Project Period:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="693E1F05" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6D6263F4" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the period described in clause 2.1; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72A175A2" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="1595652D" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="13B9E5A8" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60C178D4" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="7D442A1C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Project Plan:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79454D54" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...29 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3B10616B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the project plan annexed to this Agreement as Schedule 1, as varied from time to time under the terms of this Agreement and under any Funding Conditions; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E76196A" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="10CD80FD" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="6CDE6BAD" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F572287" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="5DAC121B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the Results:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D3F78DE" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="770C9511" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38BFA4C3" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B20A2C9" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E11B99C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="290A5F2E" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>UK GDPR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:tab/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CD44AD7" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...28 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0DF22275" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>all information, data, techniques, Know-how, results, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) identified or first reduced to practice or writing or developed in the course of the Project;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D20A591" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="087C74F6" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Regulation (EU) 2016/679 of the European Parliament and of the Council of 27th April 2016 on the protection of natural persons with regard to the processing of Personal Data and on the free movement of such data (General Data Protection Regulation) as it forms part of the law of England and Wales, Scotland and Northern Ireland by virtue of section 3 of the European Union (Withdrawal) Act 2018 and as amended by the Data Protection, Privacy and Electronic Communications (Amendments etc) (EU Exit) Regulations 2019, as amended, superseded or replaced from time to time.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="299FA735" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="18AD062B" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="6767D9E4" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36DA245B" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="2BD5BA5E" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...122 lines deleted...]
-              <w:tab/>
+              </w:rPr>
+              <w:t>a Variation Agreement:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A17F55F" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...64 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="415B7EFE" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>a written agreement signed by or on behalf of the Parties and any  proposed new party to this Agreement; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E239DC1" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="0D6B521D" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="00EE0742" w:rsidRPr="00BB7226" w14:paraId="47CB0DDC" w14:textId="77777777" w:rsidTr="00307BDD">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40D25E90" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:cs="Open Sans"/>
+          <w:p w14:paraId="161EE582" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VAT:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618283F7" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
-[...103 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3A57725C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>value added tax chargeable under the Value Added Tax Act 1994, or any tax replacing that tax. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CB40ED7" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="53DF93FA" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22AA35F5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="433CBC9B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>The headings in this Agreement are for ease of reference only; they do not affect its construction or interpretation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E4C88C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0C1C5789" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EEAD2D" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3656D25A" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">References in this Agreement to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a person</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a natural person, corporate or unincorporated body (whether or not it has a separate legal personality). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C767D2C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3BD08749" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68ACFB6A" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="49E2C506" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>A reference in this Agreement to a statute or statutory provision is a reference to it as amended, extended or re-enacted from time to time and includes all subordinate legislation made from time to time under that statute or statutory provision. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F360A37" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1BAD584A" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6732D1B8" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6420D1F1" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A reference in this Agreement to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>writing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes email. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23A475B5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="5A22FA31" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77446FE0" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0AE51C5F" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>A reference in this Agreement to any other agreement or document is a reference to that other agreement or document as varied or novated (in each case, unless in breach of this Agreement) from time to time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1784DD63" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="127E1193" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2DDFED" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0974FC90" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>References in this Agreement to clauses and Schedules are to the clauses and Schedules of this Agreement and references to paragraphs are to paragraphs of the relevant Schedule. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF47371" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6809D0B7" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25FDA8EB" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="5B98E35B" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Any words in this Agreement following the expression </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>include or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in particular</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any similar expression are to be construed as illustrative and do not limit the sense of the words preceding that expression. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F460462" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="135702F6" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C22E23F" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0C19563C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>1.9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>The acts and omissions of its Group Companies are deemed to be within the Industry Partner’s control, the acts and omissions of students are deemed to be within the Institution’s control and the acts and omissions of any contractor are deemed to be within the control of the Party engaging that contractor.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314E38AB" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...28 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="430DFE7C" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE8A7DA" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Words and phrases defined in the Funding Conditions and not defined in this Agreement have the meaning given to them in the Funding Conditions when used in this Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BC9BD33" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1A7C10A4" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356C4C02" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="24973122" w14:textId="77777777" w:rsidR="00EE0742" w:rsidRPr="00BB7226" w:rsidRDefault="00EE0742" w:rsidP="00EE0742">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>If there is any conflict between the terms of this Agreement and the Funding Conditions, this Agreement will prevail in relation to the arrangements as between the Parties, but it will not affect the Parties' respective obligations to the Funding Body under the Funding Conditions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16ACB395" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
-[...16 lines deleted...]
-    <w:p w14:paraId="7A722036" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
+    <w:p w14:paraId="7A722036" w14:textId="3C93E539" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
@@ -17436,51 +16917,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="281EB5D9" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the Parties will carry out the tasks allotted to it in the Project Plan, and will provide the human and other resources, Background, materials, facilities and equipment which are designated as its responsibility in the Project Plan. The Project will be carried out under the direction and supervision of The Principal Investigator. The Project will be carried out at the Location. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D3309B8" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -17731,50 +17211,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DAA1BE5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the Parties will provide the other Party with quarterly reports summarising the progress of the Project and a copy of all of the Results. Each party will provide IBIC with 6 monthly, end of project and periodic follow on reports, as required by the Funding Body. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01FD1E26" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -18055,51 +17536,50 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>notify the other Party in accordance with clause 10.1 immediately if it receives any notice or request from the Funding Body. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="724A80C9" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>No additional person may become a party to this Agreement without the written agreement of both the Industry Partner and the Institution and The Engineering and Physical Sciences Research Council and unless the additional person, the Industry Partner and the Institution execute a Variation Agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F3B81B4" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18EB9269" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
@@ -18382,50 +17862,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79291A01" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>4.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>The Institution will own the Intellectual Property Rights in the Results, and may take such steps as it may decide from time to time, at its expense, to register and maintain any protection for the Intellectual Property Rights in the Results, including filing and prosecuting patent applications for any of the Results and taking any action in respect of any alleged or actual infringement of any Intellectual Property Rights in the Results.    </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D78F46" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -18520,60 +18001,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="49A51E37" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Any co-owner of any of the Intellectual Property Rights in any Result may use those Intellectual Property Rights as if it were the sole owner. In the event that a co-owner wishes to grant a licence to any such </w:t>
-[...8 lines deleted...]
-        <w:t>Intellectual Property Rights to a third party the co-owner (“Exploiting Party”) may do so subject to notifying the other co-owner(s) (“Non Exploiting Party(s)”) and obtaining their consent, such consent not to be unreasonably withheld, provided that no co-owner may grant any third party any rights which detract from any other co-owner’s right to deal with any co-owned Intellectual Property Rights as it sees fit. </w:t>
+        <w:t>Any co-owner of any of the Intellectual Property Rights in any Result may use those Intellectual Property Rights as if it were the sole owner. In the event that a co-owner wishes to grant a licence to any such Intellectual Property Rights to a third party the co-owner (“Exploiting Party”) may do so subject to notifying the other co-owner(s) (“Non Exploiting Party(s)”) and obtaining their consent, such consent not to be unreasonably withheld, provided that no co-owner may grant any third party any rights which detract from any other co-owner’s right to deal with any co-owned Intellectual Property Rights as it sees fit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E84EE28" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CB16DFE" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -18701,51 +18173,60 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="44ED747C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.12.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>A Party (“the Potential Grantor”) will, if it receives from another Party (“the Requesting Party”) written notice (“an Option Notice”) at any time during the three (3) months immediately following the end of the Project (“the Option Period”), pursuant to clause 4.4, negotiate in good faith with the Requesting Party, for a period of up to 90 days (“the Negotiation Period”) after receipt of the Option Notice, the terms on which the Potential Grantor may grant the Requesting Party an exclusive licence (with the right to sub-license) to use the Intellectual Property Rights in certain of the Potential Grantor’s Results (“the Licence”) for commercial purposes. </w:t>
+        <w:t xml:space="preserve">A Party (“the Potential Grantor”) will, if it receives from another Party (“the Requesting Party”) written notice (“an Option Notice”) at any time during the three (3) months immediately following the end of the Project (“the Option Period”), pursuant to clause 4.4, negotiate in good faith with the Requesting Party, for a period of up to 90 days (“the Negotiation Period”) after receipt of the Option Notice, the terms on which the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Potential Grantor may grant the Requesting Party an exclusive licence (with the right to sub-license) to use the Intellectual Property Rights in certain of the Potential Grantor’s Results (“the Licence”) for commercial purposes. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="649A9A27" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A18B398" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -18881,51 +18362,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68547F64" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ACADEMIC PUBLICATION AND IMPACT</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -19218,50 +18698,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D66CC53" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>The Industry Partner must give that Confidentiality Notice within 30 days after the Industry Partner receives details of the proposed Publication. If the Institution does not receive a Confidentiality Notice within that period, the proposed Publication may proceed, except in relation to the Industry Partner’s Background which is the Industry Partner’s Confidential Information and which may not be Published unless the Industry Partner has given its written consent to that Publication. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB94C37" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EADBF6E" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
@@ -19502,51 +18983,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B9ED1E4" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>6.2.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>it is or becomes publicly known without any breach of this Agreement or any other undertaking to keep it confidential; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36E6CEFA" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -19787,50 +19267,51 @@
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>except in relation to the Industry Partner’s Background which is the Industry Partner’s Confidential Information, Publishing any of them if the Institution has followed the procedure in clause 5.2 and has received no Confidentiality Notice within the period stated in that clause; or  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="070E321E" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46A55F4C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.3.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -19938,60 +19419,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="1956BD8A" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">If the Institution receives a request under the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 to disclose any information which, under this Agreement, is the Industry Partner’s Confidential Information, it will notify the Industry Partner and will consult with the Industry Partner promptly and before making any disclosure under that Act or those Regulations, the Institution will, where appropriate, take legal advice regarding the availability and applicability of any exemptions and any other options available, and will notify the Industry Partner of the intended response to that request. The Industry Partner will respond to the Institution within 10 days after receiving the Institution’s notice if that notice requests the Industry Partner to provide information to assist the Institution to determine whether or not an </w:t>
-[...8 lines deleted...]
-        <w:t>exemption to the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 applies to the information requested under that Act or those Regulations. The Industry Partner may make representations in relation to that request and the proposed response and may request amendments to the proposed response.  </w:t>
+        <w:t>If the Institution receives a request under the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 to disclose any information which, under this Agreement, is the Industry Partner’s Confidential Information, it will notify the Industry Partner and will consult with the Industry Partner promptly and before making any disclosure under that Act or those Regulations, the Institution will, where appropriate, take legal advice regarding the availability and applicability of any exemptions and any other options available, and will notify the Industry Partner of the intended response to that request. The Industry Partner will respond to the Institution within 10 days after receiving the Institution’s notice if that notice requests the Industry Partner to provide information to assist the Institution to determine whether or not an exemption to the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 applies to the information requested under that Act or those Regulations. The Industry Partner may make representations in relation to that request and the proposed response and may request amendments to the proposed response.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FB2097C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C22B648" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -20213,50 +19685,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D2AC24" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Subject to clauses 7.6, the liability of either Party to the other for any breach of this Agreement, any negligence or arising in any other way out of the subject matter of this Agreement, the Project and the Results, will not extend to:  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A22A663" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -20600,60 +20073,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="60A958C2" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.7</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The express undertakings and warranties given by the Parties in this Agreement are in lieu of all other warranties, conditions, terms, undertakings and obligations, whether express or implied by statute, common </w:t>
-[...8 lines deleted...]
-        <w:t>law, custom, trade usage, course of dealing or in any other way. All of these are excluded to the fullest extent permitted by law. </w:t>
+        <w:t>The express undertakings and warranties given by the Parties in this Agreement are in lieu of all other warranties, conditions, terms, undertakings and obligations, whether express or implied by statute, common law, custom, trade usage, course of dealing or in any other way. All of these are excluded to the fullest extent permitted by law. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BBEE7FC" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45D6A2C3" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -20969,50 +20433,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DB8587B" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>9.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the Parties will notify the other promptly if at any time any of the Key Personnel appointed by that Party is unable or unwilling to continue to be involved in the Project.  Within 6 months after the date of that notice, the Party who originally appointed that member of the Key Personnel will nominate a successor.  The other Party will not unreasonably refuse to accept the nominated successor, but if the successor is not acceptable to the other Party on reasonable grounds or if the appointor cannot find a successor, either Party may terminate this Agreement by giving the other not less than 3 months' notice. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34274CA9" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -21220,51 +20685,50 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="4620"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="319936B3" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="24F1CB33" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Method of service </w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -21277,338 +20741,330 @@
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7293F7E0" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Deemed day of receipt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="7CA207FB" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5DD44146" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By hand or courier </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32D908E0" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B36492C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the day of delivery </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="72E7A738" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6F1910B5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By pre-paid first class post </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2FA2D894" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="155B841A" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the second Business Day after posting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="515F03C7" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3C06FE03" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By recorded delivery post </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="734B9DDE" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="36F43341" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the next Business Day after posting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4520C7DA" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="159FD8E1" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>The Parties' respective representatives for the receipt of notices are, until changed by notice given in accordance with this clause, as follows: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="304FEBAF" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
@@ -21635,136 +21091,133 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="3930"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="00440A97" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0511580B" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For the Institution:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="056B4BB5" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For the Industry Partner:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="1EB9F278" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D57004C" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DB33B5B" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -21801,51 +21254,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="54EEEC40" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CEA370D" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -22069,50 +21521,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FDF462D" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>10.5</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No agency:</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -22405,60 +21858,51 @@
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Governing law:</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This Agreement and any dispute or claim (including non-contractual disputes or claims) arising out of or in connection with it or its subject matter or formation are governed by, and this </w:t>
-[...8 lines deleted...]
-        <w:t>Agreement is to be construed in accordance with, English law. The English Courts will have exclusive jurisdiction to deal with any dispute (including any non-contractual claim or dispute) which has arisen or may arise out of or in connection with this Agreement, except that a Party may bring proceedings to protect its Intellectual Property Rights or Confidential Information in any jurisdiction. </w:t>
+        <w:t xml:space="preserve"> This Agreement and any dispute or claim (including non-contractual disputes or claims) arising out of or in connection with it or its subject matter or formation are governed by, and this Agreement is to be construed in accordance with, English law. The English Courts will have exclusive jurisdiction to deal with any dispute (including any non-contractual claim or dispute) which has arisen or may arise out of or in connection with this Agreement, except that a Party may bring proceedings to protect its Intellectual Property Rights or Confidential Information in any jurisdiction. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D6FA5C8" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F37DA46" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -22692,50 +22136,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16D4120A" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="00A33578">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>10.15</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Export Control:</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -22788,51 +22233,50 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="4455"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A33578" w:rsidRPr="00674E07" w14:paraId="103DC818" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6453E24F" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SIGNED</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -23015,51 +22459,50 @@
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature: …………………………………… </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B2CBB96" w14:textId="77777777" w:rsidR="00A33578" w:rsidRPr="00674E07" w:rsidRDefault="00A33578" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SIGNED</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -26239,431 +25682,397 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A1328A3" w14:textId="66F08FD3" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
+          <w:p w14:paraId="4A1328A3" w14:textId="489242A8" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidR="00CD3485">
+            <w:r w:rsidR="00442EEA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1B3F" w14:paraId="58942D37" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="00442EEA" w14:paraId="58942D37" w14:textId="77777777" w:rsidTr="002F1F27">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28B87B1A" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
+          <w:p w14:paraId="28B87B1A" w14:textId="77777777" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date Implemented</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48574F90" w14:textId="2E2D3C7E" w:rsidR="004D1B3F" w:rsidRDefault="00CD3485">
+          <w:p w14:paraId="48574F90" w14:textId="3A6FBD2C" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>01/</w:t>
-[...26 lines deleted...]
-              <w:t>4</w:t>
+              <w:t>26/05/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1B3F" w14:paraId="051BCA03" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="00442EEA" w14:paraId="051BCA03" w14:textId="77777777" w:rsidTr="002F1F27">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47977205" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
+          <w:p w14:paraId="47977205" w14:textId="77777777" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Document Owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17FDF7E5" w14:textId="0C03C34D" w:rsidR="004D1B3F" w:rsidRDefault="00715CD8">
+          <w:p w14:paraId="17FDF7E5" w14:textId="0C03C34D" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IBIC Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0016234A" w14:paraId="31280B67" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="00442EEA" w14:paraId="31280B67" w14:textId="77777777" w:rsidTr="002F1F27">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="162182F3" w14:textId="77777777" w:rsidR="0016234A" w:rsidRDefault="0016234A" w:rsidP="0016234A">
+          <w:p w14:paraId="162182F3" w14:textId="77777777" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Changes Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EA79FE2" w14:textId="61B00D34" w:rsidR="001D7424" w:rsidRDefault="001D7424" w:rsidP="0016234A">
+          <w:p w14:paraId="51C6C2D1" w14:textId="16773670" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>V2 – Updated set of example terms and conditions added to Appendix 1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00657037">
+              <w:t>V3 – updated set of example terms and conditions in Appendix 1 and EDI, RRI &amp; TRI criteria added (May 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0EA79FE2" w14:textId="085C2366" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (Feb 2025)</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4C10FBEB" w14:textId="2D213C44" w:rsidR="0016234A" w:rsidRDefault="0016234A" w:rsidP="0016234A">
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V2 – Updated set of example terms and conditions added to Appendix 1 (Feb 2025)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C10FBEB" w14:textId="2D213C44" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>V1 – Original</w:t>
-[...20 lines deleted...]
-          <w:p w14:paraId="5BADAF39" w14:textId="0EF1F223" w:rsidR="00CD3485" w:rsidRDefault="00CD3485" w:rsidP="0016234A">
+              <w:t>V1 – Original (Oct 2024)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BADAF39" w14:textId="0EF1F223" w:rsidR="00442EEA" w:rsidRDefault="00442EEA" w:rsidP="00442EEA">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C2E0A1E" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRPr="00335AE6" w:rsidRDefault="004D1B3F" w:rsidP="004D1B3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D1B3F" w:rsidRPr="00335AE6" w:rsidSect="008D129B">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="426" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CABB4EE" w14:textId="77777777" w:rsidR="002A55B1" w:rsidRDefault="002A55B1">
+    <w:p w14:paraId="304BBE1A" w14:textId="77777777" w:rsidR="00CC1D61" w:rsidRDefault="00CC1D61">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="753D9E86" w14:textId="77777777" w:rsidR="002A55B1" w:rsidRDefault="002A55B1">
+    <w:p w14:paraId="0276B387" w14:textId="77777777" w:rsidR="00CC1D61" w:rsidRDefault="00CC1D61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4D1DB73E" w14:textId="77777777" w:rsidR="002A55B1" w:rsidRDefault="002A55B1"/>
+    <w:p w14:paraId="76DECB55" w14:textId="77777777" w:rsidR="00CC1D61" w:rsidRDefault="00CC1D61"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -26693,89 +26102,89 @@
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:id w:val="-1554692001"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
@@ -27212,65 +26621,65 @@
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidRPr="79173464">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="23287F88" w14:textId="77777777" w:rsidR="002A55B1" w:rsidRDefault="002A55B1">
+    <w:p w14:paraId="3E164EFE" w14:textId="77777777" w:rsidR="00CC1D61" w:rsidRDefault="00CC1D61">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="20C52A42" w14:textId="77777777" w:rsidR="002A55B1" w:rsidRDefault="002A55B1">
+    <w:p w14:paraId="71858B50" w14:textId="77777777" w:rsidR="00CC1D61" w:rsidRDefault="00CC1D61">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="70C323D3" w14:textId="77777777" w:rsidR="002A55B1" w:rsidRDefault="002A55B1"/>
+    <w:p w14:paraId="1446B014" w14:textId="77777777" w:rsidR="00CC1D61" w:rsidRDefault="00CC1D61"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="35A6D4E9" w14:textId="16A35639" w:rsidR="6AA20B43" w:rsidRDefault="00960D14" w:rsidP="6AA20B43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="center" w:leader="none"/>
     </w:r>
     <w:r>
       <w:ptab w:relativeTo="margin" w:alignment="right" w:leader="none"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2FCBE336" w14:textId="77777777" w:rsidR="00EA314D" w:rsidRDefault="00EA314D" w:rsidP="6AA20B43">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
@@ -30013,197 +29422,206 @@
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C3B70"/>
     <w:rsid w:val="0000030E"/>
     <w:rsid w:val="00000E0F"/>
     <w:rsid w:val="0000434E"/>
     <w:rsid w:val="00010913"/>
     <w:rsid w:val="00011E7D"/>
     <w:rsid w:val="000135F6"/>
+    <w:rsid w:val="000161AD"/>
     <w:rsid w:val="000179E3"/>
     <w:rsid w:val="000203AF"/>
     <w:rsid w:val="000222C3"/>
     <w:rsid w:val="00023F98"/>
     <w:rsid w:val="0002474B"/>
     <w:rsid w:val="00024F2B"/>
     <w:rsid w:val="0003325F"/>
     <w:rsid w:val="00035D6C"/>
     <w:rsid w:val="00037407"/>
     <w:rsid w:val="000407AC"/>
     <w:rsid w:val="00041F46"/>
     <w:rsid w:val="00047300"/>
     <w:rsid w:val="00051FA7"/>
     <w:rsid w:val="00054833"/>
     <w:rsid w:val="00054CB9"/>
     <w:rsid w:val="00060216"/>
     <w:rsid w:val="000624D2"/>
     <w:rsid w:val="00062530"/>
     <w:rsid w:val="00063265"/>
     <w:rsid w:val="0006495D"/>
     <w:rsid w:val="000652CA"/>
     <w:rsid w:val="00065865"/>
     <w:rsid w:val="000672FD"/>
     <w:rsid w:val="000706A9"/>
     <w:rsid w:val="000711F7"/>
     <w:rsid w:val="00075679"/>
     <w:rsid w:val="00080336"/>
     <w:rsid w:val="0008380B"/>
     <w:rsid w:val="0008660E"/>
     <w:rsid w:val="00087D32"/>
     <w:rsid w:val="0009232C"/>
     <w:rsid w:val="00094039"/>
     <w:rsid w:val="00096E95"/>
     <w:rsid w:val="00097AC8"/>
     <w:rsid w:val="000A1215"/>
     <w:rsid w:val="000A1D31"/>
     <w:rsid w:val="000A206D"/>
     <w:rsid w:val="000A286E"/>
     <w:rsid w:val="000A3354"/>
     <w:rsid w:val="000A499C"/>
     <w:rsid w:val="000A4E32"/>
     <w:rsid w:val="000A5F95"/>
     <w:rsid w:val="000A7FB4"/>
     <w:rsid w:val="000B03F2"/>
     <w:rsid w:val="000B39EE"/>
     <w:rsid w:val="000B6751"/>
     <w:rsid w:val="000B7A7A"/>
     <w:rsid w:val="000B7D45"/>
+    <w:rsid w:val="000C18D8"/>
     <w:rsid w:val="000C2549"/>
     <w:rsid w:val="000D012B"/>
     <w:rsid w:val="000D1DD6"/>
     <w:rsid w:val="000D255D"/>
     <w:rsid w:val="000D3A22"/>
     <w:rsid w:val="000D490A"/>
     <w:rsid w:val="000D6224"/>
     <w:rsid w:val="000E21D9"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="000F13A5"/>
     <w:rsid w:val="000F5A7A"/>
     <w:rsid w:val="00100A83"/>
     <w:rsid w:val="00102066"/>
+    <w:rsid w:val="00106EA2"/>
     <w:rsid w:val="0010741F"/>
     <w:rsid w:val="001128A7"/>
     <w:rsid w:val="001217F9"/>
     <w:rsid w:val="00122BD5"/>
+    <w:rsid w:val="001255FD"/>
     <w:rsid w:val="00126D0E"/>
     <w:rsid w:val="00132F86"/>
     <w:rsid w:val="00133788"/>
     <w:rsid w:val="001346D5"/>
     <w:rsid w:val="00137B95"/>
     <w:rsid w:val="00144D52"/>
+    <w:rsid w:val="00144F20"/>
     <w:rsid w:val="00147802"/>
     <w:rsid w:val="0014790C"/>
     <w:rsid w:val="00150457"/>
     <w:rsid w:val="00150F31"/>
     <w:rsid w:val="0015137D"/>
     <w:rsid w:val="001518C1"/>
     <w:rsid w:val="0015578D"/>
     <w:rsid w:val="00156B8D"/>
     <w:rsid w:val="001617D6"/>
     <w:rsid w:val="0016234A"/>
     <w:rsid w:val="00162E32"/>
     <w:rsid w:val="0016329B"/>
     <w:rsid w:val="001634C9"/>
     <w:rsid w:val="00164685"/>
     <w:rsid w:val="00165FE7"/>
     <w:rsid w:val="001673D4"/>
     <w:rsid w:val="00167B8D"/>
     <w:rsid w:val="00175B56"/>
     <w:rsid w:val="00176FB3"/>
     <w:rsid w:val="00180284"/>
     <w:rsid w:val="001813AF"/>
     <w:rsid w:val="0018326D"/>
     <w:rsid w:val="00183798"/>
     <w:rsid w:val="00187D27"/>
     <w:rsid w:val="00190665"/>
     <w:rsid w:val="001909AF"/>
     <w:rsid w:val="00191CCB"/>
     <w:rsid w:val="00191F79"/>
     <w:rsid w:val="00194660"/>
     <w:rsid w:val="00194FC4"/>
     <w:rsid w:val="00195C3E"/>
     <w:rsid w:val="001A053A"/>
     <w:rsid w:val="001A34E8"/>
     <w:rsid w:val="001B0BDB"/>
     <w:rsid w:val="001B494F"/>
     <w:rsid w:val="001B56DD"/>
     <w:rsid w:val="001C1161"/>
     <w:rsid w:val="001C1969"/>
     <w:rsid w:val="001C5192"/>
+    <w:rsid w:val="001C51CC"/>
     <w:rsid w:val="001C5907"/>
     <w:rsid w:val="001D195D"/>
     <w:rsid w:val="001D3504"/>
     <w:rsid w:val="001D5599"/>
     <w:rsid w:val="001D7424"/>
     <w:rsid w:val="001D7D8A"/>
     <w:rsid w:val="001E21BD"/>
     <w:rsid w:val="001E29E4"/>
     <w:rsid w:val="001E3857"/>
     <w:rsid w:val="001E3A6F"/>
     <w:rsid w:val="001E40D5"/>
     <w:rsid w:val="001F4497"/>
     <w:rsid w:val="001F4C61"/>
+    <w:rsid w:val="002007C6"/>
     <w:rsid w:val="002015AB"/>
     <w:rsid w:val="002019AD"/>
     <w:rsid w:val="00201B07"/>
     <w:rsid w:val="00202443"/>
     <w:rsid w:val="00202930"/>
     <w:rsid w:val="00203BA3"/>
     <w:rsid w:val="00205315"/>
     <w:rsid w:val="002066DD"/>
     <w:rsid w:val="00207A2A"/>
     <w:rsid w:val="00211B36"/>
     <w:rsid w:val="00212C07"/>
     <w:rsid w:val="00213768"/>
     <w:rsid w:val="00216A99"/>
     <w:rsid w:val="0021755E"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="002178FD"/>
     <w:rsid w:val="002230EB"/>
     <w:rsid w:val="00226575"/>
     <w:rsid w:val="00226DAD"/>
     <w:rsid w:val="00227EF2"/>
     <w:rsid w:val="0023055B"/>
     <w:rsid w:val="0023311F"/>
     <w:rsid w:val="00234F41"/>
     <w:rsid w:val="00236778"/>
     <w:rsid w:val="002409CF"/>
+    <w:rsid w:val="00240B34"/>
     <w:rsid w:val="002410C5"/>
     <w:rsid w:val="00241DD1"/>
     <w:rsid w:val="00243A61"/>
     <w:rsid w:val="00246298"/>
     <w:rsid w:val="002509E5"/>
     <w:rsid w:val="00250DC1"/>
     <w:rsid w:val="0025420C"/>
     <w:rsid w:val="00254D23"/>
     <w:rsid w:val="002567B4"/>
     <w:rsid w:val="0025691D"/>
     <w:rsid w:val="00256CE6"/>
     <w:rsid w:val="00261BF8"/>
     <w:rsid w:val="00263D76"/>
     <w:rsid w:val="00267375"/>
     <w:rsid w:val="002706E2"/>
     <w:rsid w:val="00274319"/>
     <w:rsid w:val="00274DD2"/>
     <w:rsid w:val="002752C6"/>
     <w:rsid w:val="00276079"/>
     <w:rsid w:val="00276D25"/>
     <w:rsid w:val="0028015B"/>
     <w:rsid w:val="0028104A"/>
     <w:rsid w:val="0028122C"/>
     <w:rsid w:val="00281C5C"/>
     <w:rsid w:val="002822A9"/>
@@ -30221,186 +29639,195 @@
     <w:rsid w:val="002A55B1"/>
     <w:rsid w:val="002A5A43"/>
     <w:rsid w:val="002B0C10"/>
     <w:rsid w:val="002B7DE7"/>
     <w:rsid w:val="002C2468"/>
     <w:rsid w:val="002C2E40"/>
     <w:rsid w:val="002C3B03"/>
     <w:rsid w:val="002C7CC5"/>
     <w:rsid w:val="002D188A"/>
     <w:rsid w:val="002D1D57"/>
     <w:rsid w:val="002D3819"/>
     <w:rsid w:val="002D3CD2"/>
     <w:rsid w:val="002D552C"/>
     <w:rsid w:val="002D5755"/>
     <w:rsid w:val="002D61EE"/>
     <w:rsid w:val="002D6E19"/>
     <w:rsid w:val="002E06B6"/>
     <w:rsid w:val="002E3C3F"/>
     <w:rsid w:val="002E7ED2"/>
     <w:rsid w:val="002F04DD"/>
     <w:rsid w:val="002F0688"/>
     <w:rsid w:val="002F1F27"/>
     <w:rsid w:val="002F2EA5"/>
     <w:rsid w:val="002F663C"/>
     <w:rsid w:val="0030100C"/>
+    <w:rsid w:val="003012DC"/>
     <w:rsid w:val="003013C2"/>
     <w:rsid w:val="00302427"/>
     <w:rsid w:val="00305785"/>
     <w:rsid w:val="00307494"/>
     <w:rsid w:val="00311B92"/>
     <w:rsid w:val="003124C5"/>
     <w:rsid w:val="003140C6"/>
     <w:rsid w:val="00315534"/>
+    <w:rsid w:val="0031680B"/>
     <w:rsid w:val="00317FBD"/>
     <w:rsid w:val="00320335"/>
     <w:rsid w:val="00322C80"/>
     <w:rsid w:val="00324605"/>
     <w:rsid w:val="00324A0D"/>
+    <w:rsid w:val="00325D73"/>
     <w:rsid w:val="00327272"/>
     <w:rsid w:val="00331CA6"/>
     <w:rsid w:val="00335AE6"/>
     <w:rsid w:val="00336840"/>
     <w:rsid w:val="00337E11"/>
     <w:rsid w:val="003455E8"/>
     <w:rsid w:val="00347941"/>
     <w:rsid w:val="00353CBD"/>
     <w:rsid w:val="003555CB"/>
     <w:rsid w:val="00355E37"/>
     <w:rsid w:val="00356E5F"/>
     <w:rsid w:val="0036015E"/>
     <w:rsid w:val="003608FB"/>
     <w:rsid w:val="00362B8B"/>
     <w:rsid w:val="00366210"/>
+    <w:rsid w:val="00366330"/>
     <w:rsid w:val="0036676E"/>
     <w:rsid w:val="00366C3F"/>
     <w:rsid w:val="00372C23"/>
     <w:rsid w:val="00380291"/>
     <w:rsid w:val="00383FBF"/>
     <w:rsid w:val="00384BFF"/>
     <w:rsid w:val="00386E5C"/>
     <w:rsid w:val="003878C1"/>
     <w:rsid w:val="00391A00"/>
     <w:rsid w:val="003935B7"/>
     <w:rsid w:val="0039423C"/>
     <w:rsid w:val="003951C2"/>
     <w:rsid w:val="00396127"/>
     <w:rsid w:val="003A1D1D"/>
     <w:rsid w:val="003A76A7"/>
     <w:rsid w:val="003A7C1D"/>
     <w:rsid w:val="003B1776"/>
     <w:rsid w:val="003B4B8E"/>
     <w:rsid w:val="003B527B"/>
     <w:rsid w:val="003B652B"/>
     <w:rsid w:val="003C1E41"/>
     <w:rsid w:val="003C2E89"/>
     <w:rsid w:val="003C3036"/>
     <w:rsid w:val="003C4953"/>
     <w:rsid w:val="003D14CF"/>
+    <w:rsid w:val="003D40DF"/>
     <w:rsid w:val="003D7C2A"/>
     <w:rsid w:val="003E0263"/>
     <w:rsid w:val="003E080E"/>
     <w:rsid w:val="003E456E"/>
     <w:rsid w:val="003E5267"/>
     <w:rsid w:val="003E763B"/>
     <w:rsid w:val="003F0C68"/>
     <w:rsid w:val="003F1010"/>
     <w:rsid w:val="003F1A5D"/>
     <w:rsid w:val="003F2F2B"/>
     <w:rsid w:val="003F33E2"/>
     <w:rsid w:val="003F35D5"/>
     <w:rsid w:val="003F5392"/>
     <w:rsid w:val="003F61D2"/>
     <w:rsid w:val="003F6B0F"/>
     <w:rsid w:val="0040129A"/>
     <w:rsid w:val="00402795"/>
     <w:rsid w:val="00402BA0"/>
     <w:rsid w:val="00407273"/>
     <w:rsid w:val="00410153"/>
     <w:rsid w:val="00410804"/>
     <w:rsid w:val="00410EFB"/>
     <w:rsid w:val="004112BF"/>
     <w:rsid w:val="00412181"/>
     <w:rsid w:val="00413663"/>
     <w:rsid w:val="00414091"/>
     <w:rsid w:val="00414D2F"/>
     <w:rsid w:val="00414E68"/>
     <w:rsid w:val="0041705B"/>
     <w:rsid w:val="004178D4"/>
+    <w:rsid w:val="00420215"/>
     <w:rsid w:val="00422FB2"/>
     <w:rsid w:val="0042352A"/>
     <w:rsid w:val="00423A88"/>
     <w:rsid w:val="0042414C"/>
     <w:rsid w:val="00424269"/>
     <w:rsid w:val="004263DE"/>
     <w:rsid w:val="00426EF0"/>
     <w:rsid w:val="00430E05"/>
     <w:rsid w:val="0043200F"/>
     <w:rsid w:val="00432117"/>
     <w:rsid w:val="00433B9D"/>
     <w:rsid w:val="00440F13"/>
     <w:rsid w:val="00441F17"/>
+    <w:rsid w:val="00442EEA"/>
     <w:rsid w:val="004450E5"/>
     <w:rsid w:val="00445B1A"/>
     <w:rsid w:val="00447CEF"/>
     <w:rsid w:val="00454457"/>
     <w:rsid w:val="00454D05"/>
     <w:rsid w:val="00455A61"/>
     <w:rsid w:val="00456C4F"/>
     <w:rsid w:val="00464467"/>
     <w:rsid w:val="00466FAC"/>
     <w:rsid w:val="00467041"/>
     <w:rsid w:val="00470E05"/>
+    <w:rsid w:val="00472F37"/>
     <w:rsid w:val="004730F4"/>
     <w:rsid w:val="004744F7"/>
     <w:rsid w:val="0047496C"/>
     <w:rsid w:val="00474AE7"/>
     <w:rsid w:val="00475CB0"/>
     <w:rsid w:val="00480D22"/>
     <w:rsid w:val="0048255D"/>
     <w:rsid w:val="00483662"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="004869F1"/>
     <w:rsid w:val="004934D9"/>
     <w:rsid w:val="004954EF"/>
     <w:rsid w:val="004972B6"/>
     <w:rsid w:val="004A0452"/>
     <w:rsid w:val="004A0BAD"/>
     <w:rsid w:val="004A1EA7"/>
     <w:rsid w:val="004A491D"/>
     <w:rsid w:val="004A4BB8"/>
     <w:rsid w:val="004A4D2C"/>
     <w:rsid w:val="004A4E60"/>
     <w:rsid w:val="004A7908"/>
     <w:rsid w:val="004B1D0A"/>
     <w:rsid w:val="004B27BD"/>
     <w:rsid w:val="004B34C6"/>
     <w:rsid w:val="004B4268"/>
     <w:rsid w:val="004B63DC"/>
     <w:rsid w:val="004B643C"/>
     <w:rsid w:val="004B6957"/>
     <w:rsid w:val="004B76A2"/>
+    <w:rsid w:val="004C0EA7"/>
     <w:rsid w:val="004C1EB7"/>
     <w:rsid w:val="004C319B"/>
     <w:rsid w:val="004C3AAE"/>
     <w:rsid w:val="004C4612"/>
     <w:rsid w:val="004C4789"/>
     <w:rsid w:val="004C5902"/>
     <w:rsid w:val="004C59D7"/>
     <w:rsid w:val="004C6195"/>
     <w:rsid w:val="004D12A6"/>
     <w:rsid w:val="004D1830"/>
     <w:rsid w:val="004D1B3F"/>
     <w:rsid w:val="004D22B1"/>
     <w:rsid w:val="004D2462"/>
     <w:rsid w:val="004D4AD0"/>
     <w:rsid w:val="004D4D39"/>
     <w:rsid w:val="004D6493"/>
     <w:rsid w:val="004D792B"/>
     <w:rsid w:val="004E0739"/>
     <w:rsid w:val="004E50A1"/>
     <w:rsid w:val="004E5B02"/>
     <w:rsid w:val="004E68C8"/>
     <w:rsid w:val="004F01C1"/>
     <w:rsid w:val="004F1490"/>
     <w:rsid w:val="004F3BAE"/>
     <w:rsid w:val="004F66BF"/>
@@ -30408,113 +29835,117 @@
     <w:rsid w:val="0050497E"/>
     <w:rsid w:val="00504D8E"/>
     <w:rsid w:val="00507501"/>
     <w:rsid w:val="0051355D"/>
     <w:rsid w:val="00513C69"/>
     <w:rsid w:val="00514A7A"/>
     <w:rsid w:val="00515055"/>
     <w:rsid w:val="00515EAC"/>
     <w:rsid w:val="005162C1"/>
     <w:rsid w:val="00516954"/>
     <w:rsid w:val="005170EB"/>
     <w:rsid w:val="00517C9F"/>
     <w:rsid w:val="0052042D"/>
     <w:rsid w:val="00521648"/>
     <w:rsid w:val="00523150"/>
     <w:rsid w:val="0052326D"/>
     <w:rsid w:val="00530B05"/>
     <w:rsid w:val="00533E4F"/>
     <w:rsid w:val="00537397"/>
     <w:rsid w:val="0053784E"/>
     <w:rsid w:val="00541F74"/>
     <w:rsid w:val="005447F9"/>
     <w:rsid w:val="00545923"/>
     <w:rsid w:val="00546E26"/>
     <w:rsid w:val="00546EF5"/>
+    <w:rsid w:val="00547203"/>
     <w:rsid w:val="00547282"/>
     <w:rsid w:val="00547A9A"/>
     <w:rsid w:val="00550122"/>
     <w:rsid w:val="005530A9"/>
     <w:rsid w:val="005542C9"/>
     <w:rsid w:val="005575D9"/>
     <w:rsid w:val="005615F9"/>
     <w:rsid w:val="00563068"/>
     <w:rsid w:val="00572928"/>
     <w:rsid w:val="005764D0"/>
     <w:rsid w:val="00576C55"/>
     <w:rsid w:val="00577AA9"/>
     <w:rsid w:val="00583BDC"/>
     <w:rsid w:val="00583E5A"/>
     <w:rsid w:val="00584B80"/>
     <w:rsid w:val="005908E4"/>
     <w:rsid w:val="0059308D"/>
     <w:rsid w:val="0059354B"/>
     <w:rsid w:val="00593DDC"/>
     <w:rsid w:val="005955ED"/>
     <w:rsid w:val="00597586"/>
     <w:rsid w:val="005A1081"/>
     <w:rsid w:val="005A158F"/>
     <w:rsid w:val="005A3D8D"/>
     <w:rsid w:val="005A4051"/>
     <w:rsid w:val="005A4F9A"/>
     <w:rsid w:val="005A7A45"/>
+    <w:rsid w:val="005B1BFA"/>
     <w:rsid w:val="005B70FD"/>
     <w:rsid w:val="005C0570"/>
     <w:rsid w:val="005C21B6"/>
     <w:rsid w:val="005C2538"/>
     <w:rsid w:val="005C26F4"/>
     <w:rsid w:val="005C3B49"/>
     <w:rsid w:val="005C3B70"/>
     <w:rsid w:val="005C4E22"/>
     <w:rsid w:val="005D2875"/>
     <w:rsid w:val="005D4EA4"/>
     <w:rsid w:val="005D50DD"/>
     <w:rsid w:val="005D6133"/>
     <w:rsid w:val="005D6654"/>
     <w:rsid w:val="005E1D0B"/>
     <w:rsid w:val="005E2438"/>
     <w:rsid w:val="005E39C0"/>
     <w:rsid w:val="005E3ED2"/>
     <w:rsid w:val="005E3FDB"/>
     <w:rsid w:val="005E4EC6"/>
     <w:rsid w:val="005E4FEA"/>
     <w:rsid w:val="005E59CB"/>
+    <w:rsid w:val="005E7A03"/>
     <w:rsid w:val="005F25AE"/>
     <w:rsid w:val="005F3432"/>
     <w:rsid w:val="005F4289"/>
     <w:rsid w:val="005F54BF"/>
     <w:rsid w:val="005F70C3"/>
     <w:rsid w:val="005F7AEA"/>
     <w:rsid w:val="00601895"/>
     <w:rsid w:val="0060282E"/>
     <w:rsid w:val="00603B9F"/>
     <w:rsid w:val="00604194"/>
     <w:rsid w:val="00604750"/>
     <w:rsid w:val="00605F0C"/>
     <w:rsid w:val="00607761"/>
     <w:rsid w:val="0061011B"/>
     <w:rsid w:val="00610922"/>
+    <w:rsid w:val="00610BC1"/>
     <w:rsid w:val="00611928"/>
     <w:rsid w:val="00612595"/>
     <w:rsid w:val="006125C6"/>
     <w:rsid w:val="0061331C"/>
     <w:rsid w:val="00614627"/>
     <w:rsid w:val="0061619E"/>
     <w:rsid w:val="00616B14"/>
     <w:rsid w:val="00616E0B"/>
     <w:rsid w:val="00617B43"/>
     <w:rsid w:val="00621B9A"/>
     <w:rsid w:val="006267BC"/>
     <w:rsid w:val="00626A5D"/>
     <w:rsid w:val="00630AC4"/>
     <w:rsid w:val="00630B74"/>
     <w:rsid w:val="006349CD"/>
     <w:rsid w:val="00635AC7"/>
     <w:rsid w:val="006360D1"/>
     <w:rsid w:val="006366A0"/>
     <w:rsid w:val="00640672"/>
     <w:rsid w:val="00641CCD"/>
     <w:rsid w:val="00645B8C"/>
     <w:rsid w:val="006518B4"/>
     <w:rsid w:val="006541CE"/>
     <w:rsid w:val="00657037"/>
     <w:rsid w:val="006608C3"/>
@@ -30531,50 +29962,51 @@
     <w:rsid w:val="006739D6"/>
     <w:rsid w:val="00674E07"/>
     <w:rsid w:val="00675D86"/>
     <w:rsid w:val="00676033"/>
     <w:rsid w:val="00676AF3"/>
     <w:rsid w:val="00680819"/>
     <w:rsid w:val="006829E7"/>
     <w:rsid w:val="00690DC2"/>
     <w:rsid w:val="00691B7A"/>
     <w:rsid w:val="00692E58"/>
     <w:rsid w:val="006958A9"/>
     <w:rsid w:val="00697B6E"/>
     <w:rsid w:val="006A1BCF"/>
     <w:rsid w:val="006A7389"/>
     <w:rsid w:val="006B0109"/>
     <w:rsid w:val="006B2844"/>
     <w:rsid w:val="006B4350"/>
     <w:rsid w:val="006B43A4"/>
     <w:rsid w:val="006B6EB0"/>
     <w:rsid w:val="006C160E"/>
     <w:rsid w:val="006C1EF8"/>
     <w:rsid w:val="006C2783"/>
     <w:rsid w:val="006C380C"/>
     <w:rsid w:val="006C4200"/>
     <w:rsid w:val="006C5870"/>
+    <w:rsid w:val="006D1DDA"/>
     <w:rsid w:val="006D442B"/>
     <w:rsid w:val="006D6034"/>
     <w:rsid w:val="006D6CD1"/>
     <w:rsid w:val="006E2D91"/>
     <w:rsid w:val="006E797A"/>
     <w:rsid w:val="006E7DF4"/>
     <w:rsid w:val="006F1AF0"/>
     <w:rsid w:val="006F1F7C"/>
     <w:rsid w:val="006F7732"/>
     <w:rsid w:val="0070134D"/>
     <w:rsid w:val="00703BCF"/>
     <w:rsid w:val="007063C5"/>
     <w:rsid w:val="00710903"/>
     <w:rsid w:val="00711B5F"/>
     <w:rsid w:val="00711F24"/>
     <w:rsid w:val="00715CD8"/>
     <w:rsid w:val="007173D9"/>
     <w:rsid w:val="007176E9"/>
     <w:rsid w:val="00717C58"/>
     <w:rsid w:val="0072286F"/>
     <w:rsid w:val="007230DD"/>
     <w:rsid w:val="007234E6"/>
     <w:rsid w:val="0072354A"/>
     <w:rsid w:val="00724BF6"/>
     <w:rsid w:val="007308D0"/>
@@ -30657,99 +30089,103 @@
     <w:rsid w:val="00861A25"/>
     <w:rsid w:val="008630AD"/>
     <w:rsid w:val="00863AE9"/>
     <w:rsid w:val="00864060"/>
     <w:rsid w:val="0086539D"/>
     <w:rsid w:val="00866090"/>
     <w:rsid w:val="0086713A"/>
     <w:rsid w:val="00870A86"/>
     <w:rsid w:val="00875335"/>
     <w:rsid w:val="008842DB"/>
     <w:rsid w:val="008855B1"/>
     <w:rsid w:val="008862BB"/>
     <w:rsid w:val="00890275"/>
     <w:rsid w:val="00890438"/>
     <w:rsid w:val="00892FA0"/>
     <w:rsid w:val="008A0EC4"/>
     <w:rsid w:val="008A2A54"/>
     <w:rsid w:val="008A31FF"/>
     <w:rsid w:val="008B217A"/>
     <w:rsid w:val="008B2AD7"/>
     <w:rsid w:val="008B3F7A"/>
     <w:rsid w:val="008B5E7A"/>
     <w:rsid w:val="008C45B2"/>
     <w:rsid w:val="008C47A8"/>
     <w:rsid w:val="008C48EE"/>
+    <w:rsid w:val="008C4954"/>
     <w:rsid w:val="008D00E8"/>
     <w:rsid w:val="008D129B"/>
     <w:rsid w:val="008D1728"/>
+    <w:rsid w:val="008D513A"/>
     <w:rsid w:val="008D6691"/>
     <w:rsid w:val="008E0C1B"/>
     <w:rsid w:val="008E350E"/>
     <w:rsid w:val="008E3F72"/>
     <w:rsid w:val="008E47C5"/>
     <w:rsid w:val="008E4B3A"/>
     <w:rsid w:val="008E6804"/>
     <w:rsid w:val="008E7169"/>
     <w:rsid w:val="008F22E6"/>
     <w:rsid w:val="008F3E26"/>
     <w:rsid w:val="008F4387"/>
     <w:rsid w:val="008F553E"/>
     <w:rsid w:val="008F616C"/>
     <w:rsid w:val="008F6AFA"/>
     <w:rsid w:val="009005E6"/>
     <w:rsid w:val="0090247F"/>
     <w:rsid w:val="00902575"/>
     <w:rsid w:val="00903264"/>
     <w:rsid w:val="00907C0D"/>
     <w:rsid w:val="009137D7"/>
     <w:rsid w:val="00915F50"/>
     <w:rsid w:val="009169DE"/>
     <w:rsid w:val="00916B67"/>
+    <w:rsid w:val="00916D87"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="009224FB"/>
     <w:rsid w:val="009226C6"/>
     <w:rsid w:val="00922E6B"/>
     <w:rsid w:val="0092306C"/>
     <w:rsid w:val="00924327"/>
     <w:rsid w:val="00925E8C"/>
     <w:rsid w:val="0092619D"/>
     <w:rsid w:val="009279DD"/>
     <w:rsid w:val="00927DBC"/>
     <w:rsid w:val="00933F3C"/>
     <w:rsid w:val="0093609B"/>
     <w:rsid w:val="00936540"/>
     <w:rsid w:val="0094148B"/>
     <w:rsid w:val="009420BE"/>
     <w:rsid w:val="00945050"/>
     <w:rsid w:val="0095022E"/>
     <w:rsid w:val="0095403C"/>
     <w:rsid w:val="0095443A"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009551A2"/>
     <w:rsid w:val="00960D14"/>
     <w:rsid w:val="00967EA0"/>
+    <w:rsid w:val="00971414"/>
     <w:rsid w:val="00971448"/>
     <w:rsid w:val="00972055"/>
     <w:rsid w:val="009833B7"/>
     <w:rsid w:val="00983F66"/>
     <w:rsid w:val="00984FAF"/>
     <w:rsid w:val="00985873"/>
     <w:rsid w:val="0098780D"/>
     <w:rsid w:val="009911A0"/>
     <w:rsid w:val="00991A03"/>
     <w:rsid w:val="00993E5A"/>
     <w:rsid w:val="00996458"/>
     <w:rsid w:val="00996DF2"/>
     <w:rsid w:val="009A09FD"/>
     <w:rsid w:val="009A4C75"/>
     <w:rsid w:val="009A5840"/>
     <w:rsid w:val="009A77E5"/>
     <w:rsid w:val="009B0F5E"/>
     <w:rsid w:val="009B3568"/>
     <w:rsid w:val="009B4247"/>
     <w:rsid w:val="009B4C8A"/>
     <w:rsid w:val="009C0507"/>
     <w:rsid w:val="009C0F1E"/>
     <w:rsid w:val="009C1CC8"/>
     <w:rsid w:val="009C2304"/>
     <w:rsid w:val="009C29C0"/>
@@ -30785,131 +30221,138 @@
     <w:rsid w:val="00A20049"/>
     <w:rsid w:val="00A21ECE"/>
     <w:rsid w:val="00A229F7"/>
     <w:rsid w:val="00A27E79"/>
     <w:rsid w:val="00A30A7B"/>
     <w:rsid w:val="00A32296"/>
     <w:rsid w:val="00A322C3"/>
     <w:rsid w:val="00A323F3"/>
     <w:rsid w:val="00A33416"/>
     <w:rsid w:val="00A33578"/>
     <w:rsid w:val="00A34C40"/>
     <w:rsid w:val="00A43396"/>
     <w:rsid w:val="00A44306"/>
     <w:rsid w:val="00A45513"/>
     <w:rsid w:val="00A502D9"/>
     <w:rsid w:val="00A5389D"/>
     <w:rsid w:val="00A552E8"/>
     <w:rsid w:val="00A60CE1"/>
     <w:rsid w:val="00A60F0E"/>
     <w:rsid w:val="00A6207D"/>
     <w:rsid w:val="00A62A94"/>
     <w:rsid w:val="00A72B76"/>
     <w:rsid w:val="00A756A6"/>
     <w:rsid w:val="00A759B4"/>
     <w:rsid w:val="00A75D9E"/>
+    <w:rsid w:val="00A76BA3"/>
     <w:rsid w:val="00A76BE2"/>
     <w:rsid w:val="00A817E4"/>
     <w:rsid w:val="00A82997"/>
     <w:rsid w:val="00A87F48"/>
+    <w:rsid w:val="00A917B6"/>
     <w:rsid w:val="00A92CA9"/>
     <w:rsid w:val="00A93650"/>
     <w:rsid w:val="00A9694D"/>
     <w:rsid w:val="00AA2788"/>
     <w:rsid w:val="00AA34E5"/>
     <w:rsid w:val="00AB3D5F"/>
     <w:rsid w:val="00AB506B"/>
     <w:rsid w:val="00AB53F6"/>
     <w:rsid w:val="00AB68B6"/>
+    <w:rsid w:val="00AB72E9"/>
     <w:rsid w:val="00AB765D"/>
+    <w:rsid w:val="00AB7761"/>
     <w:rsid w:val="00AB7AE0"/>
     <w:rsid w:val="00AC1AE4"/>
     <w:rsid w:val="00AC2251"/>
     <w:rsid w:val="00AD3545"/>
     <w:rsid w:val="00AD576E"/>
     <w:rsid w:val="00AD676A"/>
     <w:rsid w:val="00AE0E4A"/>
     <w:rsid w:val="00AE13E4"/>
     <w:rsid w:val="00AE2796"/>
     <w:rsid w:val="00AE2EF0"/>
     <w:rsid w:val="00AE390C"/>
     <w:rsid w:val="00AE50B1"/>
     <w:rsid w:val="00AF16B4"/>
     <w:rsid w:val="00AF2CEF"/>
     <w:rsid w:val="00AF2EC5"/>
     <w:rsid w:val="00AF4AE3"/>
     <w:rsid w:val="00AF4F6D"/>
     <w:rsid w:val="00AF5B56"/>
     <w:rsid w:val="00B01EA4"/>
     <w:rsid w:val="00B04120"/>
     <w:rsid w:val="00B04FE2"/>
     <w:rsid w:val="00B05F94"/>
     <w:rsid w:val="00B06ACE"/>
     <w:rsid w:val="00B14A6A"/>
     <w:rsid w:val="00B14DD5"/>
     <w:rsid w:val="00B14F3E"/>
     <w:rsid w:val="00B20CD9"/>
     <w:rsid w:val="00B2327E"/>
     <w:rsid w:val="00B26C9A"/>
     <w:rsid w:val="00B35C09"/>
     <w:rsid w:val="00B40941"/>
     <w:rsid w:val="00B421FE"/>
     <w:rsid w:val="00B44DA9"/>
     <w:rsid w:val="00B47C15"/>
     <w:rsid w:val="00B53234"/>
     <w:rsid w:val="00B53C32"/>
     <w:rsid w:val="00B53CF6"/>
     <w:rsid w:val="00B5602E"/>
     <w:rsid w:val="00B56F4F"/>
     <w:rsid w:val="00B57DB1"/>
+    <w:rsid w:val="00B614F1"/>
     <w:rsid w:val="00B61B55"/>
     <w:rsid w:val="00B626EF"/>
     <w:rsid w:val="00B65742"/>
     <w:rsid w:val="00B65C95"/>
     <w:rsid w:val="00B66F71"/>
     <w:rsid w:val="00B702F9"/>
     <w:rsid w:val="00B70DD8"/>
     <w:rsid w:val="00B7179B"/>
     <w:rsid w:val="00B71FF5"/>
     <w:rsid w:val="00B73088"/>
     <w:rsid w:val="00B73DDE"/>
     <w:rsid w:val="00B74B98"/>
     <w:rsid w:val="00B80F05"/>
     <w:rsid w:val="00B826A3"/>
     <w:rsid w:val="00B83963"/>
     <w:rsid w:val="00B850FF"/>
     <w:rsid w:val="00B92D8F"/>
     <w:rsid w:val="00B93DDD"/>
     <w:rsid w:val="00B9565A"/>
     <w:rsid w:val="00BA007F"/>
     <w:rsid w:val="00BA146E"/>
     <w:rsid w:val="00BA3BD7"/>
     <w:rsid w:val="00BB0A8A"/>
     <w:rsid w:val="00BB17BC"/>
     <w:rsid w:val="00BB246C"/>
     <w:rsid w:val="00BB3BA8"/>
+    <w:rsid w:val="00BC1F35"/>
     <w:rsid w:val="00BD05BB"/>
+    <w:rsid w:val="00BD2660"/>
     <w:rsid w:val="00BD35C3"/>
     <w:rsid w:val="00BD6490"/>
     <w:rsid w:val="00BE006E"/>
     <w:rsid w:val="00BE6095"/>
     <w:rsid w:val="00BE6D2F"/>
     <w:rsid w:val="00BE6FB9"/>
     <w:rsid w:val="00BE737F"/>
     <w:rsid w:val="00BE7B90"/>
     <w:rsid w:val="00BF129B"/>
     <w:rsid w:val="00BF16FF"/>
     <w:rsid w:val="00BF2852"/>
     <w:rsid w:val="00BF7A73"/>
     <w:rsid w:val="00BF7E9B"/>
     <w:rsid w:val="00C00875"/>
     <w:rsid w:val="00C00DD1"/>
     <w:rsid w:val="00C01EBA"/>
     <w:rsid w:val="00C0232D"/>
     <w:rsid w:val="00C03C84"/>
     <w:rsid w:val="00C03D80"/>
     <w:rsid w:val="00C124B7"/>
     <w:rsid w:val="00C13055"/>
     <w:rsid w:val="00C14081"/>
     <w:rsid w:val="00C17426"/>
     <w:rsid w:val="00C17CF0"/>
     <w:rsid w:val="00C23800"/>
@@ -30940,83 +30383,88 @@
     <w:rsid w:val="00C6441B"/>
     <w:rsid w:val="00C76733"/>
     <w:rsid w:val="00C76A5E"/>
     <w:rsid w:val="00C77D9B"/>
     <w:rsid w:val="00C80C2E"/>
     <w:rsid w:val="00C816EE"/>
     <w:rsid w:val="00C81707"/>
     <w:rsid w:val="00C82572"/>
     <w:rsid w:val="00C83A5F"/>
     <w:rsid w:val="00C83EFD"/>
     <w:rsid w:val="00C92CDA"/>
     <w:rsid w:val="00C93AB6"/>
     <w:rsid w:val="00C94121"/>
     <w:rsid w:val="00C9518A"/>
     <w:rsid w:val="00C9672C"/>
     <w:rsid w:val="00C96F21"/>
     <w:rsid w:val="00CA0947"/>
     <w:rsid w:val="00CA0990"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rsid w:val="00CA31B0"/>
     <w:rsid w:val="00CA6D2E"/>
     <w:rsid w:val="00CB04DB"/>
     <w:rsid w:val="00CB29A7"/>
     <w:rsid w:val="00CB7625"/>
     <w:rsid w:val="00CB7776"/>
+    <w:rsid w:val="00CC0DD3"/>
+    <w:rsid w:val="00CC1D61"/>
+    <w:rsid w:val="00CC265D"/>
     <w:rsid w:val="00CC3788"/>
     <w:rsid w:val="00CC39C1"/>
     <w:rsid w:val="00CC4FED"/>
+    <w:rsid w:val="00CD02A4"/>
     <w:rsid w:val="00CD0544"/>
     <w:rsid w:val="00CD0769"/>
     <w:rsid w:val="00CD1963"/>
     <w:rsid w:val="00CD3485"/>
     <w:rsid w:val="00CD4C56"/>
     <w:rsid w:val="00CD5682"/>
     <w:rsid w:val="00CD5B09"/>
     <w:rsid w:val="00CD7A3A"/>
     <w:rsid w:val="00CE013B"/>
     <w:rsid w:val="00CE0552"/>
     <w:rsid w:val="00CE3C0C"/>
     <w:rsid w:val="00CE5147"/>
     <w:rsid w:val="00CE5303"/>
     <w:rsid w:val="00CE57BC"/>
     <w:rsid w:val="00CE5844"/>
     <w:rsid w:val="00CF18B0"/>
     <w:rsid w:val="00CF2076"/>
     <w:rsid w:val="00CF21FC"/>
     <w:rsid w:val="00CF2B73"/>
     <w:rsid w:val="00CF4FB2"/>
     <w:rsid w:val="00D007DC"/>
     <w:rsid w:val="00D01C0E"/>
     <w:rsid w:val="00D02D57"/>
     <w:rsid w:val="00D03D30"/>
     <w:rsid w:val="00D04400"/>
     <w:rsid w:val="00D04D72"/>
     <w:rsid w:val="00D052A3"/>
     <w:rsid w:val="00D07537"/>
     <w:rsid w:val="00D10637"/>
     <w:rsid w:val="00D110EA"/>
+    <w:rsid w:val="00D123C6"/>
     <w:rsid w:val="00D146BA"/>
     <w:rsid w:val="00D149F3"/>
     <w:rsid w:val="00D15BBC"/>
     <w:rsid w:val="00D15D3D"/>
     <w:rsid w:val="00D2060E"/>
     <w:rsid w:val="00D222C4"/>
     <w:rsid w:val="00D2356F"/>
     <w:rsid w:val="00D23EDE"/>
     <w:rsid w:val="00D267D3"/>
     <w:rsid w:val="00D30A38"/>
     <w:rsid w:val="00D31115"/>
     <w:rsid w:val="00D31A5A"/>
     <w:rsid w:val="00D33885"/>
     <w:rsid w:val="00D3586C"/>
     <w:rsid w:val="00D3634B"/>
     <w:rsid w:val="00D367EA"/>
     <w:rsid w:val="00D40609"/>
     <w:rsid w:val="00D40C46"/>
     <w:rsid w:val="00D4284A"/>
     <w:rsid w:val="00D4664E"/>
     <w:rsid w:val="00D475E6"/>
     <w:rsid w:val="00D475FA"/>
     <w:rsid w:val="00D51E1A"/>
     <w:rsid w:val="00D52377"/>
     <w:rsid w:val="00D525CE"/>
@@ -31059,81 +30507,84 @@
     <w:rsid w:val="00DD4B55"/>
     <w:rsid w:val="00DE0AE7"/>
     <w:rsid w:val="00DE4710"/>
     <w:rsid w:val="00DE5A76"/>
     <w:rsid w:val="00DE7F0D"/>
     <w:rsid w:val="00DF11CF"/>
     <w:rsid w:val="00DF36C1"/>
     <w:rsid w:val="00E13CC4"/>
     <w:rsid w:val="00E14280"/>
     <w:rsid w:val="00E16CB6"/>
     <w:rsid w:val="00E20689"/>
     <w:rsid w:val="00E23DD6"/>
     <w:rsid w:val="00E23E9A"/>
     <w:rsid w:val="00E25C8F"/>
     <w:rsid w:val="00E3155E"/>
     <w:rsid w:val="00E34099"/>
     <w:rsid w:val="00E34F14"/>
     <w:rsid w:val="00E410DE"/>
     <w:rsid w:val="00E41760"/>
     <w:rsid w:val="00E46B6D"/>
     <w:rsid w:val="00E5276D"/>
     <w:rsid w:val="00E52E94"/>
     <w:rsid w:val="00E532AA"/>
     <w:rsid w:val="00E57498"/>
     <w:rsid w:val="00E579AB"/>
+    <w:rsid w:val="00E61E76"/>
     <w:rsid w:val="00E62CBB"/>
     <w:rsid w:val="00E705A9"/>
     <w:rsid w:val="00E71E92"/>
     <w:rsid w:val="00E72DD0"/>
     <w:rsid w:val="00E7310A"/>
     <w:rsid w:val="00E73ACE"/>
     <w:rsid w:val="00E74963"/>
     <w:rsid w:val="00E75C86"/>
     <w:rsid w:val="00E8164C"/>
     <w:rsid w:val="00E81DC5"/>
     <w:rsid w:val="00E84D7F"/>
     <w:rsid w:val="00E85D4E"/>
     <w:rsid w:val="00E871F8"/>
     <w:rsid w:val="00E91502"/>
     <w:rsid w:val="00E923A0"/>
     <w:rsid w:val="00E92900"/>
     <w:rsid w:val="00EA12E4"/>
     <w:rsid w:val="00EA314D"/>
     <w:rsid w:val="00EA3B94"/>
     <w:rsid w:val="00EA3D9B"/>
     <w:rsid w:val="00EA4341"/>
     <w:rsid w:val="00EA4612"/>
     <w:rsid w:val="00EB14A9"/>
     <w:rsid w:val="00EB1BE0"/>
     <w:rsid w:val="00EB6BF1"/>
     <w:rsid w:val="00EC12D0"/>
     <w:rsid w:val="00EC2039"/>
     <w:rsid w:val="00EC6161"/>
     <w:rsid w:val="00ED1401"/>
     <w:rsid w:val="00ED394D"/>
+    <w:rsid w:val="00ED41D9"/>
     <w:rsid w:val="00ED4204"/>
+    <w:rsid w:val="00EE0742"/>
     <w:rsid w:val="00EE3A3D"/>
     <w:rsid w:val="00EE62F3"/>
     <w:rsid w:val="00EE7A7C"/>
     <w:rsid w:val="00EF0C4B"/>
     <w:rsid w:val="00EF1DE7"/>
     <w:rsid w:val="00EF320A"/>
     <w:rsid w:val="00EF3BD3"/>
     <w:rsid w:val="00EF6822"/>
     <w:rsid w:val="00F00C98"/>
     <w:rsid w:val="00F01227"/>
     <w:rsid w:val="00F02260"/>
     <w:rsid w:val="00F03B82"/>
     <w:rsid w:val="00F10B69"/>
     <w:rsid w:val="00F12F57"/>
     <w:rsid w:val="00F137C4"/>
     <w:rsid w:val="00F13B56"/>
     <w:rsid w:val="00F15B95"/>
     <w:rsid w:val="00F17E04"/>
     <w:rsid w:val="00F17FDD"/>
     <w:rsid w:val="00F21903"/>
     <w:rsid w:val="00F2225E"/>
     <w:rsid w:val="00F23022"/>
     <w:rsid w:val="00F23846"/>
     <w:rsid w:val="00F24519"/>
     <w:rsid w:val="00F24AA1"/>
@@ -33883,51 +33334,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2142963755">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ukri.org/manage-your-award/good-research-resource-hub/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0ED469E24F9349D9973ADB725254578C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -34286,202 +33737,207 @@
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF37CE"/>
     <w:rsid w:val="000023E1"/>
     <w:rsid w:val="00007B37"/>
     <w:rsid w:val="000101C7"/>
     <w:rsid w:val="00056ABB"/>
     <w:rsid w:val="000C2549"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="00110F57"/>
     <w:rsid w:val="0012075B"/>
     <w:rsid w:val="00164685"/>
     <w:rsid w:val="001A053A"/>
     <w:rsid w:val="001A2CE1"/>
     <w:rsid w:val="001C76D0"/>
     <w:rsid w:val="00210A1A"/>
     <w:rsid w:val="0027330E"/>
     <w:rsid w:val="002B28D2"/>
     <w:rsid w:val="002C7833"/>
+    <w:rsid w:val="0031680B"/>
     <w:rsid w:val="00363151"/>
     <w:rsid w:val="00386E5C"/>
     <w:rsid w:val="003A6D74"/>
     <w:rsid w:val="003B1776"/>
     <w:rsid w:val="003C6ABA"/>
     <w:rsid w:val="003D7B6B"/>
     <w:rsid w:val="003E5B44"/>
     <w:rsid w:val="004112BF"/>
+    <w:rsid w:val="004216B4"/>
     <w:rsid w:val="004A7B46"/>
     <w:rsid w:val="004E3E29"/>
     <w:rsid w:val="004F7545"/>
     <w:rsid w:val="00562192"/>
     <w:rsid w:val="005764D0"/>
     <w:rsid w:val="00597586"/>
     <w:rsid w:val="005D7E48"/>
     <w:rsid w:val="00612067"/>
     <w:rsid w:val="00616B14"/>
     <w:rsid w:val="00621A07"/>
     <w:rsid w:val="006354DF"/>
     <w:rsid w:val="00663B95"/>
     <w:rsid w:val="00666EBE"/>
     <w:rsid w:val="006A766B"/>
     <w:rsid w:val="007C5B66"/>
     <w:rsid w:val="007E42FD"/>
     <w:rsid w:val="00815E2D"/>
     <w:rsid w:val="00831C5B"/>
     <w:rsid w:val="008A3CA8"/>
     <w:rsid w:val="008B3745"/>
     <w:rsid w:val="00950E3F"/>
     <w:rsid w:val="0095443A"/>
     <w:rsid w:val="00A20049"/>
     <w:rsid w:val="00A27E79"/>
     <w:rsid w:val="00A375E2"/>
     <w:rsid w:val="00A61F1F"/>
     <w:rsid w:val="00A75D9E"/>
     <w:rsid w:val="00AA34E5"/>
     <w:rsid w:val="00B14A6A"/>
     <w:rsid w:val="00B14B88"/>
     <w:rsid w:val="00B15E35"/>
     <w:rsid w:val="00B56D5C"/>
     <w:rsid w:val="00B967A9"/>
+    <w:rsid w:val="00BE21EE"/>
     <w:rsid w:val="00C3236B"/>
     <w:rsid w:val="00C552AD"/>
     <w:rsid w:val="00C56532"/>
     <w:rsid w:val="00C61698"/>
     <w:rsid w:val="00C63E06"/>
     <w:rsid w:val="00D74C5B"/>
     <w:rsid w:val="00D75279"/>
     <w:rsid w:val="00D8535E"/>
     <w:rsid w:val="00DC702F"/>
     <w:rsid w:val="00DE0AE7"/>
     <w:rsid w:val="00DE5574"/>
     <w:rsid w:val="00DE7F0D"/>
     <w:rsid w:val="00E25C4A"/>
     <w:rsid w:val="00EA322A"/>
     <w:rsid w:val="00F1062C"/>
     <w:rsid w:val="00F23022"/>
     <w:rsid w:val="00F8324F"/>
     <w:rsid w:val="00F8410C"/>
     <w:rsid w:val="00FF37CE"/>
+    <w:rsid w:val="00FF4C4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -35249,73 +34705,78 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065D4B3977DAB454EAEE358A58446890D" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e9e98c0c65ef980d319c84e31c7c7b4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="add6e48c765f6ecee604f7f8c7e78934" ns2:_="" ns3:_="">
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065D4B3977DAB454EAEE358A58446890D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="da6f3d064b6a3b0d5e032f56c2606712">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef4052d9ab4e56c6bce85058bb8cd6d5" ns2:_="" ns3:_="">
     <xsd:import namespace="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <xsd:import namespace="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7316864-6f6a-4f68-bc5a-98b508825d95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -35339,50 +34800,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4557053-750b-4f7e-ace1-ada2b034950a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -35471,154 +34937,150 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7316864-6f6a-4f68-bc5a-98b508825d95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="f4557053-750b-4f7e-ace1-ada2b034950a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="c7316864-6f6a-4f68-bc5a-98b508825d95" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF12FB22-D2FE-4C73-8613-13EE4E6EBE7C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DAC31F-43C1-45D6-B073-09B10CCC3A0A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3D4C1501-ABE0-4270-992C-796569A21732}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <ds:schemaRef ds:uri="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DAC31F-43C1-45D6-B073-09B10CCC3A0A}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63206E24-DC58-4EBF-95A1-456A408172C1}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD7C40-BEC6-4A40-8FD9-4A947DC06D67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <ds:schemaRef ds:uri="f4557053-750b-4f7e-ace1-ada2b034950a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63206E24-DC58-4EBF-95A1-456A408172C1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E5758D-5696-453F-AED5-58131FA99F88}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>31</Pages>
-[...1 lines deleted...]
-  <Characters>54326</Characters>
+  <Pages>32</Pages>
+  <Words>9888</Words>
+  <Characters>55280</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>452</Lines>
-  <Paragraphs>127</Paragraphs>
+  <Lines>3948</Lines>
+  <Paragraphs>1551</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63729</CharactersWithSpaces>
+  <CharactersWithSpaces>63617</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Industrial Biotechnology Innovation Catalyst (IBIC) Impact Acceleration Account</dc:title>
   <dc:subject>Cluster/Network building scheme application form</dc:subject>
   <dc:creator>Aline Miller</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>