--- v0 (2026-02-27)
+++ v1 (2026-08-27)
@@ -1,5238 +1,5418 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="7F9B8C5D" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRPr="00671222" w:rsidRDefault="00B50A70" w:rsidP="005B7165">
-[...14 lines deleted...]
-      </w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="73204620" wp14:textId="6443E297">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="360" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="38664606">
+        <w:rPr/>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="28F9D013">
+        <w:rPr/>
+        <w:t xml:space="preserve">University </w:t>
+      </w:r>
+      <w:r w:rsidR="38664606">
+        <w:rPr/>
+        <w:t>Support Plan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0D64C70C" w14:textId="77777777" w:rsidR="00E97A16" w:rsidRPr="00671222" w:rsidRDefault="007A4566" w:rsidP="005B7165">
-[...38 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+    <w:p w:rsidR="185110A1" w:rsidP="3EE3018F" w:rsidRDefault="185110A1" w14:paraId="22B7FBEE" w14:textId="4EDF9CD2">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="64B4BC06">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Here’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="64B4BC06">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a summary of the support </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="64B4BC06">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>we’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="64B4BC06">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asked your School to put in place for you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="282132F4">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="47A73C40">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="282132F4">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ake sure you read </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="6F4AE4BB">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">any </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="61A601CD">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">guidance that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="0F92F867">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>is linked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2E6ECE48">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="61A601CD">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00E3A273">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>it explains how your support works and what you need to do to use it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E34DA1E" w14:textId="77777777" w:rsidR="00FD4C05" w:rsidRPr="00671222" w:rsidRDefault="00FD4C05" w:rsidP="00FD4C05">
-[...17 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="05F8BA70" w:rsidP="7229D5FD" w:rsidRDefault="05F8BA70" w14:paraId="43ACA0FC" w14:textId="6A6DA182">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="05F8BA70">
+        <w:rPr/>
+        <w:t>Disability Information shared with your School</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="2CF4EE3D" w14:textId="77777777" w:rsidR="00FE0261" w:rsidRPr="00FD4C05" w:rsidRDefault="00FE0261" w:rsidP="00FE0261">
-[...49 lines deleted...]
-        <w:t>:</w:t>
+    <w:p w:rsidR="2220D2E5" w:rsidP="3EE3018F" w:rsidRDefault="2220D2E5" w14:paraId="15C25348" w14:textId="25873B08">
+      <w:pPr>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2220D2E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If you gave consent when you registered with DASS, we’ll have told your School that you have a Specific Learning Difficulty such as dyslexia.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51855456" w14:textId="5CC7D479" w:rsidR="00D77BC9" w:rsidRDefault="00275853" w:rsidP="00FD4C05">
-[...24 lines deleted...]
-        <w:t>If you have given us consent on your DASS registration form, we will share with relevant staff the diagnosis of your specific learning difficulty, along with your support recommendations.</w:t>
+    <w:p w:rsidR="24626DAE" w:rsidP="3EE3018F" w:rsidRDefault="24626DAE" w14:paraId="276C525D" w14:textId="7126CD25">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidR="24626DAE">
+        <w:rPr/>
+        <w:t>Exam support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33FCC0A7" w14:textId="77777777" w:rsidR="00275853" w:rsidRPr="00671222" w:rsidRDefault="00275853" w:rsidP="00FD4C05">
-[...80 lines deleted...]
-        <w:r w:rsidRPr="00671222">
+    <w:p w:rsidR="00A64BCA" w:rsidP="3EE3018F" w:rsidRDefault="00A64BCA" w14:paraId="395CA347" w14:textId="5274A369">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aware that most PGR students </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>don’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>timed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, written exams, so we </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>haven’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> put exam support in place for you. If this is not the case, please contact us as soon as possible, as there are </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rb53afe1bb91449df">
+        <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>http://www.dass.manchester.ac.uk/what-support-can-i-get/exams/</w:t>
+          <w:t>deadlines</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3EE3018F" w:rsidR="12FF6141">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> to put exam support in place</w:t>
         </w:r>
       </w:hyperlink>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="12FF6141">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> before each of the main exam periods</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="00A64BCA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="47C80475" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRPr="00671222" w:rsidRDefault="00B50A70" w:rsidP="00B915A9">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="63446F33" wp14:textId="34D12B1E">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="3EE3018F">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Support</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F5FDDFC" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...45 lines deleted...]
-        <w:t>support:</w:t>
+    <w:p w:rsidR="7672D50D" w:rsidP="3EE3018F" w:rsidRDefault="7672D50D" w14:paraId="1367E90C" w14:textId="3459253A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Additional academic support</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD3F272" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="7672D50D" w:rsidP="3EE3018F" w:rsidRDefault="7672D50D" w14:paraId="2F82E51B" w14:textId="22D76772">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We’ve asked your supervisors to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7672D50D" w:rsidP="3EE3018F" w:rsidRDefault="7672D50D" w14:paraId="57C47054" w14:textId="5AA88152">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Should you need to submit an extension request, DASS has asked your supervisors to consider this, due to the potential difficulties caused by your Specific Learning Difficulty </w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Consider extension requests</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, where appropriate, due to the potential impact of your Specific Learning Difficulty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0900D2" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="7672D50D" w:rsidP="3EE3018F" w:rsidRDefault="7672D50D" w14:paraId="35B618B3" w14:textId="79F4C547">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">If you are struggling selecting reading/research material, DASS has asked your supervisors to offer additional support, where possible, if approached for further guidance.   </w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Offer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> guidance with reading or research material</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, if you request it, whilst bearing in mind the independent researc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2DAD47A3">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>h requirements of PGR study</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D712014" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w:rsidR="7672D50D" w:rsidP="3EE3018F" w:rsidRDefault="7672D50D" w14:paraId="654B99B4" w14:textId="183CEC05">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">DASS has explained to your supervisors that you may prefer to use alternative formats, such as mind maps, when working with and presenting your ideas. </w:t>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Support different ways of working</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7672D50D">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, such as using alternative formats (for example, mind maps) to develop and present your ideas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E8640C" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...17 lines deleted...]
-        <w:t>Writing:</w:t>
+    <w:p w:rsidR="38AB4A72" w:rsidP="3EE3018F" w:rsidRDefault="38AB4A72" w14:paraId="6DF554C3" w14:textId="0E81FA1A">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Writing</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595316D2" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...31 lines deleted...]
-        <w:r w:rsidRPr="00671222">
+    <w:p w:rsidR="38AB4A72" w:rsidP="3EE3018F" w:rsidRDefault="38AB4A72" w14:paraId="2D99320E" w14:textId="7693DCCA">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>you’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> having difficulties with structuring and sequencing your written work, consider using </w:t>
+      </w:r>
+      <w:hyperlink r:id="R648b5c5bf55849a3">
+        <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>assistive software</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00671222">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> available to you on campus to help you with composing, organising and proofreading your written work.  </w:t>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="08BE8274">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>available to students and staff</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>. This can suppo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>rt composi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ng, organising and proofreading.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639F56CB" w14:textId="0F1E5F1D" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...19 lines deleted...]
-        <w:r w:rsidRPr="00FE0261">
+    <w:p w:rsidR="2175B7D5" w:rsidP="3EE3018F" w:rsidRDefault="2175B7D5" w14:paraId="5BC2C173" w14:textId="53F30ABC">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="Rf13dbe1e550d4953">
+        <w:r w:rsidRPr="3EE3018F" w:rsidR="2175B7D5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:szCs w:val="24"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>drop-in training sessions</w:t>
+          <w:t>Drop-in</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3EE3018F" w:rsidR="2175B7D5">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> t</w:t>
+        </w:r>
+        <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>raining sessions</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00671222">
-[...15 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="38AB4A72">
+        <w:rPr>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-          <w:color w:val="auto"/>
-[...22 lines deleted...]
-          <w:u w:val="single"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> are available to help you use this software. If you continue to experience difficulties, you can also speak to your supervisors or contact DASS for further support.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3EE3018F" w:rsidP="3EE3018F" w:rsidRDefault="3EE3018F" w14:paraId="39B7F587" w14:textId="15ED836A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="3D81FD5A" w:rsidP="3F5D2790" w:rsidRDefault="3D81FD5A" w14:paraId="6CC33C18" w14:textId="55AE13EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Extended_high_demand" w:id="1088256233"/>
+      <w:r w:rsidRPr="73907D73" w:rsidR="3D81FD5A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extended </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="5429B67A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="3D81FD5A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="2580E119">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="3D81FD5A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>emand loans</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1088256233"/>
+    </w:p>
+    <w:p w:rsidR="38664606" w:rsidP="3F5D2790" w:rsidRDefault="38664606" w14:paraId="102A55A1" w14:textId="519DA36B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High Demand books are normally issued for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="7D86B55A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00671222">
-[...8 lines deleted...]
-        <w:t>support:</w:t>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>You can borrow the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="338A0A4A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="14477C2C">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Just to note:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702CA40D" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...565 lines deleted...]
-    <w:p w14:paraId="20837641" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
+    <w:p w:rsidR="7E93694A" w:rsidP="3F5D2790" w:rsidRDefault="7E93694A" w14:paraId="2C8F5314" w14:textId="3772F119">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="15"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"> explained to your supervisors you may request an alternative format as part of the delivery of your work. </w:t>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>self-service machines m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="4B1A3D85">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ight not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">show the extended loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7797AA2B">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>straight awa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5C524F" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...21 lines deleted...]
-    <w:p w14:paraId="66CE9177" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
+    <w:p w:rsidR="7E93694A" w:rsidP="3F5D2790" w:rsidRDefault="7E93694A" w14:paraId="5288E463" w14:textId="72C29952">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="15"/>
         </w:numPr>
-        <w:contextualSpacing w:val="0"/>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">Should you wish to take rest breaks during your viva, please discuss and agree this in advance with your supervisor.  Rest breaks will be capped at 10 minutes per hour of viva.  DASS have advised your supervisors you may request this additional support. </w:t>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="3CB532CB">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update automatically overnight</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAF6A4F" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...31 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p w:rsidR="2A1020C2" w:rsidP="3EE3018F" w:rsidRDefault="2A1020C2" w14:paraId="1D82D46F" w14:textId="2D6325DF">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidR="2A1020C2">
+        <w:rPr/>
+        <w:t>Viva assessments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2A1020C2" w:rsidP="3EE3018F" w:rsidRDefault="2A1020C2" w14:paraId="5F6F3EDC" w14:textId="5C9A7E54">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DASS has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>advised</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your supervisors that you might need </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="3DB63B78">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>to access the support below in your viva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you want to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7BFA00C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>take this support up, you’ll need to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> discuss and agree it with your supervisors in advance:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2A1020C2" w:rsidP="3EE3018F" w:rsidRDefault="2A1020C2" w14:paraId="6EFE3E48" w14:textId="150E5C1C">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Using</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="1921EC97">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> notes or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:r w:rsidRPr="00671222">
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="7347ABFC">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">assistive software </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(for example, mind maps) to support how you present your work</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="1126A988" w:rsidP="3EE3018F" w:rsidRDefault="1126A988" w14:paraId="1E7C9120" w14:textId="381D788A">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="1126A988">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">riting down questions, asking for them to be repeated or rephrased, or taking </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>additional</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> time to respond</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="2A1020C2" w:rsidP="3EE3018F" w:rsidRDefault="2A1020C2" w14:paraId="1A80B474" w14:textId="39B1695E">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Taking rest breaks during your viva</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, where </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>appropriate</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="6C6562A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="6C6562A1">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>capped at 10 minutes per hour)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3F95F0D9" w:rsidP="3EE3018F" w:rsidRDefault="3F95F0D9" w14:paraId="48D0B5D1" w14:textId="5C5F74AE">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="3F95F0D9">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ensuring that</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> viva examiners use </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="5B8F7926">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>succinct</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, focused questions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>avoid multi-part questions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="2A1020C2">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="6CB5D235" w:rsidP="3EE3018F" w:rsidRDefault="6CB5D235" w14:paraId="6977BC95" w14:textId="5EAEEAB7">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="6CB5D235">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="6CB5D235">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>you’re</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3EE3018F" w:rsidR="6CB5D235">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> not sure about your viva support, or think you might need something else, contact your Disability Adviser before it takes place.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="11535E03" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Need help?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="44FFA447" wp14:textId="38671837">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>If any part of your support is not working</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="21EF1624">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for you, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="21EF1624">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>isn’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="21EF1624">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> put in place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please contact your </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8c443f9052404bea">
+        <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...4 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>contact</w:t>
+          <w:t>School Disability Coordinator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00671222">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00671222">
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="R51474b5ce6d44174">
+        <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
           <w:rPr>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...3 lines deleted...]
-            <w:u w:val="single"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>your</w:t>
-[...32 lines deleted...]
-          <w:t xml:space="preserve">Adviser </w:t>
+          <w:t>DASS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00671222">
-[...65 lines deleted...]
-        <w:t xml:space="preserve">about </w:t>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8E17A3" w14:textId="77777777" w:rsidR="00671222" w:rsidRPr="00671222" w:rsidRDefault="00671222" w:rsidP="00671222">
-[...83 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
+      <w:docGrid w:linePitch="360"/>
+      <w:cols w:num="1"/>
+      <w:headerReference w:type="default" r:id="Rca7dd48f26a4472b"/>
+      <w:footerReference w:type="default" r:id="R911d4b7ee8954c21"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...6 lines deleted...]
-  <w:font w:name="Courier New">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...65 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6EE2E528" w14:textId="77777777" w:rsidR="00FE0261" w:rsidRDefault="00A824C1">
+<file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2AF2907F" w:rsidTr="2AF2907F" w14:paraId="432C323C">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="3B93F2C9" w14:textId="67446732">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="63320F06" w14:textId="59F63392">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="66AE03AC" w14:textId="36D13A67">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="2F51B956" w14:textId="6AC5C1AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
-[...38 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="6971C302" w14:textId="77777777" w:rsidR="00FE0261" w:rsidRDefault="00A824C1">
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2AF2907F" w:rsidTr="2AF2907F" w14:paraId="5E1E46CD">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="4547D3B0" w14:textId="0844B9BC">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+          <w:r w:rsidR="2AF2907F">
+            <w:drawing>
+              <wp:inline wp14:editId="757F0EAE" wp14:anchorId="721FC60B">
+                <wp:extent cx="1655064" cy="701040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1658125951" name="drawing"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:cNvPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" id="1658125951" name="Picture 1658125951"/>
+                        <pic:cNvPicPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="rId2089747446">
+                          <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:fillRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:off xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" x="0" y="0"/>
+                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" cx="1655064" cy="701040"/>
+                        </a:xfrm>
+                        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+                          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="25FD5889" w14:textId="5FF121CB">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="030D94C9" w14:textId="7D63A250">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+            <w:rPr>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+            </w:rPr>
+            <w:t>DASS</w:t>
+          </w:r>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:hyperlink r:id="Rd26ef8a9aa464d90">
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Floor, University Place</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+            <w:rPr>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+            </w:rPr>
+            <w:t>0161 275 7512</w:t>
+          </w:r>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:hyperlink r:id="R8162135fd80e4551">
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>dass@manchester.ac.uk</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="483EC614" w14:textId="059F4A1E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
-    <w:r>
-[...216 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
+<int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence">
+  <int2:observations>
+    <int2:bookmark int2:bookmarkName="_Int_baBI745D" int2:invalidationBookmarkName="" int2:hashCode="hwW440XL+Qbm4A" int2:id="53F2FmIl">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+    <int2:bookmark int2:bookmarkName="_Int_BIN6sI5v" int2:invalidationBookmarkName="" int2:hashCode="YkgIa6MxOPsIq5" int2:id="2VoFBfII">
+      <int2:state int2:type="gram" int2:value="Rejected"/>
+    </int2:bookmark>
+  </int2:observations>
+  <int2:intelligenceSettings/>
+</int2:intelligence>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...79 lines deleted...]
-      </w:pPr>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="25">
+    <w:nsid w:val="f452b49"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="24">
+    <w:nsid w:val="6d9080dd"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="23">
+    <w:nsid w:val="3f975e38"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="22">
+    <w:nsid w:val="48e0a5bf"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="21">
+    <w:nsid w:val="2fddb7f3"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="20">
+    <w:nsid w:val="2e5d07fd"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="19">
+    <w:nsid w:val="6e75bdbc"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08293231"/>
+    <w:nsid w:val="22585f41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F188B62"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A62A1F"/>
+    <w:nsid w:val="64eaa6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5570101A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="200A4776"/>
+    <w:nsid w:val="6f63d671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="57CCA448"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25184A60"/>
+    <w:nsid w:val="160b170d"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F90AAACC"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C421499"/>
+    <w:nsid w:val="ffe6afa"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0BE4AE2"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0C2180"/>
-[...10 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="14a141d8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F143EF9"/>
-[...10 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="29755cb9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...11 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308C1B8E"/>
+    <w:nsid w:val="25c8c88b"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8A4CC5A"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31513F11"/>
+    <w:nsid w:val="3fd7b99b"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AE4AE9C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38234F6B"/>
+    <w:nsid w:val="3f402e1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1CCAB7B6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AA6632"/>
+    <w:nsid w:val="59e44157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CDC6ACBE"/>
-[...132 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA179A2"/>
+    <w:nsid w:val="43accabc"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7DCC908A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CFB203C"/>
-[...10 lines deleted...]
-        </w:tabs>
+    <w:nsid w:val="46884d18"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...10 lines deleted...]
-        </w:tabs>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...8 lines deleted...]
-        </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4287679E"/>
+    <w:nsid w:val="61ab388c"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4AAC0740"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442D24E9"/>
+    <w:nsid w:val="262f0947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A18359A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B872D1"/>
+    <w:nsid w:val="56b60eff"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A52E08E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B900B6A"/>
+    <w:nsid w:val="66581262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2B2A8FA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B87E08"/>
+    <w:nsid w:val="59bebe77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3600190C"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...450 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="971330866">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="975067664">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="628824045">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="301426341">
-[...59 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...18 lines deleted...]
-  </w:endnotePr>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:spaceForUL/>
-[...11 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00727841"/>
-[...346 lines deleted...]
-    <w:rsid w:val="00FE6C3B"/>
+    <w:rsidRoot w:val="06467719"/>
+    <w:rsid w:val="003D7AC6"/>
+    <w:rsid w:val="003D7AC6"/>
+    <w:rsid w:val="00A64BCA"/>
+    <w:rsid w:val="00E3A273"/>
+    <w:rsid w:val="00EB1837"/>
+    <w:rsid w:val="02066BEA"/>
+    <w:rsid w:val="02066BEA"/>
+    <w:rsid w:val="021F21CB"/>
+    <w:rsid w:val="02E94522"/>
+    <w:rsid w:val="034E6742"/>
+    <w:rsid w:val="039B1799"/>
+    <w:rsid w:val="045976F5"/>
+    <w:rsid w:val="0578E57A"/>
+    <w:rsid w:val="05A1079B"/>
+    <w:rsid w:val="05B4B75E"/>
+    <w:rsid w:val="05B4B75E"/>
+    <w:rsid w:val="05F8BA70"/>
+    <w:rsid w:val="06467719"/>
+    <w:rsid w:val="08BE8274"/>
+    <w:rsid w:val="0B1F0728"/>
+    <w:rsid w:val="0BF98A75"/>
+    <w:rsid w:val="0BFDD23C"/>
+    <w:rsid w:val="0C31132E"/>
+    <w:rsid w:val="0C365449"/>
+    <w:rsid w:val="0C84564B"/>
+    <w:rsid w:val="0D074CAB"/>
+    <w:rsid w:val="0D0E4EF0"/>
+    <w:rsid w:val="0D94B3FB"/>
+    <w:rsid w:val="0E2F931B"/>
+    <w:rsid w:val="0E32623C"/>
+    <w:rsid w:val="0EAF9018"/>
+    <w:rsid w:val="0F92F867"/>
+    <w:rsid w:val="1005146D"/>
+    <w:rsid w:val="10089F18"/>
+    <w:rsid w:val="100DE1A5"/>
+    <w:rsid w:val="10109BFB"/>
+    <w:rsid w:val="1126A988"/>
+    <w:rsid w:val="112ACDC0"/>
+    <w:rsid w:val="12037DBC"/>
+    <w:rsid w:val="12FF6141"/>
+    <w:rsid w:val="1349EE65"/>
+    <w:rsid w:val="1349EE65"/>
+    <w:rsid w:val="143E6329"/>
+    <w:rsid w:val="14477C2C"/>
+    <w:rsid w:val="14A375CE"/>
+    <w:rsid w:val="14E3E85C"/>
+    <w:rsid w:val="151B35AF"/>
+    <w:rsid w:val="15629A1B"/>
+    <w:rsid w:val="15BC79C8"/>
+    <w:rsid w:val="15CE0D92"/>
+    <w:rsid w:val="15CE0D92"/>
+    <w:rsid w:val="15F49B2F"/>
+    <w:rsid w:val="169FB733"/>
+    <w:rsid w:val="16D9F162"/>
+    <w:rsid w:val="16F7AF1F"/>
+    <w:rsid w:val="1806DA8E"/>
+    <w:rsid w:val="185110A1"/>
+    <w:rsid w:val="18578782"/>
+    <w:rsid w:val="18CCD0FA"/>
+    <w:rsid w:val="190B32EA"/>
+    <w:rsid w:val="1921EC97"/>
+    <w:rsid w:val="1A25EAD2"/>
+    <w:rsid w:val="1AC1D216"/>
+    <w:rsid w:val="1B078C8B"/>
+    <w:rsid w:val="1B55D11C"/>
+    <w:rsid w:val="1C16331C"/>
+    <w:rsid w:val="1D80EB55"/>
+    <w:rsid w:val="1DAE9B65"/>
+    <w:rsid w:val="1E00E92F"/>
+    <w:rsid w:val="1E00E92F"/>
+    <w:rsid w:val="1E1B9FF0"/>
+    <w:rsid w:val="1E354A0F"/>
+    <w:rsid w:val="1E7244D6"/>
+    <w:rsid w:val="206C683E"/>
+    <w:rsid w:val="206C683E"/>
+    <w:rsid w:val="20EB100F"/>
+    <w:rsid w:val="2175B7D5"/>
+    <w:rsid w:val="21EF1624"/>
+    <w:rsid w:val="2220D2E5"/>
+    <w:rsid w:val="227F3DAA"/>
+    <w:rsid w:val="22AD7727"/>
+    <w:rsid w:val="22AD7727"/>
+    <w:rsid w:val="22D13237"/>
+    <w:rsid w:val="22F4FCB4"/>
+    <w:rsid w:val="23377DDA"/>
+    <w:rsid w:val="23377DDA"/>
+    <w:rsid w:val="235D3ACB"/>
+    <w:rsid w:val="237500B2"/>
+    <w:rsid w:val="24211EC6"/>
+    <w:rsid w:val="2422BC78"/>
+    <w:rsid w:val="2450D6E7"/>
+    <w:rsid w:val="24626DAE"/>
+    <w:rsid w:val="24A30F55"/>
+    <w:rsid w:val="24DD9E76"/>
+    <w:rsid w:val="24F3DB33"/>
+    <w:rsid w:val="257ACCA4"/>
+    <w:rsid w:val="257ACCA4"/>
+    <w:rsid w:val="2580E119"/>
+    <w:rsid w:val="261953B6"/>
+    <w:rsid w:val="2701FED3"/>
+    <w:rsid w:val="2720435F"/>
+    <w:rsid w:val="2796BE9F"/>
+    <w:rsid w:val="282132F4"/>
+    <w:rsid w:val="28D49523"/>
+    <w:rsid w:val="28F9D013"/>
+    <w:rsid w:val="294FC022"/>
+    <w:rsid w:val="294FC022"/>
+    <w:rsid w:val="2A1020C2"/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:rsid w:val="2C43FF97"/>
+    <w:rsid w:val="2C43FF97"/>
+    <w:rsid w:val="2D1D6A4E"/>
+    <w:rsid w:val="2DAD47A3"/>
+    <w:rsid w:val="2DE343C9"/>
+    <w:rsid w:val="2DF8DA34"/>
+    <w:rsid w:val="2E2B0224"/>
+    <w:rsid w:val="2E6ECE48"/>
+    <w:rsid w:val="2EC90249"/>
+    <w:rsid w:val="2EE0A47D"/>
+    <w:rsid w:val="2FADC3A8"/>
+    <w:rsid w:val="31C130F1"/>
+    <w:rsid w:val="31D9966C"/>
+    <w:rsid w:val="3210FB6E"/>
+    <w:rsid w:val="32A11DFB"/>
+    <w:rsid w:val="338A0A4A"/>
+    <w:rsid w:val="348A7A61"/>
+    <w:rsid w:val="348A7A61"/>
+    <w:rsid w:val="34E5DBEE"/>
+    <w:rsid w:val="35226A26"/>
+    <w:rsid w:val="354DEBEE"/>
+    <w:rsid w:val="36499F1D"/>
+    <w:rsid w:val="36C69671"/>
+    <w:rsid w:val="36C69671"/>
+    <w:rsid w:val="36FFDAF5"/>
+    <w:rsid w:val="375C3F4E"/>
+    <w:rsid w:val="380BEBB3"/>
+    <w:rsid w:val="38664606"/>
+    <w:rsid w:val="38845EF5"/>
+    <w:rsid w:val="38845EF5"/>
+    <w:rsid w:val="38AB4A72"/>
+    <w:rsid w:val="39FD7E1A"/>
+    <w:rsid w:val="3CB532CB"/>
+    <w:rsid w:val="3CC124C8"/>
+    <w:rsid w:val="3CCD11ED"/>
+    <w:rsid w:val="3D81FD5A"/>
+    <w:rsid w:val="3DB63B78"/>
+    <w:rsid w:val="3EE3018F"/>
+    <w:rsid w:val="3F2B4A53"/>
+    <w:rsid w:val="3F5D2790"/>
+    <w:rsid w:val="3F95F0D9"/>
+    <w:rsid w:val="3FACAACF"/>
+    <w:rsid w:val="3FE3CBB0"/>
+    <w:rsid w:val="402BD03A"/>
+    <w:rsid w:val="403897C0"/>
+    <w:rsid w:val="403E7FE8"/>
+    <w:rsid w:val="40E92F06"/>
+    <w:rsid w:val="41020691"/>
+    <w:rsid w:val="42C18AB6"/>
+    <w:rsid w:val="42DC5CCC"/>
+    <w:rsid w:val="435DCE98"/>
+    <w:rsid w:val="435DCE98"/>
+    <w:rsid w:val="43AA446F"/>
+    <w:rsid w:val="445FAF25"/>
+    <w:rsid w:val="449624DC"/>
+    <w:rsid w:val="449F178A"/>
+    <w:rsid w:val="459B6F00"/>
+    <w:rsid w:val="45CFE2EB"/>
+    <w:rsid w:val="4624FBDA"/>
+    <w:rsid w:val="4686B02B"/>
+    <w:rsid w:val="4686B02B"/>
+    <w:rsid w:val="46E785B1"/>
+    <w:rsid w:val="472AD1D8"/>
+    <w:rsid w:val="474816DA"/>
+    <w:rsid w:val="477AEAF6"/>
+    <w:rsid w:val="47A06895"/>
+    <w:rsid w:val="47A73C40"/>
+    <w:rsid w:val="48AFB16F"/>
+    <w:rsid w:val="4965B543"/>
+    <w:rsid w:val="4AF6B53A"/>
+    <w:rsid w:val="4B1A3D85"/>
+    <w:rsid w:val="4CB80A16"/>
+    <w:rsid w:val="4D02053A"/>
+    <w:rsid w:val="4D6C715C"/>
+    <w:rsid w:val="4DAB8917"/>
+    <w:rsid w:val="4E326A12"/>
+    <w:rsid w:val="4EE1A9B1"/>
+    <w:rsid w:val="50185A36"/>
+    <w:rsid w:val="53955111"/>
+    <w:rsid w:val="53955111"/>
+    <w:rsid w:val="53AF3BA0"/>
+    <w:rsid w:val="53AF3BA0"/>
+    <w:rsid w:val="53C569C6"/>
+    <w:rsid w:val="53C9B3EF"/>
+    <w:rsid w:val="5429B67A"/>
+    <w:rsid w:val="5438A347"/>
+    <w:rsid w:val="546690F4"/>
+    <w:rsid w:val="5476B3C7"/>
+    <w:rsid w:val="559171F1"/>
+    <w:rsid w:val="55BBA287"/>
+    <w:rsid w:val="56CA198A"/>
+    <w:rsid w:val="57D0358B"/>
+    <w:rsid w:val="57D63604"/>
+    <w:rsid w:val="57DE4170"/>
+    <w:rsid w:val="58E96804"/>
+    <w:rsid w:val="591D8D1C"/>
+    <w:rsid w:val="5944D37C"/>
+    <w:rsid w:val="5944D37C"/>
+    <w:rsid w:val="5A2DB93B"/>
+    <w:rsid w:val="5A8A53E6"/>
+    <w:rsid w:val="5AA50CD9"/>
+    <w:rsid w:val="5B8F7926"/>
+    <w:rsid w:val="5C266D9C"/>
+    <w:rsid w:val="5C266D9C"/>
+    <w:rsid w:val="5ECD4874"/>
+    <w:rsid w:val="5F961AFA"/>
+    <w:rsid w:val="60251F5C"/>
+    <w:rsid w:val="6057A309"/>
+    <w:rsid w:val="60937435"/>
+    <w:rsid w:val="615328A8"/>
+    <w:rsid w:val="61A601CD"/>
+    <w:rsid w:val="61EB6347"/>
+    <w:rsid w:val="64B40AC6"/>
+    <w:rsid w:val="64B4BC06"/>
+    <w:rsid w:val="654E5BD0"/>
+    <w:rsid w:val="654E5BD0"/>
+    <w:rsid w:val="655B8804"/>
+    <w:rsid w:val="65B2249D"/>
+    <w:rsid w:val="660EBBC1"/>
+    <w:rsid w:val="67976C5D"/>
+    <w:rsid w:val="6848F3CD"/>
+    <w:rsid w:val="684A55B9"/>
+    <w:rsid w:val="68FFB5F4"/>
+    <w:rsid w:val="6A665BD0"/>
+    <w:rsid w:val="6AA57575"/>
+    <w:rsid w:val="6AAD1398"/>
+    <w:rsid w:val="6B46E98A"/>
+    <w:rsid w:val="6C6562A1"/>
+    <w:rsid w:val="6CB5D235"/>
+    <w:rsid w:val="6D0EDAA0"/>
+    <w:rsid w:val="6DF418E6"/>
+    <w:rsid w:val="6DF58995"/>
+    <w:rsid w:val="6E7D676F"/>
+    <w:rsid w:val="6E7D676F"/>
+    <w:rsid w:val="6EE4FFB1"/>
+    <w:rsid w:val="6EE4FFB1"/>
+    <w:rsid w:val="6F321F13"/>
+    <w:rsid w:val="6F321F13"/>
+    <w:rsid w:val="6F4AE4BB"/>
+    <w:rsid w:val="704134F1"/>
+    <w:rsid w:val="704134F1"/>
+    <w:rsid w:val="717C28F4"/>
+    <w:rsid w:val="7229D5FD"/>
+    <w:rsid w:val="7237A6C4"/>
+    <w:rsid w:val="7347ABFC"/>
+    <w:rsid w:val="73907D73"/>
+    <w:rsid w:val="7393A1E5"/>
+    <w:rsid w:val="73B3474A"/>
+    <w:rsid w:val="73D4922F"/>
+    <w:rsid w:val="73EAD366"/>
+    <w:rsid w:val="748CA21D"/>
+    <w:rsid w:val="749FDFB2"/>
+    <w:rsid w:val="74B38F79"/>
+    <w:rsid w:val="7539ABC1"/>
+    <w:rsid w:val="7539ABC1"/>
+    <w:rsid w:val="7541C3F1"/>
+    <w:rsid w:val="755A8E17"/>
+    <w:rsid w:val="75E34987"/>
+    <w:rsid w:val="764C0A11"/>
+    <w:rsid w:val="7664FD5E"/>
+    <w:rsid w:val="7672D50D"/>
+    <w:rsid w:val="76B1C82B"/>
+    <w:rsid w:val="7797AA2B"/>
+    <w:rsid w:val="77C1EBB6"/>
+    <w:rsid w:val="7871E20D"/>
+    <w:rsid w:val="78E75DEE"/>
+    <w:rsid w:val="7AA17638"/>
+    <w:rsid w:val="7BFA00C2"/>
+    <w:rsid w:val="7C064060"/>
+    <w:rsid w:val="7C2A11EE"/>
+    <w:rsid w:val="7CB5F63C"/>
+    <w:rsid w:val="7CB5F63C"/>
+    <w:rsid w:val="7CE26368"/>
+    <w:rsid w:val="7D321D4A"/>
+    <w:rsid w:val="7D6B9A46"/>
+    <w:rsid w:val="7D86B55A"/>
+    <w:rsid w:val="7DEF48C8"/>
+    <w:rsid w:val="7DEF48C8"/>
+    <w:rsid w:val="7DF0FCA3"/>
+    <w:rsid w:val="7DF0FCA3"/>
+    <w:rsid w:val="7E93694A"/>
+    <w:rsid w:val="7ED5A597"/>
+    <w:rsid w:val="7F1DC5E7"/>
+    <w:rsid w:val="7F496805"/>
   </w:rsids>
-  <m:mathPr>
-[...26 lines deleted...]
-  <w15:docId w15:val="{04E0035D-5346-4AED-8C85-17B985EA24B9}"/>
+  <w14:docId w14:val="03355A87"/>
+  <w15:docId w15:val="{EF97AE6F-71A4-473D-BA6E-7D80459DED18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5257,76 +5437,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -5368,52 +5548,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5480,1057 +5660,1015 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E8354E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Topic">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="CG Omega" w:hAnsi="CG Omega" w:cs="CG Omega"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:color w:val="0000D4"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00C33121"/>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...3 lines deleted...]
-    <w:rsid w:val="0054140F"/>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...116 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...3 lines deleted...]
-    <w:rsid w:val="008A7E51"/>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
     <w:pPr>
-      <w:spacing w:after="600"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="13"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...3 lines deleted...]
-    <w:rsid w:val="008A7E51"/>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="13"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="404040" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...1 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0F4761" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="GridTable4-Accent1" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="49"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="5B9BD5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:styleId="Hyperlink" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Hyperlink"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="DefaultParagraphFont"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="99"/>
+    <w:unhideWhenUsed xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="ListParagraph" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="List Paragraph"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Normal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="34"/>
+    <w:qFormat xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:ind xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:left="720"/>
+      <w:contextualSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Code">
+    <w:name w:val="Code"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="35"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="left"/>
+      <w:contextualSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="10"/>
-[...1 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:color w:val="404040" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-    <w:name w:val="page number"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D77E67"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D77E67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17A41"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D77E67"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C17A41"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...26 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE0261"/>
+    <w:rsid w:val="00C17A41"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...57 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="R911d4b7ee8954c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="Rca7dd48f26a4472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="R0d23f9f58ab94a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External" Id="R8c443f9052404bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External" Id="R51474b5ce6d44174" /><Relationship Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml" Id="R9225e43094264ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/what-support-can-i-get/exams/" TargetMode="External" Id="Rb53afe1bb91449df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dass.manchester.ac.uk/what-support-can-i-get/study-support/assistive-software/" TargetMode="External" Id="R648b5c5bf55849a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.library.manchester.ac.uk/training/my-learning-essentials/drop-ins/" TargetMode="External" Id="Rf13dbe1e550d4953" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...293 lines deleted...]
-</a:theme>
+<file path=word/_rels/header.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="rId2089747446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/maps/interactive-map/?id=34" TargetMode="External" Id="Rd26ef8a9aa464d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External" Id="R8162135fd80e4551" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B14DFBD623FD3947A34D491EF6534F24" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3d57c7842dfc28e9bae75e65668f9f18">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f7165fa8-fe78-4c82-bbb7-6ae33be31510" xmlns:ns3="d9842c77-c76c-4a8a-9426-852b45d795cb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f5d4949e3456dfbefb40630283f0018" ns2:_="" ns3:_="">
+    <xsd:import namespace="f7165fa8-fe78-4c82-bbb7-6ae33be31510"/>
+    <xsd:import namespace="d9842c77-c76c-4a8a-9426-852b45d795cb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f7165fa8-fe78-4c82-bbb7-6ae33be31510" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9842c77-c76c-4a8a-9426-852b45d795cb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9acc57f8-35ed-45a0-a8af-b600bf1fd2df}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d9842c77-c76c-4a8a-9426-852b45d795cb">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f7165fa8-fe78-4c82-bbb7-6ae33be31510">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d9842c77-c76c-4a8a-9426-852b45d795cb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0CEBD3A-11A8-4F05-BF99-88AA84E51FEF}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E15BA9-4D49-4129-9B36-7069626BB8AF}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62EB4FCF-FEA8-40C6-A0BA-45F60EC4B463}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B3D5BA-33F9-4A62-96ED-9553F3F6F1CA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...71 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title>Document</dc:title>
+  <dc:creator>Un-named</dc:creator>
+  <lastModifiedBy>Louise Pepper-kernot</lastModifiedBy>
+  <revision>10</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UC.Supportschrx0020InformationschrxfbkInstitutionalschrx0020SupportschrxfbkY02schrx0020Libraryschrx0020Support">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B14DFBD623FD3947A34D491EF6534F24</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MaximizerPreviewMode">
-    <vt:bool>true</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="C.FullName">
-    <vt:lpwstr>Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="C.FirstName">
-    <vt:lpwstr>First Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="UC.Supportschrx0020InformationschrxfbkInstitutionalschrx0020SupportschrxfbkExamschrx0020ArrangementsschrxfbkS25schrx0020Examschrx0020Support">
-    <vt:lpwstr>Support Information\Institutional Support\Exam Arrangements\S25 Exam Support</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Y.TodayDate">
-    <vt:lpwstr>Today's date</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Y.FirstName">
-    <vt:lpwstr>My First Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Y.LastName">
-    <vt:lpwstr>My Last Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>