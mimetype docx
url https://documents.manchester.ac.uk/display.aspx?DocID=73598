--- v0 (2026-02-25)
+++ v1 (2026-08-27)
@@ -1,8222 +1,5763 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="bmp" ContentType="image/bmp"/>
+  <Default Extension="gif" ContentType="image/gif"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/header.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w14:paraId="6D28B38C" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRDefault="00B50A70" w:rsidP="005B7165">
-[...13 lines deleted...]
-      </w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="73204620" wp14:textId="6443E297">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="360" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidR="38664606">
+        <w:rPr/>
+        <w:t xml:space="preserve">Your </w:t>
+      </w:r>
+      <w:r w:rsidR="28F9D013">
+        <w:rPr/>
+        <w:t xml:space="preserve">University </w:t>
+      </w:r>
+      <w:r w:rsidR="38664606">
+        <w:rPr/>
+        <w:t>Support Plan</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="4FDBF086" w14:textId="6B7E663E" w:rsidR="00FD4C05" w:rsidRDefault="00CF070A" w:rsidP="00CF070A">
-[...34 lines deleted...]
-        <w:t>DASS combined support plan</w:t>
+    <w:p w:rsidR="185110A1" w:rsidP="73907D73" w:rsidRDefault="185110A1" w14:paraId="22B7FBEE" w14:textId="12CD5752">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="0" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="185110A1">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Here’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="402BD03A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>a summary</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="449624DC">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>support</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="282132F4">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>We’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asked </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="14A375CE">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">your </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to put </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="4AF6B53A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>this</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in place for you</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6A665BD0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="282132F4">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="47A73C40">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="282132F4">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ake sure you read </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="61A601CD">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the guidance that </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="0F92F867">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>is linked</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="2E6ECE48">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> below</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="61A601CD">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, as </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="00E3A273">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>it explains how your support works and what you need to do to use it.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55483D5B" w14:textId="77777777" w:rsidR="00CF070A" w:rsidRDefault="00CF070A" w:rsidP="00CF070A">
-[...14 lines deleted...]
-          <w:b/>
+    <w:p w:rsidR="209F0087" w:rsidP="5D2A5223" w:rsidRDefault="209F0087" w14:paraId="63276C07" w14:textId="7DD1B628">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:keepNext w:val="1"/>
+        <w:keepLines w:val="1"/>
+        <w:spacing w:before="160" w:after="80"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="209F0087">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="0F4761"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Disability Information shared with your School</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="209F0087" w:rsidP="5D2A5223" w:rsidRDefault="209F0087" w14:paraId="66376CCC" w14:textId="30C4E2EB">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...17 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="209F0087">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:caps w:val="0"/>
+          <w:smallCaps w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...33 lines deleted...]
-        <w:t>Support:</w:t>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We haven’t shared disability information with your School yet.  When you meet with a Disability Adviser, you can decide what information, if any, you want to share.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34667042" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRPr="00245473" w:rsidRDefault="00B50A70" w:rsidP="00FD4C05">
-[...79 lines deleted...]
-          <w:szCs w:val="24"/>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="63446F33" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Academic and Library Support</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="2BB67FB2" wp14:textId="6665F1B9">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>We’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="0578E57A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">asked </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>your School</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="477AEAF6">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Library to:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="58ED6BCB" w14:textId="77777777" w:rsidR="00383B82" w:rsidRDefault="00383B82" w:rsidP="005B7165">
-[...20 lines deleted...]
-      <w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2AF2907F" w14:paraId="63215E20" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...13 lines deleted...]
-        <w:t>Advance copies of lecture notes &amp; slides</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_Accessing teaching_materials_in" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="2AF2907F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Provide teaching materials online in advance</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D4E7EC" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRPr="00245473" w:rsidRDefault="00B50A70" w:rsidP="00245473">
-      <w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2AF2907F" w14:paraId="78E6D41A" wp14:textId="09233870">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...10 lines deleted...]
-        <w:t>Access to podcasts</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_Lecture_recordings_(podcasts)" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="2AF2907F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Provide access to lecture recordings (podcasts)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06D23336" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRPr="00245473" w:rsidRDefault="00245473" w:rsidP="00245473">
-      <w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2AF2907F" w14:paraId="34A02CDC" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_Disability-related_absences" </w:instrText>
+      </w:r>
       <w:r>
-        <w:rPr>
-[...12 lines deleted...]
-        <w:t xml:space="preserve"> attendance difficulties</w:t>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="2AF2907F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Be aware you may have disability-related attendance difficulties</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4903565D" w14:textId="77777777" w:rsidR="00245473" w:rsidRPr="00180069" w:rsidRDefault="00245473" w:rsidP="00245473">
-      <w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2AF2907F" w14:paraId="064E88ED" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...87 lines deleted...]
-        <w:t>extensions</w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_Automatic_extensions" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="2AF2907F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Offer automatic 1-week extensions (where applicable)</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20150D05" w14:textId="77777777" w:rsidR="00180069" w:rsidRPr="00180069" w:rsidRDefault="00180069" w:rsidP="00180069">
-      <w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2AF2907F" w14:paraId="200DE525" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...7 lines deleted...]
-        <w:t>Reading List Support</w:t>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_Clearly_identify_mandatory" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="2AF2907F">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Clearly identify mandatory reading</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62A14D7C" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRDefault="00B50A70" w:rsidP="00245473">
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2AF2907F" w14:paraId="02EB378F" wp14:textId="3DDB147E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="17"/>
+          <w:numId w:val="2"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="288" w:lineRule="auto"/>
-[...18 lines deleted...]
-        <w:t>Extension to High Demand Library loans</w:t>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK  \l  "_Extended_high_demand" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Extend High Demand Library loans</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="612671A0" w14:textId="77777777" w:rsidR="00B50A70" w:rsidRDefault="00B50A70" w:rsidP="00B915A9">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="0DA8D33B" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Exam Support</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1AE1F054" w14:textId="382C35F7" w:rsidR="00245473" w:rsidRPr="006C09AC" w:rsidRDefault="00245473" w:rsidP="00245473">
-[...16 lines deleted...]
-        <w:t>Exam Support:</w:t>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="373BA206" wp14:textId="77777777">
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your exam arrangements:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68CD7AE3" w14:textId="77777777" w:rsidR="00245473" w:rsidRPr="006C09AC" w:rsidRDefault="00180069" w:rsidP="006C09AC">
-      <w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="2AF2907F" w14:paraId="78E57FD3" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">25% Extra Time </w:t>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4" w:rsidR="2AF2907F">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>25% extra time</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF05565" w14:textId="77777777" w:rsidR="00180069" w:rsidRDefault="00180069" w:rsidP="006C09AC">
+    <w:p w:rsidR="717C28F4" w:rsidP="18D76D02" w:rsidRDefault="717C28F4" w14:paraId="05877DE0" w14:textId="68150072">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...14 lines deleted...]
-        <w:t>Location – Extra time room</w:t>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="717C28F4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>Sha</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="55BBA287">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="717C28F4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="717C28F4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> extra-time exam room</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30B211D2" w14:textId="64250CDB" w:rsidR="00CF070A" w:rsidRDefault="00CF070A" w:rsidP="006C09AC">
+    <w:p w:rsidR="0D8A506A" w:rsidP="18D76D02" w:rsidRDefault="0D8A506A" w14:paraId="55FD1096" w14:textId="11094FFD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:after="0"/>
-[...2 lines deleted...]
-          <w:bCs/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="0D8A506A">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>You can collect stickers from DASS to add to your exams. These tell the examiner that you have a Specific Learning Difficulty.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5731FACD" w14:textId="77777777" w:rsidR="003D769B" w:rsidRDefault="003D769B" w:rsidP="003D769B">
-[...58 lines deleted...]
-          <w:spacing w:val="-1"/>
+    <w:p w:rsidR="7393A1E5" w:rsidP="717C28F4" w:rsidRDefault="7393A1E5" w14:paraId="4ABC3309" w14:textId="265837D9">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These arrangements apply to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t>timed, written exams</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="2E6B8072">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00CF070A" w:rsidRPr="00CF070A">
-[...8 lines deleted...]
-        <w:r w:rsidR="00CF070A" w:rsidRPr="00CF070A">
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">They </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>do</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="3210FB6E">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>n’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> usually apply to other types of assessment</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="53C9B3EF">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="77C1EBB6">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>or</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> exams lasting 24 hours or longer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="143E6329">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="1E1B9FF0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="143E6329">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ind </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="57DE4170">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>out more in</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="143E6329">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="R768274effa754ead">
+        <w:r w:rsidRPr="5D2A5223" w:rsidR="143E6329">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...1 lines deleted...]
-            <w:spacing w:val="-1"/>
           </w:rPr>
-          <w:t>explanations of your exam arrangements</w:t>
+          <w:t>our Exam Support Guidance</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="056CD000" w14:textId="360A6D65" w:rsidR="00B50A70" w:rsidRDefault="00B50A70" w:rsidP="00CF070A">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="73907D73" w14:paraId="4A3412E8" wp14:textId="74C52262">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73" w:rsidR="73907D73">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Important Information about your support</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3A74317E" w14:textId="63D419BC" w:rsidR="00245473" w:rsidRDefault="00245473" w:rsidP="00B915A9">
-[...29 lines deleted...]
-      </w:r>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="439F44E7" wp14:textId="3E9341E9">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Accessing teaching_materials_in" w:id="392148527"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Accessing</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>teaching materials</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="4D6C715C">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in advance</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="392148527"/>
     </w:p>
-    <w:p w14:paraId="2EF97DF7" w14:textId="77777777" w:rsidR="003D769B" w:rsidRPr="00876DBF" w:rsidRDefault="003D769B" w:rsidP="00B915A9">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="38664606" w14:paraId="5A39BBE3" wp14:textId="6A027C59">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>If</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="261953B6">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> teaching materials are</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="67976C5D">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n’t </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>available in advance</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="15629A1B">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or you’re not sure where to find them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rf18f3f14c96e4284">
+        <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>your School Disability Coordinator</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="169B9009" w14:textId="57C1E157" w:rsidR="00B915A9" w:rsidRPr="00B915A9" w:rsidRDefault="00245473" w:rsidP="00B915A9">
-[...72 lines deleted...]
-      </w:r>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="2F27F196" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Lecture_recordings_(podcasts)" w:id="115247071"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Lecture recordings (podcasts)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="115247071"/>
     </w:p>
-    <w:p w14:paraId="68F153E7" w14:textId="77777777" w:rsidR="00B915A9" w:rsidRPr="00B915A9" w:rsidRDefault="00B915A9" w:rsidP="00B915A9">
-[...40 lines deleted...]
-          <w:bCs/>
+    <w:p w:rsidR="546690F4" w:rsidP="5D2A5223" w:rsidRDefault="546690F4" w14:paraId="43FB16CF" w14:textId="36FFDEF8">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:u w:val="single"/>
-[...9 lines deleted...]
-          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...12 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>You can</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="6B46E98A">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> now</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> access recordings for your teaching, including </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="0D94B3FB">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>lectures</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> where recordings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aren’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> normally shared with students.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="1B470F7F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:spacing w:val="4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Recordings are </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>for your own study only</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. You </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>must</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7C2A11EE">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>n’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7C2A11EE">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00B915A9">
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>share, upload, or publish them</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="28D49523" w:rsidP="18D76D02" w:rsidRDefault="28D49523" w14:paraId="06C17345" w14:textId="1BEB8D07">
+      <w:pPr>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If recordings </w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>aren’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> available, or you need support in seminars or smaller sessions, contact us.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="197F9569">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="28D49523">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Make sure you </w:t>
+      </w:r>
+      <w:hyperlink r:id="R7483d4e3c4974a2a">
+        <w:r w:rsidRPr="18D76D02" w:rsidR="28D49523">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>(podcasts)</w:t>
+          <w:t>read</w:t>
         </w:r>
-        <w:r w:rsidRPr="00B915A9">
+        <w:r w:rsidRPr="18D76D02" w:rsidR="546690F4">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t xml:space="preserve"> </w:t>
+          <w:t xml:space="preserve"> lecture recordings</w:t>
+        </w:r>
+        <w:r w:rsidRPr="18D76D02" w:rsidR="2720435F">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="1"/>
+            <w:bCs w:val="1"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> guidance</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B915A9">
-[...3 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="546690F4">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for more detail.</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="499B8C16" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Disability-related_absences" w:id="1383299098"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="717C28F4">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Disability-related absences</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1383299098"/>
+    </w:p>
+    <w:p w:rsidR="717C28F4" w:rsidP="3F5D2790" w:rsidRDefault="717C28F4" w14:paraId="572D3E09" w14:textId="04FB706C">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>We’ve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> told your School that your disability may sometimes affect your attendance. This might mean you </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="69"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>can’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> attend </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="2EC90249">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>sometimes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, or your attendance varies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="717C28F4" w:rsidP="73907D73" w:rsidRDefault="717C28F4" w14:paraId="1248A9F5" w14:textId="50EDAF54">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-3"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If this happens, please</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="02E94522">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="02E94522">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>submit</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="02E94522">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-6"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> an absence request on the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="02E94522">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>SEAtS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="02E94522">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> app, and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-4"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rb27cd19ccbd24302">
+        <w:r w:rsidRPr="73907D73" w:rsidR="169FB733">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>let your School know</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="73907D73" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, especially if your absence is ongoing or is </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>affecting your studies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="717C28F4" w:rsidP="18D76D02" w:rsidRDefault="717C28F4" w14:paraId="4A1199BC" w14:textId="69571964">
+      <w:pPr>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If your absence affects an assessment, </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rf7930442ba01478b">
+        <w:r w:rsidRPr="18D76D02" w:rsidR="169FB733">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:b w:val="0"/>
+            <w:bCs w:val="0"/>
+            <w:i w:val="0"/>
+            <w:iCs w:val="0"/>
+            <w:noProof w:val="0"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>apply for mitigating circumstances</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as soon as you can. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="676612F0">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B915A9">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="18D76D02" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Some courses have attendance requirements that you need to meet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="717C28F4" w:rsidP="3F5D2790" w:rsidRDefault="717C28F4" w14:paraId="6A15F214" w14:textId="0C9AE3FB">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsia="Aptos" w:cs="Aptos"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>student visa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, your attendance could affect it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-5"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...7 lines deleted...]
-          <w:spacing w:val="-1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Check the </w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:instrText xml:space="preserve">HYPERLINK "https://Student Support | Immigration and Visas | Visas and Applications | Student Visa | Student Visa Responsibilities | The University of Manchester" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>your visa responsibilities for details.</w:t>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="169FB733">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:noProof w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...25 lines deleted...]
-        <w:r w:rsidRPr="00B915A9">
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="7F5E8880" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Automatic_extensions" w:id="1249209536"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3F5D2790">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Automatic extensions</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1249209536"/>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="38664606" w14:paraId="0D0B940D" wp14:textId="4ECA4E0C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="227F3DAA">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>Automatic</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="75E34987">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1-week e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="227F3DAA">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xtensions </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="227F3DAA">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>don’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="227F3DAA">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apply to all pieces of work. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="151B35AF">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>heck</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="64B40AC6">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> out</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rf78ac409714541af">
+        <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>lecturer</w:t>
-[...141 lines deleted...]
-          <w:t>process</w:t>
+          <w:t>guidance on how and when automatic extensions can be used</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B915A9">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B915A9">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="717C28F4" w14:paraId="778F0F42" wp14:textId="10963CB3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Clearly_identify_mandatory" w:id="462817491"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Clearly </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>identify</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mandatory reading</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="462817491"/>
+    </w:p>
+    <w:p w:rsidR="112ACDC0" w:rsidP="5D2A5223" w:rsidRDefault="112ACDC0" w14:paraId="6CA8164B" w14:textId="23E04C95">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Most Schools provide structured reading lists </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>identifying</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="68C5C348">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>required texts</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="7C1BB40A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>chapters</w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="46EB5111">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="5D2A5223" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>weekly or topic-based reading</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="381D8D84" w14:textId="77777777" w:rsidR="003D769B" w:rsidRPr="00B915A9" w:rsidRDefault="003D769B" w:rsidP="00B915A9">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="112ACDC0" w:rsidP="717C28F4" w:rsidRDefault="112ACDC0" w14:paraId="3EF35CDB" w14:textId="0E230828">
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="0" w:beforeAutospacing="off" w:after="160" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>If this isn’t provided, or you’re having difficulties with your course reading:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="3AEE9A17" w14:textId="77777777" w:rsidR="00B915A9" w:rsidRPr="00B915A9" w:rsidRDefault="00B915A9" w:rsidP="00B915A9">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="112ACDC0" w:rsidP="717C28F4" w:rsidRDefault="112ACDC0" w14:paraId="752B80CA">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>contact the academic leading the teaching</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E9A3EDE" w14:textId="77777777" w:rsidR="00B915A9" w:rsidRPr="00B915A9" w:rsidRDefault="00B915A9" w:rsidP="00B915A9">
-[...749 lines deleted...]
-        <w:r w:rsidRPr="00B915A9">
+    <w:p w:rsidR="112ACDC0" w:rsidP="717C28F4" w:rsidRDefault="112ACDC0" w14:paraId="715B5002">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="717C28F4" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">consider using </w:t>
+      </w:r>
+      <w:hyperlink r:id="Rb381fba3df4949d6">
+        <w:r w:rsidRPr="717C28F4" w:rsidR="112ACDC0">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...4 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>Policy</w:t>
-[...141 lines deleted...]
-          <w:t>and</w:t>
+          <w:t>assistive software</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B915A9">
-[...10 lines deleted...]
-        <w:r w:rsidRPr="00B915A9">
+      <w:r w:rsidRPr="717C28F4" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (e.g. read-back tools)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="112ACDC0" w:rsidP="717C28F4" w:rsidRDefault="112ACDC0" w14:paraId="4E1FA1CB" w14:textId="2EA11869">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">contact </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8ce1cde1385141d5">
+        <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
           <w:rPr>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...5 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
+            <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
-          <w:t>other</w:t>
-[...94 lines deleted...]
-          <w:t>Activities</w:t>
+          <w:t>DASS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00B915A9">
-[...16 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>your</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1430 lines deleted...]
-        <w:r w:rsidRPr="006C09AC">
+      <w:hyperlink r:id="Rcbfb53a05850413c">
+        <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...3 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>dass@manchester.ac.uk</w:t>
+          <w:t>School Disability Coordinator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006C09AC">
-[...5 lines deleted...]
-          <w:lang w:eastAsia="en-GB"/>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="112ACDC0">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for further support</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="3D81FD5A" w:rsidP="3F5D2790" w:rsidRDefault="3D81FD5A" w14:paraId="6CC33C18" w14:textId="55AE13EB">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+        <w:suppressLineNumbers w:val="0"/>
+        <w:bidi w:val="0"/>
+        <w:spacing w:before="160" w:beforeAutospacing="off" w:after="80" w:afterAutospacing="off" w:line="279" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Extended_high_demand" w:id="1088256233"/>
+      <w:r w:rsidRPr="73907D73" w:rsidR="3D81FD5A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Extended </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="5429B67A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="3D81FD5A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">igh </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="2580E119">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="3D81FD5A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>emand loans</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1088256233"/>
+    </w:p>
+    <w:p w:rsidR="38664606" w:rsidP="3F5D2790" w:rsidRDefault="38664606" w14:paraId="102A55A1" w14:textId="519DA36B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">High Demand books are normally issued for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> days.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="7D86B55A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>You can borrow the</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="338A0A4A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">m </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">for </w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="38664606">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="73907D73" w:rsidR="14477C2C">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Just to note:</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="064D5015" w14:textId="77777777" w:rsidR="006C09AC" w:rsidRPr="006C09AC" w:rsidRDefault="006C09AC" w:rsidP="006C09AC">
-[...21 lines deleted...]
-        <w:r w:rsidRPr="006C09AC">
+    <w:p w:rsidR="7E93694A" w:rsidP="3F5D2790" w:rsidRDefault="7E93694A" w14:paraId="2C8F5314" w14:textId="3772F119">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>self-service machines m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="4B1A3D85">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ight not </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">show the extended loan </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7797AA2B">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>straight awa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>y</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="7E93694A" w:rsidP="3F5D2790" w:rsidRDefault="7E93694A" w14:paraId="5288E463" w14:textId="72C29952">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="3CB532CB">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>ey</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7E93694A">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> update automatically overnight</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w14:paraId="11535E03" wp14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Need help?</w:t>
+      </w:r>
+    </w:p>
+    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" w:rsidP="3F5D2790" w14:paraId="44FFA447" wp14:textId="38671837">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>If any part of your support is not working</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="21EF1624">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for you, or </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="21EF1624">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>isn’t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="21EF1624">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> put in place</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, please contact your </w:t>
+      </w:r>
+      <w:hyperlink r:id="R8c443f9052404bea">
+        <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:eastAsia="Times New Roman" w:cs="Calibri"/>
-[...3 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>dass@manchester.ac.uk</w:t>
+          <w:t>School Disability Coordinator</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="006C09AC">
-[...274 lines deleted...]
-        <w:r w:rsidRPr="00D50189">
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:hyperlink r:id="R51474b5ce6d44174">
+        <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-[...2 lines deleted...]
-            <w:lang w:eastAsia="en-GB"/>
           </w:rPr>
-          <w:t>visa@manchester.ac.uk</w:t>
+          <w:t>DASS</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D50189">
-[...6 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r w:rsidRPr="3F5D2790" w:rsidR="7393A1E5">
+        <w:rPr>
+          <w:rStyle w:val="Normal"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2540E635" w14:textId="77777777" w:rsidR="00245473" w:rsidRDefault="00245473" w:rsidP="00245473">
-[...529 lines deleted...]
-      <w:cols w:space="720"/>
+    <w:sectPr>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
+      <w:docGrid w:linePitch="360"/>
+      <w:cols w:num="1"/>
+      <w:headerReference w:type="default" r:id="Rca7dd48f26a4472b"/>
+      <w:footerReference w:type="default" r:id="R911d4b7ee8954c21"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...23 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Symbol">
+<w:fonts xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-[...6 lines deleted...]
-  <w:font w:name="Courier New">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
+  <w:font xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...65 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
-<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="0A1F6073" w14:textId="77777777" w:rsidR="006C09AC" w:rsidRDefault="00A824C1">
+<file path=word/footer.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2AF2907F" w:rsidTr="2AF2907F" w14:paraId="432C323C">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="3B93F2C9" w14:textId="67446732">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="63320F06" w14:textId="59F63392">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="66AE03AC" w14:textId="36D13A67">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="2F51B956" w14:textId="6AC5C1AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
-[...38 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="2B24A49E" w14:textId="77777777" w:rsidR="006C09AC" w:rsidRDefault="00A824C1">
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblStyle w:val="TableNormal"/>
+      <w:bidiVisual w:val="0"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+      <w:gridCol w:w="3005"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2AF2907F" w:rsidTr="2AF2907F" w14:paraId="5E1E46CD">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="4547D3B0" w14:textId="0844B9BC">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:left="-115"/>
+            <w:jc w:val="left"/>
+          </w:pPr>
+          <w:r w:rsidR="2AF2907F">
+            <w:drawing>
+              <wp:inline wp14:editId="757F0EAE" wp14:anchorId="721FC60B">
+                <wp:extent cx="1655064" cy="701040"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:docPr id="1658125951" name="drawing"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks noChangeAspect="1"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic>
+                  <a:graphicData xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:nvPicPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:cNvPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" id="1658125951" name="Picture 1658125951"/>
+                        <pic:cNvPicPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture"/>
+                      </pic:nvPicPr>
+                      <pic:blipFill xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:embed="rId2089747446">
+                          <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                            <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                              <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                            </a:ext>
+                          </a:extLst>
+                        </a:blip>
+                        <a:stretch xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:fillRect xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                        </a:stretch>
+                      </pic:blipFill>
+                      <pic:spPr xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                          <a:off xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" x="0" y="0"/>
+                          <a:ext xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" cx="1655064" cy="701040"/>
+                        </a:xfrm>
+                        <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
+                          <a:avLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                        </a:prstGeom>
+                      </pic:spPr>
+                    </pic:pic>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="25FD5889" w14:textId="5FF121CB">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="3005" w:type="dxa"/>
+          <w:tcMar/>
+        </w:tcPr>
+        <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="030D94C9" w14:textId="7D63A250">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:bidi w:val="0"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+            <w:rPr>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+            </w:rPr>
+          </w:pPr>
+          <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+            <w:rPr>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+            </w:rPr>
+            <w:t>DASS</w:t>
+          </w:r>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:hyperlink r:id="Rd26ef8a9aa464d90">
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Floor, University Place</w:t>
+            </w:r>
+          </w:hyperlink>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+            <w:rPr>
+              <w:b w:val="1"/>
+              <w:bCs w:val="1"/>
+            </w:rPr>
+            <w:t>0161 275 7512</w:t>
+          </w:r>
+          <w:r>
+            <w:br/>
+          </w:r>
+          <w:hyperlink r:id="R8162135fd80e4551">
+            <w:r w:rsidRPr="2AF2907F" w:rsidR="2AF2907F">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t>dass@manchester.ac.uk</w:t>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="2AF2907F" w:rsidP="2AF2907F" w:rsidRDefault="2AF2907F" w14:paraId="483EC614" w14:textId="059F4A1E">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Header"/>
+      <w:bidi w:val="0"/>
     </w:pPr>
-    <w:r>
-[...216 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="23">
+    <w:nsid w:val="3f975e38"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="933" w:hanging="272"/>
-[...69 lines deleted...]
-      </w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="22">
+    <w:nsid w:val="48e0a5bf"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="21">
+    <w:nsid w:val="2fddb7f3"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="20">
+    <w:nsid w:val="2e5d07fd"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:abstractNumId="19">
+    <w:nsid w:val="6e75bdbc"/>
+    <w:multiLevelType xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="hybridMultilevel"/>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08293231"/>
+    <w:nsid w:val="22585f41"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="6F188B62"/>
-[...3 lines deleted...]
-      <w:lvlText w:val=""/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val="o"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09E954F1"/>
+    <w:nsid w:val="64eaa6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F6FE2A6E"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A62A1F"/>
+    <w:nsid w:val="6f63d671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="5570101A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29252EDF"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:nsid w:val="160b170d"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...65 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C421499"/>
+    <w:nsid w:val="ffe6afa"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="F0BE4AE2"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F0C2180"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:nsid w:val="14a141d8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...5 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
-[...5 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...5 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...11 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...65 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="308C1B8E"/>
+    <w:nsid w:val="29755cb9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8A4CC5A"/>
-[...8 lines deleted...]
-        </w:tabs>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...46 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31513F11"/>
+    <w:nsid w:val="25c8c88b"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3AE4AE9C"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38234F6B"/>
+    <w:nsid w:val="3fd7b99b"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1CCAB7B6"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AA6632"/>
+    <w:nsid w:val="3f402e1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="CDC6ACBE"/>
-[...17 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...5 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4287679E"/>
+    <w:nsid w:val="59e44157"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4AAC0740"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="442D24E9"/>
+    <w:nsid w:val="43accabc"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="8A18359A"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B872D1"/>
+    <w:nsid w:val="46884d18"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3A52E08E"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B900B6A"/>
+    <w:nsid w:val="61ab388c"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C2B2A8FA"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B87E08"/>
+    <w:nsid w:val="262f0947"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3600190C"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C1375E"/>
+    <w:nsid w:val="56b60eff"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="C526FAA0"/>
-[...3 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="669538B9"/>
+    <w:nsid w:val="66581262"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9C8AC180"/>
-[...2 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E3C0FFD"/>
+    <w:nsid w:val="59bebe77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D6BA5842"/>
-[...2 lines deleted...]
-      <w:lvlText w:val="-"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...4 lines deleted...]
-      <w:numFmt w:val="bullet"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:eastAsia="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w15:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="577442182">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="113181323">
-[...2 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="955524403">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="595401413">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="1293054094">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1853954462">
-[...11 lines deleted...]
-  <w:num w:numId="10" w16cid:durableId="1457141414">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="614680424">
-[...14 lines deleted...]
-  <w:num w:numId="16" w16cid:durableId="1847550804">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="1575360043">
-[...11 lines deleted...]
-  <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...4 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...18 lines deleted...]
-  </w:endnotePr>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:spaceForUL/>
-[...11 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:val="15" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00727841"/>
-[...357 lines deleted...]
-    <w:rsid w:val="00FE60DA"/>
+    <w:rsidRoot w:val="06467719"/>
+    <w:rsid w:val="00E3A273"/>
+    <w:rsid w:val="02066BEA"/>
+    <w:rsid w:val="02066BEA"/>
+    <w:rsid w:val="021F21CB"/>
+    <w:rsid w:val="02E94522"/>
+    <w:rsid w:val="034E6742"/>
+    <w:rsid w:val="045976F5"/>
+    <w:rsid w:val="0578E57A"/>
+    <w:rsid w:val="05A1079B"/>
+    <w:rsid w:val="05B4B75E"/>
+    <w:rsid w:val="05B4B75E"/>
+    <w:rsid w:val="06467719"/>
+    <w:rsid w:val="0B1F0728"/>
+    <w:rsid w:val="0BF98A75"/>
+    <w:rsid w:val="0BFDD23C"/>
+    <w:rsid w:val="0C31132E"/>
+    <w:rsid w:val="0C365449"/>
+    <w:rsid w:val="0C84564B"/>
+    <w:rsid w:val="0D0E4EF0"/>
+    <w:rsid w:val="0D8A506A"/>
+    <w:rsid w:val="0D94B3FB"/>
+    <w:rsid w:val="0DB9AA41"/>
+    <w:rsid w:val="0E32623C"/>
+    <w:rsid w:val="0F92F867"/>
+    <w:rsid w:val="1005146D"/>
+    <w:rsid w:val="10089F18"/>
+    <w:rsid w:val="100DE1A5"/>
+    <w:rsid w:val="10400C54"/>
+    <w:rsid w:val="112ACDC0"/>
+    <w:rsid w:val="12037DBC"/>
+    <w:rsid w:val="1349EE65"/>
+    <w:rsid w:val="1349EE65"/>
+    <w:rsid w:val="143E6329"/>
+    <w:rsid w:val="14477C2C"/>
+    <w:rsid w:val="14A375CE"/>
+    <w:rsid w:val="14E3E85C"/>
+    <w:rsid w:val="151B35AF"/>
+    <w:rsid w:val="15629A1B"/>
+    <w:rsid w:val="15806359"/>
+    <w:rsid w:val="15BC79C8"/>
+    <w:rsid w:val="15CE0D92"/>
+    <w:rsid w:val="15CE0D92"/>
+    <w:rsid w:val="15F49B2F"/>
+    <w:rsid w:val="169FB733"/>
+    <w:rsid w:val="16D9F162"/>
+    <w:rsid w:val="1806DA8E"/>
+    <w:rsid w:val="185110A1"/>
+    <w:rsid w:val="18578782"/>
+    <w:rsid w:val="18D76D02"/>
+    <w:rsid w:val="190B32EA"/>
+    <w:rsid w:val="197F9569"/>
+    <w:rsid w:val="1A25EAD2"/>
+    <w:rsid w:val="1AC1D216"/>
+    <w:rsid w:val="1AE30EFD"/>
+    <w:rsid w:val="1B078C8B"/>
+    <w:rsid w:val="1B470F7F"/>
+    <w:rsid w:val="1B55D11C"/>
+    <w:rsid w:val="1C16331C"/>
+    <w:rsid w:val="1D80EB55"/>
+    <w:rsid w:val="1DAE9B65"/>
+    <w:rsid w:val="1E00E92F"/>
+    <w:rsid w:val="1E00E92F"/>
+    <w:rsid w:val="1E1B9FF0"/>
+    <w:rsid w:val="1E7244D6"/>
+    <w:rsid w:val="209F0087"/>
+    <w:rsid w:val="20EB100F"/>
+    <w:rsid w:val="21EF1624"/>
+    <w:rsid w:val="227F3DAA"/>
+    <w:rsid w:val="22AD7727"/>
+    <w:rsid w:val="22AD7727"/>
+    <w:rsid w:val="22D13237"/>
+    <w:rsid w:val="22F4FCB4"/>
+    <w:rsid w:val="24211EC6"/>
+    <w:rsid w:val="2422BC78"/>
+    <w:rsid w:val="24A30F55"/>
+    <w:rsid w:val="24F3DB33"/>
+    <w:rsid w:val="257ACCA4"/>
+    <w:rsid w:val="257ACCA4"/>
+    <w:rsid w:val="2580E119"/>
+    <w:rsid w:val="261953B6"/>
+    <w:rsid w:val="2701FED3"/>
+    <w:rsid w:val="2720435F"/>
+    <w:rsid w:val="2796BE9F"/>
+    <w:rsid w:val="282132F4"/>
+    <w:rsid w:val="28D49523"/>
+    <w:rsid w:val="28F9D013"/>
+    <w:rsid w:val="294FC022"/>
+    <w:rsid w:val="294FC022"/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:rsid w:val="2C43FF97"/>
+    <w:rsid w:val="2C43FF97"/>
+    <w:rsid w:val="2D1D6A4E"/>
+    <w:rsid w:val="2DF8DA34"/>
+    <w:rsid w:val="2E2B0224"/>
+    <w:rsid w:val="2E6B8072"/>
+    <w:rsid w:val="2E6ECE48"/>
+    <w:rsid w:val="2EC90249"/>
+    <w:rsid w:val="2FADC3A8"/>
+    <w:rsid w:val="31C130F1"/>
+    <w:rsid w:val="3210FB6E"/>
+    <w:rsid w:val="32A11DFB"/>
+    <w:rsid w:val="338A0A4A"/>
+    <w:rsid w:val="348A7A61"/>
+    <w:rsid w:val="348A7A61"/>
+    <w:rsid w:val="35226A26"/>
+    <w:rsid w:val="354DEBEE"/>
+    <w:rsid w:val="36499F1D"/>
+    <w:rsid w:val="36C69671"/>
+    <w:rsid w:val="36C69671"/>
+    <w:rsid w:val="36FFDAF5"/>
+    <w:rsid w:val="375C3F4E"/>
+    <w:rsid w:val="38664606"/>
+    <w:rsid w:val="38845EF5"/>
+    <w:rsid w:val="38845EF5"/>
+    <w:rsid w:val="3CB532CB"/>
+    <w:rsid w:val="3CC124C8"/>
+    <w:rsid w:val="3CCD11ED"/>
+    <w:rsid w:val="3D81FD5A"/>
+    <w:rsid w:val="3F5D2790"/>
+    <w:rsid w:val="3FE3CBB0"/>
+    <w:rsid w:val="402BD03A"/>
+    <w:rsid w:val="403897C0"/>
+    <w:rsid w:val="403E7FE8"/>
+    <w:rsid w:val="40E92F06"/>
+    <w:rsid w:val="41020691"/>
+    <w:rsid w:val="42C18AB6"/>
+    <w:rsid w:val="42DC5CCC"/>
+    <w:rsid w:val="435DCE98"/>
+    <w:rsid w:val="435DCE98"/>
+    <w:rsid w:val="449624DC"/>
+    <w:rsid w:val="449F178A"/>
+    <w:rsid w:val="45CFE2EB"/>
+    <w:rsid w:val="4624FBDA"/>
+    <w:rsid w:val="4686B02B"/>
+    <w:rsid w:val="4686B02B"/>
+    <w:rsid w:val="46E785B1"/>
+    <w:rsid w:val="46EB5111"/>
+    <w:rsid w:val="472AD1D8"/>
+    <w:rsid w:val="474816DA"/>
+    <w:rsid w:val="477AEAF6"/>
+    <w:rsid w:val="47A73C40"/>
+    <w:rsid w:val="48AFB16F"/>
+    <w:rsid w:val="4AF6B53A"/>
+    <w:rsid w:val="4B1A3D85"/>
+    <w:rsid w:val="4CB80A16"/>
+    <w:rsid w:val="4D02053A"/>
+    <w:rsid w:val="4D6C715C"/>
+    <w:rsid w:val="4E326A12"/>
+    <w:rsid w:val="4EE1A9B1"/>
+    <w:rsid w:val="53955111"/>
+    <w:rsid w:val="53955111"/>
+    <w:rsid w:val="53AF3BA0"/>
+    <w:rsid w:val="53AF3BA0"/>
+    <w:rsid w:val="53C9B3EF"/>
+    <w:rsid w:val="5429B67A"/>
+    <w:rsid w:val="5438A347"/>
+    <w:rsid w:val="546690F4"/>
+    <w:rsid w:val="5476B3C7"/>
+    <w:rsid w:val="559171F1"/>
+    <w:rsid w:val="55BBA287"/>
+    <w:rsid w:val="56CA198A"/>
+    <w:rsid w:val="57D0358B"/>
+    <w:rsid w:val="57D63604"/>
+    <w:rsid w:val="57DE4170"/>
+    <w:rsid w:val="58E96804"/>
+    <w:rsid w:val="5944D37C"/>
+    <w:rsid w:val="5944D37C"/>
+    <w:rsid w:val="5A2DB93B"/>
+    <w:rsid w:val="5AA50CD9"/>
+    <w:rsid w:val="5C266D9C"/>
+    <w:rsid w:val="5C266D9C"/>
+    <w:rsid w:val="5D2A5223"/>
+    <w:rsid w:val="5ECD4874"/>
+    <w:rsid w:val="5F961AFA"/>
+    <w:rsid w:val="60251F5C"/>
+    <w:rsid w:val="6057A309"/>
+    <w:rsid w:val="60937435"/>
+    <w:rsid w:val="61A601CD"/>
+    <w:rsid w:val="61EB6347"/>
+    <w:rsid w:val="64B40AC6"/>
+    <w:rsid w:val="654E5BD0"/>
+    <w:rsid w:val="654E5BD0"/>
+    <w:rsid w:val="655B8804"/>
+    <w:rsid w:val="65B2249D"/>
+    <w:rsid w:val="660EBBC1"/>
+    <w:rsid w:val="676612F0"/>
+    <w:rsid w:val="67976C5D"/>
+    <w:rsid w:val="6848F3CD"/>
+    <w:rsid w:val="68C5C348"/>
+    <w:rsid w:val="68FFB5F4"/>
+    <w:rsid w:val="698AB36B"/>
+    <w:rsid w:val="6A665BD0"/>
+    <w:rsid w:val="6AAD1398"/>
+    <w:rsid w:val="6B46E98A"/>
+    <w:rsid w:val="6DF418E6"/>
+    <w:rsid w:val="6DF58995"/>
+    <w:rsid w:val="6E7D676F"/>
+    <w:rsid w:val="6E7D676F"/>
+    <w:rsid w:val="6EE4FFB1"/>
+    <w:rsid w:val="6EE4FFB1"/>
+    <w:rsid w:val="6F321F13"/>
+    <w:rsid w:val="6F321F13"/>
+    <w:rsid w:val="704134F1"/>
+    <w:rsid w:val="704134F1"/>
+    <w:rsid w:val="717C28F4"/>
+    <w:rsid w:val="7237A6C4"/>
+    <w:rsid w:val="73907D73"/>
+    <w:rsid w:val="7393A1E5"/>
+    <w:rsid w:val="73D4922F"/>
+    <w:rsid w:val="748CA21D"/>
+    <w:rsid w:val="749FDFB2"/>
+    <w:rsid w:val="7541C3F1"/>
+    <w:rsid w:val="755A8E17"/>
+    <w:rsid w:val="75E34987"/>
+    <w:rsid w:val="75F5A551"/>
+    <w:rsid w:val="75FF9169"/>
+    <w:rsid w:val="764C0A11"/>
+    <w:rsid w:val="7664FD5E"/>
+    <w:rsid w:val="76B1C82B"/>
+    <w:rsid w:val="7797AA2B"/>
+    <w:rsid w:val="77C1EBB6"/>
+    <w:rsid w:val="7AA17638"/>
+    <w:rsid w:val="7C1BB40A"/>
+    <w:rsid w:val="7C2A11EE"/>
+    <w:rsid w:val="7CB5F63C"/>
+    <w:rsid w:val="7CB5F63C"/>
+    <w:rsid w:val="7D321D4A"/>
+    <w:rsid w:val="7D6B9A46"/>
+    <w:rsid w:val="7D86B55A"/>
+    <w:rsid w:val="7DEF48C8"/>
+    <w:rsid w:val="7DEF48C8"/>
+    <w:rsid w:val="7E93694A"/>
+    <w:rsid w:val="7ED5A597"/>
+    <w:rsid w:val="7F1DC5E7"/>
+    <w:rsid w:val="7F496805"/>
   </w:rsids>
-  <m:mathPr>
-[...26 lines deleted...]
-  <w15:docId w15:val="{04E0035D-5346-4AED-8C85-17B985EA24B9}"/>
+  <w14:docId w14:val="03355A87"/>
+  <w15:docId w15:val="{EF97AE6F-71A4-473D-BA6E-7D80459DED18}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="MS Mincho" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        <w:lang w:val="en-GB" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Hyperlink" w:semiHidden="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8241,76 +5782,76 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -8352,52 +5893,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -8464,1109 +6005,1015 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:pPr>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="480" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0054140F"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00E8354E"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
-      <w:spacing w:before="200" w:after="0"/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="MS Gothic"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="4F81BD"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Topic">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="CG Omega" w:hAnsi="CG Omega" w:cs="CG Omega"/>
-[...3 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...1 lines deleted...]
-    <w:uiPriority w:val="99"/>
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:color w:val="0000D4"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Heading3Char" w:customStyle="1">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...4 lines deleted...]
-    <w:rsid w:val="00C33121"/>
+  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:ascii="Lucida Grande" w:hAnsi="Lucida Grande"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:styleId="Heading5Char" w:customStyle="1">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:styleId="Heading6Char" w:customStyle="1">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...1 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:styleId="Heading7Char" w:customStyle="1">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0054140F"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="MS Gothic" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...9 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="Heading8Char" w:customStyle="1">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-      <w:lang w:eastAsia="en-US"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
-[...3 lines deleted...]
-    <w:rsid w:val="0054140F"/>
+  <w:style w:type="character" w:styleId="Heading9Char" w:customStyle="1">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
     <w:rPr>
-      <w:sz w:val="16"/>
-      <w:szCs w:val="16"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="TitleChar" w:customStyle="1">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:rPr>
-      <w:rFonts w:eastAsia="Calibri"/>
-[...116 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitleChar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
     <w:pPr>
-      <w:pBdr>
-[...2 lines deleted...]
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-[...3 lines deleted...]
-    <w:rsid w:val="008A7E51"/>
+  <w:style w:type="character" w:styleId="SubtitleChar" w:customStyle="1">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:szCs w:val="52"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
     <w:pPr>
-      <w:spacing w:after="600"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="13"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...3 lines deleted...]
-    <w:rsid w:val="008A7E51"/>
+  <w:style w:type="character" w:styleId="QuoteChar" w:customStyle="1">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="SimSun" w:hAnsi="Cambria" w:cs="Times New Roman"/>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="13"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:color w:val="404040" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphasis">
-[...1 lines deleted...]
-    <w:uiPriority w:val="20"/>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="008A7E51"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseQuoteChar" w:customStyle="1">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:color="0F4761" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0F4761" w:themeShade="BF" w:sz="4" w:space="10"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Table Grid"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="59"/>
+    <w:rsid xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="00FB4123"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="GridTable4-Accent1" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Grid Table 4 Accent 1"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="TableNormal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="49"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:spacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="9CC2E5" w:themeTint="99" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="5B9BD5" w:sz="4" w:space="0"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="5B9BD5" w:themeFill="accent1"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="double" w:color="5B9BD5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+      </w:rPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="character" w:styleId="Hyperlink" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Hyperlink"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="DefaultParagraphFont"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="99"/>
+    <w:unhideWhenUsed xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <w:rPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="paragraph" w:styleId="ListParagraph" mc:Ignorable="w14">
+    <w:name xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="List Paragraph"/>
+    <w:basedOn xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="Normal"/>
+    <w:uiPriority xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:val="34"/>
+    <w:qFormat xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+      <w:ind xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:left="720"/>
+      <w:contextualSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Code">
+    <w:name w:val="Code"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="35"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="left"/>
+      <w:contextualSpacing xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main"/>
+    </w:pPr>
+    <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:spacing w:val="10"/>
-[...1 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+      <w:color w:val="404040" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PageNumber">
-    <w:name w:val="page number"/>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D77E67"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00D77E67"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C17A41"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-      <w:sz w:val="24"/>
+      <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
-      <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...1 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:styleId="FootnoteTextChar" w:customStyle="1">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D77E67"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C17A41"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
-[...1 lines deleted...]
-      <w:lang w:eastAsia="en-GB"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
-[...26 lines deleted...]
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006C09AC"/>
+    <w:rsid w:val="00C17A41"/>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:uiPriority w:val="99"/>
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="2AF2907F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:leader="none" w:pos="4680"/>
+        <w:tab w:val="right" w:leader="none" w:pos="9360"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-[...109 lines deleted...]
-</w:webSettings>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer.xml" Id="R911d4b7ee8954c21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header.xml" Id="Rca7dd48f26a4472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/what-support-can-i-get/study-support/assistive-software/" TargetMode="External" Id="Rb381fba3df4949d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="R0d23f9f58ab94a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=37272" TargetMode="External" Id="Rf78ac409714541af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External" Id="R8ce1cde1385141d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External" Id="Rcbfb53a05850413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External" Id="R8c443f9052404bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External" Id="R51474b5ce6d44174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External" Id="Rf18f3f14c96e4284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/contact-and-see-us/who-can-i-talk-to-in-my-school/" TargetMode="External" Id="Rb27cd19ccbd24302" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/what-support-can-i-get/study-support/support-from-my-teaching-staff/" TargetMode="External" Id="R7483d4e3c4974a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studentsupport.manchester.ac.uk/study-support/mitigating-circumstances/" TargetMode="External" Id="Rf7930442ba01478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dass.manchester.ac.uk/what-support-can-i-get/exams/exam-explanations/" TargetMode="External" Id="R768274effa754ead" /></Relationships>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...293 lines deleted...]
-</a:theme>
+<file path=word/_rels/header.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.jpg" Id="rId2089747446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/about/maps/interactive-map/?id=34" TargetMode="External" Id="Rd26ef8a9aa464d90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dass@manchester.ac.uk" TargetMode="External" Id="R8162135fd80e4551" /></Relationships>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APA.XSL" StyleName="APA"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100B14DFBD623FD3947A34D491EF6534F24" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3d57c7842dfc28e9bae75e65668f9f18">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="f7165fa8-fe78-4c82-bbb7-6ae33be31510" xmlns:ns3="d9842c77-c76c-4a8a-9426-852b45d795cb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9f5d4949e3456dfbefb40630283f0018" ns2:_="" ns3:_="">
+    <xsd:import namespace="f7165fa8-fe78-4c82-bbb7-6ae33be31510"/>
+    <xsd:import namespace="d9842c77-c76c-4a8a-9426-852b45d795cb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f7165fa8-fe78-4c82-bbb7-6ae33be31510" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="13" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="15" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="d9842c77-c76c-4a8a-9426-852b45d795cb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="14" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9acc57f8-35ed-45a0-a8af-b600bf1fd2df}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="d9842c77-c76c-4a8a-9426-852b45d795cb">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="f7165fa8-fe78-4c82-bbb7-6ae33be31510">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="d9842c77-c76c-4a8a-9426-852b45d795cb" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E241615-5426-4B98-A979-88D3FCC9A381}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15E15BA9-4D49-4129-9B36-7069626BB8AF}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{62EB4FCF-FEA8-40C6-A0BA-45F60EC4B463}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{57B3D5BA-33F9-4A62-96ED-9553F3F6F1CA}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...71 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...2 lines deleted...]
-  <cp:revision></cp:revision>
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+  <dc:title>Document</dc:title>
+  <dc:creator>Un-named</dc:creator>
+  <lastModifiedBy>Louise Pepper-kernot</lastModifiedBy>
+  <revision>9</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="UC.Supportschrx0020InformationschrxfbkInstitutionalschrx0020SupportschrxfbkY02schrx0020Libraryschrx0020Support">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100B14DFBD623FD3947A34D491EF6534F24</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="xd_ProgID">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MaximizerPreviewMode">
-    <vt:bool>true</vt:bool>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="C.FullName">
-    <vt:lpwstr>Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="_SourceUrl">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="C.FirstName">
-    <vt:lpwstr>First Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_SharedFileIndex">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="UC.Supportschrx0020InformationschrxfbkInstitutionalschrx0020SupportschrxfbkExamschrx0020ArrangementsschrxfbkS25schrx0020Examschrx0020Support">
-    <vt:lpwstr>Support Information\Institutional Support\Exam Arrangements\S25 Exam Support</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ComplianceAssetId">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="Y.TodayDate">
-    <vt:lpwstr>Today's date</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="TemplateUrl">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="Y.FirstName">
-    <vt:lpwstr>My First Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
+    <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="Y.LastName">
-    <vt:lpwstr>My Last Name</vt:lpwstr>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="xd_Signature">
+    <vt:bool>false</vt:bool>
   </property>
 </Properties>
 </file>