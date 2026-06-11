--- v0 (2026-02-13)
+++ v1 (2026-06-11)
@@ -370,51 +370,51 @@
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="6C983025" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:24.4pt;width:508.75pt;height:49.5pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOkI4AxAIAAG4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vvqCJO2COoXXosOA&#10;og3WDn1WZDk2IIuapNz29aMkx8k6Y8CG9cGlRPKQPBSZ65t9J8lWGNuCKmh2kVIiFIeqVeuCfnu5&#10;/3BFiXVMVUyCEgU9CEtvFu/fXe/0XOTQgKyEIQii7HynC9o4p+dJYnkjOmYvQAuFyhpMxxwezTqp&#10;DNsheieTPE1nyQ5MpQ1wYS3e3kUlXQT8uhbcPdW1FY7IgmJuLnxN+K78N1lcs/naMN20vE+D/UMW&#10;HWsVBh2g7phjZGPa36C6lhuwULsLDl0Cdd1yEWrAarL0TTXPDdMi1ILkWD3QZP8fLH/cPuulQRp2&#10;2s4tir6KfW06/x/zI/tA1mEgS+wd4Xg5m8yyLJ9SwlE3y69m08BmcvLWxrrPAjrihYIabEbgiG0f&#10;rMOIaHo06amr7lspg2zRJApEA9Y7TfEveFuzXt1KQ7bMt3RWlmnpu4hga3vu0Vv7hyQG+9U6GzXO&#10;Pf4IfPopw/sx+Mu/9kCkIcifsgqV9OXLVhHmRylLr6I7sZxJUfXt8LaGDbRJ5RlQ4GmMSfub5NTa&#10;ILmDFN5Oqq+iJm2Fzcxj7b+mxTgXymVR1bBKRM5jKyJ8mFNPb2hAAPTINcYfsHuAcewI09t7VxGG&#10;dnAe7eIxseg8eITIoNzg3LUKzFhlEqvqI0f7I0mRGs/SCqrD0hADcWVYze9bfMYPzLolM7gjcJvg&#10;3nNP+Kkl7AoKvURJA+bH2L23x9FFLSU73DkFtd83zAhK5BeFj/xjNpn4JRUOk+lljgdzrlmda9Sm&#10;uwWcgQw3rOZB9PZOHsXaQPeK67H0UVHFFMfYBeXOHA+3Lu5CXLBclGUww8WkmXtQz5p7cM+qH9OX&#10;/Sszup9lh1vgEY77ic3fjHS09Z4Kyo2Dug3zfuK15xuXWng4/QL2W/P8HKxOPxOLnwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABfrt7rcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoXZTSKMSpEBKHnhCh4uzG2yRtvA62m4a/Z3uC26xmNfOm3MxuEBOG2HvSsFwoEEiNtz21Gnaf&#10;bw85iJgMWTN4Qg0/GGFT3d6UprD+Qh841akVHEKxMBq6lMZCyth06Exc+BGJvYMPziQ+QyttMBcO&#10;d4N8VOpJOtMTN3RmxNcOm1N9dhqGrc2+VFp978IhTrUP2+n4Pmp9fze/PINIOKe/Z7jiMzpUzLT3&#10;Z7JRDBp4SNKQ5cx/ddVyvQKxZ5Wtc5BVKf8PqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAzpCOAMQCAABuBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF+u3utwAAAAIAQAADwAAAAAAAAAAAAAAAAAeBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
+              <v:rect w14:anchorId="3700D92C" id="Rectangle 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:24.4pt;width:508.75pt;height:49.5pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDOkI4AxAIAAG4GAAAOAAAAZHJzL2Uyb0RvYy54bWysVdtu2zAMfR+wfxD0vvqCJO2COoXXosOA&#10;og3WDn1WZDk2IIuapNz29aMkx8k6Y8CG9cGlRPKQPBSZ65t9J8lWGNuCKmh2kVIiFIeqVeuCfnu5&#10;/3BFiXVMVUyCEgU9CEtvFu/fXe/0XOTQgKyEIQii7HynC9o4p+dJYnkjOmYvQAuFyhpMxxwezTqp&#10;DNsheieTPE1nyQ5MpQ1wYS3e3kUlXQT8uhbcPdW1FY7IgmJuLnxN+K78N1lcs/naMN20vE+D/UMW&#10;HWsVBh2g7phjZGPa36C6lhuwULsLDl0Cdd1yEWrAarL0TTXPDdMi1ILkWD3QZP8fLH/cPuulQRp2&#10;2s4tir6KfW06/x/zI/tA1mEgS+wd4Xg5m8yyLJ9SwlE3y69m08BmcvLWxrrPAjrihYIabEbgiG0f&#10;rMOIaHo06amr7lspg2zRJApEA9Y7TfEveFuzXt1KQ7bMt3RWlmnpu4hga3vu0Vv7hyQG+9U6GzXO&#10;Pf4IfPopw/sx+Mu/9kCkIcifsgqV9OXLVhHmRylLr6I7sZxJUfXt8LaGDbRJ5RlQ4GmMSfub5NTa&#10;ILmDFN5Oqq+iJm2Fzcxj7b+mxTgXymVR1bBKRM5jKyJ8mFNPb2hAAPTINcYfsHuAcewI09t7VxGG&#10;dnAe7eIxseg8eITIoNzg3LUKzFhlEqvqI0f7I0mRGs/SCqrD0hADcWVYze9bfMYPzLolM7gjcJvg&#10;3nNP+Kkl7AoKvURJA+bH2L23x9FFLSU73DkFtd83zAhK5BeFj/xjNpn4JRUOk+lljgdzrlmda9Sm&#10;uwWcgQw3rOZB9PZOHsXaQPeK67H0UVHFFMfYBeXOHA+3Lu5CXLBclGUww8WkmXtQz5p7cM+qH9OX&#10;/Sszup9lh1vgEY77ic3fjHS09Z4Kyo2Dug3zfuK15xuXWng4/QL2W/P8HKxOPxOLnwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABfrt7rcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SNyoXZTSKMSpEBKHnhCh4uzG2yRtvA62m4a/Z3uC26xmNfOm3MxuEBOG2HvSsFwoEEiNtz21Gnaf&#10;bw85iJgMWTN4Qg0/GGFT3d6UprD+Qh841akVHEKxMBq6lMZCyth06Exc+BGJvYMPziQ+QyttMBcO&#10;d4N8VOpJOtMTN3RmxNcOm1N9dhqGrc2+VFp978IhTrUP2+n4Pmp9fze/PINIOKe/Z7jiMzpUzLT3&#10;Z7JRDBp4SNKQ5cx/ddVyvQKxZ5Wtc5BVKf8PqH4BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAzpCOAMQCAABuBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAF+u3utwAAAAIAQAADwAAAAAAAAAAAAAAAAAeBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAACcGAAAAAA==&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:fill color2="white [3212]" angle="270" colors="0 white;.25 #00b100;.5 #06aa0a;.75 #00b100;1 white" focus="100%" type="gradient">
                   <o:fill v:ext="view" type="gradientUnscaled"/>
                 </v:fill>
                 <w10:wrap anchorx="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="2DED9C16" w14:textId="75250D70" w:rsidR="00A126F7" w:rsidRDefault="004972B6" w:rsidP="004972B6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="5102"/>
           <w:tab w:val="left" w:pos="8820"/>
         </w:tabs>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
@@ -582,51 +582,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1734D342" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,2.8pt" to="508.5pt,2.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKdTAqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4w4hRYi+5l&#10;2Iqt+wBFpmwBsiRIWpz8/Sj5knZNgXXYi6wLD8lzSHp7c+wVOYDz0uiaFqucEtDcNFK3Nf35eP/h&#10;mhIfmG6YMhpqegJPb3bv320HW8HadEY14Ag60b4abE27EGyVZZ530DO/MhY0Pgrjehbw6NqscWxA&#10;773K1nl+lQ3GNdYZDt7j7d34SHfJvxDAwzchPASiaoq5hbS6tO7jmu22rGods53kUxrsH7LomdQY&#10;dHF1xwIjv5x84aqX3BlvRFhx02dGCMkhcUA2Rf4Hmx8ds5C4oDjeLjL5/+eWfz3c6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh89gehI3NVVSRx6sYocvPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+qfG6zKffHrX7hfzPP9U4P0l&#10;xMcS+ypl8beIGOJtCIy9QGKnv8Yj0Znoo4aExakq8usRTjxnCpqpMtHWsUk2PCiNcpyLmnbhpGDU&#10;+zsIIhssYzFSfZ4F4xx0mBVVGq0jTGBJFuDFMjwHTvYRCmkW3wJeECmy0WEB91IbdyntcJxTFqP9&#10;rMDIO0qwN80ptXuSBodq7JnxBxCn9uk5wc+/qd1vAAAA//8DAFBLAwQUAAYACAAAACEAznimTtwA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTKAWFOFVBUCRUqaIgwdGN&#10;N3FUex3Fbpv+PVsucJyd0czbYjZ4J/bYxzaQgvEoA4FUBdNSo+Dz4+XqHkRMmox2gVDBESPMyvOz&#10;QucmHOgd9+vUCC6hmGsFNqUulzJWFr2Oo9AhsVeH3uvEsm+k6fWBy72T11k2lV63xAtWd/hksdqu&#10;d17B69sifN0cn2v3bRex9pPHpV1ZpS4vhvkDiIRD+gvDCZ/RoWSmTdiRicIpmHBOwe0UxMnMxnf8&#10;2eb3IMtC/qcvfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKdTAqBgIAAO4EAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOeKZO3AAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" strokeweight="2pt">
+              <v:line w14:anchorId="0E49D780" id="Straight Connector 15" o:spid="_x0000_s1026" style="position:absolute;z-index:251658241;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,2.8pt" to="508.5pt,2.8pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDKdTAqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4w4hRYi+5l&#10;2Iqt+wBFpmwBsiRIWpz8/Sj5knZNgXXYi6wLD8lzSHp7c+wVOYDz0uiaFqucEtDcNFK3Nf35eP/h&#10;mhIfmG6YMhpqegJPb3bv320HW8HadEY14Ag60b4abE27EGyVZZ530DO/MhY0Pgrjehbw6NqscWxA&#10;773K1nl+lQ3GNdYZDt7j7d34SHfJvxDAwzchPASiaoq5hbS6tO7jmu22rGods53kUxrsH7LomdQY&#10;dHF1xwIjv5x84aqX3BlvRFhx02dGCMkhcUA2Rf4Hmx8ds5C4oDjeLjL5/+eWfz3c6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh89gehI3NVVSRx6sYocvPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+qfG6zKffHrX7hfzPP9U4P0l&#10;xMcS+ypl8beIGOJtCIy9QGKnv8Yj0Znoo4aExakq8usRTjxnCpqpMtHWsUk2PCiNcpyLmnbhpGDU&#10;+zsIIhssYzFSfZ4F4xx0mBVVGq0jTGBJFuDFMjwHTvYRCmkW3wJeECmy0WEB91IbdyntcJxTFqP9&#10;rMDIO0qwN80ptXuSBodq7JnxBxCn9uk5wc+/qd1vAAAA//8DAFBLAwQUAAYACAAAACEAznimTtwA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhTKAWFOFVBUCRUqaIgwdGN&#10;N3FUex3Fbpv+PVsucJyd0czbYjZ4J/bYxzaQgvEoA4FUBdNSo+Dz4+XqHkRMmox2gVDBESPMyvOz&#10;QucmHOgd9+vUCC6hmGsFNqUulzJWFr2Oo9AhsVeH3uvEsm+k6fWBy72T11k2lV63xAtWd/hksdqu&#10;d17B69sifN0cn2v3bRex9pPHpV1ZpS4vhvkDiIRD+gvDCZ/RoWSmTdiRicIpmHBOwe0UxMnMxnf8&#10;2eb3IMtC/qcvfwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDKdTAqBgIAAO4EAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDOeKZO3AAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="388E9794" w14:textId="7F56F5DE" w:rsidR="00F56290" w:rsidRDefault="00F56290" w:rsidP="00A126F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="689FD219" w14:textId="781AD1CA" w:rsidR="00A126F7" w:rsidRPr="00263D76" w:rsidRDefault="00A126F7" w:rsidP="00A126F7">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -958,51 +958,51 @@
                         <a:fillRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="tx1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="5FE781F5" id="Straight Connector 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="457.1pt,4.7pt" to="965.4pt,4.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ3WNqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4z4hRYi+5l&#10;2IpdPkCRKVuALAmSFid/P0q+pN1SoB32IuvCQ/Ickt7eHHtFDuC8NLqmxSqnBDQ3jdRtTX/+uH93&#10;TYkPTDdMGQ01PYGnN7u3b7aDrWBtOqMacASdaF8NtqZdCLbKMs876JlfGQsaH4VxPQt4dG3WODag&#10;915l6zy/ygbjGusMB+/x9m58pLvkXwjg4asQHgJRNcXcQlpdWvdxzXZbVrWO2U7yKQ32D1n0TGoM&#10;uri6Y4GRX07+5aqX3BlvRFhx02dGCMkhcUA2Rf4Hm+8ds5C4oDjeLjL5/+eWfznc6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh09gehI3NVVSRx6sYofPPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+sfG6zKffHrX7hfzPP9Y4P0l&#10;xPsS+ypl8VLE5sNrY2DsBRI7/Tkeic5EHzUkLE5VkV+PcOI5U9BMlYm2jk2y4UFplONc1LQLJwWj&#10;3t9AENlgGYuR6tMsGOegw6yo0mgdYQJLsgAvluEpcLKPUEiz+BrwgkiRjQ4LuJfauEtph+Ocshjt&#10;ZwVG3lGCvWlOqd2TNDhUY8+MP4A4tY/PCX7+Te1+AwAA//8DAFBLAwQUAAYACAAAACEAIwwtPNwA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91US7Axk6KiFaQgtoIet9lJ&#10;Nrg7G7LbNv33br3ocd57vPdNuRidFXsaQucZYTrJQBDXXnfcInxsnq9uQYSoWCvrmRCOFGBRnZ+V&#10;qtD+wO+0X8dWpBIOhUIwMfaFlKE25FSY+J44eY0fnIrpHFqpB3VI5c7K6yzLpVMdpwWjeno0VH+v&#10;dw7h5XXpP2+OT439MsvQuNnDyrwZxMuL8f4ORKQx/oXhhJ/QoUpMW79jHYRFSI9EhPkMxMnMpnkO&#10;YvsryKqU/+mrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ3WNqBgIAAO4EAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAjDC083AAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" strokeweight="2pt">
+              <v:line w14:anchorId="4E9DBB3B" id="Straight Connector 22" o:spid="_x0000_s1026" style="position:absolute;z-index:251658242;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="457.1pt,4.7pt" to="965.4pt,4.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCZ3WNqBgIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vtgO4q4z4hRYi+5l&#10;2IpdPkCRKVuALAmSFid/P0q+pN1SoB32IuvCQ/Ickt7eHHtFDuC8NLqmxSqnBDQ3jdRtTX/+uH93&#10;TYkPTDdMGQ01PYGnN7u3b7aDrWBtOqMacASdaF8NtqZdCLbKMs876JlfGQsaH4VxPQt4dG3WODag&#10;915l6zy/ygbjGusMB+/x9m58pLvkXwjg4asQHgJRNcXcQlpdWvdxzXZbVrWO2U7yKQ32D1n0TGoM&#10;uri6Y4GRX07+5aqX3BlvRFhx02dGCMkhcUA2Rf4Hm+8ds5C4oDjeLjL5/+eWfznc6geHMgzWV94+&#10;uMjiKFwfv5gfOSaxTotYcAyE4+XVpiw3BWrK57fsDLTOh09gehI3NVVSRx6sYofPPmAwNJ1N4rXS&#10;ZKjputzk+axicy+Vim+tR8i4IdYg9dEkdQjcKkcODGu7b4tYS/Tb+sfG6zKffHrX7hfzPP9Y4P0l&#10;xPsS+ypl8VLE5sNrY2DsBRI7/Tkeic5EHzUkLE5VkV+PcOI5U9BMlYm2jk2y4UFplONc1LQLJwWj&#10;3t9AENlgGYuR6tMsGOegw6yo0mgdYQJLsgAvluEpcLKPUEiz+BrwgkiRjQ4LuJfauEtph+Ocshjt&#10;ZwVG3lGCvWlOqd2TNDhUY8+MP4A4tY/PCX7+Te1+AwAA//8DAFBLAwQUAAYACAAAACEAIwwtPNwA&#10;AAAFAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91US7Axk6KiFaQgtoIet9lJ&#10;Nrg7G7LbNv33br3ocd57vPdNuRidFXsaQucZYTrJQBDXXnfcInxsnq9uQYSoWCvrmRCOFGBRnZ+V&#10;qtD+wO+0X8dWpBIOhUIwMfaFlKE25FSY+J44eY0fnIrpHFqpB3VI5c7K6yzLpVMdpwWjeno0VH+v&#10;dw7h5XXpP2+OT439MsvQuNnDyrwZxMuL8f4ORKQx/oXhhJ/QoUpMW79jHYRFSI9EhPkMxMnMpnkO&#10;YvsryKqU/+mrHwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCZ3WNqBgIAAO4EAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAjDC083AAAAAUBAAAP&#10;AAAAAAAAAAAAAAAAAGAEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAaQUAAAAA&#10;" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="23476E3F" w14:textId="7141FB40" w:rsidR="005E3FDB" w:rsidRDefault="005E3FDB" w:rsidP="006F7732">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B50B0E0" w14:textId="77777777" w:rsidR="005E3FDB" w:rsidRDefault="005E3FDB" w:rsidP="006F7732">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
@@ -1062,51 +1062,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A126F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IAA </w:t>
             </w:r>
             <w:r w:rsidR="00DF11CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reference:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E779B9A" w14:textId="5A21C686" w:rsidR="00A126F7" w:rsidRPr="00A126F7" w:rsidRDefault="00A126F7" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D9950DD" w14:textId="52139908" w:rsidR="00A126F7" w:rsidRPr="00A126F7" w:rsidRDefault="00A126F7" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1354,374 +1353,362 @@
               <w:t xml:space="preserve"> fellowship</w:t>
             </w:r>
             <w:r w:rsidR="005E4EC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0023055B" w:rsidRPr="00A126F7" w14:paraId="54BF7084" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47086F8D" w14:textId="68BC56A0" w:rsidR="0023055B" w:rsidRPr="005E4EC6" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29AC5ED9" w14:textId="77777777" w:rsidR="0023055B" w:rsidRPr="00857DBB" w:rsidRDefault="0023055B" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00515EAC" w:rsidRPr="00A126F7" w14:paraId="7F9B0391" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D23DBDE" w14:textId="729C233C" w:rsidR="00515EAC" w:rsidRDefault="00BD6490" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33B69C68" w14:textId="77777777" w:rsidR="00515EAC" w:rsidRPr="00857DBB" w:rsidRDefault="00515EAC" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E797A" w:rsidRPr="00A126F7" w14:paraId="0AC087DE" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC84B1A" w14:textId="37072256" w:rsidR="006E797A" w:rsidRPr="005E4EC6" w:rsidRDefault="008E7169" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dept/School/Institute:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F62399" w14:textId="77777777" w:rsidR="006E797A" w:rsidRPr="00857DBB" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E797A" w:rsidRPr="00A126F7" w14:paraId="30C61492" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F8DF726" w14:textId="0D026D3F" w:rsidR="006E797A" w:rsidRPr="005E4EC6" w:rsidRDefault="00507501" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>University (include name, address and postcode):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="444F4991" w14:textId="77777777" w:rsidR="006E797A" w:rsidRPr="00857DBB" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3F72" w:rsidRPr="00A126F7" w14:paraId="0EB17728" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2051D301" w14:textId="0A1B08AD" w:rsidR="008E3F72" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E188BA0" w14:textId="77777777" w:rsidR="008E3F72" w:rsidRPr="00857DBB" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3F72" w:rsidRPr="00A126F7" w14:paraId="6445637B" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5705245C" w14:textId="63118A06" w:rsidR="008E3F72" w:rsidRDefault="00227EF2" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B50C292" w14:textId="77777777" w:rsidR="008E3F72" w:rsidRPr="00857DBB" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00227EF2" w:rsidRPr="00A126F7" w14:paraId="4DCF34CA" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1764,304 +1751,292 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F26ED" w:rsidRPr="00A126F7" w14:paraId="2A0E6425" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63BE8C69" w14:textId="6B3EEA1F" w:rsidR="007F26ED" w:rsidRPr="00410153" w:rsidRDefault="007F26ED" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AC4C8C" w14:textId="4050EF68" w:rsidR="007F26ED" w:rsidRPr="00F948EA" w:rsidRDefault="00F948EA" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F948EA">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="201D95F4" w14:textId="6A45D1AB" w:rsidR="007F26ED" w:rsidRDefault="00F948EA" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D255D">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>School/University</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5755" w:rsidRPr="00A126F7" w14:paraId="71665A41" w14:textId="77777777" w:rsidTr="004D6493">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A33F023" w14:textId="3149D458" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F94B71" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="659071B0" w14:textId="7220A8D1" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6493" w:rsidRPr="00A126F7" w14:paraId="0BFF592F" w14:textId="77777777" w:rsidTr="004D6493">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="302232A1" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFD1BDD" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B22AACD" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D6493" w:rsidRPr="00A126F7" w14:paraId="497565F9" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47BE9E6A" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76D02232" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29BCC244" w14:textId="77777777" w:rsidR="004D6493" w:rsidRDefault="004D6493" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5ABDAFB2" w14:textId="6EA5BBF6" w:rsidR="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
@@ -2159,772 +2134,747 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70DD8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead External Partner Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="0CCA9BA3" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FF0477C" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF31DC9" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="12756AA7" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C17A1B" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407638FF" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="204AABDE" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D893E3E" w14:textId="3C3E5D9E" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00C14081" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5525A57E" w14:textId="7F2841F6" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D195D" w:rsidRPr="00F864B5" w14:paraId="09BFBD40" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="141F3D68" w14:textId="22BEDF7E" w:rsidR="001D195D" w:rsidRPr="00870A86" w:rsidRDefault="001D195D" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sector:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D838631" w14:textId="77777777" w:rsidR="001D195D" w:rsidRPr="00F864B5" w:rsidRDefault="001D195D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="2DF4AB10" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D8DF6D" w14:textId="78AEAFF2" w:rsidR="00A72B76" w:rsidRPr="00870A86" w:rsidRDefault="00A72B76" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation identifying no. </w:t>
             </w:r>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e.g. Charity number or company registration no.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1900142B" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3312789C" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Size:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="789B1B2D" w14:textId="156A499F" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SME?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="502" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="187725DF" w14:textId="13FAF4AA" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LARGE?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="59C320BF" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21D6E1AE" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00870A86" w:rsidRDefault="00A72B76" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9C9E5C" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52741A92" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="774CD638" w14:textId="101A26EB" w:rsidR="00A72B76" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72B76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="2E2ECD67" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B77C626" w14:textId="1DED852C" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="003C2E89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VAT Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CF99751" w14:textId="3C1AB8E5" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="003C2E89">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="29C7FBA9" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E53507E" w14:textId="2FA87CFE" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation URL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D43B6C7" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="730FD471" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="780E5689" w14:textId="5D0D949F" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Contact Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="591AC54C" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="036DEBD0" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4155D91A" w14:textId="6CD25E71" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position in Organisation / Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1576A393" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="29985C93" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFC40E3" w14:textId="449B630E" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A521264" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70DD8" w:rsidRPr="00F864B5" w14:paraId="6E6BE94D" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2949,51 +2899,50 @@
               </w:rPr>
               <w:t xml:space="preserve">Additional Collaborating Organisations </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70DD8" w:rsidRPr="00F864B5" w14:paraId="1E3F130A" w14:textId="77777777" w:rsidTr="009169DE">
         <w:trPr>
           <w:trHeight w:val="657"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44DA768C" w14:textId="77777777" w:rsidR="00B70DD8" w:rsidRDefault="00B70DD8" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5CB1242A" w14:textId="77777777" w:rsidR="00C25066" w:rsidRDefault="00C25066" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3017,51 +2966,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="715B912B" w14:textId="77777777" w:rsidR="00C25066" w:rsidRPr="00870A86" w:rsidRDefault="00C25066" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60DD20C5" w14:textId="77777777" w:rsidR="00B70DD8" w:rsidRPr="00F864B5" w:rsidRDefault="00B70DD8" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A413D9A" w14:textId="77777777" w:rsidR="00C14081" w:rsidRDefault="00C14081" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3163,137 +3111,152 @@
               <w:rFonts w:cstheme="minorHAnsi"/>
               <w:b w:val="0"/>
               <w:sz w:val="22"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:id w:val="1176541122"/>
             <w:placeholder>
               <w:docPart w:val="ED191619A6294667BBD9BDCB6284BE49"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Yes / No" w:value="Yes / No"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1596" w:type="pct"/>
                 <w:tcBorders>
                   <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                   <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
               </w:tcPr>
               <w:p w14:paraId="50512343" w14:textId="77777777" w:rsidR="00933F3C" w:rsidRPr="00933F3C" w:rsidRDefault="00933F3C" w:rsidP="000B6A63">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00933F3C">
                   <w:rPr>
                     <w:rStyle w:val="Style9"/>
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00E62CBB" w:rsidRPr="00A126F7" w14:paraId="4D4947B8" w14:textId="77777777" w:rsidTr="00E62CBB">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A3E3719" w14:textId="77777777" w:rsidR="00933F3C" w:rsidRPr="00410153" w:rsidRDefault="00933F3C" w:rsidP="000B6A63">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">If Yes, please </w:t>
+              <w:t xml:space="preserve">If </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00410153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00410153">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provide details</w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6FD4AEF8" w14:textId="77777777" w:rsidR="00933F3C" w:rsidRPr="00A126F7" w:rsidRDefault="00933F3C" w:rsidP="00933F3C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="7919168E" w14:textId="77777777" w:rsidTr="0075519D">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3404" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -3381,51 +3344,50 @@
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="4C8C5FC4" w14:textId="77777777" w:rsidTr="0015258A">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="528335D4" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00366C3F" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366C3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please provide details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -3534,51 +3496,50 @@
                     <w:rFonts w:cstheme="minorHAnsi"/>
                     <w:b w:val="0"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="096AE588" w14:textId="77777777" w:rsidTr="0015258A">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35071813" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00366C3F" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366C3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please provide details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -3587,60 +3548,50 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C335C5A" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00DD4B55" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3B70F81C" w14:textId="50613FF2" w:rsidR="00E23DD6" w:rsidRDefault="00E23DD6" w:rsidP="00E23DD6">
-      <w:pPr>
-[...8 lines deleted...]
-    <w:p w14:paraId="2C9E696A" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98" w:rsidP="00E23DD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="115" w:type="dxa"/>
           <w:right w:w="115" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -3715,90 +3666,306 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Title </w:t>
             </w:r>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(information will be used in the public domain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991A03" w:rsidRPr="00F864B5" w14:paraId="461F3DF2" w14:textId="77777777" w:rsidTr="0015258A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B5C852" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03" w:rsidP="0015258A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F11FCBD" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98" w:rsidP="0015258A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D86595E" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRPr="00F864B5" w:rsidRDefault="00F00C98" w:rsidP="0015258A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="08DF8176" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4967" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1981"/>
+        <w:gridCol w:w="1841"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="1134"/>
+        <w:gridCol w:w="1343"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00704236" w:rsidRPr="00D07537" w14:paraId="67EA334D" w14:textId="77777777" w:rsidTr="00704236">
+        <w:trPr>
+          <w:trHeight w:val="450"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="978" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B81E469" w14:textId="543E9CF1" w:rsidR="00704236" w:rsidRPr="00D07537" w:rsidRDefault="00704236" w:rsidP="00704236">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E059C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Start Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="909" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03F5AB5F" w14:textId="77777777" w:rsidR="00704236" w:rsidRPr="00D07537" w:rsidRDefault="00704236" w:rsidP="00704236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="980" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BB0F536" w14:textId="0F5F8294" w:rsidR="00704236" w:rsidRPr="00D07537" w:rsidRDefault="00704236" w:rsidP="00704236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007E059C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Projected</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AF4589">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">End </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="910" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71248029" w14:textId="68CA15BD" w:rsidR="00704236" w:rsidRPr="00D07537" w:rsidRDefault="00704236" w:rsidP="00704236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20559404" w14:textId="77777777" w:rsidR="00704236" w:rsidRPr="00D07537" w:rsidRDefault="00704236" w:rsidP="00704236">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project Duration:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="663" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A128A7A" w14:textId="77777777" w:rsidR="00704236" w:rsidRPr="00D07537" w:rsidRDefault="00704236" w:rsidP="00704236">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3CCED5CD" w14:textId="77777777" w:rsidR="000D7F51" w:rsidRDefault="000D7F51">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B92D8F" w:rsidRPr="00156B8D" w14:paraId="3454F9E5" w14:textId="77777777" w:rsidTr="000B6A63">
         <w:trPr>
           <w:trHeight w:val="827"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
@@ -3819,51 +3986,50 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
               <w:t>Lay Summary of Project (150 words max)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B92D8F" w:rsidRPr="00156B8D" w14:paraId="5BF5309A" w14:textId="77777777" w:rsidTr="000B6A63">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B039444" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRPr="00724BF6" w:rsidRDefault="00B92D8F" w:rsidP="000B6A63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="135BD8E3" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRPr="004A0452" w:rsidRDefault="00B92D8F" w:rsidP="00B92D8F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -3966,181 +4132,50 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53EF0870" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRDefault="00B92D8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28E9A1CE" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRPr="00BE7B90" w:rsidRDefault="00B92D8F" w:rsidP="00B92D8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...129 lines deleted...]
-    </w:tbl>
     <w:p w14:paraId="76E03A3E" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRDefault="00B92D8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="23F4C539" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRDefault="00B92D8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="64B9045F" w14:textId="77777777" w:rsidR="00B92D8F" w:rsidRDefault="00B92D8F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
@@ -4273,51 +4308,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> briefly explain how this proposal aligns with the aims and scope of the </w:t>
             </w:r>
             <w:r w:rsidR="000711F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>scheme</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991A03" w:rsidRPr="00156B8D" w14:paraId="65EEEEEF" w14:textId="77777777" w:rsidTr="0015258A">
         <w:trPr>
           <w:trHeight w:val="1587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B4F1C04" w14:textId="77777777" w:rsidR="00991A03" w:rsidRPr="00724BF6" w:rsidRDefault="00991A03" w:rsidP="0015258A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F567E0E" w14:textId="2E77D68B" w:rsidR="00991A03" w:rsidRPr="00E13CC4" w:rsidRDefault="00E13CC4" w:rsidP="008E6804">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:szCs w:val="22"/>
@@ -4438,68 +4472,50 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="309F2F86" w14:textId="77777777" w:rsidR="00991A03" w:rsidRPr="008A2A54" w:rsidRDefault="00991A03" w:rsidP="0015258A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65FE253C" w14:textId="564249CB" w:rsidR="00A21ECE" w:rsidRDefault="00A21ECE" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
-        </w:rPr>
-[...16 lines deleted...]
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10194"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A21ECE" w:rsidRPr="00A21ECE" w14:paraId="0441F76F" w14:textId="77777777" w:rsidTr="005A158F">
         <w:trPr>
           <w:trHeight w:val="1040"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4630,89 +4646,100 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> U</w:t>
             </w:r>
             <w:r w:rsidRPr="00A21ECE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niversity and external partner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21ECE" w:rsidRPr="00A21ECE" w14:paraId="24CDCC2E" w14:textId="77777777" w:rsidTr="00FE0E4F">
         <w:trPr>
           <w:trHeight w:val="1981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C30BB91" w14:textId="77777777" w:rsidR="00A21ECE" w:rsidRPr="00A21ECE" w:rsidRDefault="00A21ECE" w:rsidP="00A21ECE">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DCED2CE" w14:textId="04F300F6" w:rsidR="00426EF0" w:rsidRDefault="005E3ED2" w:rsidP="008E6804">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Aim and Scope</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Aim and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Scope</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="00426EF0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E8148B5" w14:textId="2E941FE9" w:rsidR="00A21ECE" w:rsidRPr="00010913" w:rsidRDefault="00426EF0" w:rsidP="008E6804">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -5173,89 +5200,126 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4B37D744" w14:textId="49CEF330" w:rsidR="004A0452" w:rsidRPr="00410153" w:rsidRDefault="004A0452" w:rsidP="008E6804">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please demonstrate two-way collaboration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D1B1F6" w14:textId="79B5E6FD" w:rsidR="00162E32" w:rsidRPr="00162E32" w:rsidRDefault="006608C3" w:rsidP="008E6804">
+          <w:p w14:paraId="64BA92E8" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="00CA3896" w:rsidRDefault="006608C3" w:rsidP="008E6804">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:ind w:left="1077" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Use non-technical terms and provide</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enough detail to show you’ve planned appropriately</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D1B1F6" w14:textId="756ADF47" w:rsidR="00CA3896" w:rsidRPr="00284D9E" w:rsidRDefault="00CA3896" w:rsidP="008E6804">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:ind w:left="1077" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284D9E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please ensure you consider EDI and RRI</w:t>
+            </w:r>
+            <w:r w:rsidR="00284D9E" w:rsidRPr="00284D9E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in planning your project</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="68C230B4" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22138DD6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5458,51 +5522,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="0052326D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7A664374" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530B7A79" w14:textId="5ED640F4" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00662A32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 1</w:t>
             </w:r>
             <w:r w:rsidR="00662A32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5514,75 +5577,73 @@
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add a descriptive title for each stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="11E34BD4" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="1811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD62923" w14:textId="2E22A51F" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2FAD15" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explain each task, its purpose in relation to project objectives and outputs, and how it will be done</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58FFADBA" w14:textId="57A3B5F1" w:rsidR="006349CD" w:rsidRDefault="006349CD" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -5598,79 +5659,77 @@
           <w:p w14:paraId="0EF4E49B" w14:textId="67595F9F" w:rsidR="006349CD" w:rsidRPr="000652CA" w:rsidRDefault="000652CA" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please include planning stages/meetings, and any induction activity or kick-off meetings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F2CD52" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort to deliver task, in months </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74BBB9C6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List associated outputs and method of evidence capture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D2CBDA" w14:textId="377E4A96" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -5710,900 +5769,858 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="17670D31" w14:textId="77777777" w:rsidTr="007A45B0">
         <w:trPr>
           <w:trHeight w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66D1A191" w14:textId="0A4907BD" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13302CDE" w14:textId="457E76B0" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00E72DD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A35F76C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4361BB9B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7F0BCBA6" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133E8110" w14:textId="31DB7D36" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FE9F683" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA2E62B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D64CCA5" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="64AC668D" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03521863" w14:textId="1F95519D" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7E35AD" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DE2907" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D8B535" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="3E6DC27C" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D7087E" w14:textId="3FB33BB0" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="53D4151F" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="682D36F7" w14:textId="0E0525C7" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A29319" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF1F91A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49EE3E2D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7632283E" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1831A3CB" w14:textId="7A9F994D" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43656A01" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24A0783D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3187C3" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="56964B96" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AB1A326" w14:textId="3746EBA9" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCCCC89" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ACF748B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B6CAFE" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="07D7C600" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EBDD369" w14:textId="03F2EB77" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73642EBF" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656239CA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="044FE383" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="07AF1F83" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0153D215" w14:textId="44807025" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="20ADA9B6" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36333CD3" w14:textId="7724BFED" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66B13594" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3761612F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DDA0990" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1165A399" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61EAE345" w14:textId="4EF79BE2" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B1DB9D1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E6E420C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E885E6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="3CE7F304" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E473D6E" w14:textId="28FE41F4" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E0C52D1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D21310" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B321F4F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="008C82B6" w14:textId="04AA3B8C" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0709ABBB" w14:textId="77777777" w:rsidR="007A45B0" w:rsidRDefault="007A45B0" w:rsidP="00A126F7">
       <w:pPr>
@@ -6947,136 +6964,133 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Timeframe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="7D4A9B0B" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8E7929" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="005C3B49" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>which task number/where in the workplan this will occur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCAF875" w14:textId="59CDA980" w:rsidR="00162E32" w:rsidRPr="005C3B49" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What does this outcome produce and how will </w:t>
             </w:r>
             <w:r w:rsidR="00241DD1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">success be measured </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quantitative/qualitative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EAA5CD3" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="006608C3" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -7120,83 +7134,80 @@
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>When will the impact be realised?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="6E25DB53" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="322AEF6E" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3430214F" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357A9F14" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-958880475"/>
             <w:placeholder>
               <w:docPart w:val="4025389E45D142969DFD682842120687"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7229,83 +7240,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="6408F1C5" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D5BF829" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4C2439" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="601664B0" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="603466594"/>
             <w:placeholder>
               <w:docPart w:val="6CD3ECAA386D4059AB533020F028B6A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7338,83 +7346,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="29C14445" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462FF09A" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="382E1C36" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFD1C68" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-1594781029"/>
             <w:placeholder>
               <w:docPart w:val="575DFE7D312A4722A1D4CB3971610589"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7447,84 +7452,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="4CB5A7F8" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7664D40B" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1527A70E" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D407DB5" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="447974707"/>
             <w:placeholder>
               <w:docPart w:val="990306D9239541919643E5F7CAD2F6A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7557,84 +7559,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004B76A2" w:rsidRPr="006608C3" w14:paraId="43C086D9" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B503BCF" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5013603F" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12602808" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-2086137547"/>
             <w:placeholder>
               <w:docPart w:val="4A596A84CE194E36A2278CD82290A214"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -7659,60 +7658,50 @@
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0DEC77E7" w14:textId="62685A78" w:rsidR="004B76A2" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rStyle w:val="Style6"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="62B5FAA8" w14:textId="7E3FE300" w:rsidR="00162E32" w:rsidRDefault="00162E32">
-[...8 lines deleted...]
-    </w:p>
     <w:p w14:paraId="608A2089" w14:textId="77777777" w:rsidR="00D03D30" w:rsidRDefault="00D03D30">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="53270C46" w14:textId="15C73915" w:rsidR="006608C3" w:rsidRPr="00B9565A" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006608C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
@@ -7863,51 +7852,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plans</w:t>
             </w:r>
             <w:r w:rsidRPr="000706A9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to realise impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1502D895" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39513E0D" w14:textId="1F66EACA" w:rsidR="000706A9" w:rsidRPr="009A5840" w:rsidRDefault="000706A9" w:rsidP="000706A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="43A3851D" w14:textId="77777777" w:rsidR="009A5840" w:rsidRPr="009A5840" w:rsidRDefault="009A5840" w:rsidP="008E6804">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -8141,59 +8129,50 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Section </w:t>
       </w:r>
       <w:r w:rsidR="002930DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="006608C3">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: Finance </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="16274C84" w14:textId="1EFD9216" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1882"/>
@@ -8401,51 +8380,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cost (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="75B349CD" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0CF616" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Incurred</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="384970E0" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
@@ -8463,173 +8441,168 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide breakdown and indicate where in the work plan the costs are incurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C77F29" w14:textId="3A0DDDD6" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16AA00D2" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00983F66" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Research &amp; Innovation Associate</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48662F38" w14:textId="12EE2CD1" w:rsidR="00BF2852" w:rsidRPr="00983F66" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grade XX FTE XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132E63B1" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="61D1DE58" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A2328C4" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A98A51" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8645,119 +8618,115 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. £5k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A7B0F48" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E05F606" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BC3F36" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="3A9249E5" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B4BCD1B" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="714E7B16" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8795,364 +8764,352 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2k</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="152CE1ED" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75E4110B" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="496ECBEE" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="6CD8E7B2" w14:textId="77777777" w:rsidTr="00422FB2">
+      <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="6CD8E7B2" w14:textId="77777777" w:rsidTr="00330401">
         <w:trPr>
-          <w:trHeight w:val="567"/>
+          <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="312A6083" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41C53EF5" w14:textId="7FB993E8" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="470D0DC7" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AD65DCA" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="5CF0183A" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1929A744" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="764F45F2" w14:textId="48C1B8C3" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3B4408" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EADCF22" w14:textId="2964BE1D" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="2FD2F5BE" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01DE50DA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Allocated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBD0A7A" w14:textId="3EBEEA08" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigators</w:t>
             </w:r>
             <w:r w:rsidR="00F2225E" w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. 20% FTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B1A89D3" w14:textId="77777777" w:rsidR="000A1D31" w:rsidRPr="006608C3" w:rsidRDefault="000A1D31" w:rsidP="000A1D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
@@ -9165,170 +9122,165 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Co-Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D617BB0" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="64F64E66" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B2A3597" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75BE7290" w14:textId="259674A9" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="00F2225E" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technician</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="006608C3" w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. 30% FTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="263DF500" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31ECD00D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="47CCE0DF" w14:textId="77777777" w:rsidTr="00B44DA9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
@@ -9360,67 +9312,65 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="730D5C99" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00A9694D" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Estates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A65417" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F4CF99" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="0F37FC0C" w14:textId="77777777" w:rsidTr="00B44DA9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9452,67 +9402,65 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technician IS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="732FAA90" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AF540C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="0D37E5BF" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -9546,96 +9494,93 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirects</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FA5E9C4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B05EBE7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="793AF2E0" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34758849" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BFA1F54" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -9649,80 +9594,78 @@
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Total Project Costs at 100% </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>fEC</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6590A5F1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="520BC0E4" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="658483E4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420F81AF" w14:textId="2D0A667B" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="006608C3">
@@ -9779,356 +9722,316 @@
               <w:t>(Must not exceed £</w:t>
             </w:r>
             <w:r w:rsidR="00B47C15">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0k threshold)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67EEDFC7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1892004F" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27F3BE60" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CDB30A8" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Direct (invoiceable) External Partner Contribution(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177C59E9" w14:textId="347C6DEC" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="524154F3" w14:textId="77777777" w:rsidTr="00B44DA9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3422A72C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30741FF9" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00A9694D" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Department Sustainability Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71FB56E4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00DA0A72" w14:textId="760D1E29" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
-[...33 lines deleted...]
-    </w:p>
     <w:p w14:paraId="5BBD1476" w14:textId="3DF81934" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3823"/>
-        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="4248"/>
+        <w:gridCol w:w="2126"/>
         <w:gridCol w:w="1985"/>
         <w:gridCol w:w="1835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="46D5F510" w14:textId="77777777" w:rsidTr="00D33885">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="46D5F510" w14:textId="77777777" w:rsidTr="00330401">
         <w:trPr>
-          <w:trHeight w:val="561"/>
+          <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75D350F6" w14:textId="17684827" w:rsidR="00B20CD9" w:rsidRPr="00B9565A" w:rsidRDefault="00B20CD9" w:rsidP="00B9565A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9565A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>External Partner Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="65AF172E" w14:textId="77777777" w:rsidTr="00D33885">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="65AF172E" w14:textId="77777777" w:rsidTr="00330401">
         <w:trPr>
-          <w:trHeight w:val="559"/>
+          <w:trHeight w:val="405"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19273EDB" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11A31B72" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00106351" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00106351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
@@ -10191,1173 +10094,1377 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00106351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Partner 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="5B7DE2CF" w14:textId="77777777" w:rsidTr="00D33885">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="5B7DE2CF" w14:textId="77777777" w:rsidTr="00330401">
         <w:trPr>
-          <w:trHeight w:val="705"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09192DDC" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Direct (invoiceable) Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="260104D9" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1023CDF4" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A0CA4E" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="2407FB5D" w14:textId="77777777" w:rsidTr="00D33885">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="2407FB5D" w14:textId="77777777" w:rsidTr="004D405D">
         <w:trPr>
           <w:trHeight w:val="687"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0772FC30" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Is this Direct Contribution time limited?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D56246">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(e.g., to be invoiced this year/by end of tax year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614180DF" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F9D723" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13BF1151" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="2C1D6A87" w14:textId="77777777" w:rsidTr="00D33885">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="2C1D6A87" w14:textId="77777777" w:rsidTr="004D405D">
         <w:trPr>
-          <w:trHeight w:val="638"/>
+          <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6142D555" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Kind </w:t>
             </w:r>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contribution (£)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFF00B5" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60CB0FFF" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69318738" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="19785AAB" w14:textId="77777777">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="19785AAB" w14:textId="77777777" w:rsidTr="004D405D">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F8C8831" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
+          <w:p w14:paraId="7F8C8831" w14:textId="172DA362" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff Time</w:t>
+            </w:r>
+            <w:r w:rsidR="004D405D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C21BEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C21BEC" w:rsidRPr="00E85D4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Equipment</w:t>
+            </w:r>
+            <w:r w:rsidR="004D405D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C21BEC" w:rsidRPr="00E85D4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Consumables</w:t>
+            </w:r>
+            <w:r w:rsidR="004D405D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C21BEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00C21BEC" w:rsidRPr="00E85D4E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Travel</w:t>
+            </w:r>
+            <w:r w:rsidR="00C21BEC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/Other (please provide a description)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D51C71F" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5550CBE6" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AB1604" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="0866FDC6" w14:textId="77777777">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="00D90B3A" w14:textId="77777777" w:rsidTr="004D405D">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
-[...230 lines deleted...]
-            <w:tcW w:w="3823" w:type="dxa"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25FAA2E0" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total In-Kind Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B473E66" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17318C6C" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E4DC01" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="679412B1" w14:textId="77777777" w:rsidTr="00D33885">
+      <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="679412B1" w14:textId="77777777" w:rsidTr="004D405D">
         <w:trPr>
-          <w:trHeight w:val="753"/>
+          <w:trHeight w:val="483"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="4248" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21906306" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B33A470" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47383810" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CB9806" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71EBC51E" w14:textId="4933AAFC" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E">
-[...16 lines deleted...]
-    <w:p w14:paraId="17E53202" w14:textId="41A96418" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+    <w:p w14:paraId="3203A435" w14:textId="7050E8FC" w:rsidR="009D79BC" w:rsidRPr="00E85D4E" w:rsidRDefault="009D79BC" w:rsidP="009D79BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Section </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B9565A">
+        <w:t>Section 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidR="00516FA4" w:rsidRPr="00516FA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  Submission</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EBC312C" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+        <w:t>Equality, Diversity &amp; Inclusion (EDI), Responsible Research &amp; Innovation (RRI) and Trusted Research &amp; Innovation (TRI)</w:t>
+      </w:r>
+      <w:r w:rsidR="00516FA4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50BF4DA2" w14:textId="77777777" w:rsidR="009D79BC" w:rsidRPr="00E85D4E" w:rsidRDefault="009D79BC" w:rsidP="009D79BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B7328A" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
-      <w:pPr>
+    <w:p w14:paraId="7D99B92B" w14:textId="69FA43CE" w:rsidR="009D79BC" w:rsidRDefault="00505746" w:rsidP="009D79BC">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E85D4E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A signed version of the application and submission documents should be submitted in digital format by </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>As an UKRI</w:t>
+      </w:r>
+      <w:r w:rsidR="00812DF6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>end-of-day</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the deadline date to:</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>funded programme the IBIC PBIAA is committed to developing and promoting EDI, RRI and TRI</w:t>
+      </w:r>
+      <w:r w:rsidR="00054AE9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="4C67D179" w14:textId="71CD24C1" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="008D6691" w:rsidP="00322C80">
+        <w:t>, both in its own activities and as part of the projects we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="667B7EC6" w14:textId="77777777" w:rsidR="003D48DD" w:rsidRDefault="003D48DD" w:rsidP="009D79BC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00792EC5" w:rsidRPr="006608C3" w14:paraId="78042CFE" w14:textId="77777777" w:rsidTr="00C342FA">
+        <w:trPr>
+          <w:trHeight w:val="958"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B2154B9" w14:textId="7CD419B9" w:rsidR="00792EC5" w:rsidRPr="002930DC" w:rsidRDefault="00516FA4" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516FA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI, RRI and TRI</w:t>
+            </w:r>
+            <w:r w:rsidR="00D17B29">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00067BEA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidR="00C04B1C" w:rsidRPr="00445ABC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https://www.ukri.org/manage-your-award/good-research-resource-hub/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidR="00067BEA">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D17B29">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48BC39DA" w14:textId="06185A0F" w:rsidR="00792EC5" w:rsidRPr="000706A9" w:rsidRDefault="003A7B76" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please provide an overview of how you will consider </w:t>
+            </w:r>
+            <w:r w:rsidR="008472FE">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>and embed EDI, RRI and TRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as part of your</w:t>
+            </w:r>
+            <w:r w:rsidR="00690076">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> project</w:t>
+            </w:r>
+            <w:r w:rsidR="00792EC5" w:rsidRPr="000706A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+            <w:r w:rsidR="00690076">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00792EC5" w:rsidRPr="006608C3" w14:paraId="5274FC79" w14:textId="77777777" w:rsidTr="00C342FA">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533F1371" w14:textId="77777777" w:rsidR="00792EC5" w:rsidRPr="009A5840" w:rsidRDefault="00792EC5" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35D9C9F7" w14:textId="3058C4A3" w:rsidR="00792EC5" w:rsidRPr="009A5840" w:rsidRDefault="00690076" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F25E27E" w14:textId="77777777" w:rsidR="00792EC5" w:rsidRPr="009A5840" w:rsidRDefault="00792EC5" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B6EECD7" w14:textId="06502EB0" w:rsidR="00792EC5" w:rsidRPr="009A5840" w:rsidRDefault="00180BAC" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RRI</w:t>
+            </w:r>
+            <w:r w:rsidR="00792EC5" w:rsidRPr="009A5840">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1980D1B2" w14:textId="77777777" w:rsidR="00792EC5" w:rsidRPr="009A5840" w:rsidRDefault="00792EC5" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7E05B922" w14:textId="694FEC72" w:rsidR="00792EC5" w:rsidRPr="0054579C" w:rsidRDefault="00180BAC" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TRI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C9C47A3" w14:textId="77777777" w:rsidR="00792EC5" w:rsidRPr="006608C3" w:rsidRDefault="00792EC5" w:rsidP="00C342FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="76612D22" w14:textId="77777777" w:rsidR="00452EDF" w:rsidRDefault="00452EDF" w:rsidP="009D79BC">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Industrial Biotechnology Innovation Catalyst Team</w:t>
-[...51 lines deleted...]
-    <w:p w14:paraId="520B35B0" w14:textId="77777777" w:rsidR="00322C80" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D61AD58" w14:textId="4E2528B8" w:rsidR="009D79BC" w:rsidRDefault="009D79BC" w:rsidP="009D79BC">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Equality, Diversity and Inclusion</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="04CCA9A6" w14:textId="77777777" w:rsidR="00676033" w:rsidRPr="00676033" w:rsidRDefault="00676033" w:rsidP="00676033">
+      <w:r w:rsidR="005B45C9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Survey</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7743D338" w14:textId="77777777" w:rsidR="009D79BC" w:rsidRPr="00676033" w:rsidRDefault="009D79BC" w:rsidP="009D79BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676033">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Equality, Diversity and Inclusion:  IBIC aims to have an inclusive environment by identifying and removing barriers in our practices. As part of UKRI’s Equality, Diversity &amp; Inclusion initiative, completing the monitoring form will help us to achieve this, and also help us to meet our obligations under the Equality Act 2010. While it is voluntary to disclose this information, doing so will enable us to better understand the composition of our connections and examine our practices fully. The ED&amp;I survey is anonymous and can be accessed on the following link: </w:t>
       </w:r>
       <w:hyperlink r:id="rId19" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="53D071A5" w14:textId="77777777" w:rsidR="00676033" w:rsidRDefault="00676033" w:rsidP="00676033">
+    <w:p w14:paraId="000B0BC6" w14:textId="77777777" w:rsidR="009D79BC" w:rsidRDefault="009D79BC" w:rsidP="009D79BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A9505AB" w14:textId="76D13AFA" w:rsidR="00676033" w:rsidRPr="00676033" w:rsidRDefault="00676033" w:rsidP="00676033">
+    <w:p w14:paraId="42CF6B4B" w14:textId="77777777" w:rsidR="009D79BC" w:rsidRPr="00676033" w:rsidRDefault="009D79BC" w:rsidP="009D79BC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00676033">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Your answers will be treated in the strictest confidence, and all data disclosed will comply with the Data Protection Act 1998. All data is handled in accordance with The University of Manchester Policy and more details can be seen here:  </w:t>
       </w:r>
       <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.manchester.ac.uk/discover/privacy-information/data-protection/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4DF04203" w14:textId="77777777" w:rsidR="00676033" w:rsidRPr="00E85D4E" w:rsidRDefault="00676033" w:rsidP="00322C80">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="71EBC51E" w14:textId="66722332" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17E53202" w14:textId="4817BDF9" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="0019590F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EBC312C" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="752D5063" w14:textId="77777777" w:rsidR="00FB10E1" w:rsidRPr="00E85D4E" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
+    <w:p w14:paraId="0085C7E4" w14:textId="77777777" w:rsidR="00303882" w:rsidRDefault="00322C80" w:rsidP="00303882">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A signed version of the application and submission documents should be submitted in digital format by </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>end-of-day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on the deadline date to</w:t>
+      </w:r>
+      <w:r w:rsidR="00303882">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6691">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he Industrial Biotechnology Innovation Catalyst Team</w:t>
+      </w:r>
+      <w:r w:rsidR="0054579C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45DBEC78" w14:textId="3C28B3C8" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00303882">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Email:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D6691">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="00B100"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId21" w:history="1">
+        <w:r w:rsidR="008D6691" w:rsidRPr="008D6691">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:color w:val="00B100"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>ibic@manchester.ac.uk</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="210B8572" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="752D5063" w14:textId="0FDC4E6A" w:rsidR="00FB10E1" w:rsidRPr="00E85D4E" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Checklist: Submission Documents:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6671CDAA" w14:textId="77777777" w:rsidR="00FB10E1" w:rsidRPr="00E85D4E" w:rsidRDefault="00000000" w:rsidP="00FB10E1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
@@ -11604,63 +11711,50 @@
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>BlackDackel</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="002015AB" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> or equivalent</w:t>
       </w:r>
       <w:r w:rsidR="00D475E6" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1918F6FE" w14:textId="77777777" w:rsidR="00FB10E1" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
-[...11 lines deleted...]
-    </w:p>
     <w:p w14:paraId="02596B25" w14:textId="2CD8ED6B" w:rsidR="00FB10E1" w:rsidRPr="00570DD6" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570DD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We strongly encourage you to complete:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CAFFF0" w14:textId="75248BD5" w:rsidR="00FB10E1" w:rsidRDefault="00000000" w:rsidP="00FB10E1">
       <w:pPr>
@@ -11685,305 +11779,238 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FB10E1" w:rsidRPr="00BD05BB">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB10E1" w:rsidRPr="00BD05BB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equality, Diversity and Inclusion Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482B8EE3" w14:textId="4A157979" w:rsidR="003F5392" w:rsidRPr="00E85D4E" w:rsidRDefault="003F5392" w:rsidP="00FB10E1">
+    <w:p w14:paraId="2F52A138" w14:textId="5260FE78" w:rsidR="00322C80" w:rsidRDefault="003F5392" w:rsidP="00303882">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId21" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...13 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="00322C80">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B52F81C" w14:textId="4589BD72" w:rsidR="0092619D" w:rsidRPr="008F22E6" w:rsidRDefault="00322C80" w:rsidP="008F22E6">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Section 9</w:t>
       </w:r>
       <w:r w:rsidR="00E85D4E" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: Agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60159315" w14:textId="2164CE8C" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="0092619D">
+    <w:p w14:paraId="65FE3497" w14:textId="02C63279" w:rsidR="00C178E4" w:rsidRDefault="00E85D4E" w:rsidP="00C178E4">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In submitting this application form, the partners acknowledge the collaborative spirit of the</w:t>
       </w:r>
       <w:r w:rsidR="00FB7826">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IBIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Impact Acceleration Account funding and are aware that all projects must come to an agreement on IP ownership on fair and reasonable terms prior to any </w:t>
       </w:r>
       <w:r w:rsidR="004E50A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>project commencing, and within 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> months of the date of a grant offer letter. </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> months of the date of a grant offer letter.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C178E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> An illustrative set of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C178E4" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve">Terms and Conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="00C178E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">As part of the grant offer conditions, the partners are required to complete an online survey to report on progress at </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007F2A13" w:rsidRPr="00E85D4E">
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="00C178E4" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>six-month</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve"> the Impact Acceleration Account are outlined in Appendix 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00C178E4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> intervals and upon completion of the project, detailing achievements, outputs and impacts for both parties. A link to the survey will be automatically sent to each partner at the appropriate stage of the project.</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>, as an example of what will be expected in the agreement.</w:t>
+      </w:r>
+      <w:r w:rsidR="00631D22">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="20131A3D" w14:textId="594461D8" w:rsidR="00E85D4E" w:rsidRDefault="00BB17BC" w:rsidP="0092619D">
+        <w:t xml:space="preserve"> These are not fixed and should be used as a guide to your own discussions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="373E1F38" w14:textId="77777777" w:rsidR="0092619D" w:rsidRPr="00E85D4E" w:rsidRDefault="0092619D" w:rsidP="0092619D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="5C28B0CA" w14:textId="6CDE157F" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="0092619D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">An illustrative set of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E85D4E" w:rsidRPr="00E85D4E">
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terms and Conditions </w:t>
-[...31 lines deleted...]
-        <w:t>what will be expected in the agreement.</w:t>
+        <w:t>As part of the grant offer conditions, the partners are required to complete an online survey to report on progress upon completion of the project, detailing achievements, outputs and impacts for both parties. A link to the survey will be automatically sent to each partner at the appropriate stage of the project.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77C26D12" w14:textId="77777777" w:rsidR="0092619D" w:rsidRPr="00E85D4E" w:rsidRDefault="0092619D" w:rsidP="0092619D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="029739B1" w14:textId="52979B61" w:rsidR="008F22E6" w:rsidRPr="008F22E6" w:rsidRDefault="008F22E6" w:rsidP="0092619D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F22E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
@@ -12079,127 +12106,124 @@
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="328C96D0" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CAE87E9" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EA0E655" w14:textId="5C71DAF1" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50FE0360" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Sign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DB15245" w14:textId="00001F71" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ADD3DE8" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16AE29F7" w14:textId="128737FB" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12414,101 +12438,99 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="3082ACE2" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B2E2208" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If no, please highlight any concerns or issues which will be considered as part of the Panel review process.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33DC9667" w14:textId="784B9A4E" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003F61D2" w:rsidRPr="00E85D4E" w14:paraId="34D980EF" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C7FFB53" w14:textId="77777777" w:rsidR="003F61D2" w:rsidRPr="003F61D2" w:rsidRDefault="003F61D2" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="4D0B202E" w14:textId="77777777" w:rsidTr="0092619D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
@@ -12558,121 +12580,118 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="5E44B2DA" w14:textId="77777777" w:rsidTr="0092619D">
         <w:trPr>
           <w:trHeight w:val="1108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7502E609" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B3FE77A" w14:textId="6BF9DFAE" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7360BB79" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Sign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D9FDEB5" w14:textId="21887579" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3137DC19" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="692F7FBF" w14:textId="292992BC" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="004E50A1">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12852,51 +12871,50 @@
               <w:t xml:space="preserve"> (below)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w14:paraId="57AA1C72" w14:textId="77777777" w:rsidTr="0092619D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="276635F8" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If no, please highlight any concerns or issues which will be considered as part of the Panel review process.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1731417D" w14:textId="5F66415E" w:rsidR="004E50A1" w:rsidRPr="00E85D4E" w:rsidRDefault="004E50A1" w:rsidP="00FE0E4F">
@@ -12954,14751 +12972,11529 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, will be treated as Commercial in Confidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EC30BD9" w14:textId="77777777" w:rsidR="00E85D4E" w:rsidRPr="00E85D4E" w:rsidRDefault="00E85D4E" w:rsidP="00E85D4E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6BAC0748" w14:textId="77777777" w:rsidR="00414CE7" w:rsidRDefault="00414CE7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00414CE7" w:rsidSect="008630AD">
-          <w:headerReference w:type="default" r:id="rId22"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId24"/>
+          <w:headerReference w:type="default" r:id="rId23"/>
+          <w:footerReference w:type="default" r:id="rId24"/>
+          <w:headerReference w:type="first" r:id="rId25"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="567" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="381F7795" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+    <w:p w14:paraId="381F7795" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00FB5A99">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix </w:t>
-[...10 lines deleted...]
-        <w:t>1</w:t>
+        <w:t>Appendix 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>-</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="2A3B6320" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        <w:t xml:space="preserve">-  Example funding agreement terms and conditions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E487BD6" w14:textId="7FD510B3" w:rsidR="00E5043C" w:rsidRPr="00E5043C" w:rsidRDefault="00E5043C" w:rsidP="00216FF9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00674E07">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>Please note that this set of terms and conditions is not fixed or compulsory. It is up to the academic and industry partners to agree appropriate terms</w:t>
+      </w:r>
+      <w:r w:rsidR="00197D6B">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...13 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> for their specific project and to involve their respective contracts officers in any discussions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3B6320" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...20 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________________________202</w:t>
-[...10 lines deleted...]
-    <w:p w14:paraId="580F2A62" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC47A6A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...74 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3B800A57" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        </w:rPr>
+        <w:t>IBIC IMPACT ACCELERATION ACCOUNT TERMS AND CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0898EF08" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="3A1974E3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E16B40F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...34 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-    <w:p w14:paraId="6502AA03" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78069F74" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...438 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="312016A9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>_________________________202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37120C10" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A65A445" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="385BB878" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31C09F6C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45B0C52E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29895279" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="142DC0DB" w14:textId="32DD34CF" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
+      <w:r w:rsidR="008E5086">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[UNIVERSITY PARTNER]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A4C3D51" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19D92944" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B10CB34" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E5057E5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00801A77">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>INDUSTRY PARTNER]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B48A30A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CA38EF9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B0C637" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DB10B36" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C0811A6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C99F109" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58C0B70B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="743AF37D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149C0217" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4008F39D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32769DE9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B94BF40" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6479B84A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C9FD802" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B2E9880" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="159D1CD3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47679894" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C553C01" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CEBF531" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="232A11F9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="200047A3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C90B4F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CC3C066" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB8D5B6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29EB53A0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43F3F6EB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01546E64" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F1B9DB7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2431E9C8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>THIS AGREEMENT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...23 lines deleted...]
-        <w:t>]  202</w:t>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dated  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>202</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Open Sans"/>
-[...9 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> is made </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BETWEEN:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267BF73A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="29E26EA8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CC82F6D" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="6EBBE411" w14:textId="362737B5" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(1)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">THE UNIVERSITY OF </w:t>
+      </w:r>
+      <w:r w:rsidR="0091395B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (a Royal Charter Corporation registered under number </w:t>
+      </w:r>
+      <w:r w:rsidR="0091395B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>XXX</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, an exempt charity</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> whose administrative offices are at </w:t>
+      </w:r>
+      <w:r w:rsidR="0091395B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>ADDRESS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>); and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3929537E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0174D13C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>(2)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">INDUSTRY PARTNER], </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>a company registered in [England] under number [insert number], whose registered office is at [insert address of registered office] (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>the Industry Partner</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A57640F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...26 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="798B90B5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...125 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3B6C82" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>BACKGROUND</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E75C90D" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="54BEAD3D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3208DA4C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The parties </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>submitted an application</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to the Industrial Biotechnology Innovation Catalyst [Relationship Development /Proof of Concept /Secondment] Funding Scheme for funding for the project entitled "INSERT PROJECT TITLE" (“INSERT PROJECT REF”). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18AB66FC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="029A8F11" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Industrial Biotechnology Innovation Catalyst [Relationship Development /Proof of Concept /Secondment] Funding Scheme is funded from a grant provided by the Engineering and Physical Sciences Research Council (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>EP/Y024168/1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6F3785" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BB1D9F1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Industrial Biotechnology Innovation Catalyst Grant Funding Panel based at The University of Manchester has confirmed that the project application was successful and funding is being made available subject to the terms and conditions agreed to at the time of application submission and subject to the funder terms and conditions (Funding Conditions) referred to below and subject to the parties entering into an agreement governing their collaboration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="410296E4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B638657" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>This Agreement governs the parties’ collaboration in relation to that project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54258574" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E7DA8C7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>DEFINITIONS</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77AEC27F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="75C0BADF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DCE0261" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>In this Agreement the following expressions have the meaning set opposite: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06688CFC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="633E4FBA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="dxa"/>
+        <w:tblW w:w="8490" w:type="dxa"/>
         <w:tblInd w:w="735" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="5160"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="36FB7F54" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="34421DAC" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73F542FC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="68858296" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic Publication:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2317BA88" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="64EFA389" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">the publication of an abstract, article or paper in a journal or an electronic repository, or its presentation at a conference or seminar; and in clauses 5 and 6 </w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>to Publish</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publication</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are to be construed as meaning such publication or presentation; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58619FF3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="12CEF277" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="50573E9E" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="695077A1" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="677914A4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic and Research Purposes:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F0A4B95" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2B19CA85" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="590262C7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="177B1C39" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>non-commercial research and development activities, including, but not limited to, such activities carried out by the Institution in the performance of its primary activities or objects; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F66A41" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="2F6B1776" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="62CF096C" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="283880DF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="3E0A08AB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this Agreement:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1AB4A2FC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="21FB56B9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>this document, including its Schedules, as amended from time to time in accordance with clause 10.8; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="423ABF70" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="540A1BDE" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="0B9CE21B" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A6FC835" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="3BA956FE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Background:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D6077E3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6A7B112F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">information, data, techniques, Know-how, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) which are provided by one Party </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>(whether belonging to that Party or to a third party) to the other Party for use in the Project, and whether before or after the date of this Agreement, except any Result;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E4F19C9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="66A57CA4" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="794F6A7A" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22DC07CA" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="1C9ACE1F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>a Business Day:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E2398B0" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="79E24A75" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Monday to Friday (inclusive) except bank or public holidays in England; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="118A5A0A" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="2564A879" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75AB7E36" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="76B4D3D0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F15C744" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="122EB865" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="0C294B7C" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="4FFF6B07" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03ACFF6A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="21A00320" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Commencement Date:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ECF2774" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="12A49BF3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>[INSERT START DATE]; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="55EA5C16" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="5658EEB4" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="27418C52" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="14B9DCC3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18B0E914" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3956E9ED" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="35242E5E" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="40417BC3" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1ADB9E32" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="2CCA65C7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BAF5CD4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Confidential Information:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7650B4B6" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">a Party’s confidential information is: any Background disclosed by that Party to the other Party for use in the Project; any of the Results in which that Party owns the Intellectual Property </w:t>
+          <w:p w14:paraId="4189338A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="478B1F28" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a Party’s confidential information </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00674E07">
-[...5 lines deleted...]
-              <w:t>Rights ;</w:t>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>is:</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00674E07">
-[...20 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any Background disclosed by that Party to the other Party for use in the Project; any of the Results in which that Party owns the Intellectual Property Rights ; and any other information disclosed by that Party to the other Party for use in the Project or under this Agreement; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F371C32" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="0C62CFF1" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="349E2151" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4813A038" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="2B35BA43" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Control:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33F6568B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="47376EB0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the ability to direct the affairs of another person, whether by virtue of the ownership of shares, by contract, or in any other way; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="4DA64C6E" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="2B142B5B" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45D001EE" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3170EFED" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57E6D5D6" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54B12639" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="5A77822E" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="71D584DE" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FCF020E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="3FD002F2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the External Funding:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="438EDB15" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A0DE34B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>any funding or assistance provided for the Project or to a Party for use in the Project by any third party, including any state or public body; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="71D562B0" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="74D488F5" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35C9F87A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="27572393" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="204E2B07" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="54FC79AB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="76F187C0" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="4E723677" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2237EE27" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="1897182A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Funding Body:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56B81D84" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7786D227" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>The Engineering and Physical Sciences Research Council; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A392CA4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="479434E9" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="03CA5924" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AF1B754" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="0EA0577D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Funding Conditions:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1612DE9F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="38490B3C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the terms on which the Funding Body provides any External Funding, a copy of which is attached to this Agreement as Schedule 2; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6540D8CF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="1EEEA80C" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="0EB7847A" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="1105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBEA9FC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="04CA68B0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Good Data Management Practices:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C8BEC21" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="641EDAA9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the practices and procedures set out in Schedule 3; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="2724A3D3" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="0BE16D0A" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44B1AA27" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6F1C5112" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>a Group Company:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5F140E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D017FC" w14:textId="48CB53C9" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0234D493" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Industry Partner:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FCBBD74" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="785EC39C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Industry Partner’s Supervisor:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66834270" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5498ABD0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the Institution:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6ED9732E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="00041E56" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>any undertaking which for the time being Controls, or is Controlled by, the Industry Partner or which for the time being is Controlled by a third person which also Controls the Industry Partner; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F86AB9B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the collaborating industry partner as named in the Project</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FEB1AFA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>[INSERT NAME] or his or her successor appointed under clause 9.2;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1976A6B7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E48DF59" w14:textId="6E006D88" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">the academic institution at which the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Principle</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Investigator is employed</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAD3545" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="28DF7599" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="4A5FF61E" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43AD8FB9" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="6220CB5C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Intellectual Property Rights:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
-            </w:r>
-[...152 lines deleted...]
-              <w:t>the Institution:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62C424E5" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...30 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1F266124" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">patents, rights to inventions, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>trade marks</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>, service marks, registered designs, copyrights and related rights, database rights, design rights, rights to use and protect confidential information, in each case whether registered or unregistered, including rights to apply for and be granted and applications for any of the above and any continuations, continuations-in-part, divisional applications, renewals or extensions of, and rights to claim priority from, those rights, and any  similar right recognised from time to time in any jurisdiction, together with all rights of action in relation to the infringement of any of the above; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6957F4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-          </w:p>
-[...138 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="038174A0" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="2100CE79" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FAF305F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="5E71CBDE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Key Personnel:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1EDF726C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...55 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4EA6DDDD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the Principal Investigator, the Industry Partner’s Supervisor and any other key personnel identified as such in the Project Plan; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="729A356F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="714EEE26" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="0A059AA2" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1863D580" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="36FDC835" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Know-how:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49024BE4" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="40F66156" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>unpatented technical information (including information relating to inventions, discoveries, concepts, methodologies, models, research, development and testing procedures, the results of experiments, tests and trials, manufacturing processes, techniques and specifications, quality control data, analyses, reports and submissions) which is not in the public domain; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4700F00A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="4C474ECD" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="3AA9E0FC" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C13229C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="1409FB04" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Location:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0523AFCA" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5DEF8AD7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the location(s) at which the Project will be carried out as set out in the Project Plan; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49AE3166" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="6AED742A" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="66BA39AD" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66A6EDDB" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="2228EF9A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>a Party:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177CA86F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24567AB9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24AEE13A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CFFCD2A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...49 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="640335A0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the Academic Institution or the Industry Partner and any person who becomes a party to this Agreement pursuant to clause 2.14, and together they are </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>the Parties</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A2D26DF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61391A7E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="63F3BC19" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="4BF52948" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="328E6978" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="11437CE4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...59 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Principal Investigator:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="603ECAB7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...31 lines deleted...]
-              <w:t>; </w:t>
+          <w:p w14:paraId="651ADE8A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>[INSERT NAME] or his or her successor appointed under clause 9.2; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52D83850" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="7C17D10E" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="509F719D" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18840152" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="173D8F4B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Project:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B337265" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2FAEE572" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the programme of work described in the Project Plan; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63A51EE7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="4F289E67" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="36E7D8DE" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="38BC0038" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="0FD66AE1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Project Period:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F61412F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2FCF0139" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>the period described in clause 2.1; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="336EA620" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="3FCDA137" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="68020B99" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6451B2B4" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="77777BCF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...8 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>the Project Plan:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D4182B3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...46 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3DD5B91F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t xml:space="preserve">the project plan annexed to this Agreement as Schedule 1, as varied from time to time under the </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>terms of this Agreement and under any Funding Conditions; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B2BBD17" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="7989FE48" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="4EF76A5D" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EAEA48E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="3183CA2B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>the Results:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27EFA871" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301DC235" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00B025DA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00A8D153" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6773084F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4312BC04" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>UK GDPR</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:tab/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CEBB2CE" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...29 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="40C3B39B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>all information, data, techniques, Know-how, results, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) identified or first reduced to practice or writing or developed in the course of the Project;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2ECE0618" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19374CCC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="30CC96D1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Regulation (EU) 2016/679 of the European Parliament and of the Council of 27th April 2016 on the protection of natural persons with regard to the processing of Personal Data and on the free movement of such data (General Data Protection Regulation) as it forms part of the law of England and Wales, Scotland and Northern Ireland by virtue of section 3 of the European Union (Withdrawal) Act 2018 and as amended by the Data Protection, Privacy and Electronic Communications (Amendments etc) (EU Exit) Regulations 2019, as amended, superseded or replaced from time to time.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C2B06F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="337D4AF5" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="10045222" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DECF7A2" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="04B85C0A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...122 lines deleted...]
-              <w:tab/>
+              </w:rPr>
+              <w:t>a Variation Agreement:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="394EC07C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...29 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2FAF8E7A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>a written agreement signed by or on behalf of the Parties and any  proposed new party to this Agreement; and </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CF9A38D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>  </w:t>
-            </w:r>
-[...76 lines deleted...]
-              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="0EC7266E" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="626B3696" w14:textId="77777777" w:rsidTr="00CA2972">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68B16BA6" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="10CFAA36" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>VAT:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="797BA68D" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...121 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="09C19484" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>value added tax chargeable under the Value Added Tax Act 1994, or any tax replacing that tax. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="17AF3FE1" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4619FFE5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39325495" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6E7AC124" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>The headings in this Agreement are for ease of reference only; they do not affect its construction or interpretation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AE3BAA9" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="765070D2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7CB9C3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0705141D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">References in this Agreement to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>a person</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> include a natural person, corporate or unincorporated body (whether or not it has a separate legal personality). </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EF5BE8" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="68E15EB2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA5CD0A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="28FABB6A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>A reference in this Agreement to a statute or statutory provision is a reference to it as amended, extended or re-enacted from time to time and includes all subordinate legislation made from time to time under that statute or statutory provision. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB7D8D7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="35F4A8CD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="640692A2" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="05FC8B68" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">A reference in this Agreement to </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>writing</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>written</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> includes email. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B344BA8" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="447CBA78" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50476112" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="000A7573" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>A reference in this Agreement to any other agreement or document is a reference to that other agreement or document as varied or novated (in each case, unless in breach of this Agreement) from time to time. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D63BEE3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2C4866D0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="569EF204" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="709D0F94" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>References in this Agreement to clauses and Schedules are to the clauses and Schedules of this Agreement and references to paragraphs are to paragraphs of the relevant Schedule. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB75E58" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="546B9C52" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AB161B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3F58E3DC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Any words in this Agreement following the expression </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>including</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>include or</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>in particular</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> or any similar expression are to be construed as illustrative and do not limit the sense of the words preceding that expression. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="597BF63B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="502A423E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A208E8" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="003C1DC4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
         <w:t>1.9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:lang w:val="en"/>
         </w:rPr>
-        <w:t>The acts and omissions of its Group Companies are deemed to be within the Industry Partner’s control, the acts and omissions of students are deemed to be within the Institution’s control and the acts and omissions of any contractor are deemed to be within the control of the Party engaging that contractor.</w:t>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">The acts and omissions of its Group Companies are deemed to be within the Industry Partner’s control, the acts and omissions of students are deemed to be within the Institution’s </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t>control</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:lang w:val="en"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and the acts and omissions of any contractor are deemed to be within the control of the Party engaging that contractor.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3C6D17" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...28 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1D4EA87E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA2BDC4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Words and phrases defined in the Funding Conditions and not defined in this Agreement have the meaning given to them in the Funding Conditions when used in this Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA196BB" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1757082F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34206E8F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="00E1AFD8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>1.11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>If there is any conflict between the terms of this Agreement and the Funding Conditions, this Agreement will prevail in relation to the arrangements as between the Parties, but it will not affect the Parties' respective obligations to the Funding Body under the Funding Conditions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3E29A2" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6D23B0DB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD002D7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0D44B507" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>THE PROJECT</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1909EDE4" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1FE1891D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF7FA01" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2A55E086" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Project “[INSERT PROJECT TITLE]” will begin on the Commencement Date and will continue until the earlier of the withdrawal of the External Funding and the [INSERT END DATE] or any later date agreed in writing between the Parties, or until this Agreement is terminated in accordance with clause 8 or 9. If this </w:t>
-[...23 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>The Project “[INSERT PROJECT TITLE]” will begin on the Commencement Date and will continue until the earlier of the withdrawal of the External Funding and the [INSERT END DATE] or any later date agreed in writing between the Parties, or until this Agreement is terminated in accordance with clause 8 or 9. If this Agreement is entered into after the Commencement Date, it will apply retrospectively to work carried out in relation to the Project on or after the Commencement Date. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9336FE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4133332E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="19B17E99" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the Parties will carry out the tasks allotted to it in the Project Plan, and will provide the human and other resources, Background, materials, facilities and equipment which are designated as its responsibility in the Project Plan. The Project will be carried out under the direction and supervision of The Principal Investigator. The Project will be carried out at the Location. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="643F476C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="495282A2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA3E0A9" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7D6A4C87" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the Parties will obtain and maintain all regulatory and ethical licences, consents and approvals necessary to allow it to carry out the tasks allotted to it in</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>the Proposal</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>and will carry out the Project in accordance with all laws and regulations which apply to its activities under or pursuant to this Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BEE98D9" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7206C26A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6A946B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="085D4197" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Each of the Parties will ensure that its employees and students (if any) involved in the Project: observe the conditions attaching to any regulatory and ethical licences, consents and approvals; keep complete and accurate records of all research, development and other work carried out in connection with the Project and of all Results, signed by the people who obtained or made each Result, and comply with the Good Data Management Practices. </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Each of the Parties will ensure that its employees and students (if any) involved in the Project: observe the conditions attaching to any regulatory and ethical licences, consents and approvals; keep complete and accurate records of all research, development and other work carried out in connection with the Project and of all Results, signed by the people who obtained or made each Result, and comply with the Good Data Management Practices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in Schedule 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA9F2AD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D56D33" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1ECFD93A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the Parties will ensure that its staff and students (if any) (including in the case of the Industry Partner, any staff of any Group Company) involved in the Project, when working on or visiting the other Party’s premises, comply with the other Party’s health and safety and security policies and procedures and, when accessing or using the other Party’s information systems, comply with the other Party’s information security policies and procedures. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CB26E0" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="26CD3BA5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499F480D" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="2A75FDE9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Each of the Parties will comply with the provisions in Schedule 6.  </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t xml:space="preserve">Each of the Parties will comply with the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> data protection </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>provisions in Schedule 6.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B9AACBD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E94FA69" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="47E18103" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Although each of the Parties will use reasonable endeavours to carry out the Project in accordance with the Project Plan, neither Party undertakes that any research will lead to any particular result, nor does it guarantee a successful outcome to the Project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745759E5" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...28 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="311F2C54" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13F45CFF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Each of the Parties will provide the other Party with quarterly reports summarising the progress of the Project and a copy of all of the Results. Each party will provide IBIC with 6 monthly, end of project and periodic </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>follow on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> reports, as required by the Funding Body. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B887A70" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="20A06B3F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCDFD24" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="453F03BD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">The Institution will notify the Industry Partner promptly after identifying any Result which the Institution believes is </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>patentable, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> will supply the Industry Partner with copies of that Result.  The Institution will notify other Results to the Industry Partner in the reports provided under clause 2.8. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627541D7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1D7F37D0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476BC75F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="348CEB59" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Each of the Parties warrants to the other that it has full power and authority under its </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>constitution, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> has taken all necessary actions and obtained all authorisations, licences, consents and approvals, to allow it to enter into and perform this Agreement and it is not in breach of the Funding Conditions. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CCC616E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1D2D856F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17C26B3E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7664AD77" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>If a Party agrees to transfer any material to the other Party in connection with the Project, that transfer will be subject to the terms of a separate Materials Transfer Agreement entered into between the Parties in relation to that material. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1898D86E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0F5FACA3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AB3C290" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="646EAD2C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>If the Funding Conditions have not already been accepted by the Parties, this Agreement is conditional on each of the Parties accepting the Funding Conditions within 60 days after the date of the Funding Conditions or offer to provide External Funding.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D3BD68C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="04F66786" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA2703C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7BEE40CA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each of the Parties will: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41B86A30" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7E387FAA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58868761" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.13.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">if it is a party to the Funding Conditions, comply with its obligations under the Funding </w:t>
-[...34 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        <w:t>if it is a party to the Funding Conditions, comply with its obligations under the Funding Conditions; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C04805C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13BD2763" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>2.13.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>carry out the Project in accordance with the Funding Conditions; and </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435ED3D3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="5A9CABE6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="477B7377" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>2.13.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>notify the other Party in accordance with clause 10.1 immediately if it receives any notice or request from the Funding Body. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F11A19" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...50 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="66097F0F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="155C52B2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2.14 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>No additional person may become a party to this Agreement without the written agreement of both the Industry Partner and the Institution and The Engineering and Physical Sciences Research Council and unless the additional person, the Industry Partner and the Institution execute a Variation Agreement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DD2DE4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D363248" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>EXTERNAL FUNDING</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE0BA76" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="5333E5AC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615E23FF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="08FED885" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each Party will keep complete and accurate accounts of its expenditure on the Project.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7397D376" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="33C52269" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2298504D" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2CC5E38C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>3.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Except as set out in the Project Plan, each Party will own all equipment purchased or constructed by it, or for it, using the External Funding. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484D6C52" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3EB73DB0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D41512A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="16C65BE3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>USE AND EXPLOITATION OF INTELLECTUAL PROPERTY RIGHTS</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD3AE1F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="52BFC9DD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCBAA63" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="22AFF82E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4.1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>This Agreement does not affect the ownership of any Intellectual Property Rights in any Background or in any other technology, design, work, invention, software, data, technique, Know-how, or materials which are not Results. The Intellectual Property Rights in them will remain the property of the Party which contributed them to the Project (or its licensors). No licence to use any Intellectual Property Rights is granted or implied by this Agreement except the rights expressly set out in this Agreement. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C546A9D" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="53D0CED5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8AC9EC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0C9B9E38" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Each Party grants the other a royalty-free, fully paid-up, non-exclusive licence to use its Background for the purpose of carrying out the Project.  Neither Party may grant any sub-licence to use the other's Background except that the Industry Partner may allow any Group Company and any person working for or on behalf of the Industry Partner or any Group Company, to use the Institution's Background for the purpose of carrying out the Project. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0071481E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="49117FD8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14E8513C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3F624F78" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>4.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Institution will own the Intellectual Property Rights in the Results, and may take such steps as it may decide from time to time, at its expense, to register and maintain any protection for the Intellectual Property Rights in the Results, including filing and prosecuting patent applications for any of the Results and taking any action in respect of any alleged or actual infringement of any Intellectual Property Rights in the Results.    </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>The Institution will own the Intellectual Property Rights in the Results</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solely created by it</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, and may take such steps as it may decide from time to time, at its expense, to register and maintain any protection for the Intellectual Property Rights in the Results, including filing and prosecuting patent applications for any of the Results and taking any action in respect of any alleged or actual infringement of any Intellectual Property Rights in the Results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="398F8BCE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52F3362D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.4        The Industry Partner will own the Intellectual Property Rights in the Result s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C5471">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">olely </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57723C1B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C5471">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>created by it</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and may take such steps as it may decide from time to time, at its expense, to register and maintain any protection for the Intellectual Property Rights in the Results, including filing and prosecuting patent applications for any of the Results and taking any action in respect of any alleged or actual infringement of any Intellectual Property Rights in the Results. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5478B6E4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0DF718" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...62 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="360D35ED" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
         <w:t>Where any Result is created or generated by two or more Parties jointly and it is impossible to segregate each Party's intellectual contribution to the creation of the Intellectual Property Rights in that Result, the Intellectual Property Rights in that Result will be co-owned by those Parties as tenants in common in accordance with the inventive contributions of the Parties. The co-owners may take such steps as they may decide from time to time, at their joint and equal expense, to register and maintain any protection for those Intellectual Property Rights, including filing and prosecuting patent applications, and taking any action in respect of any alleged or actual infringement of those Intellectual Property Rights. If one or more of the co-owners does not wish to take any such step or action, the other co-owner(s) may do so at their expense, and the co-owner(s) not wishing to take such steps or action will provide, at the expense of the co-owner making the request, any assistance that is reasonably requested of it.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="619C546B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="33DA8A8F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62025209" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Any co-owner of any of the Intellectual Property Rights in any Result may use those Intellectual Property Rights as if it were the sole owner. In the event that a co-owner wishes to grant a licence to any such Intellectual Property Rights to a third party the co-owner (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Exploiting Party</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”) may do so subject to notifying the other co-owner(s) (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non Exploiting Party(s)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”) and obtaining their consent, such consent not to be unreasonably withheld, provided that no co-owner may grant any third party any rights which detract from any other co-owner’s right to deal with any co-owned Intellectual Property Rights as it sees fit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E12050E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64589F22" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>4.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Non-Exploiting Party shall offer such assistance and execute such documents at the Exploiting Party’s expense, as may be necessary or desirable for such purposes. In such circumstances, the Exploiting Party shall pay the Non-Exploiting Party, a fair and reasonable royalty rate/revenue on the value of any products or processes commercially exploited by it which incorporate any co-owned Results, provided that no co-owner may grant any third party any rights which detract from any other co-owner’s right to deal with any co-owned Intellectual Property Rights as it sees fit. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36DDCC45" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75F242A3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Each Party grants each of the other Parties a royalty free, non-exclusive licence to use its Results for the purpose of carrying out the Project. None of the Parties may grant any sub-licence to use any other's Results except that any Commercial Party may allow any of its Group Companies and any person working for or on behalf of that Commercial Party or any of its Group Companies to use the Results for the purpose of carrying out the Project.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69F363AB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39438C16" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>In addition to the rights granted in clause 4.8, each Party grants each of the other Parties a non-exclusive, indefinite, fully paid-up, royalty free licence (with the right to sub-license) to use the Intellectual Property Rights in any of the Results, solely for Academic and Research Purposes, in addition to carrying out the Project. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F61F038" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B499872" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.9.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>A Party (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the Potential Grantor</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”) will, if it receives from another Party (“the Requesting Party”) written notice (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>an Option Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”) at any time during the three (3) months immediately following the end of the Project (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the Option Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”), pursuant to clause 4.9, negotiate in good faith with the Requesting Party, for a period of up to 90 days (“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0339">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the Negotiation Period</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>”) after receipt of the Option Notice, the terms on which the Potential Grantor may grant the Requesting Party an exclusive licence (with the right to sub-license) to use the Intellectual Property Rights in certain of the Potential Grantor’s Results (“the Licence”) for commercial purposes. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="716A09E1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C09ECFC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.9.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If the Potential Grantor and the Requesting Party are unable to agree the terms of the Licence within the Negotiation Period, the Requesting Party’s rights under clauses 4.9.1, 4.9.3 and 4.9.4 will lapse. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73D536EB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55A8B820" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.9.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Potential Grantor in receipt of an Option Notice will not, during the Option Period or the Negotiation Period, negotiate with any other person with a view to granting a licence to use its Results or assigning the Intellectual Property Rights in its Results nor grant a licence, other than as set out under Clause 4.9 above, to use its Results or assign the Intellectual Property Rights in the Potential Grantor’s Results to any third party. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44AC8D0D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AABF501" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>4.9.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Until the end of the Option Period and, if a Requesting Party gives the Option Notice, until the earlier of the end of the Negotiation Period and the grant of the Licence, the Potential Grantor will consult with the Requesting Party about making patent applications in respect of the Potential Grantor’s Results. If, before the end of that period, the Requesting Party wishes the Potential Grantor to apply for any patent in relation to any of the Potential Grantor’s Results, the Requesting Party will reimburse to the Potential Grantor the reasonable costs and expenses incurred by the Potential Grantor since the date of this Agreement in relation to the filing and prosecution of that patent application, including patent agents' fees, as a result of any request by the Requesting Institution for the Potential Grantor to apply for, or to maintain, any patent. If the Potential Grantor later licenses or assigns to a third party any of the Potential Grantor’s Results for which </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>the Requesting Party has paid any such costs and expenses, the Potential Grantor will reimburse those costs and expenses to the Requesting Party. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21E2F391" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA6D11A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ACADEMIC PUBLICATION AND IMPACT</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CB09A9B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E27DCB6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Project is undertaken by the Institution in pursuance of a primary charitable purpose of the Institution; that is the advancement of education through teaching and research. Therefore, any employee or student of the Institution (in each case whether or not involved in the Project) may, provided the Institution has not received a Confidentiality Notice under clause 5.2: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A4B18FF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E0AB13F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>discuss work undertaken as part of the Project in Institution seminars, tutorials and lectures; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B3EAA14" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E0FCC8F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Publish any Background of the Industry Partner or any of the Results. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F275734" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="134923C9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Institution will submit to the Industry Partner, in writing, details of any of the Industry Partner’s Results and any of the Industry Partner's Background which any employee or student of the Institution intends to Publish, at least 30 days before the date of the proposed submission for Publication.  The Industry Partner may, by giving written notice to the Institution (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>a Confidentiality Notice</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>):  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77EE8AD7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15515C7C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>require the Institution to delay the proposed Publication for a maximum of 3 month(s) after receipt of the Confidentiality Notice if, in the Industry Partner's reasonable opinion, that delay is necessary in order to seek patent or other protection for any of the Intellectual Property Rights in any of the Industry Partner’s Results or in any of the Industry Partner's Background which are to be Published; or  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D55B69E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C4BC6BC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>prevent the Publication of any of the Industry Partner’s Results or the Industry Partner's Background which is Confidential Information and which, in each case, cannot be protected by patent or other Intellectual Property Right registration or which can be protected in that way but which the Industry Partner has chosen not to protect in that way.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5213CD2C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CB2F7A2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Industry Partner must give that Confidentiality Notice within 30 days after the Industry Partner receives details of the proposed Publication. If the Institution does not receive a Confidentiality Notice within that period, the proposed Publication may proceed, except in relation to the Industry Partner’s Background which is the Industry Partner’s Confidential Information and which may not be Published unless the Industry Partner has given its written consent to that Publication. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D2FC35" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31226ED9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>5.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Industry Partner acknowledges that the Institution is required by its funders to demonstrate the Institution’s impact on society and agrees to provide to the Institution any information which the Institution reasonably requests in order to allow it to demonstrate that impact provided that, under or pursuant to this clause: the Institution will not be entitled to receive or disclose any of the Industry Partner’s Confidential Information or any information which identifies or allows any living individual to be identified and the information requested and disclosed under or pursuant to this clause will be general in nature. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11033C66" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4430C60F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>CONFIDENTIALITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2AFF59" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="455F6BEB" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7292C143" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Any co-owner of any of the Intellectual Property Rights in any Result may use those Intellectual Property Rights as if it were the sole owner. In the event that a co-owner wishes to grant a licence to any such Intellectual Property Rights to a third party the co-owner (“Exploiting Party”) may do so subject to notifying the other co-owner(s) (“Non Exploiting Party(s)”) and obtaining their consent, such consent not to be unreasonably withheld, provided that no co-owner may grant any third party any rights which detract from any other co-owner’s right to deal with any co-owned Intellectual Property Rights as it sees fit. </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Without prejudice to any obligations of confidentiality in the Funding Conditions, subject to clause 5, neither Party will either during the Project Period or for 5 years after the end of the Project Period, disclose to any third party, nor use for any purpose except as expressly permitted by this Agreement, any of the other Party's Confidential Information. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030D0F92" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C79BF1B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="271AFAA1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Non-Exploiting Party shall offer such assistance and execute such documents at the Exploiting Party’s expense, as may be necessary or desirable for such purposes. In such circumstances, the Exploiting Party shall pay the Non-Exploiting Party, a fair and reasonable royalty rate/revenue on the value of any products or processes commercially exploited by it which incorporate any co-owned Results, provided that no co-owner may grant any third party any rights which detract from any other co-owner’s right to deal with any co-owned Intellectual Property Rights as it sees fit. </w:t>
-[...329 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t>Neither Party (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>the Recipient</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>) will be in breach of any obligation to keep any of the other Party’s Confidential Information confidential or not to disclose it to any other party to the extent that: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="510DBADF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B00047E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="16C6D954" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.2.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>if it is received from the other Party, it is known to the Recipient or any Group Company (demonstrable by written records) before its receipt from the other Party, and not already subject to any obligation of confidentiality to the other Party; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="658C1699" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB92055" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4A4BD66E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Project is undertaken by the Institution in pursuance of a primary charitable purpose of the Institution; that is the advancement of education through teaching and research. Therefore, any employee or student of the Institution (in each case whether or not involved in the Project) may, provided the Institution has not received a Confidentiality Notice under clause 5.2: </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>it is or becomes publicly known without any breach of this Agreement or any other undertaking to keep it confidential; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A6E148C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30687673" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4C172FDA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.2.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>discuss work undertaken as part of the Project in Institution seminars, tutorials and lectures; and </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>it has been obtained by the Recipient or any Group Company from a third party in circumstances where the Recipient has no reason to believe that there has been a breach of an obligation of confidentiality owed to the other Party; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309394BD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15A39979" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="28BDE8A2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.2.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Publish any Background of the Industry Partner or any of the Results. </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>it has been independently developed by the Recipient or any Group Company without reference to the other Party’s Confidential Information; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18925DC1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EC6F45" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="422372DB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.2.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Institution will submit to the Industry Partner, in writing, details of any of the Industry Partner’s Results and any of the Industry Partner's Background which any employee or student of the Institution intends to Publish, at least 30 days before the date of the proposed submission for Publication.  The Industry Partner may, by giving written notice to the Institution (</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t>it is disclosed pursuant to the requirement of any law or regulation (provided, in the case of a disclosure under the Freedom of Information Act 2000 or the Environmental Information Regulations 2004, none of the exceptions to that Act or those Regulations (as the case may be) applies to the information disclosed) or pursuant to the order of any Court of competent jurisdiction or the requirement of any competent regulatory authority, and that, in each case where the law permits, the Party required to make that disclosure has informed the other Party, within a reasonable time after being required to make the disclosure, of the requirement to disclose and the information required to be disclosed; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64FA08CF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6730D174" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.2.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>is approved for release in writing by an authorised representative of the other Party. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56E02A54" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C4B486" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">The Institution will not be in breach of any obligation to keep any of the Industry Partner’s Background or any Results or any other information, confidential or not to disclose it to any third </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>party,:</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="454E7AFB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED0C43A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>except in relation to the Industry Partner’s Background which is the Industry Partner’s Confidential Information, Publishing any of them if the Institution has followed the procedure in clause 5.2 and has received no Confidentiality Notice within the period stated in that clause; or  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A04C521" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="040B57BC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>by making them available to any student of the Institution who needs to know them in order to exercise the rights granted in this Agreement, provided they are not used except as expressly permitted by this Agreement and the student undertakes to keep that Background, those Results and that information confidential. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42318B7B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C0D2C4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>6.3.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The Industry Partner will not be in breach of any obligation to keep any of the Institution's Confidential Information confidential or not to disclose it to any third party, by making it available to any Group Company, or any person working for or on behalf of the Industry Partner or a Group Company, who needs to know the same in order to exercise the rights granted in this Agreement, provided it is not used except as expressly permitted by this Agreement and the Group Company, or any person working for or on behalf of the Industry Partner or the Group Company undertakes to keep that information confidential. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D625DF4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21BB2EB0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Neither Party will be in breach of any obligation to keep any of the other Party’s Confidential Information, confidential or not to disclose it to any third party by disclosing it to the Funding Body in accordance with the Funding Conditions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24FAE6A3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="486EC6BE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>If the Institution receives a request under the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 to disclose any information which, under this Agreement, is the Industry Partner’s Confidential Information, it will notify the Industry Partner and will consult with the Industry Partner promptly and before making any disclosure under that Act or those Regulations, the Institution will, where appropriate, take legal advice regarding the availability and applicability of any exemptions and any other options available, and will notify the Industry Partner of the intended response to that request. The Industry Partner will respond to the Institution within 10 days after receiving the Institution’s notice if that notice requests the Industry Partner to provide information to assist the Institution to determine whether or not an exemption to the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 applies to the information requested under that Act or those Regulations. The Industry Partner may make representations in relation to that request and the proposed response and may request amendments to the proposed response.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CCB4475" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0E29BF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Neither Party will use the other Party’s name or the name of any of the Key Personnel provided by the other Party or the other Party’s logo in any press release or product advertising, or for any other promotional purpose, without first obtaining the other Party's written consent </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23647E26" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="614831B9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>6.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Notwithstanding any other provision of this Agreement, the Institution may identify the sums received from the Industry Partner in the Institution’s Annual Report and similar publications, and the Industry Partner may, in order to comply with any transparency reporting obligations to which it is subject, publish details of any transfers of value. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A86FB5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD24301" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...25 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LIMITATION OF LIABILITY</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA25263" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="46614572" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CB1F637" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>require the Institution to delay the proposed Publication for a maximum of 3 month(s) after receipt of the Confidentiality Notice if, in the Industry Partner's reasonable opinion, that delay is necessary in order to seek patent or other protection for any of the Intellectual Property Rights in any of the Industry Partner’s Results or in any of the Industry Partner's Background which are to be Published; or  </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Neither of the Parties makes any representation or gives any warranty to the other that any advice or information given by it or any of its employees or students who work or have worked on the Project, or the content or use of any Results, Background or materials, works or information provided in connection with the Project, will not constitute or result in any infringement of third party rights. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="723F609D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076D02CC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="046A4F90" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>prevent the Publication of any of the Industry Partner’s Results or the Industry Partner's Background which is Confidential Information and which, in each case, cannot be protected by patent or other Intellectual Property Right registration or which can be protected in that way but which the Industry Partner has chosen not to protect in that way.   </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Neither Party accepts any liability or responsibility for any use which may be made by the other Party of any of the Results, nor for any reliance which may be placed by that other Party on any of the Results, nor for advice or information given in connection with any of the Results.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D7B09C5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31A300C1" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...28 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7432CF30" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>7.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Subject to clauses 7.5, the liability of either Party to the other for any breach of this Agreement, any negligence or arising in any other way out of the subject matter of this Agreement, the Project and the Results, will not extend to:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C4351C2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4C8DB1" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1DA459EB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.3.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>The Industry Partner acknowledges that the Institution is required by its funders to demonstrate the Institution’s impact on society and agrees to provide to the Institution any information which the Institution reasonably requests in order to allow it to demonstrate that impact provided that, under or pursuant to this clause: the Institution will not be entitled to receive or disclose any of the Industry Partner’s Confidential Information or any information which identifies or allows any living individual to be identified and the information requested and disclosed under or pursuant to this clause will be general in nature. </w:t>
-[...14 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>any indirect damages or losses; or  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="451A4910" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1303D014" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1C71C999" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.3.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t>any loss of profits, loss of revenue, loss of data, loss of contracts or opportunity, whether direct or indirect, even, in each case, if the Party bringing the claim has advised the other of the possibility of those losses, or if they were within the other Party's contemplation. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="544FC3CE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13178BC8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Subject to clause 7.5, the aggregate liability of each Party to the other for all and any breaches of this Agreement, any negligence or arising in any other way out of the subject matter of this Agreement, the Project and the Results, will not exceed in total the portion of the External Funding allocated to that Party or £150,000 whichever is the smaller. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095A3840" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="652C9264" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Nothing in this Agreement limits or excludes either Party's liability for: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79F8E76F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CD376BF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.5.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>death or personal injury caused by negligence; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="377F6D1B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8977FB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.5.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>any fraud or for any sort of liability which, by law, cannot be limited or excluded; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACCA37C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47A8BAF1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.5.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>any loss or damage caused by a deliberate breach of this Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1882CC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A5E9E61" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>7.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>The express undertakings and warranties given by the Parties in this Agreement are in lieu of all other warranties, conditions, terms, undertakings and obligations, whether express or implied by statute, common law, custom, trade usage, course of dealing or in any other way. All of these are excluded to the fullest extent permitted by law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AEEDA02" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="382E78B6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>8.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FORCE MAJEURE</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14525780" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="69D9ACDD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F380DF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="5EC996D0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>If the performance by a Party of any of its obligations under this Agreement (except a payment obligation) is delayed or prevented by circumstances beyond its reasonable control, that Party will not be in breach of this Agreement because of that delay in performance. However, if the delay in performance lasts for more than 6 months, the other Party may terminate this Agreement with immediate effect by giving written notice to the Party whose performance is delayed or prevented. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76ABA56A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F5DD61" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Without prejudice to any obligations of confidentiality in the Funding Conditions, subject to clause 5, neither Party will either during the Project Period or for 5 years after the end of the Project Period, disclose to any third party, nor use for any purpose except as expressly permitted by this Agreement, any of the other Party's Confidential Information. </w:t>
-[...46 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...25 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TERMINATION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="403A8E1B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="216A80AC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Either Party may terminate this Agreement with immediate effect by giving notice to the other Party if the other Party:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DD6F851" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B00E6E3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9.1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>is in breach of any provision of this Agreement and (if it is capable of remedy) the breach has not been remedied within 90 days after receipt of written notice specifying the breach and requiring its remedy;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CA6536E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53DB68F1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9.1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">becomes insolvent, or if an order is made or a resolution is passed for its winding up (except voluntarily for the purpose of solvent amalgamation or reconstruction), or if an administrator, administrative receiver or receiver is appointed over the whole or any part </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>of the other Party's assets, or if the other Party makes any arrangement with its creditors; or </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2355D86B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F5C45CE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9.1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>commits any breach of Schedule 4 or Schedule 6. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01EECDE0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0851ABFE" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="415CBC47" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">if it is received from the other Party, it is known to the Recipient or any Group Company (demonstrable by written records) before its receipt from the other Party, and not already subject to any obligation of confidentiality to the other </w:t>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:t>Each of the Parties will notify the other promptly if at any time any of the Key Personnel appointed by that Party is unable or unwilling to continue to be involved in the Project.  Within 6 months after the date of that notice, the Party who originally appointed that member of the Key Personnel will nominate a successor.  The other Party will not unreasonably refuse to accept the nominated successor, but if the successor is not acceptable to the other Party on reasonable grounds or if the appointor cannot find a successor, either Party may terminate this Agreement by giving the other not less than 3 months' notice. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DAFC896" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403FD796" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7BAEF655" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>9.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Clauses 1, 3, 4, 5, 6, 7, 8 and 10 will survive the completion of the Project Period or the termination of this Agreement for any reason and will continue in full force and effect indefinitely or, in the case of clause 6, in accordance with clause 6.1. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022D24E7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3E7BAF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="18ED5583" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63F640C8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">it is or becomes publicly known without any breach of this Agreement or any other undertaking to keep it </w:t>
-[...638 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>GENERAL</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E81242C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7920205B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B558CDF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...19 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="60862BE2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>10.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Neither of the Parties makes any representation or gives any warranty to the other that any advice or information given by it or any of its employees or students who work or have worked on the Project, or the content or use of any Results, Background or materials, works or information provided in connection with the Project, will not constitute or result in any infringement of third party rights. </w:t>
-[...528 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notices: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Any notice to be given under this Agreement must be in writing, must be delivered to the other Party by any of the methods set out in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>left hand</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> column below, and will be deemed to be received on the corresponding day set out in the </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>right hand</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> column: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="164E5B70" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C2694A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...546 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="5716A576" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="1545" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="4620"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="51419A3F" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="4C811C81" w14:textId="77777777" w:rsidTr="00766E15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36801E90" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="1AD68E8A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Method of service </w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C215DF7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...13 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="34270279" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="571EBCE6" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="5796BA97" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+              </w:rPr>
               <w:t>Deemed day of receipt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="1DF61BA9" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="179CCCE1" w14:textId="77777777" w:rsidTr="00766E15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CC742CB" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="102F5F0D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>By hand or courier </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="635A52C4" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="045E3591" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B260E0F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2D39A5DD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the day of delivery </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="58FB4595" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="7A5D57B5" w14:textId="77777777" w:rsidTr="00766E15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="058FDD71" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="756C930D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">By pre-paid </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>first class</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> post </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B2EF09E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="61524638" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52D1E2EB" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2C5CACC9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the second Business Day after posting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="02AD71AD" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="260461A9" w14:textId="77777777" w:rsidTr="00766E15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AA95AC4" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="69FABFE6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>By recorded delivery post </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E0BF1CA" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="53A0D237" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B478B06" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5BAD64E4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>the next Business Day after posting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="52EE9D23" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="11235A47" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="270F36C3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="144B0D05" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>The Parties' respective representatives for the receipt of notices are, until changed by notice given in accordance with this clause, as follows: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB4A8AA" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1E3F2746" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="3930"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="2B41194E" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="70DBB3A0" w14:textId="77777777" w:rsidTr="00766E15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66B742B8" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="77D27394" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For the Institution:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1F877931" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="5FA8FC16" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For the Industry Partner:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="3D70EC75" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="0CE290D4" w14:textId="77777777" w:rsidTr="00766E15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B748A44" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="52225BA3" w14:textId="3C21A5BE" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="00DD64D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40E9571A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F44E169" w14:textId="153368B2" w:rsidR="00DD64D2" w:rsidRPr="00BB7226" w:rsidRDefault="00DD64D2" w:rsidP="00DD64D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Role:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B22615F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52BF58C9" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="40FE353B" w14:textId="7B739A2D" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve">Address: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11BDF6C8" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="734CE95A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FB10F61" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="68A1287D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06A7C2F9" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="041AA3DB" w14:textId="1BEA02A1" w:rsidR="00DD64D2" w:rsidRPr="00BB7226" w:rsidRDefault="00DD64D2" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+              <w:t>Role:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="099B3AED" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6CEF8FEA" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23303EB6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Address: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="302C2670" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6ADADE25" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CB59AD" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="69891611" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.2</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Assignment:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Neither Party may assign or transfer this Agreement as a whole, or any of its rights or obligations under it, without first obtaining the written consent of the other Party.  Neither Party will unreasonably withhold or delay its consent. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C3C0429" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4B208848" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45786938" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...12 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="3A190088" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>10.3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Illegal/unenforceable provisions: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If the whole or any part of any provision of this Agreement is void or unenforceable in any jurisdiction, the other provisions of this Agreement, and the rest of the void or unenforceable provision, will continue in force in that jurisdiction, and the validity and enforceability of that provision in any other jurisdiction will not be affected. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37695865" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6C363B18" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F70E65E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7785F1D0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.4</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Waiver of rights: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>If a Party fails to enforce, or delays in enforcing, an obligation of the other Party, or fails to exercise, or delays in exercising, a right under this Agreement, that failure or delay will not affect its right to enforce that obligation or constitute a waiver of that right. Any waiver of any provision of this Agreement will not, unless expressly stated to the contrary, constitute a waiver of that provision on a future occasion. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09428F86" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="689AC08E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5988C652" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="13D9FB81" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.5</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>No agency:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nothing in this Agreement creates, implies or evidences any partnership or joint venture between the Parties, or the relationship between them of principal and agent. Neither Party has any authority to make any representation or commitment, or to incur any liability, on behalf of the other. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2D0BEE" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2C923744" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E2FA8FE" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="005EF669" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Entire agreement:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...38 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>This Agreement and the Funding Terms constitute the entire agreement between the Parties relating to its subject matter. Each Party acknowledges that it has not entered into this Agreement on the basis of any warranty, representation, statement, agreement or undertaking except those expressly set out in this Agreement. Each Party waives any claim for breach of this Agreement, or any right to rescind this Agreement in respect of, any representation which is not an express provision of this Agreement. However, this clause does not exclude any liability which a  Party may have to the other (or any right which a Party may have to rescind this Agreement) in respect of any fraudulent misrepresentation or fraudulent concealment before the signing of this Agreement. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="561FD14A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50E54C13" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="1DACF81A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Formalities:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each Party will take any action and execute any document reasonably required by the other Party to give effect to any of its rights under this Agreement, or to enable their registration in any relevant territory provided the Party making the request pays the other Party’s reasonable expenses. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A45E08" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="0FB6B4BF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B80650" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6F40B8CF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.8</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Amendments: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>No variation or amendment of this Agreement will be effective unless it is made in writing and signed by each Party's representative. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D707BF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="20FECA99" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49511EAD" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...13 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="69AF0A8C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>10.9</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Third parties: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">No one except a Party has any right to prevent the amendment of this Agreement or its termination, and no one except a Party may enforce any benefit conferred by this Agreement, unless this Agreement expressly provides otherwise. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B349B2F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEDB3D2" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2C3263B8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.10</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Governing law:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> This Agreement and any dispute or claim (including non-contractual disputes or claims) arising out of or in connection with it or its subject matter or formation are governed by, and this Agreement is to be construed in accordance with, English law. The English Courts will have exclusive jurisdiction to deal with any dispute (including any non-contractual claim or dispute) which has arisen or may arise out of or in connection with this Agreement, except that a Party may bring proceedings to protect its Intellectual Property Rights or Confidential Information in any jurisdiction. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5018384F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="2428573F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C35114E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3AA7D7B7" w14:textId="69B806A0" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.11</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Escalation: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...21 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If the Parties are unable to reach agreement on any issue concerning this Agreement or the Project within 14 days after one Party has notified the other of that issue, they will refer the matter to Director of Research and Business Engagement in the case of the Institution, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>to [</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007862C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>insert officer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] in the case of the Industry Partner in an attempt to resolve the issue within 14 days after the referral. Either Party may bring proceedings in accordance with clause 10.10 if the matter has not been resolved within that </w:t>
+      </w:r>
+      <w:r w:rsidR="00EB3023" w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>14-day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> period, and a Party may bring proceedings to protect its Intellectual Property Rights or Confidential Information in any jurisdiction, whether or not any issue has been escalated under this clause. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE5B8AD" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="540B5A6D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EA886F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="5298E45C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.12</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Anti-Bribery:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each Party will comply with the provisions set out in Schedule 4. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4580DE05" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4E7D7251" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD23B88" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="3D975F8C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.13</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Data Protection:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> Each Party will comply with the provisions set out in Schedule 5. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B42C8D1" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="73395AB1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C1ECFDE" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7A593A86" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.14</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Counterparts: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>This Agreement may be executed in any number of counterparts. Once it has been executed and each Party has executed at least one counterpart, each counterpart will constitute a duplicate original copy of this Agreement. All the counterparts together will constitute a single agreement. The transmission of an executed counterpart of this Agreement (but not just a signature page) by e-mail (such as in PDF or JPEG) will take effect as the delivery of an executed original counterpart of this Agreement.  If that method of delivery is used, each Party will provide the other Party with the original of the executed counterpart as soon as possible. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25195E9A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="4C271B31" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594F0373" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="134B1207" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>10.15</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Export Control:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> each Party will comply with applicable UK export control legislation and regulations. Each Party will comply with the specific conditions of any US export control legislation of which the other Party has informed it in writing and which are applicable to it. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474433E2" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="41FF473F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E874E87" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="795D1845" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="dxa"/>
         <w:tblInd w:w="810" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="4455"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00216FF9" w:rsidRPr="00674E07" w14:paraId="6C0DAD34" w14:textId="77777777" w:rsidTr="002A14D9">
+      <w:tr w:rsidR="0018686E" w:rsidRPr="00BB7226" w14:paraId="0E22D9A4" w14:textId="77777777" w:rsidTr="00766E15">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47DC5A53" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="03790DD9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SIGNED</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> on behalf of the Institution: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6B81EE5A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5614FE32" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72A1E87B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E689F20" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4860A534" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="0EAD7C19" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name: ……………………………………… </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EAE92BC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="307E8D18" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A3FFDC7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="01F7AC89" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="13F7A013" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="15A2BCF1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1DC4B825" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1F3733BC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Position: ……………………………………… </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1ED9229C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="23C87709" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B1172DF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5C8B4F89" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="37709154" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="67772E9B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="748425D2" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="6243E977" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature: …………………………………… </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CABCF1F" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:p w14:paraId="62606F6B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SIGNED</w:t>
             </w:r>
-            <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t xml:space="preserve"> on behalf of the Industry Partner: </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3635860B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="289F3902" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E642D29" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7F5AD318" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24255D94" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="5A6149F6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Name: ……………………………………… </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4883CEE2" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="615F4126" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03A47EF5" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="1E534665" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58A74216" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7BC04044" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="239F31F7" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="196E7E05" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Position: ………………………………………  </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D4CA0C1" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3EE54F79" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6FBFE5A6" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="7E269DA2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2FDA13D5" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="2A7A5766" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5C37960A" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3277AE29" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t>Signature: ……………………………………… </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B83D84B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="002A14D9">
-[...11 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="34612706" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00766E15">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BB7226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63BA9CAC" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...11 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="6A040E7D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09196B33" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...14 lines deleted...]
-        <w:lastRenderedPageBreak/>
+    <w:p w14:paraId="38ACCE2B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Read and understood by the</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
         <w:t>Read and understood by the  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F32288B" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+    <w:p w14:paraId="586E0BA8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Principal Investigator</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Industry Partner’s Supervisor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324A2BFF" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...30 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="10C2032D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626B9F7C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00674E07" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...20 lines deleted...]
-          <w:szCs w:val="20"/>
+    <w:p w14:paraId="7E009256" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76FAE7E6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="129F49BC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Signature ……………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Signature ………………………………………</w:t>
-[...15 lines deleted...]
-          <w:szCs w:val="20"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Signature ……………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03DC696C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00674E07">
-[...3 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...40 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C50996" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t> Date …………………………………</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Date…………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BE3500A" w14:textId="495E4A82" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-        </w:rPr>
-[...13 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A82673A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="17BEDC83" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="101E4929" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74E96CE1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1ACE9EE9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="-46" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>SCHEDULE 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03B3004E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437" w:right="-46"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="051F5188" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="-46" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>The Project Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D8793CB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="4820"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-46"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...54 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">[INSERT </w:t>
+        <w:t>[</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t>APPLICATION]</w:t>
-[...93 lines deleted...]
-      </w:pPr>
+        <w:t>SEE IBIC APPLICATION</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">[PROJECT SPECIFIC </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:cs="Open Sans"/>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="753D8DDD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="-46"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55783D30" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="1803"/>
+          <w:tab w:val="center" w:pos="6052"/>
+        </w:tabs>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00D0357B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="006853EE" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="-46" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SCHEDULE 2 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA05765" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="006853EE" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="-46" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7845A1DE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="006853EE" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="-46" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Funding Conditions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="225FC7B3" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="006853EE" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="-46" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006853EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006853EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
-        <w:t xml:space="preserve">IBIC </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        <w:t>SEE PROJECT SPECIFIC IBIC AWARD LETTER</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006853EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F7CCFDB" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="10" w:right="3726" w:hanging="10"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...25 lines deleted...]
-          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="023ED662" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FB32E91" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="580E36A9" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3453D4E6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>SCHEDULE 3</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F1B5DCA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="502"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-      <w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27E9C6E1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="445" w:right="2" w:hanging="10"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Good Data Management Practices </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E7F7DEE" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...131 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E5C603" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...947 lines deleted...]
-    <w:p w14:paraId="742CC113" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+    <w:p w14:paraId="0C0EE549" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="23"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...25 lines deleted...]
-    <w:p w14:paraId="085BF625" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research data must be generated using sound scientific techniques and processes; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="327EE27C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C37508" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="232" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research data must be accurately recorded in accordance with good scientific practices by the people conducting the research;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6D8069" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="276" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research data must be analysed appropriately, without bias and in accordance with good scientific practices; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE40114" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="279" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Research data and the Results must be stored securely and be easily retrievable;   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120A3A4E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="315" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data trails must be kept </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>to allow</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> people to demonstrate easily and to reconstruct key decisions made during the conduct of the research, presentations made about the research and conclusions reached in respect of the research; and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D6B743D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="4" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party must have the right, on not less than 30 days’ written notice, to visit the other Party to verify that the other Party is complying with the above practices and procedures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E5720F4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F97ED7C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="437" w:right="7261"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427E7468" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="445" w:right="2" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SCHEDULE 4 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="084482C4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="502"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47594988" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="445" w:right="2" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Anti-Bribery  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4766C650" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="502"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD2D815" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party will, in connection with the Project: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FB8827B" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74729540" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comply with all laws, statutes and regulations which apply to it or its activities and which relate to anti-bribery or anti-corruption (or both) including the Bribery Act 2010; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD4C005" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AFEAB4E" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+    <w:p w14:paraId="7ED75EBF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="26FE9C37" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not do anything which would constitute an offence under section 1, 2 or 6 of the Bribery Act 2010 if it had been carried out in the United Kingdom; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="275ACAFC" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1856"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6129FA4A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...15 lines deleted...]
-    <w:p w14:paraId="10BBAB65" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">have policies and procedures (including adequate procedures as determined in accordance with section 7(2) of the Bribery Act 2010 and any guidance issued under section 9 of that Act) to ensure compliance with paragraphs 1.1 and 1.2 above; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2273D36F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1145"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5083080A" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="12"/>
+          <w:numId w:val="24"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-    <w:p w14:paraId="5ED67E66" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">follow and enforce the policies and procedures referred to in paragraph 1.3 above; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DD842BF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1145"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C856E6D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promptly report to the other Party any request or demand for any undue financial or other advantage of any kind received by it; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25EA5205" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1145"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29595E90" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide such evidence of compliance with this Schedule as the other Party may reasonably request from time to time;  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="648D7E7F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1145"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="233AB338" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">keep accurate and up to date records and books of account showing all payments made by it in connection with this Agreement and the Project and the steps taken by it to comply with this Schedule. (Those records and books of account must be sufficient to allow the other Party to verify compliance with this Schedule.); and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DFA2018" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1145"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FAE0DC4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="1855" w:right="6" w:hanging="710"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">on request during normal working hours, allow the other Party access to and to copy those records and accounts and to meet with its personnel to verify compliance with this Schedule. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7352D1E5" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B4B3926" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="18"/>
+          <w:numId w:val="24"/>
         </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party will ensure that any person associated with it (as determined in accordance with section 8 of the Bribery Act 2010 and paragraph 6 below) who is involved in the Project, is involved in the Project only on the basis of a written contract which imposes on that person terms equivalent to those imposed on that Party in this Schedule.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FDC437E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="601606B2" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party will ensure that each person referred to in paragraph 2 above complies with terms equivalent to the terms imposed by this </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Schedule, and</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> will be liable to the other Party for any breach by that person of any of those terms. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="480BD745" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="094E4E88" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A person associated with a Party includes its employees, its students, its group companies and subcontractors and their respective employees. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C27706E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EF80BFD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="445" w:right="2" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">SCHEDULE 5 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CF0DBC7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="502"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2C264C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="445" w:right="2" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data Protection </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BC63CFA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F1E16F7" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:ind w:left="422" w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Where a Party Processes any Personal Data for the purpose of the Project on behalf of the other Party, the provisions of this Schedule will apply to them. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2063DAE6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31D162E0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="-4" w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...31 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party shall comply with UK GDPR and the UK Data Protection Act 2018 (as applicable) ("the Data Protection Laws") In particular where a Party (“Processor”) is processing personal data on behalf of the other Party (“Controller”) it shall:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48CB037E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1157"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F51C3A1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1848" w:right="-4" w:hanging="718"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">process it only for the purposes of complying with its obligations under this Agreement, in accordance with the Controller’s documented instructions from time to time and good industry practice; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ECABC92" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1130" w:right="-4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72B11902" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1848" w:right="-4" w:hanging="718"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ensure that appropriate technical and organisational measures shall be taken to ensure a level of security of Controller personal data appropriate to the risk (including measures taken against unauthorised or unlawful processing of Controller personal data and the accidental loss or destruction of, or damage to, such data) and promptly provide to the Controller details of those measures from time to time on receipt of Controller’s written notice; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F195831" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="-4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A590A05" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1848" w:right="-4" w:hanging="718"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not transfer, or otherwise directly or indirectly disclose, any Controller personal data to a third party or to a country or territory outside the European Economic Area without the prior written consent of the Controller which may be refused or granted subject to such conditions as Controller deems necessary; and  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E240D4" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="-4"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16DDC4C8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="1848" w:right="-4" w:hanging="718"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">immediately and fully notify the Controller on receipt of any notices received by the Processor relating to the processing of Controller personal data including (but not limited to) data subject requests, complaints and/or correspondence or if any Controller personal data has been disclosed in breach of this clause or if it is lost, becomes corrupted, is damaged or is deleted in error and provide the Controller with such information and assistance as the Controller may require in relation to such notice or breach (at no cost to the Controller). The Processor shall provide and implement technical and organisational measures to help the Controller fulfil its obligations in relation to such notices from or on behalf of data subjects in connection with the rights conferred on them by Data Protection Law.  For the avoidance of doubt, in no event shall the Processor respond directly to any notice relating to any Controller personal data.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54D2F63C" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1877"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C3D43DF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:right="-4" w:hanging="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>The Processor shall comply with the provisions set out in Article 28 of the UK GDPR (together with any provisions referenced therein) which shall have effect as obligations on the Processor as if set out in full in this clause and the expressions “controller” and “processor” used in those provisions and incorporated in this Agreement pursuant to this clause shall be deemed references to the Controller and the Processor respectively.  References to “personal data”, “processing, “data subject” shall have the meanings set out in the applicable Data Protection Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C6FB83" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1167" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BBFC99" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-      <w:pPr>
+    <w:p w14:paraId="16ABA9AF" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="502"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="529950ED" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:after="3" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1167" w:hanging="10"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
-          <w:sz w:val="20"/>
-[...8 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Part 1 - Human Rights</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778142EA" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...655 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+    <w:p w14:paraId="5EC27055" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="645C5DB8" w14:textId="77777777" w:rsidR="0018686E" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...63 lines deleted...]
-        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Unless otherwise required or prohibited by law, each Party will, in relation to the performance of this Agreement: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17100742" w14:textId="77777777" w:rsidR="00FC4B30" w:rsidRPr="00BB7226" w:rsidRDefault="00FC4B30" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="718" w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C36E7C6" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="718" w:right="6" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">not employ, engage or use any child labour in circumstances such that the tasks performed by any child could reasonably be foreseen to cause either physical or emotional impairment to the development of the child; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16005933" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">not use forced labour in any form (prison, indentured, bonded or otherwise);  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69C5DFA1" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">not require its employees to lodge papers or deposits on starting work; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D1E1213" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="249" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="6" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">provide a safe and healthy workplace, presenting no immediate hazards to its employees, and if any accommodation is provided by that Party to its employees, that  accommodation will be safe for habitation; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2570B145" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="6" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">provide access to clean water, food, and emergency healthcare to its employees in the event of accidents or incidents in the workplace; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053E2002" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="6" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">not discriminate against any employee on any ground (including race, religion, disability or gender);   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38573B03" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="6" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">not engage in or support the use of corporal punishment, mental, physical, sexual or verbal abuse; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9EBF0D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">not use cruel or abusive disciplinary practices in the workplace; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DBF9806" w14:textId="539D34A7" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="720" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">pay each employee at least the minimum wage, or a fair representation of the prevailing industry wage, (whichever is the higher) and provide each employee with all legally mandated benefits; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE5387D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="720" w:right="6" w:hanging="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.10</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">comply with the laws on working hours and employment rights in the countries in which it operates; and </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C93A42E" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00FC4B30">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="718" w:right="6" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>1.11</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">respect its employees’ right to join and form independent trade unions and freedom of association. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370E36FA" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="375FEC7D" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...50 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party agrees that it is responsible for controlling its own supply chain and that it will encourage compliance with ethical standards and human rights by any subsequent supplier of goods and services that are used by it when performing its obligations under this Agreement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76003ED0" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC7F594" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
-[...10 lines deleted...]
-    <w:p w14:paraId="0E24F653" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+    <w:p w14:paraId="0276B5BD" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="26"/>
         </w:numPr>
-        <w:ind w:hanging="720"/>
-[...31 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:after="5" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="6" w:hanging="718"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party will ensure that it has, and will comply with, ethical and human rights policies and an appropriate complaints procedure to deal with any breaches of those policies.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01486446" w14:textId="77777777" w:rsidR="00FC4B30" w:rsidRDefault="0018686E" w:rsidP="00206C05">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00FC4B30" w:rsidSect="008630AD">
+          <w:footerReference w:type="default" r:id="rId26"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="567" w:footer="340" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="3B0A9389" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+      <w:r w:rsidR="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00206C05">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3013BFF9" w14:textId="2CA02E92" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="00206C05">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Part 2 – Anti-Slavery </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00B8862F" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="0018686E">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="437"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Arial" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="229F4DF0" w14:textId="6D5E9CF7" w:rsidR="0018686E" w:rsidRPr="00BB7226" w:rsidRDefault="0018686E" w:rsidP="002532F5">
+      <w:pPr>
+        <w:ind w:left="422" w:right="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each Party will, in connection with the Project: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="547DA649" w14:textId="77777777" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:ind w:hanging="720"/>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...23 lines deleted...]
-    <w:p w14:paraId="42A40D27" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">comply with all laws, statutes and regulations which apply to it or its activities and which relate to </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="212121"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anti-slavery and human trafficking, including  the Modern Slavery Act 2015; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FC50985" w14:textId="71E6D072" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:hanging="720"/>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...38 lines deleted...]
-    <w:p w14:paraId="5AD8FB54" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">not do anything which would constitute an offence under section 1, 2 or 4 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Modern Slavery Act 2015 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>if it had been carried out in the United Kingdom;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49FDC47A" w14:textId="73597665" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:hanging="720"/>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...42 lines deleted...]
-    <w:p w14:paraId="0630E5E3" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>have and maintain its own policies and procedures to ensure compliance with paragraphs 1 and 2 above;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4283B304" w14:textId="5F84D92F" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:hanging="720"/>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="3BB9AC5C" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">follow and enforce the policies and procedures referred to in paragraph 3 above; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DE0B4D5" w14:textId="45C1947F" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:hanging="720"/>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...14 lines deleted...]
-    <w:p w14:paraId="34866157" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="003A7C1D" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">include in its contracts with its subcontractors and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>suppliers</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anti-slavery and human trafficking provisions which are at least as onerous as those set out in this section of this Schedule; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18F5F7EB" w14:textId="4ADF3C26" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...7 lines deleted...]
-      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="15"/>
+          <w:numId w:val="29"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:ind w:hanging="720"/>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
-[...33 lines deleted...]
-    <w:p w14:paraId="6088A4C1" w14:textId="77777777" w:rsidR="00216FF9" w:rsidRPr="00291CB2" w:rsidRDefault="00216FF9" w:rsidP="00216FF9">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">promptly report to the other Party any breach of this </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>section of this Schedule</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of which it becomes aware;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11836ABD" w14:textId="7DDB4F82" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
-        <w:rPr>
-[...8 lines deleted...]
-        <w:ind w:left="720"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-        <w:ind w:left="720"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve">provide such evidence of compliance with this section of this Schedule as the other Party may reasonably request from time to time; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2D2BC4" w14:textId="61FD704D" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        </w:pBdr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>keep accurate and up to date records to trace the supply chain of all goods and materials supplied by it in connection with this Agreement and the Project and the steps taken by it to comply with this section of this Schedule. (Those records must be sufficient to allow the other Party to verify compliance with this section of this Schedule.); and</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B69322E" w14:textId="38791F35" w:rsidR="0018686E" w:rsidRPr="002532F5" w:rsidRDefault="0018686E" w:rsidP="00BC58A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:left="714" w:hanging="357"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002532F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>on request during normal working hours, allow the other Party access to and to copy the records referred to in paragraph 8 above and to meet with its personnel to verify compliance with this section of this Schedule.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BC58A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CC09CD9" w14:textId="35D3A171" w:rsidR="00E85D4E" w:rsidRPr="00BC58A9" w:rsidRDefault="00BC58A9" w:rsidP="00BC58A9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:before="60" w:after="4" w:line="250" w:lineRule="auto"/>
+        <w:ind w:right="2"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00075A55">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>_</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60EEE685" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F" w:rsidP="004D1B3F">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3730A86F" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F" w:rsidP="004D1B3F">
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10200" w:type="dxa"/>
+        <w:tblW w:w="9496" w:type="dxa"/>
+        <w:tblInd w:w="704" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1981"/>
-        <w:gridCol w:w="8219"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="7937"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004D1B3F" w14:paraId="496307FE" w14:textId="77777777" w:rsidTr="00B56F4F">
+      <w:tr w:rsidR="004D1B3F" w14:paraId="496307FE" w14:textId="77777777" w:rsidTr="00075A55">
+        <w:trPr>
+          <w:trHeight w:val="437"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10200" w:type="dxa"/>
+            <w:tcW w:w="9496" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44F36B2A" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Document Control Box</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1B3F" w14:paraId="586B22B5" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="004D1B3F" w14:paraId="586B22B5" w14:textId="77777777" w:rsidTr="004F0954">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1981" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="77367E07" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8219" w:type="dxa"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="008DBBD2" w14:textId="61D62BF3" w:rsidR="004D1B3F" w:rsidRDefault="00715CD8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -27731,559 +24527,560 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="004D1B3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>-2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1B3F" w14:paraId="5C0AE322" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="004D1B3F" w14:paraId="5C0AE322" w14:textId="77777777" w:rsidTr="004F0954">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1981" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="211F552B" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8219" w:type="dxa"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A1328A3" w14:textId="0E9E8EF7" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
+          <w:p w14:paraId="4A1328A3" w14:textId="46FDCF7E" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidR="00152219">
+            <w:r w:rsidR="00173D06">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1B3F" w14:paraId="58942D37" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="004D1B3F" w14:paraId="58942D37" w14:textId="77777777" w:rsidTr="004B7D9A">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1981" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28B87B1A" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date Implemented</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8219" w:type="dxa"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48574F90" w14:textId="4FAB0AEF" w:rsidR="004D1B3F" w:rsidRDefault="00715CD8">
+          <w:p w14:paraId="48574F90" w14:textId="58E2F554" w:rsidR="004D1B3F" w:rsidRDefault="008D106E">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>01/0</w:t>
-[...17 lines deleted...]
-              <w:t>/2024</w:t>
+              <w:t>26/05/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004D1B3F" w14:paraId="051BCA03" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="004D1B3F" w14:paraId="051BCA03" w14:textId="77777777" w:rsidTr="004F0954">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1981" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47977205" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Document Owner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8219" w:type="dxa"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17FDF7E5" w14:textId="0C03C34D" w:rsidR="004D1B3F" w:rsidRDefault="00715CD8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>IBIC Team</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0016234A" w14:paraId="31280B67" w14:textId="77777777" w:rsidTr="002F1F27">
+      <w:tr w:rsidR="0016234A" w14:paraId="31280B67" w14:textId="77777777" w:rsidTr="004F0954">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1981" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="162182F3" w14:textId="77777777" w:rsidR="0016234A" w:rsidRDefault="0016234A" w:rsidP="0016234A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Changes Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8219" w:type="dxa"/>
+            <w:tcW w:w="7937" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22DC29B9" w14:textId="77777777" w:rsidR="00F70E9F" w:rsidRDefault="00F70E9F" w:rsidP="00F70E9F">
+          <w:p w14:paraId="5E64F829" w14:textId="2D3B5CDB" w:rsidR="00657469" w:rsidRDefault="008D106E" w:rsidP="00F70E9F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:t>V3 – updated set of example terms and conditions</w:t>
+            </w:r>
+            <w:r w:rsidR="00657469">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in Appendix 1 and EDI, RRI &amp; TRI criteria added</w:t>
+            </w:r>
+            <w:r w:rsidR="00075A55">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (May 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22DC29B9" w14:textId="5D6A9F0F" w:rsidR="00F70E9F" w:rsidRDefault="00F70E9F" w:rsidP="00F70E9F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>V2 – Updated set of example terms and conditions added to Appendix 1 (Feb 2025)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BADAF39" w14:textId="35A92477" w:rsidR="0016234A" w:rsidRDefault="00F70E9F" w:rsidP="0016234A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>V1 – Original (</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> 2024)</w:t>
+              <w:t>V1 – Original (Jul 2024)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C2E0A1E" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRPr="00335AE6" w:rsidRDefault="004D1B3F" w:rsidP="004D1B3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D1B3F" w:rsidRPr="00335AE6" w:rsidSect="008630AD">
-      <w:footerReference w:type="default" r:id="rId25"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="567" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="73BEB560" w14:textId="77777777" w:rsidR="00E40572" w:rsidRDefault="00E40572">
+    <w:p w14:paraId="060ED12B" w14:textId="77777777" w:rsidR="00686FBA" w:rsidRDefault="00686FBA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D0639F2" w14:textId="77777777" w:rsidR="00E40572" w:rsidRDefault="00E40572">
+    <w:p w14:paraId="672D74E0" w14:textId="77777777" w:rsidR="00686FBA" w:rsidRDefault="00686FBA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4E781119" w14:textId="77777777" w:rsidR="00E40572" w:rsidRDefault="00E40572"/>
+    <w:p w14:paraId="001BE099" w14:textId="77777777" w:rsidR="00686FBA" w:rsidRDefault="00686FBA"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:id w:val="-1554692001"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
@@ -28735,65 +25532,65 @@
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidR="00216FF9" w:rsidRPr="6AA20B43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="14C5F527" w14:textId="77777777" w:rsidR="00E40572" w:rsidRDefault="00E40572">
+    <w:p w14:paraId="737DD491" w14:textId="77777777" w:rsidR="00686FBA" w:rsidRDefault="00686FBA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="736D751E" w14:textId="77777777" w:rsidR="00E40572" w:rsidRDefault="00E40572">
+    <w:p w14:paraId="595681EC" w14:textId="77777777" w:rsidR="00686FBA" w:rsidRDefault="00686FBA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4272AFD2" w14:textId="77777777" w:rsidR="00E40572" w:rsidRDefault="00E40572"/>
+    <w:p w14:paraId="6557F8CE" w14:textId="77777777" w:rsidR="00686FBA" w:rsidRDefault="00686FBA"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="3400"/>
     </w:tblGrid>
     <w:tr w:rsidR="6AA20B43" w14:paraId="36342FB4" w14:textId="77777777" w:rsidTr="6AA20B43">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3400" w:type="dxa"/>
         </w:tcPr>
@@ -29351,50 +26148,136 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14B92C78"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4AB46F30"/>
+    <w:lvl w:ilvl="0" w:tplc="0E0C3508">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F170EED4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E3027538">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="571AFBAA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="6D6063F0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7B2EFD10">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E9CA854E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A448EFEE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="25660ADA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17250F05"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D848EBA2"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29463,69 +26346,281 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1933730B"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="61A0C542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Parties"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="851" w:hanging="851"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CED5BB7"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E9E4813A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1130"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1856"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="21F14CB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="087AADE0"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -29622,51 +26717,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22A00537"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AF41D7A"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -29735,51 +26830,137 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="26BE7600"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50F65764"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28614A7D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B76AE88C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1429" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -29848,51 +27029,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7123" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7832" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33D65E08"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2C181D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SHHeading1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="768"/>
         </w:tabs>
         <w:ind w:left="768" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="SHHeading2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
@@ -29989,51 +27170,263 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="352D45B8"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DBFCD1F8"/>
+    <w:lvl w:ilvl="0" w:tplc="9AE6E4A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1142"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="68DE86D0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3AA67702">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="210E5710">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="8D58DEF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="95346D2E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="E9B8DAF8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FEF0F208">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E3780BC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="212121"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="353851F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18C46DE8"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -30102,51 +27495,263 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3881617F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DAEAC826"/>
+    <w:lvl w:ilvl="0" w:tplc="D5DE6388">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="4B5094C4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C2082918">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="CC4AB842">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3FBA3752">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="90D6D06E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B6985380">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="BDAE76F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="A4AAA6E6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41A212F4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="FA6EFE42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Para10"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -30244,51 +27849,263 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45481D0C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="75282390"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="718"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1443"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1366"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2086"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2806"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3526"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4246"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4966"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5686"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45FE5E12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="26C0EB84"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -30333,51 +28150,137 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4814590F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D194971A"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A8765D8"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="D11CDC3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -30446,51 +28349,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="51850F39"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6F081012"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="6"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="4"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -30586,51 +28489,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52D16632"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C5DADD96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="2"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="435" w:hanging="435"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -30699,51 +28602,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="12240" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="13680" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="59AE3EEF"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="1C600EE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:pStyle w:val="para20"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -30839,51 +28742,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5AE250F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="63CCF692"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -30925,51 +28828,263 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AE67CDB"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="EC7CEA86"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1157"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1849"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Arial" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:u w:val="none" w:color="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F2560D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BFACCB6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:hint="default"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -31076,51 +29191,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3744"/>
         </w:tabs>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="61845519"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DAD6CFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="14"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -31189,51 +29304,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="674167DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3028EFF4"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -31306,1133 +29421,1237 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1042362343">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="229853815">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1676685482">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1513302682">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1090127385">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1676685482">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6" w16cid:durableId="660892419">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1005089769">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1147362752">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="952134821">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="248733892">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="814641916">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1207909336">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1918636187">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1481724277">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1315140491">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="442573722">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1266111812">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1918636187">
+  <w:num w:numId="18" w16cid:durableId="1704135830">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1656226709">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="204997165">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1744596567">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1606423807">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1680352227">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1481724277">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="24" w16cid:durableId="1917353114">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1315140491">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="25" w16cid:durableId="786393244">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="442573722">
-[...5 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="1704135830">
+  <w:num w:numId="26" w16cid:durableId="1773549808">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1656226709">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="27" w16cid:durableId="1372800421">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="204997165">
+  <w:num w:numId="28" w16cid:durableId="1117794137">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="2141267368">
     <w:abstractNumId w:val="19"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="18"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C3B70"/>
     <w:rsid w:val="0000030E"/>
     <w:rsid w:val="00000E0F"/>
     <w:rsid w:val="0000434E"/>
+    <w:rsid w:val="00005962"/>
     <w:rsid w:val="00010913"/>
     <w:rsid w:val="00011E7D"/>
     <w:rsid w:val="000135F6"/>
     <w:rsid w:val="000179E3"/>
     <w:rsid w:val="000222C3"/>
     <w:rsid w:val="00023F98"/>
     <w:rsid w:val="00024F2B"/>
+    <w:rsid w:val="00031955"/>
     <w:rsid w:val="0003325F"/>
     <w:rsid w:val="00035D6C"/>
     <w:rsid w:val="00037407"/>
     <w:rsid w:val="000407AC"/>
     <w:rsid w:val="00041F46"/>
     <w:rsid w:val="00047300"/>
     <w:rsid w:val="00054833"/>
+    <w:rsid w:val="00054AE9"/>
     <w:rsid w:val="00054CB9"/>
     <w:rsid w:val="00060216"/>
     <w:rsid w:val="000624D2"/>
     <w:rsid w:val="00062530"/>
     <w:rsid w:val="0006495D"/>
     <w:rsid w:val="000652CA"/>
     <w:rsid w:val="00065865"/>
     <w:rsid w:val="000672FD"/>
+    <w:rsid w:val="00067BEA"/>
     <w:rsid w:val="000706A9"/>
     <w:rsid w:val="000711F7"/>
     <w:rsid w:val="00075679"/>
+    <w:rsid w:val="00075A55"/>
     <w:rsid w:val="00080336"/>
     <w:rsid w:val="0008380B"/>
     <w:rsid w:val="0008660E"/>
     <w:rsid w:val="00087D32"/>
     <w:rsid w:val="0009232C"/>
     <w:rsid w:val="00094039"/>
     <w:rsid w:val="00096E95"/>
     <w:rsid w:val="00097AC8"/>
     <w:rsid w:val="000A1215"/>
     <w:rsid w:val="000A1D31"/>
     <w:rsid w:val="000A206D"/>
     <w:rsid w:val="000A286E"/>
     <w:rsid w:val="000A4E32"/>
     <w:rsid w:val="000A5F95"/>
     <w:rsid w:val="000A7FB4"/>
     <w:rsid w:val="000B03F2"/>
     <w:rsid w:val="000B39EE"/>
     <w:rsid w:val="000B7A7A"/>
     <w:rsid w:val="000B7D45"/>
     <w:rsid w:val="000D012B"/>
     <w:rsid w:val="000D1DD6"/>
     <w:rsid w:val="000D255D"/>
     <w:rsid w:val="000D3A22"/>
     <w:rsid w:val="000D490A"/>
     <w:rsid w:val="000D6224"/>
+    <w:rsid w:val="000D7F51"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="000F13A5"/>
     <w:rsid w:val="00100A83"/>
     <w:rsid w:val="00102066"/>
     <w:rsid w:val="001128A7"/>
     <w:rsid w:val="001217F9"/>
     <w:rsid w:val="00122BD5"/>
     <w:rsid w:val="00126D0E"/>
+    <w:rsid w:val="001275E5"/>
     <w:rsid w:val="00133788"/>
     <w:rsid w:val="001346D5"/>
     <w:rsid w:val="00137B95"/>
     <w:rsid w:val="00144D52"/>
     <w:rsid w:val="0014790C"/>
     <w:rsid w:val="00150457"/>
     <w:rsid w:val="00150F31"/>
     <w:rsid w:val="0015137D"/>
     <w:rsid w:val="001518C1"/>
     <w:rsid w:val="00152219"/>
     <w:rsid w:val="00156B8D"/>
     <w:rsid w:val="001617D6"/>
     <w:rsid w:val="0016234A"/>
     <w:rsid w:val="00162E32"/>
     <w:rsid w:val="0016329B"/>
     <w:rsid w:val="00164685"/>
     <w:rsid w:val="00165FE7"/>
     <w:rsid w:val="001673D4"/>
     <w:rsid w:val="00167B8D"/>
+    <w:rsid w:val="00173D06"/>
     <w:rsid w:val="00175B56"/>
     <w:rsid w:val="00176FB3"/>
     <w:rsid w:val="00180284"/>
+    <w:rsid w:val="00180BAC"/>
     <w:rsid w:val="001813AF"/>
     <w:rsid w:val="0018326D"/>
     <w:rsid w:val="00183798"/>
+    <w:rsid w:val="0018686E"/>
     <w:rsid w:val="00187D27"/>
     <w:rsid w:val="001909AF"/>
     <w:rsid w:val="00191CCB"/>
     <w:rsid w:val="00191F79"/>
     <w:rsid w:val="00194660"/>
+    <w:rsid w:val="0019496B"/>
     <w:rsid w:val="00194FC4"/>
+    <w:rsid w:val="0019590F"/>
     <w:rsid w:val="00195C3E"/>
+    <w:rsid w:val="00197D6B"/>
     <w:rsid w:val="001A053A"/>
     <w:rsid w:val="001A34E8"/>
     <w:rsid w:val="001B0BDB"/>
     <w:rsid w:val="001B494F"/>
     <w:rsid w:val="001B56DD"/>
     <w:rsid w:val="001C1161"/>
     <w:rsid w:val="001C1969"/>
     <w:rsid w:val="001C5192"/>
     <w:rsid w:val="001C5907"/>
     <w:rsid w:val="001D195D"/>
     <w:rsid w:val="001D3504"/>
     <w:rsid w:val="001D7D8A"/>
     <w:rsid w:val="001E29E4"/>
     <w:rsid w:val="001E3857"/>
     <w:rsid w:val="001E40D5"/>
     <w:rsid w:val="001F4497"/>
     <w:rsid w:val="001F4C61"/>
     <w:rsid w:val="002015AB"/>
     <w:rsid w:val="00201B07"/>
     <w:rsid w:val="00202443"/>
     <w:rsid w:val="00202930"/>
     <w:rsid w:val="00203BA3"/>
     <w:rsid w:val="002066DD"/>
+    <w:rsid w:val="00206C05"/>
     <w:rsid w:val="00207A2A"/>
     <w:rsid w:val="00211B36"/>
     <w:rsid w:val="00213768"/>
     <w:rsid w:val="00216FF9"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="002178FD"/>
+    <w:rsid w:val="00221E0C"/>
     <w:rsid w:val="002230EB"/>
     <w:rsid w:val="00226575"/>
     <w:rsid w:val="00226DAD"/>
     <w:rsid w:val="00227EF2"/>
     <w:rsid w:val="0023055B"/>
     <w:rsid w:val="0023311F"/>
     <w:rsid w:val="00234F41"/>
     <w:rsid w:val="002409CF"/>
     <w:rsid w:val="002410C5"/>
     <w:rsid w:val="00241DD1"/>
     <w:rsid w:val="00243A61"/>
     <w:rsid w:val="002509E5"/>
+    <w:rsid w:val="002532F5"/>
     <w:rsid w:val="0025420C"/>
     <w:rsid w:val="00254D23"/>
     <w:rsid w:val="002567B4"/>
     <w:rsid w:val="00256CE6"/>
     <w:rsid w:val="00261B56"/>
     <w:rsid w:val="00263D76"/>
     <w:rsid w:val="00267375"/>
     <w:rsid w:val="002706E2"/>
     <w:rsid w:val="00274319"/>
     <w:rsid w:val="00276079"/>
     <w:rsid w:val="00276D25"/>
     <w:rsid w:val="0028015B"/>
     <w:rsid w:val="0028104A"/>
     <w:rsid w:val="0028122C"/>
     <w:rsid w:val="00281C5C"/>
     <w:rsid w:val="002822A9"/>
+    <w:rsid w:val="00284D9E"/>
     <w:rsid w:val="00287CE7"/>
     <w:rsid w:val="00292431"/>
     <w:rsid w:val="002930DC"/>
     <w:rsid w:val="00293A06"/>
     <w:rsid w:val="00296FEC"/>
     <w:rsid w:val="002A019B"/>
     <w:rsid w:val="002A31DB"/>
     <w:rsid w:val="002A46BF"/>
     <w:rsid w:val="002A4ADC"/>
     <w:rsid w:val="002C2468"/>
     <w:rsid w:val="002C2E40"/>
     <w:rsid w:val="002C7CC5"/>
     <w:rsid w:val="002D188A"/>
     <w:rsid w:val="002D1D57"/>
     <w:rsid w:val="002D552C"/>
     <w:rsid w:val="002D5755"/>
     <w:rsid w:val="002D61EE"/>
     <w:rsid w:val="002D6E19"/>
     <w:rsid w:val="002E06B6"/>
     <w:rsid w:val="002E3C3F"/>
     <w:rsid w:val="002E7ED2"/>
     <w:rsid w:val="002F04DD"/>
     <w:rsid w:val="002F0688"/>
     <w:rsid w:val="002F1F27"/>
     <w:rsid w:val="002F2EA5"/>
     <w:rsid w:val="002F663C"/>
     <w:rsid w:val="0030100C"/>
     <w:rsid w:val="003013C2"/>
     <w:rsid w:val="00302427"/>
+    <w:rsid w:val="00303882"/>
     <w:rsid w:val="00305785"/>
     <w:rsid w:val="00307494"/>
     <w:rsid w:val="00311B92"/>
     <w:rsid w:val="003124C5"/>
     <w:rsid w:val="003140C6"/>
     <w:rsid w:val="00315534"/>
+    <w:rsid w:val="00315BD9"/>
+    <w:rsid w:val="0031680B"/>
     <w:rsid w:val="00317FBD"/>
     <w:rsid w:val="00320335"/>
     <w:rsid w:val="00322C80"/>
     <w:rsid w:val="00324605"/>
     <w:rsid w:val="00327272"/>
+    <w:rsid w:val="00330401"/>
     <w:rsid w:val="00331CA6"/>
     <w:rsid w:val="00335AE6"/>
     <w:rsid w:val="00336840"/>
     <w:rsid w:val="00337E11"/>
     <w:rsid w:val="003455E8"/>
+    <w:rsid w:val="00345F43"/>
     <w:rsid w:val="00353CBD"/>
     <w:rsid w:val="003555CB"/>
     <w:rsid w:val="00355E37"/>
     <w:rsid w:val="00356E5F"/>
     <w:rsid w:val="0036015E"/>
     <w:rsid w:val="003608FB"/>
     <w:rsid w:val="00366210"/>
     <w:rsid w:val="0036676E"/>
     <w:rsid w:val="00366C3F"/>
+    <w:rsid w:val="00370031"/>
     <w:rsid w:val="00380291"/>
     <w:rsid w:val="00383FBF"/>
     <w:rsid w:val="00384BFF"/>
     <w:rsid w:val="00386E5C"/>
     <w:rsid w:val="003878C1"/>
     <w:rsid w:val="00391A00"/>
+    <w:rsid w:val="00392F0E"/>
     <w:rsid w:val="003935B7"/>
     <w:rsid w:val="0039423C"/>
     <w:rsid w:val="003951C2"/>
     <w:rsid w:val="00396127"/>
     <w:rsid w:val="003A1D1D"/>
     <w:rsid w:val="003A76A7"/>
+    <w:rsid w:val="003A7B76"/>
     <w:rsid w:val="003B1776"/>
     <w:rsid w:val="003B4B8E"/>
     <w:rsid w:val="003B527B"/>
     <w:rsid w:val="003B652B"/>
     <w:rsid w:val="003C1E41"/>
     <w:rsid w:val="003C2E89"/>
     <w:rsid w:val="003C3036"/>
     <w:rsid w:val="003C4953"/>
     <w:rsid w:val="003D14CF"/>
+    <w:rsid w:val="003D48DD"/>
     <w:rsid w:val="003D7C2A"/>
     <w:rsid w:val="003E0263"/>
     <w:rsid w:val="003E080E"/>
     <w:rsid w:val="003E456E"/>
     <w:rsid w:val="003E5267"/>
     <w:rsid w:val="003E763B"/>
     <w:rsid w:val="003F0C68"/>
     <w:rsid w:val="003F1010"/>
     <w:rsid w:val="003F1A5D"/>
     <w:rsid w:val="003F33E2"/>
     <w:rsid w:val="003F35D5"/>
     <w:rsid w:val="003F5392"/>
     <w:rsid w:val="003F61D2"/>
     <w:rsid w:val="003F6B0F"/>
     <w:rsid w:val="0040129A"/>
     <w:rsid w:val="00402795"/>
     <w:rsid w:val="00402BA0"/>
     <w:rsid w:val="00407273"/>
     <w:rsid w:val="00410153"/>
     <w:rsid w:val="00410804"/>
     <w:rsid w:val="00410EFB"/>
     <w:rsid w:val="00412181"/>
     <w:rsid w:val="00413663"/>
     <w:rsid w:val="00414091"/>
     <w:rsid w:val="00414CE7"/>
     <w:rsid w:val="00414D2F"/>
     <w:rsid w:val="00414E68"/>
     <w:rsid w:val="0041705B"/>
     <w:rsid w:val="004178D4"/>
     <w:rsid w:val="00422FB2"/>
     <w:rsid w:val="0042352A"/>
     <w:rsid w:val="00423A88"/>
     <w:rsid w:val="00424269"/>
     <w:rsid w:val="00426EF0"/>
     <w:rsid w:val="00430E05"/>
     <w:rsid w:val="00432117"/>
     <w:rsid w:val="00433B9D"/>
     <w:rsid w:val="00440F13"/>
     <w:rsid w:val="00441F17"/>
     <w:rsid w:val="004450E5"/>
     <w:rsid w:val="00445B1A"/>
+    <w:rsid w:val="00452EDF"/>
     <w:rsid w:val="00454457"/>
     <w:rsid w:val="00454D05"/>
     <w:rsid w:val="00455A61"/>
     <w:rsid w:val="00456C4F"/>
     <w:rsid w:val="00464467"/>
     <w:rsid w:val="00467041"/>
     <w:rsid w:val="004730F4"/>
     <w:rsid w:val="004744F7"/>
     <w:rsid w:val="00474AE7"/>
     <w:rsid w:val="00475CB0"/>
     <w:rsid w:val="00480D22"/>
     <w:rsid w:val="00483662"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="004934D9"/>
     <w:rsid w:val="004972B6"/>
     <w:rsid w:val="004A0452"/>
     <w:rsid w:val="004A0BAD"/>
     <w:rsid w:val="004A1EA7"/>
     <w:rsid w:val="004A491D"/>
     <w:rsid w:val="004A4BB8"/>
     <w:rsid w:val="004A4D2C"/>
     <w:rsid w:val="004A7908"/>
     <w:rsid w:val="004B1D0A"/>
     <w:rsid w:val="004B27BD"/>
     <w:rsid w:val="004B34C6"/>
     <w:rsid w:val="004B4268"/>
     <w:rsid w:val="004B63DC"/>
     <w:rsid w:val="004B643C"/>
     <w:rsid w:val="004B6957"/>
     <w:rsid w:val="004B76A2"/>
+    <w:rsid w:val="004B7D9A"/>
     <w:rsid w:val="004C1EB7"/>
     <w:rsid w:val="004C319B"/>
     <w:rsid w:val="004C3AAE"/>
     <w:rsid w:val="004C4612"/>
     <w:rsid w:val="004C4789"/>
     <w:rsid w:val="004C5902"/>
     <w:rsid w:val="004C59D7"/>
     <w:rsid w:val="004C6195"/>
     <w:rsid w:val="004D12A6"/>
     <w:rsid w:val="004D1830"/>
     <w:rsid w:val="004D1B3F"/>
     <w:rsid w:val="004D22B1"/>
     <w:rsid w:val="004D2462"/>
+    <w:rsid w:val="004D405D"/>
     <w:rsid w:val="004D4D39"/>
     <w:rsid w:val="004D6493"/>
     <w:rsid w:val="004D792B"/>
     <w:rsid w:val="004E0739"/>
     <w:rsid w:val="004E50A1"/>
     <w:rsid w:val="004E5B02"/>
     <w:rsid w:val="004E68C8"/>
     <w:rsid w:val="004F01C1"/>
+    <w:rsid w:val="004F0954"/>
     <w:rsid w:val="004F1490"/>
     <w:rsid w:val="004F3BAE"/>
     <w:rsid w:val="004F66BF"/>
     <w:rsid w:val="0050497E"/>
     <w:rsid w:val="00504D8E"/>
+    <w:rsid w:val="00505746"/>
     <w:rsid w:val="00507501"/>
     <w:rsid w:val="0051355D"/>
     <w:rsid w:val="00513C69"/>
     <w:rsid w:val="00514A7A"/>
     <w:rsid w:val="00515055"/>
     <w:rsid w:val="00515EAC"/>
     <w:rsid w:val="005162C1"/>
+    <w:rsid w:val="00516FA4"/>
     <w:rsid w:val="005170EB"/>
     <w:rsid w:val="0052042D"/>
     <w:rsid w:val="00521648"/>
     <w:rsid w:val="00523150"/>
     <w:rsid w:val="0052326D"/>
     <w:rsid w:val="00530B05"/>
     <w:rsid w:val="00533E4F"/>
     <w:rsid w:val="00537397"/>
     <w:rsid w:val="00541F74"/>
     <w:rsid w:val="005447F9"/>
+    <w:rsid w:val="0054579C"/>
     <w:rsid w:val="00545923"/>
     <w:rsid w:val="00546E26"/>
     <w:rsid w:val="00546EF5"/>
     <w:rsid w:val="00547282"/>
     <w:rsid w:val="00547A9A"/>
     <w:rsid w:val="00550122"/>
     <w:rsid w:val="005530A9"/>
     <w:rsid w:val="005542C9"/>
     <w:rsid w:val="005575D9"/>
     <w:rsid w:val="005615F9"/>
     <w:rsid w:val="00563068"/>
     <w:rsid w:val="00572928"/>
     <w:rsid w:val="00576C55"/>
     <w:rsid w:val="00577AA9"/>
     <w:rsid w:val="00583BDC"/>
     <w:rsid w:val="00584B80"/>
     <w:rsid w:val="005908E4"/>
     <w:rsid w:val="0059308D"/>
     <w:rsid w:val="00593DDC"/>
     <w:rsid w:val="005955ED"/>
     <w:rsid w:val="00597586"/>
     <w:rsid w:val="005A1081"/>
     <w:rsid w:val="005A158F"/>
     <w:rsid w:val="005A3D8D"/>
     <w:rsid w:val="005A4051"/>
+    <w:rsid w:val="005B45C9"/>
     <w:rsid w:val="005C0570"/>
     <w:rsid w:val="005C21B6"/>
     <w:rsid w:val="005C2538"/>
     <w:rsid w:val="005C26F4"/>
     <w:rsid w:val="005C3B49"/>
     <w:rsid w:val="005C3B70"/>
     <w:rsid w:val="005C4E22"/>
     <w:rsid w:val="005D2875"/>
     <w:rsid w:val="005D50DD"/>
     <w:rsid w:val="005D6133"/>
     <w:rsid w:val="005D6654"/>
     <w:rsid w:val="005E1D0B"/>
     <w:rsid w:val="005E2438"/>
     <w:rsid w:val="005E39C0"/>
     <w:rsid w:val="005E3ED2"/>
     <w:rsid w:val="005E3FDB"/>
     <w:rsid w:val="005E4EC6"/>
     <w:rsid w:val="005E4FEA"/>
     <w:rsid w:val="005E59CB"/>
     <w:rsid w:val="005F25AE"/>
     <w:rsid w:val="005F54BF"/>
     <w:rsid w:val="005F70C3"/>
     <w:rsid w:val="005F7AEA"/>
     <w:rsid w:val="00601895"/>
     <w:rsid w:val="0060282E"/>
     <w:rsid w:val="00603B9F"/>
     <w:rsid w:val="00604194"/>
     <w:rsid w:val="00604750"/>
     <w:rsid w:val="00605F0C"/>
     <w:rsid w:val="00607761"/>
     <w:rsid w:val="0061011B"/>
     <w:rsid w:val="00610922"/>
     <w:rsid w:val="00611928"/>
     <w:rsid w:val="00612595"/>
     <w:rsid w:val="006125C6"/>
     <w:rsid w:val="0061331C"/>
     <w:rsid w:val="00614627"/>
     <w:rsid w:val="0061619E"/>
     <w:rsid w:val="00616E0B"/>
     <w:rsid w:val="00617B43"/>
     <w:rsid w:val="006267BC"/>
     <w:rsid w:val="00626A5D"/>
     <w:rsid w:val="00630B74"/>
+    <w:rsid w:val="00631D22"/>
     <w:rsid w:val="006349CD"/>
     <w:rsid w:val="00635AC7"/>
     <w:rsid w:val="006360D1"/>
     <w:rsid w:val="006366A0"/>
     <w:rsid w:val="00640672"/>
     <w:rsid w:val="00645B8C"/>
     <w:rsid w:val="006518B4"/>
     <w:rsid w:val="006541CE"/>
+    <w:rsid w:val="00657469"/>
     <w:rsid w:val="006608C3"/>
     <w:rsid w:val="00662A32"/>
     <w:rsid w:val="00663440"/>
     <w:rsid w:val="00665160"/>
     <w:rsid w:val="006659EA"/>
     <w:rsid w:val="00665A78"/>
     <w:rsid w:val="00666CCA"/>
     <w:rsid w:val="006708DA"/>
     <w:rsid w:val="00672C46"/>
     <w:rsid w:val="00675D86"/>
     <w:rsid w:val="00676033"/>
     <w:rsid w:val="00676AF3"/>
+    <w:rsid w:val="00686FBA"/>
+    <w:rsid w:val="00690076"/>
     <w:rsid w:val="00690DC2"/>
     <w:rsid w:val="00691B7A"/>
     <w:rsid w:val="00692E58"/>
     <w:rsid w:val="00697B6E"/>
     <w:rsid w:val="006A1BCF"/>
     <w:rsid w:val="006B0109"/>
     <w:rsid w:val="006B2844"/>
     <w:rsid w:val="006B4350"/>
     <w:rsid w:val="006B43A4"/>
     <w:rsid w:val="006C160E"/>
     <w:rsid w:val="006C1EF8"/>
     <w:rsid w:val="006C2783"/>
     <w:rsid w:val="006C380C"/>
     <w:rsid w:val="006C4200"/>
     <w:rsid w:val="006C5870"/>
     <w:rsid w:val="006D442B"/>
     <w:rsid w:val="006D6034"/>
     <w:rsid w:val="006D6CD1"/>
     <w:rsid w:val="006E2D91"/>
     <w:rsid w:val="006E797A"/>
     <w:rsid w:val="006E7DF4"/>
     <w:rsid w:val="006F1AF0"/>
     <w:rsid w:val="006F1F7C"/>
     <w:rsid w:val="006F7732"/>
     <w:rsid w:val="0070134D"/>
+    <w:rsid w:val="00704236"/>
     <w:rsid w:val="00710903"/>
     <w:rsid w:val="00715CD8"/>
     <w:rsid w:val="007173D9"/>
     <w:rsid w:val="007176E9"/>
     <w:rsid w:val="0072286F"/>
     <w:rsid w:val="007234E6"/>
     <w:rsid w:val="00724BF6"/>
     <w:rsid w:val="007308D0"/>
     <w:rsid w:val="00730E26"/>
     <w:rsid w:val="00731F0E"/>
     <w:rsid w:val="00732566"/>
     <w:rsid w:val="00747CA0"/>
     <w:rsid w:val="00751860"/>
     <w:rsid w:val="0075519D"/>
     <w:rsid w:val="007563F1"/>
     <w:rsid w:val="00756B40"/>
     <w:rsid w:val="00764AFD"/>
     <w:rsid w:val="00764E2B"/>
     <w:rsid w:val="00765CAB"/>
     <w:rsid w:val="00766F0C"/>
     <w:rsid w:val="007708EE"/>
     <w:rsid w:val="00776486"/>
     <w:rsid w:val="007853E6"/>
+    <w:rsid w:val="00792EC5"/>
     <w:rsid w:val="00793D65"/>
     <w:rsid w:val="007940F3"/>
+    <w:rsid w:val="00794DB2"/>
     <w:rsid w:val="00795B17"/>
     <w:rsid w:val="00796C0A"/>
     <w:rsid w:val="00796F95"/>
     <w:rsid w:val="007A089B"/>
     <w:rsid w:val="007A45B0"/>
     <w:rsid w:val="007A6870"/>
     <w:rsid w:val="007A6C06"/>
     <w:rsid w:val="007A6D05"/>
     <w:rsid w:val="007B0B8A"/>
     <w:rsid w:val="007B7768"/>
+    <w:rsid w:val="007C06FE"/>
     <w:rsid w:val="007C559D"/>
     <w:rsid w:val="007C5B66"/>
     <w:rsid w:val="007C67ED"/>
     <w:rsid w:val="007C693A"/>
     <w:rsid w:val="007C7D9F"/>
     <w:rsid w:val="007D0493"/>
     <w:rsid w:val="007D051B"/>
     <w:rsid w:val="007D2106"/>
     <w:rsid w:val="007D2909"/>
     <w:rsid w:val="007D2D73"/>
     <w:rsid w:val="007E059C"/>
     <w:rsid w:val="007E450B"/>
     <w:rsid w:val="007E582C"/>
     <w:rsid w:val="007E7F0E"/>
     <w:rsid w:val="007F26ED"/>
     <w:rsid w:val="007F2A13"/>
     <w:rsid w:val="00800894"/>
     <w:rsid w:val="00800DDC"/>
     <w:rsid w:val="008017AB"/>
+    <w:rsid w:val="00801A77"/>
     <w:rsid w:val="00805A9B"/>
     <w:rsid w:val="00807FCE"/>
     <w:rsid w:val="0081238B"/>
+    <w:rsid w:val="00812DF6"/>
     <w:rsid w:val="0081748B"/>
     <w:rsid w:val="008179B6"/>
     <w:rsid w:val="00823077"/>
     <w:rsid w:val="0082595E"/>
     <w:rsid w:val="0082779A"/>
     <w:rsid w:val="00827A50"/>
     <w:rsid w:val="00831C5B"/>
     <w:rsid w:val="00832120"/>
     <w:rsid w:val="00834C0A"/>
     <w:rsid w:val="00837839"/>
     <w:rsid w:val="0084088A"/>
     <w:rsid w:val="0084157B"/>
     <w:rsid w:val="008422D2"/>
+    <w:rsid w:val="008472FE"/>
     <w:rsid w:val="00847E49"/>
     <w:rsid w:val="00852D0E"/>
     <w:rsid w:val="008630AD"/>
     <w:rsid w:val="00863AE9"/>
     <w:rsid w:val="00864060"/>
     <w:rsid w:val="0086539D"/>
+    <w:rsid w:val="00865491"/>
     <w:rsid w:val="00866090"/>
     <w:rsid w:val="0086713A"/>
     <w:rsid w:val="00870A86"/>
     <w:rsid w:val="00875335"/>
     <w:rsid w:val="008842DB"/>
     <w:rsid w:val="008855B1"/>
     <w:rsid w:val="008862BB"/>
     <w:rsid w:val="00890275"/>
     <w:rsid w:val="00892FA0"/>
     <w:rsid w:val="008A0EC4"/>
     <w:rsid w:val="008A2A54"/>
     <w:rsid w:val="008A31FF"/>
     <w:rsid w:val="008B217A"/>
     <w:rsid w:val="008B2AD7"/>
     <w:rsid w:val="008B5E7A"/>
     <w:rsid w:val="008C45B2"/>
     <w:rsid w:val="008C48EE"/>
+    <w:rsid w:val="008C5A2E"/>
     <w:rsid w:val="008D00E8"/>
+    <w:rsid w:val="008D106E"/>
     <w:rsid w:val="008D1728"/>
     <w:rsid w:val="008D6691"/>
     <w:rsid w:val="008E0C1B"/>
     <w:rsid w:val="008E3F72"/>
     <w:rsid w:val="008E47C5"/>
     <w:rsid w:val="008E4B3A"/>
+    <w:rsid w:val="008E4EB4"/>
+    <w:rsid w:val="008E5086"/>
     <w:rsid w:val="008E6804"/>
     <w:rsid w:val="008E7169"/>
     <w:rsid w:val="008F22E6"/>
     <w:rsid w:val="008F3E26"/>
     <w:rsid w:val="008F4387"/>
     <w:rsid w:val="008F553E"/>
     <w:rsid w:val="008F616C"/>
     <w:rsid w:val="008F6AFA"/>
     <w:rsid w:val="009005E6"/>
     <w:rsid w:val="0090247F"/>
     <w:rsid w:val="00902575"/>
     <w:rsid w:val="00903264"/>
     <w:rsid w:val="00907C0D"/>
+    <w:rsid w:val="0091395B"/>
     <w:rsid w:val="009169DE"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="009224FB"/>
     <w:rsid w:val="009226C6"/>
     <w:rsid w:val="0092306C"/>
     <w:rsid w:val="00924327"/>
     <w:rsid w:val="00925E8C"/>
     <w:rsid w:val="0092619D"/>
     <w:rsid w:val="009279DD"/>
     <w:rsid w:val="00927DBC"/>
     <w:rsid w:val="00933F3C"/>
     <w:rsid w:val="0093609B"/>
     <w:rsid w:val="00936540"/>
     <w:rsid w:val="0094148B"/>
     <w:rsid w:val="009420BE"/>
     <w:rsid w:val="00945050"/>
     <w:rsid w:val="0095022E"/>
     <w:rsid w:val="0095403C"/>
     <w:rsid w:val="0095443A"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009551A2"/>
     <w:rsid w:val="00967EA0"/>
     <w:rsid w:val="00971448"/>
     <w:rsid w:val="00972055"/>
+    <w:rsid w:val="00982701"/>
     <w:rsid w:val="009833B7"/>
     <w:rsid w:val="00983F66"/>
     <w:rsid w:val="00984FAF"/>
     <w:rsid w:val="00985873"/>
     <w:rsid w:val="0098780D"/>
     <w:rsid w:val="009911A0"/>
     <w:rsid w:val="00991A03"/>
     <w:rsid w:val="00993E5A"/>
     <w:rsid w:val="00996458"/>
     <w:rsid w:val="00996DF2"/>
     <w:rsid w:val="009A09FD"/>
     <w:rsid w:val="009A4C75"/>
     <w:rsid w:val="009A5840"/>
     <w:rsid w:val="009A77E5"/>
     <w:rsid w:val="009B0F5E"/>
     <w:rsid w:val="009B3568"/>
     <w:rsid w:val="009B4247"/>
     <w:rsid w:val="009B4C8A"/>
     <w:rsid w:val="009C0507"/>
     <w:rsid w:val="009C0F1E"/>
+    <w:rsid w:val="009C110B"/>
     <w:rsid w:val="009C1CC8"/>
     <w:rsid w:val="009C2304"/>
     <w:rsid w:val="009C29C0"/>
     <w:rsid w:val="009C3FB0"/>
     <w:rsid w:val="009C5312"/>
     <w:rsid w:val="009D338C"/>
     <w:rsid w:val="009D3DB1"/>
     <w:rsid w:val="009D55CF"/>
+    <w:rsid w:val="009D79BC"/>
     <w:rsid w:val="009E3A45"/>
     <w:rsid w:val="009E4226"/>
     <w:rsid w:val="009F29C1"/>
     <w:rsid w:val="009F4124"/>
     <w:rsid w:val="00A012D2"/>
     <w:rsid w:val="00A01F7A"/>
     <w:rsid w:val="00A035A1"/>
     <w:rsid w:val="00A049D8"/>
     <w:rsid w:val="00A04AC9"/>
     <w:rsid w:val="00A07D6B"/>
     <w:rsid w:val="00A07F03"/>
     <w:rsid w:val="00A10D52"/>
     <w:rsid w:val="00A112F7"/>
     <w:rsid w:val="00A126F7"/>
     <w:rsid w:val="00A12DA3"/>
     <w:rsid w:val="00A12EC9"/>
     <w:rsid w:val="00A13578"/>
     <w:rsid w:val="00A14072"/>
     <w:rsid w:val="00A1635B"/>
     <w:rsid w:val="00A1740A"/>
     <w:rsid w:val="00A21ECE"/>
     <w:rsid w:val="00A229F7"/>
     <w:rsid w:val="00A27E79"/>
     <w:rsid w:val="00A30A7B"/>
     <w:rsid w:val="00A32296"/>
     <w:rsid w:val="00A322C3"/>
     <w:rsid w:val="00A33416"/>
+    <w:rsid w:val="00A33F59"/>
     <w:rsid w:val="00A34C40"/>
     <w:rsid w:val="00A43396"/>
     <w:rsid w:val="00A44306"/>
     <w:rsid w:val="00A45513"/>
     <w:rsid w:val="00A502D9"/>
     <w:rsid w:val="00A5389D"/>
     <w:rsid w:val="00A552E8"/>
     <w:rsid w:val="00A604B5"/>
     <w:rsid w:val="00A6207D"/>
     <w:rsid w:val="00A62A94"/>
     <w:rsid w:val="00A72B76"/>
     <w:rsid w:val="00A756A6"/>
     <w:rsid w:val="00A759B4"/>
     <w:rsid w:val="00A75D9E"/>
     <w:rsid w:val="00A817E4"/>
     <w:rsid w:val="00A82997"/>
     <w:rsid w:val="00A87F48"/>
     <w:rsid w:val="00A92CA9"/>
     <w:rsid w:val="00A93650"/>
     <w:rsid w:val="00A9694D"/>
     <w:rsid w:val="00AA2788"/>
     <w:rsid w:val="00AA34E5"/>
     <w:rsid w:val="00AB506B"/>
     <w:rsid w:val="00AB53F6"/>
     <w:rsid w:val="00AB68B6"/>
     <w:rsid w:val="00AB765D"/>
     <w:rsid w:val="00AB7AE0"/>
     <w:rsid w:val="00AC1AE4"/>
     <w:rsid w:val="00AC2251"/>
     <w:rsid w:val="00AD3545"/>
     <w:rsid w:val="00AD4FB4"/>
     <w:rsid w:val="00AD576E"/>
     <w:rsid w:val="00AD676A"/>
     <w:rsid w:val="00AE0E4A"/>
     <w:rsid w:val="00AE2796"/>
     <w:rsid w:val="00AE2EF0"/>
     <w:rsid w:val="00AE390C"/>
     <w:rsid w:val="00AE50B1"/>
+    <w:rsid w:val="00AE6426"/>
     <w:rsid w:val="00AF16B4"/>
     <w:rsid w:val="00AF2CEF"/>
     <w:rsid w:val="00AF2EC5"/>
+    <w:rsid w:val="00AF4589"/>
     <w:rsid w:val="00AF4AE3"/>
     <w:rsid w:val="00AF4F6D"/>
     <w:rsid w:val="00AF5B56"/>
     <w:rsid w:val="00B01EA4"/>
     <w:rsid w:val="00B04120"/>
     <w:rsid w:val="00B05F94"/>
     <w:rsid w:val="00B06ACE"/>
     <w:rsid w:val="00B14A6A"/>
     <w:rsid w:val="00B14DD5"/>
     <w:rsid w:val="00B14F3E"/>
     <w:rsid w:val="00B20CD9"/>
     <w:rsid w:val="00B2327E"/>
     <w:rsid w:val="00B26C9A"/>
     <w:rsid w:val="00B35C09"/>
     <w:rsid w:val="00B40941"/>
     <w:rsid w:val="00B421FE"/>
     <w:rsid w:val="00B44DA9"/>
     <w:rsid w:val="00B47C15"/>
     <w:rsid w:val="00B53234"/>
     <w:rsid w:val="00B53C32"/>
     <w:rsid w:val="00B53CF6"/>
     <w:rsid w:val="00B5602E"/>
     <w:rsid w:val="00B56F4F"/>
     <w:rsid w:val="00B57DB1"/>
     <w:rsid w:val="00B61B55"/>
     <w:rsid w:val="00B65742"/>
     <w:rsid w:val="00B65C95"/>
     <w:rsid w:val="00B66F71"/>
     <w:rsid w:val="00B70DD8"/>
     <w:rsid w:val="00B7179B"/>
     <w:rsid w:val="00B71FF5"/>
     <w:rsid w:val="00B74B98"/>
     <w:rsid w:val="00B80F05"/>
     <w:rsid w:val="00B826A3"/>
     <w:rsid w:val="00B83963"/>
     <w:rsid w:val="00B850FF"/>
+    <w:rsid w:val="00B85FC0"/>
     <w:rsid w:val="00B92D8F"/>
     <w:rsid w:val="00B93DDD"/>
     <w:rsid w:val="00B9565A"/>
     <w:rsid w:val="00BA146E"/>
     <w:rsid w:val="00BA3BD7"/>
     <w:rsid w:val="00BB0A8A"/>
     <w:rsid w:val="00BB17BC"/>
     <w:rsid w:val="00BB246C"/>
+    <w:rsid w:val="00BC58A9"/>
     <w:rsid w:val="00BD05BB"/>
     <w:rsid w:val="00BD35C3"/>
     <w:rsid w:val="00BD6490"/>
     <w:rsid w:val="00BE006E"/>
     <w:rsid w:val="00BE6095"/>
     <w:rsid w:val="00BE6D2F"/>
     <w:rsid w:val="00BE6FB9"/>
     <w:rsid w:val="00BE737F"/>
     <w:rsid w:val="00BE7B90"/>
     <w:rsid w:val="00BF16FF"/>
     <w:rsid w:val="00BF2852"/>
     <w:rsid w:val="00BF7A73"/>
     <w:rsid w:val="00C00875"/>
     <w:rsid w:val="00C01EBA"/>
     <w:rsid w:val="00C0232D"/>
     <w:rsid w:val="00C03C84"/>
+    <w:rsid w:val="00C04B1C"/>
+    <w:rsid w:val="00C0544B"/>
     <w:rsid w:val="00C13055"/>
     <w:rsid w:val="00C13151"/>
     <w:rsid w:val="00C14081"/>
     <w:rsid w:val="00C17426"/>
+    <w:rsid w:val="00C178E4"/>
     <w:rsid w:val="00C17CF0"/>
+    <w:rsid w:val="00C21BEC"/>
     <w:rsid w:val="00C23800"/>
     <w:rsid w:val="00C25066"/>
     <w:rsid w:val="00C2545D"/>
     <w:rsid w:val="00C258D9"/>
     <w:rsid w:val="00C27E8E"/>
     <w:rsid w:val="00C30F1F"/>
     <w:rsid w:val="00C36B38"/>
+    <w:rsid w:val="00C371C0"/>
     <w:rsid w:val="00C42582"/>
     <w:rsid w:val="00C425C4"/>
     <w:rsid w:val="00C43062"/>
     <w:rsid w:val="00C45232"/>
     <w:rsid w:val="00C47292"/>
     <w:rsid w:val="00C50AA5"/>
     <w:rsid w:val="00C51553"/>
     <w:rsid w:val="00C53062"/>
     <w:rsid w:val="00C57D3B"/>
     <w:rsid w:val="00C61FFD"/>
     <w:rsid w:val="00C6407F"/>
     <w:rsid w:val="00C6441B"/>
     <w:rsid w:val="00C76733"/>
     <w:rsid w:val="00C76A5E"/>
     <w:rsid w:val="00C80C2E"/>
     <w:rsid w:val="00C816EE"/>
     <w:rsid w:val="00C81707"/>
     <w:rsid w:val="00C82572"/>
     <w:rsid w:val="00C83A5F"/>
     <w:rsid w:val="00C83EFD"/>
     <w:rsid w:val="00C92C52"/>
     <w:rsid w:val="00C92CDA"/>
     <w:rsid w:val="00C93AB6"/>
     <w:rsid w:val="00C94121"/>
     <w:rsid w:val="00C9672C"/>
     <w:rsid w:val="00C96F21"/>
     <w:rsid w:val="00CA0947"/>
+    <w:rsid w:val="00CA2972"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rsid w:val="00CA31B0"/>
+    <w:rsid w:val="00CA3896"/>
+    <w:rsid w:val="00CA5CBA"/>
     <w:rsid w:val="00CA6D2E"/>
     <w:rsid w:val="00CB04DB"/>
     <w:rsid w:val="00CB29A7"/>
     <w:rsid w:val="00CB7625"/>
     <w:rsid w:val="00CB7776"/>
     <w:rsid w:val="00CC3788"/>
     <w:rsid w:val="00CC39C1"/>
     <w:rsid w:val="00CC4FED"/>
     <w:rsid w:val="00CD0544"/>
     <w:rsid w:val="00CD0769"/>
     <w:rsid w:val="00CD1963"/>
     <w:rsid w:val="00CD4C56"/>
     <w:rsid w:val="00CD5682"/>
     <w:rsid w:val="00CD5B09"/>
     <w:rsid w:val="00CD7A3A"/>
     <w:rsid w:val="00CE013B"/>
     <w:rsid w:val="00CE0552"/>
     <w:rsid w:val="00CE5147"/>
     <w:rsid w:val="00CE5303"/>
     <w:rsid w:val="00CE57BC"/>
     <w:rsid w:val="00CE5844"/>
     <w:rsid w:val="00CF18B0"/>
     <w:rsid w:val="00CF2076"/>
     <w:rsid w:val="00CF21FC"/>
     <w:rsid w:val="00CF2B73"/>
     <w:rsid w:val="00D007DC"/>
     <w:rsid w:val="00D01C0E"/>
     <w:rsid w:val="00D02D57"/>
     <w:rsid w:val="00D03D30"/>
     <w:rsid w:val="00D04400"/>
     <w:rsid w:val="00D04D72"/>
     <w:rsid w:val="00D07537"/>
     <w:rsid w:val="00D10637"/>
     <w:rsid w:val="00D110EA"/>
+    <w:rsid w:val="00D11A5C"/>
     <w:rsid w:val="00D146BA"/>
     <w:rsid w:val="00D149F3"/>
     <w:rsid w:val="00D15D3D"/>
     <w:rsid w:val="00D15FF1"/>
+    <w:rsid w:val="00D17B29"/>
     <w:rsid w:val="00D222C4"/>
     <w:rsid w:val="00D2356F"/>
+    <w:rsid w:val="00D23894"/>
     <w:rsid w:val="00D23EDE"/>
     <w:rsid w:val="00D267D3"/>
     <w:rsid w:val="00D30A38"/>
     <w:rsid w:val="00D31115"/>
     <w:rsid w:val="00D31A5A"/>
     <w:rsid w:val="00D33885"/>
     <w:rsid w:val="00D3586C"/>
     <w:rsid w:val="00D3634B"/>
     <w:rsid w:val="00D367EA"/>
     <w:rsid w:val="00D40609"/>
     <w:rsid w:val="00D40C46"/>
     <w:rsid w:val="00D4284A"/>
     <w:rsid w:val="00D4664E"/>
     <w:rsid w:val="00D475E6"/>
     <w:rsid w:val="00D51E1A"/>
     <w:rsid w:val="00D52377"/>
     <w:rsid w:val="00D600C4"/>
     <w:rsid w:val="00D60DF1"/>
     <w:rsid w:val="00D636DB"/>
     <w:rsid w:val="00D6385E"/>
     <w:rsid w:val="00D66AC5"/>
     <w:rsid w:val="00D72595"/>
     <w:rsid w:val="00D73F67"/>
     <w:rsid w:val="00D80DE3"/>
     <w:rsid w:val="00D8758C"/>
     <w:rsid w:val="00D9181A"/>
     <w:rsid w:val="00D94229"/>
     <w:rsid w:val="00D946CB"/>
     <w:rsid w:val="00D9728F"/>
     <w:rsid w:val="00DA1256"/>
     <w:rsid w:val="00DA19CA"/>
     <w:rsid w:val="00DA41D7"/>
     <w:rsid w:val="00DA4215"/>
     <w:rsid w:val="00DA4220"/>
     <w:rsid w:val="00DA53EF"/>
     <w:rsid w:val="00DB1813"/>
     <w:rsid w:val="00DB44FE"/>
     <w:rsid w:val="00DB5A30"/>
     <w:rsid w:val="00DB7304"/>
     <w:rsid w:val="00DB78A1"/>
     <w:rsid w:val="00DC45CF"/>
     <w:rsid w:val="00DC7AF9"/>
     <w:rsid w:val="00DD22C6"/>
     <w:rsid w:val="00DD2F4A"/>
     <w:rsid w:val="00DD4B55"/>
+    <w:rsid w:val="00DD64D2"/>
     <w:rsid w:val="00DE0AE7"/>
     <w:rsid w:val="00DE4710"/>
     <w:rsid w:val="00DE5A76"/>
     <w:rsid w:val="00DE7F0D"/>
     <w:rsid w:val="00DF11CF"/>
     <w:rsid w:val="00DF36C1"/>
     <w:rsid w:val="00E13CC4"/>
     <w:rsid w:val="00E14280"/>
     <w:rsid w:val="00E16CB6"/>
     <w:rsid w:val="00E20689"/>
     <w:rsid w:val="00E23DD6"/>
     <w:rsid w:val="00E23E9A"/>
+    <w:rsid w:val="00E26864"/>
     <w:rsid w:val="00E34099"/>
     <w:rsid w:val="00E34F14"/>
     <w:rsid w:val="00E40572"/>
     <w:rsid w:val="00E410DE"/>
     <w:rsid w:val="00E46B6D"/>
+    <w:rsid w:val="00E5043C"/>
     <w:rsid w:val="00E5276D"/>
     <w:rsid w:val="00E52E94"/>
     <w:rsid w:val="00E57498"/>
     <w:rsid w:val="00E579AB"/>
     <w:rsid w:val="00E62CBB"/>
     <w:rsid w:val="00E705A9"/>
     <w:rsid w:val="00E71E92"/>
     <w:rsid w:val="00E72DD0"/>
     <w:rsid w:val="00E73ACE"/>
     <w:rsid w:val="00E74963"/>
     <w:rsid w:val="00E75C86"/>
     <w:rsid w:val="00E8164C"/>
     <w:rsid w:val="00E81DC5"/>
     <w:rsid w:val="00E84D7F"/>
     <w:rsid w:val="00E85D4E"/>
     <w:rsid w:val="00E871F8"/>
     <w:rsid w:val="00E91502"/>
     <w:rsid w:val="00E923A0"/>
     <w:rsid w:val="00E92900"/>
     <w:rsid w:val="00EA12E4"/>
     <w:rsid w:val="00EA3B94"/>
     <w:rsid w:val="00EA3D9B"/>
     <w:rsid w:val="00EA4341"/>
     <w:rsid w:val="00EB14A9"/>
     <w:rsid w:val="00EB1BE0"/>
+    <w:rsid w:val="00EB3023"/>
     <w:rsid w:val="00EB4AA6"/>
     <w:rsid w:val="00EB6BF1"/>
     <w:rsid w:val="00EC12D0"/>
     <w:rsid w:val="00EC2039"/>
     <w:rsid w:val="00EC6161"/>
     <w:rsid w:val="00ED1401"/>
     <w:rsid w:val="00ED394D"/>
     <w:rsid w:val="00ED4204"/>
     <w:rsid w:val="00EE3A3D"/>
     <w:rsid w:val="00EE62F3"/>
     <w:rsid w:val="00EE7A7C"/>
     <w:rsid w:val="00EF0C4B"/>
     <w:rsid w:val="00EF1DE7"/>
     <w:rsid w:val="00EF320A"/>
     <w:rsid w:val="00EF3BD3"/>
     <w:rsid w:val="00EF6822"/>
     <w:rsid w:val="00F00C98"/>
     <w:rsid w:val="00F01227"/>
     <w:rsid w:val="00F03B82"/>
     <w:rsid w:val="00F10B69"/>
     <w:rsid w:val="00F12F57"/>
     <w:rsid w:val="00F137C4"/>
     <w:rsid w:val="00F13B56"/>
     <w:rsid w:val="00F15B95"/>
     <w:rsid w:val="00F17E04"/>
     <w:rsid w:val="00F17FDD"/>
     <w:rsid w:val="00F21903"/>
     <w:rsid w:val="00F2225E"/>
     <w:rsid w:val="00F23022"/>
     <w:rsid w:val="00F23846"/>
     <w:rsid w:val="00F24519"/>
     <w:rsid w:val="00F24AA1"/>
     <w:rsid w:val="00F26C0D"/>
     <w:rsid w:val="00F27DD0"/>
     <w:rsid w:val="00F31A02"/>
     <w:rsid w:val="00F32C8B"/>
     <w:rsid w:val="00F34859"/>
     <w:rsid w:val="00F417DA"/>
     <w:rsid w:val="00F41AAF"/>
     <w:rsid w:val="00F43EFF"/>
     <w:rsid w:val="00F46AD4"/>
     <w:rsid w:val="00F47B97"/>
     <w:rsid w:val="00F53493"/>
     <w:rsid w:val="00F54016"/>
     <w:rsid w:val="00F56290"/>
     <w:rsid w:val="00F65586"/>
+    <w:rsid w:val="00F67B49"/>
     <w:rsid w:val="00F70E9F"/>
     <w:rsid w:val="00F7197E"/>
     <w:rsid w:val="00F7447C"/>
     <w:rsid w:val="00F80B58"/>
     <w:rsid w:val="00F83B08"/>
     <w:rsid w:val="00F864B5"/>
     <w:rsid w:val="00F87764"/>
     <w:rsid w:val="00F923FE"/>
     <w:rsid w:val="00F9343E"/>
     <w:rsid w:val="00F948EA"/>
     <w:rsid w:val="00F96A33"/>
     <w:rsid w:val="00FA2612"/>
     <w:rsid w:val="00FB10E1"/>
     <w:rsid w:val="00FB2E26"/>
+    <w:rsid w:val="00FB5A99"/>
     <w:rsid w:val="00FB6483"/>
     <w:rsid w:val="00FB67E1"/>
     <w:rsid w:val="00FB7826"/>
     <w:rsid w:val="00FC2660"/>
     <w:rsid w:val="00FC329C"/>
+    <w:rsid w:val="00FC4B30"/>
+    <w:rsid w:val="00FC549A"/>
     <w:rsid w:val="00FC60D6"/>
     <w:rsid w:val="00FC622A"/>
     <w:rsid w:val="00FC6383"/>
     <w:rsid w:val="00FC787C"/>
     <w:rsid w:val="00FD0F13"/>
     <w:rsid w:val="00FD180A"/>
     <w:rsid w:val="00FD5AC8"/>
     <w:rsid w:val="00FE0E4F"/>
     <w:rsid w:val="00FE245C"/>
     <w:rsid w:val="00FE3B3B"/>
     <w:rsid w:val="00FE4094"/>
     <w:rsid w:val="00FE4423"/>
     <w:rsid w:val="00FF1554"/>
+    <w:rsid w:val="00FF1788"/>
     <w:rsid w:val="00FF60E5"/>
     <w:rsid w:val="00FF74E9"/>
     <w:rsid w:val="062C2FA3"/>
     <w:rsid w:val="0F60E06D"/>
     <w:rsid w:val="2A7E5358"/>
     <w:rsid w:val="54662C35"/>
     <w:rsid w:val="6481CF56"/>
     <w:rsid w:val="6AA20B43"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
@@ -32442,74 +30661,74 @@
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4733862B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6206C16F-838D-4211-B8BA-B2454E60B69E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:qFormat="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote text" w:uiPriority="99"/>
     <w:lsdException w:name="annotation text" w:uiPriority="99"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="footnote reference" w:uiPriority="99"/>
     <w:lsdException w:name="annotation reference" w:uiPriority="99"/>
-    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -32538,52 +30757,52 @@
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="99"/>
     <w:lsdException w:name="Light List" w:uiPriority="99"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="99"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="99"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="99"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="99"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="99"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="99"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="99"/>
     <w:lsdException w:name="Dark List" w:uiPriority="99"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="99"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="99"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="99"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="99"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="99"/>
     <w:lsdException w:name="Light Grid Accent 1"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="71"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
-    <w:lsdException w:name="Quote" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Quote" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="99"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="99"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="99"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="99"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="99" w:qFormat="1"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="99"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="99"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="63" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="64" w:qFormat="1"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="70"/>
     <w:lsdException w:name="Light List Accent 3" w:uiPriority="71"/>
     <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="72" w:qFormat="1"/>
@@ -32619,53 +30838,53 @@
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="60"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="61"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="66" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Emphasis" w:uiPriority="67" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="68" w:qFormat="1"/>
-    <w:lsdException w:name="Intense Reference" w:uiPriority="69" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="70" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="71" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="72" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="73"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="60"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="61" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="62" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="63" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="64" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="65" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="66"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="67" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="68"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="69"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="70" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="71" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="72" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="73" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="60" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="62" w:qFormat="1"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="41"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="42"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="43"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="44"/>
@@ -32748,175 +30967,184 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="000222C3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="NormalManches"/>
     <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:ind w:left="720" w:hanging="720"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="NormalManches"/>
     <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="1440"/>
       </w:tabs>
       <w:ind w:left="1440" w:hanging="720"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="NormalManches"/>
     <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="2517"/>
       </w:tabs>
       <w:ind w:left="2517" w:hanging="1077"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:keepNext/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:ind w:left="567" w:hanging="567"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="NormalManches"/>
     <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="2517"/>
       </w:tabs>
       <w:ind w:left="2517" w:hanging="1077"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="NormalManches"/>
     <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="NormalManches"/>
     <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="NormalManches"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="NormalManches"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
@@ -33030,103 +31258,106 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B05F94"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B05F94"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B05F94"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
+    <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B05F94"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
     <w:name w:val="Table Grid1"/>
     <w:basedOn w:val="TableNormal"/>
     <w:next w:val="TableGrid"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00BF16FF"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00635AC7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyTextIndentChar"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndentChar">
     <w:name w:val="Body Text Indent Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyTextIndent"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rPr>
@@ -33635,122 +31866,130 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00B80F05"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi"/>
       <w:b/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EF0C4B"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:kern w:val="28"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
     <w:name w:val="Heading 5 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
     <w:name w:val="Heading 6 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
     <w:name w:val="Heading 7 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
     <w:name w:val="Heading 8 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:i/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
     <w:name w:val="Heading 9 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NormalManches">
     <w:name w:val="NormalManches"/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Index6">
     <w:name w:val="index 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:ind w:left="1320" w:hanging="220"/>
@@ -34209,96 +32448,100 @@
     <w:rsid w:val="008E6804"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="E-mailSignatureChar">
     <w:name w:val="E-mail Signature Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="E-mailSignature"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Emphasis">
     <w:name w:val="Emphasis"/>
     <w:uiPriority w:val="20"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
     <w:name w:val="Subtitle Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:spacing w:val="40"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:spacing w:val="40"/>
       <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Legal1">
     <w:name w:val="Legal1"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="720"/>
       </w:tabs>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
@@ -34577,50 +32820,149 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:rsid w:val="008E6804"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="17"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:ind w:left="0" w:firstLine="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008E6804"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018686E"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="0018686E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018686E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018686E"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="0018686E"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="0018686E"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="39522968">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="79495454">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
@@ -34964,51 +33306,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2142963755">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ukri.org/manage-your-award/good-research-resource-hub/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0ED469E24F9349D9973ADB725254578C"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{52381D7A-4418-45E8-AC53-A6C4840EBEC1}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -35305,193 +33647,201 @@
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF37CE"/>
     <w:rsid w:val="00003868"/>
     <w:rsid w:val="000101C7"/>
     <w:rsid w:val="00056ABB"/>
     <w:rsid w:val="00070FFB"/>
+    <w:rsid w:val="00084606"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="0012075B"/>
     <w:rsid w:val="00164685"/>
     <w:rsid w:val="001A053A"/>
     <w:rsid w:val="001A2CE1"/>
     <w:rsid w:val="001C76D0"/>
     <w:rsid w:val="00210A1A"/>
     <w:rsid w:val="0027330E"/>
     <w:rsid w:val="002C7833"/>
+    <w:rsid w:val="00315BD9"/>
+    <w:rsid w:val="0031680B"/>
     <w:rsid w:val="00363151"/>
     <w:rsid w:val="00386E5C"/>
     <w:rsid w:val="003A6D74"/>
     <w:rsid w:val="003B1776"/>
     <w:rsid w:val="003C6ABA"/>
     <w:rsid w:val="003D7B6B"/>
     <w:rsid w:val="003E5B44"/>
     <w:rsid w:val="004A7B46"/>
     <w:rsid w:val="004E3E29"/>
     <w:rsid w:val="004F7545"/>
     <w:rsid w:val="00597586"/>
     <w:rsid w:val="005D7E48"/>
     <w:rsid w:val="00612067"/>
     <w:rsid w:val="00621A07"/>
     <w:rsid w:val="006354DF"/>
     <w:rsid w:val="00663B95"/>
     <w:rsid w:val="00666EBE"/>
     <w:rsid w:val="007C5B66"/>
+    <w:rsid w:val="00824477"/>
     <w:rsid w:val="00831C5B"/>
     <w:rsid w:val="008A3CA8"/>
     <w:rsid w:val="008B3745"/>
     <w:rsid w:val="0095443A"/>
     <w:rsid w:val="00A27E79"/>
+    <w:rsid w:val="00A33F59"/>
     <w:rsid w:val="00A375E2"/>
     <w:rsid w:val="00A61F1F"/>
     <w:rsid w:val="00A75D9E"/>
     <w:rsid w:val="00AA34E5"/>
     <w:rsid w:val="00B14A6A"/>
     <w:rsid w:val="00B14B88"/>
     <w:rsid w:val="00B56D5C"/>
     <w:rsid w:val="00B967A9"/>
+    <w:rsid w:val="00BC3C9B"/>
     <w:rsid w:val="00C552AD"/>
     <w:rsid w:val="00C56532"/>
     <w:rsid w:val="00C92C52"/>
+    <w:rsid w:val="00D67847"/>
     <w:rsid w:val="00D75279"/>
     <w:rsid w:val="00DC702F"/>
     <w:rsid w:val="00DE0AE7"/>
     <w:rsid w:val="00DE5574"/>
     <w:rsid w:val="00DE7F0D"/>
     <w:rsid w:val="00E25C4A"/>
     <w:rsid w:val="00EA322A"/>
     <w:rsid w:val="00F1062C"/>
     <w:rsid w:val="00F23022"/>
     <w:rsid w:val="00F8324F"/>
     <w:rsid w:val="00FF37CE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -36274,73 +34624,74 @@
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065D4B3977DAB454EAEE358A58446890D" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2e9e98c0c65ef980d319c84e31c7c7b4">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="add6e48c765f6ecee604f7f8c7e78934" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065D4B3977DAB454EAEE358A58446890D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="da6f3d064b6a3b0d5e032f56c2606712">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef4052d9ab4e56c6bce85058bb8cd6d5" ns2:_="" ns3:_="">
     <xsd:import namespace="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <xsd:import namespace="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7316864-6f6a-4f68-bc5a-98b508825d95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -36364,50 +34715,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4557053-750b-4f7e-ace1-ada2b034950a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -36540,128 +34896,131 @@
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DAC31F-43C1-45D6-B073-09B10CCC3A0A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63206E24-DC58-4EBF-95A1-456A408172C1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF12FB22-D2FE-4C73-8613-13EE4E6EBE7C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C99E086A-FBC7-494D-83ED-1D5480B57660}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <ds:schemaRef ds:uri="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD7C40-BEC6-4A40-8FD9-4A947DC06D67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <ds:schemaRef ds:uri="f4557053-750b-4f7e-ace1-ada2b034950a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E5758D-5696-453F-AED5-58131FA99F88}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>32</Pages>
-  <Words>9455</Words>
-  <Characters>53895</Characters>
+  <Words>10315</Words>
+  <Characters>54056</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>449</Lines>
-  <Paragraphs>126</Paragraphs>
+  <Lines>1801</Lines>
+  <Paragraphs>624</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63224</CharactersWithSpaces>
+  <CharactersWithSpaces>63747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aline Miller</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="TaxKeywordTaxHTField">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxCatchAll">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ContentTypeId">
     <vt:lpwstr>0x01010065D4B3977DAB454EAEE358A58446890D</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Order">
     <vt:r8>1626700</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>