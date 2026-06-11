--- v0 (2025-11-06)
+++ v1 (2026-06-11)
@@ -1026,51 +1026,50 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A126F7">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">IAA </w:t>
             </w:r>
             <w:r w:rsidR="00DF11CF">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Reference:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="765" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E779B9A" w14:textId="5A21C686" w:rsidR="00A126F7" w:rsidRPr="00A126F7" w:rsidRDefault="00A126F7" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D9950DD" w14:textId="52139908" w:rsidR="00A126F7" w:rsidRPr="00A126F7" w:rsidRDefault="00A126F7" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
@@ -1318,235 +1317,228 @@
               <w:t xml:space="preserve"> fellowship</w:t>
             </w:r>
             <w:r w:rsidR="005E4EC6">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0023055B" w:rsidRPr="00A126F7" w14:paraId="54BF7084" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47086F8D" w14:textId="68BC56A0" w:rsidR="0023055B" w:rsidRPr="005E4EC6" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29AC5ED9" w14:textId="77777777" w:rsidR="0023055B" w:rsidRPr="00857DBB" w:rsidRDefault="0023055B" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C1E00" w:rsidRPr="00A126F7" w14:paraId="56703566" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="559"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50C1D99F" w14:textId="4B4CB438" w:rsidR="003C1E00" w:rsidRDefault="00A40001" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37C68885" w14:textId="77777777" w:rsidR="003C1E00" w:rsidRPr="00857DBB" w:rsidRDefault="003C1E00" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E797A" w:rsidRPr="00A126F7" w14:paraId="0AC087DE" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FC84B1A" w14:textId="4DE53952" w:rsidR="006E797A" w:rsidRPr="005E4EC6" w:rsidRDefault="004A04B5" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dept/</w:t>
             </w:r>
             <w:r w:rsidR="008E3F72">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>School/Institute:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71F62399" w14:textId="77777777" w:rsidR="006E797A" w:rsidRPr="00857DBB" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E797A" w:rsidRPr="00A126F7" w14:paraId="30C61492" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F8DF726" w14:textId="7AE56F85" w:rsidR="006E797A" w:rsidRPr="005E4EC6" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:r w:rsidR="00381869">
               <w:rPr>
@@ -1555,167 +1547,162 @@
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (include name, address and postcode)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="444F4991" w14:textId="77777777" w:rsidR="006E797A" w:rsidRPr="00857DBB" w:rsidRDefault="006E797A" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3F72" w:rsidRPr="00A126F7" w14:paraId="0EB17728" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="422"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2051D301" w14:textId="0A1B08AD" w:rsidR="008E3F72" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E188BA0" w14:textId="77777777" w:rsidR="008E3F72" w:rsidRPr="00857DBB" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E3F72" w:rsidRPr="00A126F7" w14:paraId="6445637B" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5705245C" w14:textId="63118A06" w:rsidR="008E3F72" w:rsidRDefault="00227EF2" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3403" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B50C292" w14:textId="77777777" w:rsidR="008E3F72" w:rsidRPr="00857DBB" w:rsidRDefault="008E3F72" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00227EF2" w:rsidRPr="00A126F7" w14:paraId="4DCF34CA" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -1758,316 +1745,304 @@
               <w:t xml:space="preserve">: </w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(If applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007F26ED" w:rsidRPr="00A126F7" w14:paraId="2A0E6425" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63BE8C69" w14:textId="6B3EEA1F" w:rsidR="007F26ED" w:rsidRPr="00410153" w:rsidRDefault="007F26ED" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34AC4C8C" w14:textId="4050EF68" w:rsidR="007F26ED" w:rsidRPr="00F948EA" w:rsidRDefault="00F948EA" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F948EA">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Position</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="201D95F4" w14:textId="45B7B1C3" w:rsidR="007F26ED" w:rsidRDefault="00F948EA" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000D255D">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>University</w:t>
             </w:r>
             <w:r w:rsidR="000530C5">
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>/Dept</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5755" w:rsidRPr="00A126F7" w14:paraId="71665A41" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6A33F023" w14:textId="3149D458" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69F94B71" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="659071B0" w14:textId="7220A8D1" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5755" w:rsidRPr="00A126F7" w14:paraId="44F3675A" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="572D5A5D" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01F08811" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03A0A555" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002D5755" w:rsidRPr="00A126F7" w14:paraId="46F63F95" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1597" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41F7E9E5" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1771" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5ED4BC8C" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1632" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22523634" w14:textId="77777777" w:rsidR="002D5755" w:rsidRDefault="002D5755" w:rsidP="00B70DD8">
             <w:pPr>
               <w:rPr>
                 <w:rStyle w:val="Style2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5ABDAFB2" w14:textId="6EA5BBF6" w:rsidR="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
@@ -2165,772 +2140,747 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B70DD8">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Lead External Partner Organisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="0CCA9BA3" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1FF0477C" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FF31DC9" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="12756AA7" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="355"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53C17A1B" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Address:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="407638FF" w14:textId="77777777" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F864B5" w:rsidRPr="00F864B5" w14:paraId="204AABDE" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="375"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D893E3E" w14:textId="3C3E5D9E" w:rsidR="00F864B5" w:rsidRPr="00870A86" w:rsidRDefault="00C14081" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Postcode:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5525A57E" w14:textId="7F2841F6" w:rsidR="00F864B5" w:rsidRPr="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D195D" w:rsidRPr="00F864B5" w14:paraId="09BFBD40" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="254"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="141F3D68" w14:textId="22BEDF7E" w:rsidR="001D195D" w:rsidRPr="00870A86" w:rsidRDefault="001D195D" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Sector:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0D838631" w14:textId="77777777" w:rsidR="001D195D" w:rsidRPr="00F864B5" w:rsidRDefault="001D195D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="2DF4AB10" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16D8DF6D" w14:textId="78AEAFF2" w:rsidR="00A72B76" w:rsidRPr="00870A86" w:rsidRDefault="00A72B76" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Organisation identifying no. </w:t>
             </w:r>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(e.g. Charity number or company registration no.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1900142B" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3312789C" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Size:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="501" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="789B1B2D" w14:textId="156A499F" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>SME?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="502" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="187725DF" w14:textId="13FAF4AA" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>LARGE?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A72B76" w:rsidRPr="00F864B5" w14:paraId="59C320BF" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="307"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21D6E1AE" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00870A86" w:rsidRDefault="00A72B76" w:rsidP="00F864B5">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B9C9E5C" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="683" w:type="pct"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52741A92" w14:textId="77777777" w:rsidR="00A72B76" w:rsidRPr="00F864B5" w:rsidRDefault="00A72B76" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1003" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="774CD638" w14:textId="101A26EB" w:rsidR="00A72B76" w:rsidRDefault="00A72B76" w:rsidP="00E71E92">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A72B76">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(delete as appropriate)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="2E2ECD67" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="384"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B77C626" w14:textId="1DED852C" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="003C2E89">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>VAT Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CF99751" w14:textId="3C1AB8E5" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="003C2E89">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="29C7FBA9" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="348"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1E53507E" w14:textId="2FA87CFE" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation URL:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D43B6C7" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="730FD471" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="381"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="780E5689" w14:textId="5D0D949F" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organisation Contact Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="591AC54C" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="036DEBD0" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4155D91A" w14:textId="6CD25E71" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Position in Organisation / Job title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1576A393" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00F864B5" w14:paraId="29985C93" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2AFC40E3" w14:textId="449B630E" w:rsidR="0075519D" w:rsidRPr="00870A86" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00870A86">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contact Email:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A521264" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00F864B5" w:rsidRDefault="0075519D" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70DD8" w:rsidRPr="00F864B5" w14:paraId="6E6BE94D" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -2955,51 +2905,50 @@
               </w:rPr>
               <w:t xml:space="preserve">Additional Collaborating Organisations </w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(if applicable)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B70DD8" w:rsidRPr="00F864B5" w14:paraId="1E3F130A" w14:textId="77777777" w:rsidTr="00B70DD8">
         <w:trPr>
           <w:trHeight w:val="350"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2153" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B197162" w14:textId="77777777" w:rsidR="00B70DD8" w:rsidRDefault="00B70DD8" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="096823DA" w14:textId="77777777" w:rsidR="00B70DD8" w:rsidRDefault="00B70DD8" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -3011,51 +2960,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="715B912B" w14:textId="77777777" w:rsidR="00B70DD8" w:rsidRPr="00870A86" w:rsidRDefault="00B70DD8" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2847" w:type="pct"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60DD20C5" w14:textId="77777777" w:rsidR="00B70DD8" w:rsidRPr="00F864B5" w:rsidRDefault="00B70DD8" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7739C603" w14:textId="405D66E5" w:rsidR="00F864B5" w:rsidRDefault="00F864B5" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A413D9A" w14:textId="77777777" w:rsidR="00C14081" w:rsidRDefault="00C14081" w:rsidP="00A126F7">
       <w:pPr>
@@ -3166,129 +3114,126 @@
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style9"/>
               <w:b w:val="0"/>
               <w:bCs/>
             </w:rPr>
             <w:id w:val="1176541122"/>
             <w:placeholder>
               <w:docPart w:val="4DA7CE57A3764FD1A6D301FE2415A887"/>
             </w:placeholder>
             <w:dropDownList>
               <w:listItem w:displayText="Yes / No" w:value="Yes / No"/>
               <w:listItem w:displayText="Yes" w:value="Yes"/>
               <w:listItem w:displayText="No" w:value="No"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="1596" w:type="pct"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 </w:tcBorders>
-                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="63425F84" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="009551A2" w:rsidRDefault="0075519D" w:rsidP="0075519D">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:b/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002178FD">
                   <w:rPr>
                     <w:rStyle w:val="Style9"/>
                     <w:b w:val="0"/>
                     <w:bCs/>
                   </w:rPr>
                   <w:t>Yes / No</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00A126F7" w14:paraId="6275B414" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EA40BFD" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00410153" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">If Yes, please </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>provide details</w:t>
             </w:r>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3264" w:type="pct"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="166CAEAC" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00A126F7" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="7919168E" w14:textId="77777777" w:rsidTr="0075519D">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
@@ -3396,51 +3341,50 @@
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="4C8C5FC4" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="528335D4" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00366C3F" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366C3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please provide details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -3569,51 +3513,50 @@
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0075519D" w:rsidRPr="00156B8D" w14:paraId="096AE588" w14:textId="77777777">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="571"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1736" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="35071813" w14:textId="77777777" w:rsidR="0075519D" w:rsidRPr="00366C3F" w:rsidRDefault="0075519D" w:rsidP="0075519D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366C3F">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If yes, please provide details</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
@@ -3750,488 +3693,588 @@
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Project Title </w:t>
             </w:r>
             <w:r w:rsidRPr="00F864B5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(information will be used in the public domain)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00991A03" w:rsidRPr="00F864B5" w14:paraId="461F3DF2" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1010"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11B5C852" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F11FCBD" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D86595E" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRPr="00F864B5" w:rsidRDefault="00F00C98">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1359F852" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
-      <w:pPr>
-[...256 lines deleted...]
-    <w:p w14:paraId="65FE253C" w14:textId="564249CB" w:rsidR="00A21ECE" w:rsidRPr="00BE7B90" w:rsidRDefault="00A21ECE" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3211"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2373"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="1699"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A21ECE" w:rsidRPr="00D07537" w14:paraId="6B27FBFC" w14:textId="77777777" w:rsidTr="005D2875">
+      <w:tr w:rsidR="009375E5" w:rsidRPr="00D07537" w14:paraId="2DFB3E0D" w14:textId="77777777" w:rsidTr="00651DAA">
         <w:trPr>
           <w:trHeight w:val="450"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1575" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C142461" w14:textId="77777777" w:rsidR="00D07537" w:rsidRPr="00D07537" w:rsidRDefault="00D07537" w:rsidP="00FE0E4F">
+          <w:p w14:paraId="793A9FE3" w14:textId="103B857E" w:rsidR="009375E5" w:rsidRPr="00D07537" w:rsidRDefault="009375E5" w:rsidP="00307BDD">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r w:rsidR="008D564C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ed</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Start Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52388CA3" w14:textId="609307E1" w:rsidR="009375E5" w:rsidRPr="00D07537" w:rsidRDefault="009375E5" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E782886" w14:textId="13D011F0" w:rsidR="009375E5" w:rsidRPr="00D07537" w:rsidRDefault="00651DAA" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="007E059C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Projected</w:t>
+              <w:t>Project</w:t>
+            </w:r>
+            <w:r w:rsidR="008D564C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ed</w:t>
             </w:r>
             <w:r w:rsidRPr="00D07537">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Project Start Date</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">End </w:t>
             </w:r>
             <w:r w:rsidRPr="00D07537">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Date</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D07537">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1096" w:type="pct"/>
-[...15 lines deleted...]
-            <w:tcW w:w="1165" w:type="pct"/>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42B77851" w14:textId="77777777" w:rsidR="009375E5" w:rsidRPr="00D07537" w:rsidRDefault="009375E5" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB41971" w14:textId="77777777" w:rsidR="00D07537" w:rsidRPr="00D07537" w:rsidRDefault="00D07537" w:rsidP="00FE0E4F">
-[...1 lines deleted...]
-              <w:spacing w:before="60" w:after="60"/>
+          <w:p w14:paraId="138F9AE3" w14:textId="03A23682" w:rsidR="009375E5" w:rsidRPr="00D07537" w:rsidRDefault="009375E5" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D07537">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-            </w:pPr>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>Project Duration:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1164" w:type="pct"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2440F5F2" w14:textId="77777777" w:rsidR="00D07537" w:rsidRPr="00D07537" w:rsidRDefault="00D07537" w:rsidP="00FE0E4F">
+            <w:tcW w:w="833" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C0C2BA" w14:textId="23FD948C" w:rsidR="009375E5" w:rsidRPr="00D07537" w:rsidRDefault="009375E5" w:rsidP="00307BDD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="1B76462A" w14:textId="77777777" w:rsidR="008619B2" w:rsidRDefault="008619B2"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00991A03" w:rsidRPr="00156B8D" w14:paraId="50A52A28" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D9823DF" w14:textId="35A8106F" w:rsidR="00991A03" w:rsidRPr="00156B8D" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:br w:type="page"/>
+            </w:r>
+            <w:r w:rsidR="0075519D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lay Summary </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE6D2F">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t xml:space="preserve">of Project </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0075519D">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t>150</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> words max)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00991A03" w:rsidRPr="00156B8D" w14:paraId="65EEEEEF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B4F1C04" w14:textId="77777777" w:rsidR="00991A03" w:rsidRPr="00724BF6" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54F2BD56" w14:textId="54A1859E" w:rsidR="00991A03" w:rsidRPr="004A0452" w:rsidRDefault="00991A03" w:rsidP="00AD644B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004A0452">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Please </w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7B90">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>provide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> a basic summary</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE7B90">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of the proposed work</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F567E0E" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="342EDBEB" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="04B79161" w14:textId="77777777" w:rsidR="00991A03" w:rsidRPr="004A0452" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1150E2E6" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="01ACFA09" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="671D4EEB" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A698481" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6D0D41B8" w14:textId="77777777" w:rsidR="00991A03" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="309F2F86" w14:textId="77777777" w:rsidR="00991A03" w:rsidRPr="008A2A54" w:rsidRDefault="00991A03">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="65FE253C" w14:textId="564249CB" w:rsidR="00A21ECE" w:rsidRPr="00BE7B90" w:rsidRDefault="00A21ECE" w:rsidP="00A126F7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="4C33DD63" w14:textId="0DD35E0C" w:rsidR="00C61FFD" w:rsidRDefault="00C61FFD" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="00CB9EF2" w14:textId="77777777" w:rsidR="00D60DF1" w:rsidRDefault="00D60DF1" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E3B3DBB" w14:textId="77777777" w:rsidR="00F00C98" w:rsidRDefault="00F00C98" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -4387,51 +4430,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> U</w:t>
             </w:r>
             <w:r w:rsidRPr="00A21ECE">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>niversity and external partner</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A21ECE" w:rsidRPr="00A21ECE" w14:paraId="24CDCC2E" w14:textId="77777777" w:rsidTr="00FE0E4F">
         <w:trPr>
           <w:trHeight w:val="1981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C30BB91" w14:textId="77777777" w:rsidR="00A21ECE" w:rsidRPr="00A21ECE" w:rsidRDefault="00A21ECE" w:rsidP="00A21ECE">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5DCED2CE" w14:textId="04F300F6" w:rsidR="00426EF0" w:rsidRDefault="005E3ED2" w:rsidP="00AD644B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -4459,73 +4501,51 @@
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E8148B5" w14:textId="5EB6F8A8" w:rsidR="00A21ECE" w:rsidRPr="00010913" w:rsidRDefault="00426EF0" w:rsidP="00AD644B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">How does this project meet the aims of the </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> scheme?</w:t>
+              <w:t>How does this project meet the aims of the Proof of Concept scheme?</w:t>
             </w:r>
             <w:r w:rsidR="000706A9" w:rsidRPr="00010913">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
           <w:p w14:paraId="32270E05" w14:textId="6FC7EF64" w:rsidR="00A21ECE" w:rsidRPr="00E20689" w:rsidRDefault="00A21ECE" w:rsidP="00AD644B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -4830,51 +4850,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC12D0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:br/>
               <w:t>Please include quantification and rationale behind any identified impact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="00A21ECE" w14:paraId="73C9DAB9" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="1981"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D08E586" w14:textId="77777777" w:rsidR="00162E32" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="495A236A" w14:textId="44A23A22" w:rsidR="00162E32" w:rsidRDefault="00162E32" w:rsidP="00AD644B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
@@ -5327,91 +5346,116 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="4B37D744" w14:textId="49CEF330" w:rsidR="004A0452" w:rsidRPr="00410153" w:rsidRDefault="004A0452" w:rsidP="00AD644B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00410153">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please demonstrate two-way collaboration</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D1B1F6" w14:textId="79B5E6FD" w:rsidR="00162E32" w:rsidRPr="00162E32" w:rsidRDefault="006608C3" w:rsidP="00AD644B">
+          <w:p w14:paraId="5A57DBF5" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="007252BA" w:rsidRDefault="006608C3" w:rsidP="00AD644B">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:ind w:left="1077" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Use non-technical terms and provide</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>enough detail to show you’ve planned appropriately</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="01D1B1F6" w14:textId="779E3425" w:rsidR="007252BA" w:rsidRPr="00162E32" w:rsidRDefault="007252BA" w:rsidP="00AD644B">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:ind w:left="1077" w:hanging="357"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00284D9E">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please ensure you consider EDI and RRI in planning your project</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="68C230B4" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="1126"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="22138DD6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
@@ -5612,51 +5656,50 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="0052326D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ps)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7A664374" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="530B7A79" w14:textId="5ED640F4" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00662A32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 1</w:t>
             </w:r>
             <w:r w:rsidR="00662A32">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -5668,75 +5711,73 @@
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Add a descriptive title for each stage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="11E34BD4" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="1811"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CD62923" w14:textId="2E22A51F" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2FAD15" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Explain each task, its purpose in relation to project objectives and outputs, and how it will be done</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="58FFADBA" w14:textId="57A3B5F1" w:rsidR="006349CD" w:rsidRDefault="006349CD" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -5752,79 +5793,77 @@
           <w:p w14:paraId="0EF4E49B" w14:textId="67595F9F" w:rsidR="006349CD" w:rsidRPr="000652CA" w:rsidRDefault="000652CA" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Please include planning stages/meetings, and any induction activity or kick-off meetings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63F2CD52" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Effort to deliver task, in months </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74BBB9C6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>List associated outputs and method of evidence capture</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D2CBDA" w14:textId="3402E634" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
@@ -5864,900 +5903,858 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidRPr="000652CA">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="17670D31" w14:textId="77777777" w:rsidTr="007A45B0">
         <w:trPr>
           <w:trHeight w:val="722"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66D1A191" w14:textId="0A4907BD" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13302CDE" w14:textId="457E76B0" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00E72DD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A35F76C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4361BB9B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="000652CA" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7F0BCBA6" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="133E8110" w14:textId="31DB7D36" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FE9F683" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DA2E62B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D64CCA5" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="64AC668D" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03521863" w14:textId="1F95519D" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F7E35AD" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27DE2907" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10D8B535" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="3E6DC27C" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72D7087E" w14:textId="3FB33BB0" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="53D4151F" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="682D36F7" w14:textId="0E0525C7" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29A29319" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5CF1F91A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49EE3E2D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7632283E" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1831A3CB" w14:textId="7A9F994D" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43656A01" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="24A0783D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B3187C3" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="56964B96" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AB1A326" w14:textId="3746EBA9" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3BCCCC89" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3ACF748B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43B6CAFE" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="07D7C600" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1EBDD369" w14:textId="03F2EB77" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73642EBF" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="656239CA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="044FE383" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="07AF1F83" w14:textId="77777777" w:rsidTr="005615F9">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0153D215" w14:textId="44807025" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Stage 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="20ADA9B6" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36333CD3" w14:textId="7724BFED" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="66B13594" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3761612F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DDA0990" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1165A399" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61EAE345" w14:textId="4EF79BE2" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B1DB9D1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E6E420C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36E885E6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="3CE7F304" w14:textId="77777777" w:rsidTr="062C2FA3">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1050" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E473D6E" w14:textId="28FE41F4" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>3.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4459" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5E0C52D1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1651" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19D21310" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2B321F4F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="008C82B6" w14:textId="04AA3B8C" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0709ABBB" w14:textId="77777777" w:rsidR="007A45B0" w:rsidRDefault="007A45B0" w:rsidP="00A126F7">
       <w:pPr>
@@ -7247,1812 +7244,1708 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="4D233259" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722D6726" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52DB0C13" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="386B04B4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CA03206" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28ABF8B5" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6870FA37" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="513BEE3D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="032F8756" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5167944E" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0DB158AC" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67A36AEA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03498833" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36FAC34D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="6C17DEBF" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A4F54DA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="307704D7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6101772F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10462011" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D48E56B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20963162" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CF14BA7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0FF01159" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="07D64858" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42A2169C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F4A32D1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C8C5517" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA93309" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="4E3DDD4D" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6AC9369A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44409D78" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7DE5D13E" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="749930C1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="33F0586C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="267CE7E6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20D93308" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47877087" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31F4D4D8" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1896283B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53921708" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="268A5F35" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25732ACE" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="303D6CA6" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="365FC337" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12D0F292" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74F6797E" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2E9FC84B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="42D39FEA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BAAB677" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F26C0A1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CB8D2AE" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19773029" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C7F4B4C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A785125" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44CDA433" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2021155E" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="26EA07D4" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3F7DEA4E" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C928F8C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7D99C632" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F55724A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5C0E39C1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28CA75C9" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A155D3C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20A6B000" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35BAA460" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5440CF70" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5562F05A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FAB7F6A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0143F3BB" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1C3FE500" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B3B2103" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="266E62FF" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73D885E8" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54961B1A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1D9A9E2C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB2BCC6" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1700DA03" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16B87604" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D943186" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="793CB2C0" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28A25E1F" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7801942A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F9E0558" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="7FB8E97F" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A40F75B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="095E4D68" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01CC3F1D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="139DF515" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2DCFED4A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1CCF0561" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D0E1761" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30A3C678" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1601C875" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D73E254" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41BEA8B3" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4A5AC25A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16DEE30B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="47309880" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="479" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="73E2986E" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="56FEB85C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04F379C4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0B930D9A" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="237D85AB" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="217DB7DB" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6F031204" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="63D70BE7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BF07ED9" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="643F342E" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67C1B162" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CBEF34B" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="377" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14882CEF" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7DB694DD" w14:textId="12CABAFD" w:rsidR="000652CA" w:rsidRDefault="000652CA" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4BC0B0C7" w14:textId="77777777" w:rsidR="000179E3" w:rsidRDefault="000179E3" w:rsidP="00A126F7">
       <w:pPr>
@@ -9097,137 +8990,116 @@
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65499455" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="00B9565A" w:rsidRDefault="00162E32" w:rsidP="00B9565A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9565A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Summary of project outputs and outcomes</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05B28BA8" w14:textId="162153A8" w:rsidR="00162E32" w:rsidRPr="002930DC" w:rsidRDefault="00162E32" w:rsidP="002930DC">
+          <w:p w14:paraId="05B28BA8" w14:textId="0DBB8FA1" w:rsidR="00162E32" w:rsidRPr="002930DC" w:rsidRDefault="00162E32" w:rsidP="002930DC">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">List the outputs arising from the work </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> outline the associated anticipated outcomes and </w:t>
+              <w:t xml:space="preserve">List the outputs arising from the work plan, and outline the associated anticipated outcomes and </w:t>
             </w:r>
             <w:r w:rsidRPr="00B83963">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">impacts.  </w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Add additional rows as necessary. </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">See </w:t>
             </w:r>
-            <w:r w:rsidR="002930DC" w:rsidRPr="0068517C">
-[...10 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidR="002930DC" w:rsidRPr="00551C02">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:i/>
+                  <w:sz w:val="22"/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>IBIC IAA Handbook</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r w:rsidR="002930DC" w:rsidRPr="002930DC">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="00B100"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>for examples of outputs/outcomes and impacts.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -9328,136 +9200,133 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Timeframe</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="7D4A9B0B" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="1072"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D8E7929" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="005C3B49" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Please indicate </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>which task number/where in the workplan this will occur</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DCAF875" w14:textId="59CDA980" w:rsidR="00162E32" w:rsidRPr="005C3B49" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">What does this outcome produce and how will </w:t>
             </w:r>
             <w:r w:rsidR="00241DD1">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">success be measured </w:t>
             </w:r>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(quantitative/qualitative)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0EAA5CD3" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="006608C3" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C3B49">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>What</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -9501,83 +9370,80 @@
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>When will the impact be realised?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="6E25DB53" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="322AEF6E" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3430214F" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="357A9F14" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-958880475"/>
             <w:placeholder>
               <w:docPart w:val="4025389E45D142969DFD682842120687"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -9610,83 +9476,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="6408F1C5" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D5BF829" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C4C2439" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="601664B0" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="603466594"/>
             <w:placeholder>
               <w:docPart w:val="6CD3ECAA386D4059AB533020F028B6A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -9719,83 +9582,80 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="29C14445" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="462FF09A" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="382E1C36" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFD1C68" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-1594781029"/>
             <w:placeholder>
               <w:docPart w:val="575DFE7D312A4722A1D4CB3971610589"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -9828,84 +9688,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00162E32" w:rsidRPr="006608C3" w14:paraId="4CB5A7F8" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7664D40B" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1527A70E" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2D407DB5" w14:textId="77777777" w:rsidR="00162E32" w:rsidRPr="008D0572" w:rsidRDefault="00162E32" w:rsidP="00162E32">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="447974707"/>
             <w:placeholder>
               <w:docPart w:val="990306D9239541919643E5F7CAD2F6A0"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -9938,84 +9795,81 @@
                     <w:szCs w:val="22"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00C14081">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                     <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                     <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                     <w:sz w:val="22"/>
                     <w:szCs w:val="22"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004B76A2" w:rsidRPr="006608C3" w14:paraId="43C086D9" w14:textId="77777777" w:rsidTr="00162E32">
         <w:trPr>
           <w:trHeight w:val="510"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1249" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B503BCF" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5013603F" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1319" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12602808" w14:textId="77777777" w:rsidR="004B76A2" w:rsidRPr="008D0572" w:rsidRDefault="004B76A2" w:rsidP="004B76A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="Style6"/>
             </w:rPr>
             <w:id w:val="-2086137547"/>
             <w:placeholder>
               <w:docPart w:val="4A596A84CE194E36A2278CD82290A214"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w15:color w:val="000000"/>
             <w:dropDownList>
               <w:listItem w:displayText="During Project" w:value="During Project"/>
@@ -10254,51 +10108,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> plans</w:t>
             </w:r>
             <w:r w:rsidRPr="000706A9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> to realise impact?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1502D895" w14:textId="77777777" w:rsidTr="006608C3">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39513E0D" w14:textId="1F66EACA" w:rsidR="000706A9" w:rsidRPr="000706A9" w:rsidRDefault="000706A9" w:rsidP="000706A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78778D93" w14:textId="3C2460AE" w:rsidR="00426EF0" w:rsidRPr="00CF2B73" w:rsidRDefault="00426EF0" w:rsidP="00AD644B">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -10679,51 +10532,50 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>it will be considered in a shared relationshi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">p between a host university and organisation. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000222C3" w:rsidRPr="006608C3" w14:paraId="3BA8642C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="77"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="611954C9" w14:textId="77777777" w:rsidR="000222C3" w:rsidRPr="000706A9" w:rsidRDefault="000222C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7F1B8BCB" w14:textId="77777777" w:rsidR="000222C3" w:rsidRPr="00207A2A" w:rsidRDefault="000222C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5ECEEC38" w14:textId="77777777" w:rsidR="000222C3" w:rsidRDefault="000222C3">
             <w:pPr>
               <w:rPr>
@@ -10965,63 +10817,52 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Budget</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="5"/>
           <w:p w14:paraId="5B9EB490" w14:textId="6F4C22C8" w:rsidR="00D33885" w:rsidRPr="006608C3" w:rsidRDefault="00D33885" w:rsidP="00D33885">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E923A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
-              <w:t xml:space="preserve">This must match the </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>This must match the BlackDackel</w:t>
+            </w:r>
             <w:r w:rsidR="00317FBD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
               <w:t xml:space="preserve"> (or equivalent)</w:t>
             </w:r>
             <w:r w:rsidRPr="00E923A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
               </w:rPr>
               <w:t xml:space="preserve"> costing submitted with this application.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E923A0">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
@@ -11139,51 +10980,50 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cost (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="75B349CD" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C0CF616" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Incurred</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="384970E0" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
@@ -11201,173 +11041,168 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Provide breakdown and indicate where in the work plan the costs are incurred</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="68C77F29" w14:textId="3A0DDDD6" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> costs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="16AA00D2" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00983F66" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Research &amp; Innovation Associate</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48662F38" w14:textId="12EE2CD1" w:rsidR="00BF2852" w:rsidRPr="00983F66" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Grade XX FTE XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="132E63B1" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="61D1DE58" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A2328C4" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="72A98A51" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11383,119 +11218,115 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. £5k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A7B0F48" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E05F606" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="45BC3F36" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="3A9249E5" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B4BCD1B" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="714E7B16" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00BF2852">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11511,119 +11342,115 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. £10k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="152CE1ED" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="75E4110B" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="496ECBEE" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="6CD8E7B2" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="312A6083" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41C53EF5" w14:textId="6B8D4724" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>R&amp;I Associate -</w:t>
             </w:r>
             <w:r w:rsidR="004E0739" w:rsidRPr="00983F66">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -11648,278 +11475,269 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. £2k)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="470D0DC7" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5AD65DCA" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00B44DA9">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BF2852" w:rsidRPr="006608C3" w14:paraId="5CF0183A" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1929A744" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="764F45F2" w14:textId="48C1B8C3" w:rsidR="00BF2852" w:rsidRPr="00D33885" w:rsidRDefault="00BF2852" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5A3B4408" w14:textId="77777777" w:rsidR="00BF2852" w:rsidRPr="006608C3" w:rsidRDefault="00BF2852" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EADCF22" w14:textId="2964BE1D" w:rsidR="00BF2852" w:rsidRPr="00000E0F" w:rsidRDefault="00BF2852" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="2FD2F5BE" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="01DE50DA" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Directly Allocated</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7CBD0A7A" w14:textId="3EBEEA08" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Investigators</w:t>
             </w:r>
             <w:r w:rsidR="00F2225E" w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. 20% FTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B1A89D3" w14:textId="77777777" w:rsidR="000A1D31" w:rsidRPr="006608C3" w:rsidRDefault="000A1D31" w:rsidP="000A1D31">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
@@ -11932,170 +11750,165 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Project Co-Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D617BB0" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="64F64E66" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4B2A3597" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="75BE7290" w14:textId="259674A9" w:rsidR="006608C3" w:rsidRPr="00D33885" w:rsidRDefault="00F2225E" w:rsidP="00F2225E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technician</w:t>
             </w:r>
             <w:r w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidR="006608C3" w:rsidRPr="00D33885">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(max. 30% FTE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="263DF500" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>XX%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31ECD00D" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="47CCE0DF" w14:textId="77777777" w:rsidTr="00B44DA9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
@@ -12127,67 +11940,65 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="730D5C99" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00A9694D" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Estates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62A65417" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21F4CF99" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="0F37FC0C" w14:textId="77777777" w:rsidTr="00B44DA9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12219,67 +12030,65 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Technician IS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="732FAA90" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AF540C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="0D37E5BF" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -12294,202 +12103,184 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1161" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="61B38944" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00A9694D" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Indirects</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2157" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3FA5E9C4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B05EBE7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="793AF2E0" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="34758849" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1BFA1F54" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Total Project Costs at 100% </w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Total Project Costs at 100% fEC</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6590A5F1" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="520BC0E4" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="658483E4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="420F81AF" w14:textId="53CFDE0B" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="006608C3">
@@ -12537,208 +12328,203 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A1740A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Must not exceed £3</w:t>
             </w:r>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>0k threshold)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67EEDFC7" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="1892004F" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27F3BE60" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4CDB30A8" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006608C3">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Direct (invoiceable) External Partner Contribution(s)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="177C59E9" w14:textId="347C6DEC" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006608C3" w:rsidRPr="006608C3" w14:paraId="524154F3" w14:textId="77777777" w:rsidTr="00B44DA9">
         <w:trPr>
           <w:trHeight w:val="567"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="923" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3422A72C" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="006608C3" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3318" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="30741FF9" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00A9694D" w:rsidRDefault="006608C3" w:rsidP="00FE0E4F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A9694D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Department Sustainability Contribution</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="759" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71FB56E4" w14:textId="77777777" w:rsidR="006608C3" w:rsidRPr="00000E0F" w:rsidRDefault="006608C3" w:rsidP="00000E0F">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="00DA0A72" w14:textId="760D1E29" w:rsidR="006608C3" w:rsidRDefault="006608C3" w:rsidP="00A126F7">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -12956,135 +12742,131 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00106351">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Partner 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="5B7DE2CF" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09192DDC" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Direct (invoiceable) Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="260104D9" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1023CDF4" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48A0CA4E" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13118,198 +12900,191 @@
               <w:t>Is this Direct Contribution time limited?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00D56246">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(e.g., to be invoiced this year/by end of tax year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="614180DF" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="28F9D723" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="13BF1151" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00093794" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="2C1D6A87" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6142D555" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">In-Kind </w:t>
             </w:r>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Contribution (£)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BFF00B5" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60CB0FFF" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="69318738" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="19785AAB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
@@ -13318,795 +13093,1070 @@
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7F8C8831" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Staff Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D51C71F" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5550CBE6" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17AB1604" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="0866FDC6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="393B02FA" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Equipment/Consumables</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="27EDF4C8" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ED46CD4" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="665FE87D" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="7C35A08A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="722239CB" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Travel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="261008AC" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="502985ED" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6403ADF6" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="50FA1B6A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="305CB6BC" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Other (please specify)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6FDB13A6" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="428DC0D7" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="532BC38F" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="00D90B3A" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="25FAA2E0" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total In-Kind Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1B473E66" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="17318C6C" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62E4DC01" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B20CD9" w:rsidRPr="00E85D4E" w14:paraId="679412B1" w14:textId="77777777" w:rsidTr="00D33885">
         <w:trPr>
           <w:trHeight w:val="753"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="21906306" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00726938">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Total Contribution (£)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2551" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B33A470" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47383810" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1835" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52CB9806" w14:textId="77777777" w:rsidR="00B20CD9" w:rsidRPr="00726938" w:rsidRDefault="00B20CD9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">£ </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="71EBC51E" w14:textId="4933AAFC" w:rsidR="00E85D4E" w:rsidRDefault="00E85D4E">
+    <w:p w14:paraId="4F1ABF1B" w14:textId="77777777" w:rsidR="007B58B6" w:rsidRDefault="007B58B6" w:rsidP="006A1393">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4C7B0ECC" w14:textId="77777777" w:rsidR="007B58B6" w:rsidRDefault="007B58B6">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E53202" w14:textId="41A96418" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
-      <w:pPr>
+    <w:p w14:paraId="21062ECD" w14:textId="50223C95" w:rsidR="006A1393" w:rsidRPr="007B58B6" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="00B9565A">
+        <w:t xml:space="preserve">:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00516FA4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t>Equality, Diversity &amp; Inclusion (EDI), Responsible Research &amp; Innovation (RRI) and Trusted Research &amp; Innovation (TRI)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>:  Submission</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="4EBC312C" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053E2147" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="00E85D4E" w:rsidRDefault="006A1393" w:rsidP="006A1393">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="24B7328A" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
-      <w:pPr>
+    <w:p w14:paraId="3B8F5A1D" w14:textId="77777777" w:rsidR="006A1393" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E85D4E">
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">A signed version of the application and submission documents should be submitted in digital format by </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>As an UKRI-funded programme the IBIC PBIAA is committed to developing and promoting EDI, RRI and TRI, both in its own activities and as part of the projects we fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0580E2A8" w14:textId="77777777" w:rsidR="006A1393" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>end-of-day</w:t>
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10194"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006A1393" w:rsidRPr="006608C3" w14:paraId="13617CD1" w14:textId="77777777" w:rsidTr="00307BDD">
+        <w:trPr>
+          <w:trHeight w:val="958"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="708DD182" w14:textId="77777777" w:rsidR="00186B88" w:rsidRPr="002930DC" w:rsidRDefault="00186B88" w:rsidP="00186B88">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00516FA4">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI, RRI and TRI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ( </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="00445ABC">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                  <w:b/>
+                  <w:szCs w:val="22"/>
+                </w:rPr>
+                <w:t>https://www.ukri.org/manage-your-award/good-research-resource-hub/</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> )</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BEF38C4" w14:textId="0BAB6A88" w:rsidR="006A1393" w:rsidRPr="000706A9" w:rsidRDefault="00186B88" w:rsidP="00186B88">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Please provide an overview of how you will consider and embed EDI, RRI and TRI as part of your project</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000706A9">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A1393" w:rsidRPr="006608C3" w14:paraId="00A3C6CE" w14:textId="77777777" w:rsidTr="00307BDD">
+        <w:trPr>
+          <w:trHeight w:val="77"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5000" w:type="pct"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DFE0797" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="009A5840" w:rsidRDefault="006A1393" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3575DF08" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="009A5840" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>EDI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05FA1212" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="009A5840" w:rsidRDefault="006A1393" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:ind w:left="1080"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6594000C" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="009A5840" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>RRI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009A5840">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79D2BF72" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="009A5840" w:rsidRDefault="006A1393" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2507789E" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="0054579C" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00180BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:i/>
+                <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TRI</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AAB1726" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="006608C3" w:rsidRDefault="006A1393" w:rsidP="00307BDD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1301A9E6" w14:textId="1C6B0EBF" w:rsidR="006A1393" w:rsidRDefault="006A1393" w:rsidP="00793B10">
+      <w:pPr>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Equality, Diversity and Inclusion</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Survey</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41DF8A26" w14:textId="77777777" w:rsidR="006A1393" w:rsidRPr="00676033" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676033">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Equality, Diversity and Inclusion:  IBIC aims to have an inclusive environment by identifying and removing barriers in our practices. As part of UKRI’s Equality, Diversity &amp; Inclusion initiative, completing the monitoring form will help us to achieve this, and also help us to meet our obligations under the Equality Act 2010. While it is voluntary to disclose this information, doing so will enable us to better understand the composition of our connections and examine our practices fully. The ED&amp;I survey is anonymous and can be accessed on the following link: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00676033">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="37C3AEBB" w14:textId="77777777" w:rsidR="006A1393" w:rsidRDefault="006A1393" w:rsidP="006A1393">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F02A45B" w14:textId="21105AE0" w:rsidR="006A1393" w:rsidRPr="00793B10" w:rsidRDefault="006A1393" w:rsidP="00322C80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00676033">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Your answers will be treated in the strictest confidence, and all data disclosed will comply with the Data Protection Act 1998. All data is handled in accordance with The University of Manchester Policy and more details can be seen here:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00676033">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:bCs/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://www.manchester.ac.uk/discover/privacy-information/data-protection/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="4EBC312C" w14:textId="2283CB71" w:rsidR="00322C80" w:rsidRPr="00793B10" w:rsidRDefault="00322C80" w:rsidP="00793B10">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Section </w:t>
+      </w:r>
+      <w:r w:rsidR="006A1393">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>:  Submission</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C67D179" w14:textId="17DA06C7" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00793B10">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> on the deadline date to:</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">A signed version of the application and submission documents should be submitted in digital format by </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>end-of-day</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>The Industrial Biotechnology Innovation Catalyst Team</w:t>
+        <w:t xml:space="preserve"> on the deadline date t</w:t>
+      </w:r>
+      <w:r w:rsidR="008D6691">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>he Industrial Biotechnology Innovation Catalyst Team</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45DBEC78" w14:textId="0B9E2635" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r w:rsidRPr="008D6691">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="00B100"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId20" w:history="1">
         <w:r w:rsidR="008D6691" w:rsidRPr="008D6691">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:color w:val="00B100"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>ibic@manchester.ac.uk</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="210B8572" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
-[...103 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="3E9F0270" w14:textId="77777777" w:rsidR="00FB10E1" w:rsidRPr="00E85D4E" w:rsidRDefault="00FB10E1" w:rsidP="007B58B6">
+      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="752D5063" w14:textId="77777777" w:rsidR="00FB10E1" w:rsidRPr="00E85D4E" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
@@ -14268,51 +14318,51 @@
       <w:r w:rsidR="00D85606">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>institution</w:t>
       </w:r>
       <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F01227">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>(e/g. Snapshot of PURE record)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552EE022" w14:textId="2A935A81" w:rsidR="00FB10E1" w:rsidRDefault="00000000" w:rsidP="00FB10E1">
+    <w:p w14:paraId="1918F6FE" w14:textId="547E037C" w:rsidR="00FB10E1" w:rsidRPr="007B58B6" w:rsidRDefault="00000000" w:rsidP="007B58B6">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="717169593"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
@@ -14326,91 +14376,68 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB10E1" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D475E6" w:rsidRPr="00D475E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Costing report </w:t>
       </w:r>
       <w:r w:rsidR="00D475E6" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00D475E6" w:rsidRPr="002015AB">
+        <w:t>(BlackDackel</w:t>
+      </w:r>
+      <w:r w:rsidR="002015AB" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>BlackDackel</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="002015AB" w:rsidRPr="002015AB">
+        <w:t xml:space="preserve"> or equivalent</w:t>
+      </w:r>
+      <w:r w:rsidR="00D475E6" w:rsidRPr="002015AB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> or equivalent</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="02596B25" w14:textId="2CD8ED6B" w:rsidR="00FB10E1" w:rsidRPr="00570DD6" w:rsidRDefault="00FB10E1" w:rsidP="00FB10E1">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00570DD6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>We strongly encourage you to complete:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58CAFFF0" w14:textId="75248BD5" w:rsidR="00FB10E1" w:rsidRDefault="00000000" w:rsidP="00FB10E1">
@@ -14436,284 +14463,223 @@
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidR="00FB10E1" w:rsidRPr="007B04EE">
             <w:rPr>
               <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
               <w:sz w:val="28"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00FB10E1" w:rsidRPr="007B04EE">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Equality, Diversity and Inclusion Survey</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6449CD3B" w14:textId="7E533716" w:rsidR="00866DFA" w:rsidRPr="00E85D4E" w:rsidRDefault="00866DFA" w:rsidP="00FB10E1">
+    <w:p w14:paraId="7C451911" w14:textId="77777777" w:rsidR="00793B10" w:rsidRDefault="00866DFA" w:rsidP="00793B10">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00676033">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:bCs/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="34F43A1F" w14:textId="77777777" w:rsidR="00322C80" w:rsidRPr="00E85D4E" w:rsidRDefault="00322C80" w:rsidP="00322C80">
+    <w:p w14:paraId="1627ABBE" w14:textId="6ECE52A3" w:rsidR="0030303D" w:rsidRPr="00793B10" w:rsidRDefault="0030303D" w:rsidP="00793B10">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
       <w:r>
-        <w:rPr>
-[...10 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Section 9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t>: Agreements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF44F66" w14:textId="77777777" w:rsidR="0030303D" w:rsidRDefault="0030303D" w:rsidP="0030303D">
+    <w:p w14:paraId="0018E499" w14:textId="2CF3C113" w:rsidR="0064416C" w:rsidRDefault="0030303D" w:rsidP="0064416C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In submitting this application form, the partners acknowledge the collaborative spirit of the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> IBIC</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Impact Acceleration Account funding and are aware that all projects must come to an agreement on IP ownership on fair and reasonable terms prior to any </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>project commencing, and within 5</w:t>
       </w:r>
       <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> months of the date of a grant offer letter. </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="0064416C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">An illustrative set of </w:t>
+      </w:r>
+      <w:r w:rsidR="0064416C" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00E85D4E">
+        <w:t xml:space="preserve">Terms and Conditions </w:t>
+      </w:r>
+      <w:r w:rsidR="0064416C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>As part of the grant offer conditions, the partners are required to complete an online survey to report on progress at six-month intervals and upon completion of the project, detailing achievements, outputs and impacts for both parties. A link to the survey will be automatically sent to each partner at the appropriate stage of the project.</w:t>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>for</w:t>
+      </w:r>
+      <w:r w:rsidR="0064416C" w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> the Impact Acceleration Account are outlined in Appendix 1</w:t>
+      </w:r>
+      <w:r w:rsidR="0064416C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t>, as an example of what will be expected in the agreement. These are not fixed and should be used as a guide to your own discussions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="560670DC" w14:textId="77777777" w:rsidR="0064416C" w:rsidRPr="00E85D4E" w:rsidRDefault="0064416C" w:rsidP="0064416C">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">An illustrative set of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00E85D4E">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="062ED6B1" w14:textId="1E42CACC" w:rsidR="0030303D" w:rsidRDefault="0030303D" w:rsidP="0030303D">
+      <w:pPr>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Terms and Conditions </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="00E85D4E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>for</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="6EBD71A3" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D" w:rsidP="0030303D">
+        <w:t>As part of the grant offer conditions, the partners are required to complete an online survey to report on progress upon completion of the project, detailing achievements, outputs and impacts for both parties. A link to the survey will be automatically sent to each partner at the appropriate stage of the project.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DEEFFA5" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D" w:rsidP="0030303D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74BD6FC6" w14:textId="6A80466F" w:rsidR="0030303D" w:rsidRPr="008F22E6" w:rsidRDefault="0030303D" w:rsidP="0030303D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008F22E6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">By signing this application form, the project lead and collaborating partner confirm their acceptance and agreement to participate in the collaborative project described herein. Additionally, the partners agree to provide project outcome reports upon request by the </w:t>
@@ -14806,127 +14772,124 @@
               </w:rPr>
               <w:t>Project Lead</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030303D" w:rsidRPr="00E85D4E" w14:paraId="43D36520" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1148"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7A8190BF" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="579AE8EB" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6CE67109" w14:textId="77777777" w:rsidR="0030303D" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Sign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F8B5529" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F4EFF80" w14:textId="77777777" w:rsidR="0030303D" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="14ACCA23" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -15105,91 +15068,89 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (below)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030303D" w:rsidRPr="00E85D4E" w14:paraId="71A4B3EF" w14:textId="77777777" w:rsidTr="00C62698">
         <w:trPr>
           <w:trHeight w:val="603"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E69F339" w14:textId="487EBF13" w:rsidR="0030303D" w:rsidRPr="00C62698" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If no, please highlight any concerns or issues which will be considered as part of the Panel review process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030303D" w:rsidRPr="00E85D4E" w14:paraId="1B0ACD80" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5697DD1F" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="003F61D2" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030303D" w:rsidRPr="00E85D4E" w14:paraId="583AA36A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
@@ -15249,121 +15210,118 @@
                 <w:i/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> name</w:t>
             </w:r>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030303D" w:rsidRPr="00E85D4E" w14:paraId="55A0FB9A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1108"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3399" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C9C02B5" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Print name)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6820B47D" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3395" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="49B91E57" w14:textId="77777777" w:rsidR="0030303D" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Sign here)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DCDBDE7" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38FB4001" w14:textId="77777777" w:rsidR="0030303D" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(Date)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19D32E39" w14:textId="77777777" w:rsidR="0030303D" w:rsidRPr="00E85D4E" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -15507,410 +15465,426 @@
               <w:t xml:space="preserve"> as detailed in Appendix 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> (below)?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0030303D" w:rsidRPr="00E85D4E" w14:paraId="38626021" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10194" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D2E6841" w14:textId="72D47C47" w:rsidR="0030303D" w:rsidRPr="00C62698" w:rsidRDefault="0030303D">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E85D4E">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>If no, please highlight any concerns or issues which will be considered as part of the Panel review process.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="178FDBF9" w14:textId="77777777" w:rsidR="0030303D" w:rsidRDefault="0030303D" w:rsidP="0030303D">
-      <w:pPr>
+    <w:p w14:paraId="178FDBF9" w14:textId="77777777" w:rsidR="0030303D" w:rsidRDefault="0030303D" w:rsidP="000D7A8A">
+      <w:pPr>
+        <w:spacing w:before="240"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0F60E06D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Once completed, all sections of this application form, except project title and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lay summary</w:t>
       </w:r>
       <w:r w:rsidRPr="0F60E06D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, will be treated as Commercial in Confidence.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E3DA074" w14:textId="77777777" w:rsidR="00075AB6" w:rsidRDefault="00075AB6" w:rsidP="0030303D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00075AB6" w:rsidSect="008630AD">
-          <w:headerReference w:type="default" r:id="rId20"/>
-[...1 lines deleted...]
-          <w:headerReference w:type="first" r:id="rId22"/>
+          <w:headerReference w:type="default" r:id="rId22"/>
+          <w:footerReference w:type="default" r:id="rId23"/>
+          <w:headerReference w:type="first" r:id="rId24"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="567" w:footer="340" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2FB9B81A" w14:textId="6AA8AED5" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+    <w:p w14:paraId="259D5C16" w14:textId="77777777" w:rsidR="004D500C" w:rsidRDefault="00503D24" w:rsidP="004D500C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Appendix </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Appendix 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="004D500C" w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-  Example funding agreement terms and conditions </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20E27789" w14:textId="77777777" w:rsidR="004D500C" w:rsidRPr="00E5043C" w:rsidRDefault="004D500C" w:rsidP="004D500C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Please note that this set of terms and conditions is not fixed or compulsory. It is up to the academic and industry partners to agree appropriate terms for their specific project and to involve their respective contracts officers in any discussions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FB9B81A" w14:textId="2B107772" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02D886F4" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47BDF962" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1</w:t>
-[...48 lines deleted...]
-    <w:p w14:paraId="47BDF962" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+        <w:t>IBIC IMPACT ACCELERATION ACCOUNT TERMS AND CONDITIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E150E07" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00674E07">
+    </w:p>
+    <w:p w14:paraId="68C802D3" w14:textId="335BBDAD" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>IBIC IMPACT ACCELERATION ACCOUNT TERMS AND CONDITIONS</w:t>
-[...14 lines deleted...]
-        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Dated </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_________________________202</w:t>
+      </w:r>
+      <w:r w:rsidR="00072AED">
+        <w:rPr>
+          <w:rFonts w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C214226" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02F3A26C" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57AAAAF3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="496D2271" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7ACF24AF" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77BF5365" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="01EF336B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(1) </w:t>
+      </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dated </w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="5C214226" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+        <w:t>[INSTITUTION]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50944EBC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02F3A26C" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+    <w:p w14:paraId="649D6B59" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57AAAAF3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+    <w:p w14:paraId="062C1924" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="496D2271" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+    <w:p w14:paraId="64CD2B74" w14:textId="3929E44E" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...37 lines deleted...]
-      <w:r w:rsidRPr="00674E07">
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00072AED">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[INSTITUTION]</w:t>
-[...47 lines deleted...]
-        <w:t>(2) [</w:t>
+        <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INDUSTRY PARTNER]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E08F5E1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28CD926E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
@@ -16243,172 +16217,101 @@
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="69A10797" w14:textId="77777777" w:rsidR="00503D24" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61AD223E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A077E10" w14:textId="77777777" w:rsidR="00503D24" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+    <w:p w14:paraId="6670DA94" w14:textId="77777777" w:rsidR="004D500C" w:rsidRDefault="004D500C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...53 lines deleted...]
-    <w:p w14:paraId="5337EEB5" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5337EEB5" w14:textId="10AB3304" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>THIS AGREEMENT</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> dated [………………………………………</w:t>
-[...19 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> dated […………………………………………..]  202</w:t>
+      </w:r>
+      <w:r w:rsidR="004D500C">
         <w:rPr>
           <w:rFonts w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> is made </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>BETWEEN:</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -16824,91 +16727,89 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3330"/>
         <w:gridCol w:w="5160"/>
       </w:tblGrid>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="02D8CD29" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="12E0D8CC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic Publication:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56E9CE5E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the publication of an abstract, article or paper in a journal or an electronic repository, or its presentation at a conference or seminar; and in clauses 5 and 6 </w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -16917,104 +16818,85 @@
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Publication</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> are to be construed as meaning such publication or </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> are to be construed as meaning such publication or presentation; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="629ED831" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="59C92FCA" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="52434CF3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Academic and Research Purposes:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -17027,1372 +16909,1232 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="466942EB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">non-commercial research and development activities, including, but not limited to, such activities carried out by the Institution in the performance of its primary activities or </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>non-commercial research and development activities, including, but not limited to, such activities carried out by the Institution in the performance of its primary activities or objects; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4F3906DD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="06EFD581" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="163B3A9E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>this Agreement:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="794477E4" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">this document, including its Schedules, as amended from time to time in accordance with clause </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>this document, including its Schedules, as amended from time to time in accordance with clause 9.8; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52B86462" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="0C4761D7" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="39DE576F" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Background:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="21CCFF30" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">information, data, techniques, Know-how, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) which are provided by one Party (whether belonging to that Party or to a third party) to the other Party for use in the Project, and whether before or after the date of this Agreement, except any </w:t>
-[...17 lines deleted...]
-              <w:t>  </w:t>
+              <w:t>information, data, techniques, Know-how, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) which are provided by one Party (whether belonging to that Party or to a third party) to the other Party for use in the Project, and whether before or after the date of this Agreement, except any Result;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5066A150" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="2DF59CD4" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29813E89" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a Business Day:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E48E7E8" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Monday to Friday (inclusive) except bank or public holidays in England; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="6B0C8688" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="428E39EC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6550E275" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="0BA8C4A4" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A91FC0D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Commencement Date:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D7F6740" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[INSERT START DATE]; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="6F127095" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="648C7881" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7BF7DE27" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="509DA174" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3175EC0E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Confidential Information:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="13EDAC88" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">a Party’s confidential information is: any Background disclosed by that Party to the other Party for use in the Project; any of the Results in which that Party owns the Intellectual Property </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> and any other information disclosed by that Party to the other Party for use in the Project or under this Agreement; </w:t>
+              <w:t>a Party’s confidential information is: any Background disclosed by that Party to the other Party for use in the Project; any of the Results in which that Party owns the Intellectual Property Rights ; and any other information disclosed by that Party to the other Party for use in the Project or under this Agreement; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20008FE9" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="622A9568" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A47C7BD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Control:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EC68D61" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the ability to direct the affairs of another person, whether by virtue of the ownership of shares, by contract, or in any other way; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="79E605F1" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="16B2A873" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5EF50C4E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="1CFF7832" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="087EE730" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the External Funding:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0777E100" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>any funding or assistance provided for the Project or to a Party for use in the Project by any third party, including any state or public body; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="374C02DE" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0FB2DCAD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5BC88966" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="08EB805E" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7A16DF4D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Funding Body:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A819950" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Engineering and Physical Sciences Research </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>The Engineering and Physical Sciences Research Council; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38E37425" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="25173D92" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DA85038" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Funding Conditions:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4D1A456A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the terms on which the Funding Body provides any External Funding, a copy of which is attached to this Agreement as Schedule </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>the terms on which the Funding Body provides any External Funding, a copy of which is attached to this Agreement as Schedule 2; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="03E5E1E2" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="0C564677" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="1105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="07A1D2CC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Good Data Management Practices:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66209DE5" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the practices and procedures set out in Schedule 3; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="5A6F91A3" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="64DA08C3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B8F1043" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="6B5C0FE4" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0532F602" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a Group Company:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
@@ -18543,694 +18285,559 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Institution:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41B9B8BD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">any undertaking which for the time being Controls, or is Controlled by, the Industry Partner or which for the time being is Controlled by a third person which also Controls the Industry </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>any undertaking which for the time being Controls, or is Controlled by, the Industry Partner or which for the time being is Controlled by a third person which also Controls the Industry Partner; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF105A0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1571923C" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Partner;</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>the collaborating industry partner as named in the Project</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4103C9BC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="495F0524" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
+            <w:pPr>
+              <w:spacing w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0CF105A0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
+              <w:t> [INSERT NAME] or his or her successor appointed under clause 9.2;  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D5519BB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="1571923C" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
+          <w:p w14:paraId="24C90B1A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>the collaborating industry partner as named in the Project</w:t>
-[...91 lines deleted...]
-              <w:t xml:space="preserve"> Investigator is employed</w:t>
+              <w:t>the academic institution at which the Principle Investigator is employed</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FBBBB10" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70042DC0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="5013B12E" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45DA8275" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Intellectual Property Rights:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6ACB9A3E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">patents, rights to inventions, </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">, service marks, registered designs, copyrights and related rights, database rights, design rights, rights to use and protect confidential information, in each case whether registered or unregistered, including rights to apply for and be granted and applications for any of the above </w:t>
+              <w:t xml:space="preserve">patents, rights to inventions, trade marks, service marks, registered designs, copyrights and related rights, database rights, design rights, rights to use and protect confidential information, in each case whether registered or unregistered, including rights to apply for and be granted and applications for any of the above </w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>and any continuations, continuations-in-part, divisional applications, renewals or extensions of, and rights to claim priority from, those rights, and any  similar right recognised from time to time in any jurisdiction, together with all rights of action in relation to the infringement of any of the above; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1FE93144" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="79717740" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E810363" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>the Key Personnel:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="566B9FFD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the Principal Investigator, the Industry Partner’s Supervisor and any other key personnel identified as such in the Project </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>the Principal Investigator, the Industry Partner’s Supervisor and any other key personnel identified as such in the Project Plan; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="79E5A17F" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="047CBC74" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="10F8C4AB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Know-how:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="329D95AF" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">unpatented technical information (including information relating to inventions, discoveries, concepts, methodologies, models, research, development and testing procedures, the results of experiments, tests and trials, manufacturing processes, techniques and specifications, quality control data, analyses, reports and submissions) which is not in the public </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>unpatented technical information (including information relating to inventions, discoveries, concepts, methodologies, models, research, development and testing procedures, the results of experiments, tests and trials, manufacturing processes, techniques and specifications, quality control data, analyses, reports and submissions) which is not in the public domain; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="628431F0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="5D1BB339" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40564FB5" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Location:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4A3CBAFB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the location(s) at which the Project will be carried out as set out in the Project </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>the location(s) at which the Project will be carried out as set out in the Project Plan; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="16DDFC10" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="7E57E933" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0AB78181" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>a Party:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19277,51 +18884,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="19EEEF1D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">the Academic Institution or the Industry Partner and any person who becomes a party to this Agreement pursuant to clause 2.15, and together they are </w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19330,491 +18936,410 @@
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>; </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="2CAAD343" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0D9A362D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Principal Investigator:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="701D1E82" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">[INSERT NAME] or his or her successor appointed under clause </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>[INSERT NAME] or his or her successor appointed under clause 8.2; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="282849FA" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="6148D0DC" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30778A35" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Project:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74FDD710" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the programme of work described in the Project </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>the programme of work described in the Project Plan; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4930696A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="5CE6022D" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="41818175" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Project Period:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="205030CF" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the period described in clause </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>the period described in clause 2.1; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3F6D3DBB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="4A21F9BF" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7EEE70FB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Project Plan:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1C7137F5" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">the project plan annexed to this Agreement as Schedule 1, as varied from time to time under the terms of this Agreement and under any Funding </w:t>
-[...17 lines deleted...]
-              <w:t> </w:t>
+              <w:t>the project plan annexed to this Agreement as Schedule 1, as varied from time to time under the terms of this Agreement and under any Funding Conditions; </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E7C85B3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="5FC6E6BC" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1476E670" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the Results:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -19923,86 +19448,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UK GDPR</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23D75E2A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">all information, data, techniques, Know-how, results, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) identified or first reduced to practice or writing or developed in the course of the </w:t>
-[...17 lines deleted...]
-              <w:t>  </w:t>
+              <w:t>all information, data, techniques, Know-how, results, inventions, discoveries, software and materials (regardless of the form or medium in which they are disclosed or stored) identified or first reduced to practice or writing or developed in the course of the Project;  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="18442BEE" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0A56058F" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -20054,201 +19560,180 @@
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="7EC3CD2F" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6C8EB39A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>a Variation Agreement:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="398D1E12" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">a written agreement signed by or on behalf of the Parties and </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> new party to this Agreement; and </w:t>
+              <w:t>a written agreement signed by or on behalf of the Parties and any  proposed new party to this Agreement; and </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="75C76D94" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="502792ED" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3330" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="38A37F2F" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VAT:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5160" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7352F255" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>value added tax chargeable under the Value Added Tax Act 1994, or any tax replacing that tax. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="193C653E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
@@ -21228,191 +20713,137 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="4F18C5D8" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Each of the Parties will provide the other Party with quarterly reports summarising the progress of the Project and a copy of all of the Results. Each party will provide IBIC with 6 monthly, end of project and periodic </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> reports, as required by the Funding Body. </w:t>
+        <w:t>Each of the Parties will provide the other Party with quarterly reports summarising the progress of the Project and a copy of all of the Results. Each party will provide IBIC with 6 monthly, end of project and periodic follow on reports, as required by the Funding Body. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="046ACD82" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="105AA622" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Institution will notify the Industry Partner promptly after identifying any Result which the Institution believes is </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> will supply the Industry Partner with copies of that Result.  The Institution will notify other Results to the Industry Partner in the reports provided under clause 2.8. </w:t>
+        <w:t>The Institution will notify the Industry Partner promptly after identifying any Result which the Institution believes is patentable, and will supply the Industry Partner with copies of that Result.  The Institution will notify other Results to the Industry Partner in the reports provided under clause 2.8. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="00A418C8" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32576D80" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.10</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Each of the Parties warrants to the other that it has full power and authority under its </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> has taken all necessary actions and obtained all authorisations, licences, consents and approvals, to allow it to enter into and perform this Agreement and it is not in breach of the Funding Conditions. </w:t>
+        <w:t>Each of the Parties warrants to the other that it has full power and authority under its constitution, and has taken all necessary actions and obtained all authorisations, licences, consents and approvals, to allow it to enter into and perform this Agreement and it is not in breach of the Funding Conditions. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F108DDB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="191F0568" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -21523,69 +20954,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="02AA040B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>2.13.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">if it is a party to the Funding Conditions, comply with its obligations under the Funding </w:t>
-[...17 lines deleted...]
-        <w:t> </w:t>
+        <w:t>if it is a party to the Funding Conditions, comply with its obligations under the Funding Conditions; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4F69B8CA" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>2.13.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -22054,51 +21467,50 @@
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>Where any Result is created or generated by two or more Parties jointly and it is impossible to segregate each Party's intellectual contribution to the creation of the Intellectual Property Rights in that Result, the Intellectual Property Rights in that Result will be co-owned by those Parties as tenants in common in accordance with the inventive contributions of the Parties. The co-owners may take such steps as they may decide from time to time, at their joint and equal expense, to register and maintain any protection for those Intellectual Property Rights, including filing and prosecuting patent applications, and taking any action in respect of any alleged or actual infringement of those Intellectual Property Rights. If one or more of the co-owners does not wish to take any such step or action, the other co-owner(s) may do so at their expense, and the co-owner(s) not wishing to take such steps or action will provide, at the expense of the co-owner making the request, any assistance that is reasonably requested of it.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F393DA1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FE541B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.8</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -22382,60 +21794,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="00D2A7EC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.12.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Until the end of the Option Period and, if a Requesting Party gives the Option Notice, until the earlier of the end of the Negotiation Period and the grant of the Licence, the Potential Grantor will consult with the Requesting Party about making patent applications in respect of the Potential Grantor’s Results. If, before the end of that period, the Requesting Party wishes the Potential Grantor to apply for any patent in relation to any of the Potential Grantor’s Results, the Requesting Party will reimburse to the Potential Grantor the reasonable costs and expenses incurred by the Potential Grantor since the date of this Agreement in relation to the filing and prosecution of that patent application, including patent agents' fees, as a result of any request by the Requesting Institution for the Potential Grantor to apply for, or to maintain, any patent. If the Potential Grantor later licenses or assigns to a third party any of the Potential Grantor’s Results for which the </w:t>
-[...8 lines deleted...]
-        <w:t>Requesting Party has paid any such costs and expenses, the Potential Grantor will reimburse those costs and expenses to the Requesting Party. </w:t>
+        <w:t>Until the end of the Option Period and, if a Requesting Party gives the Option Notice, until the earlier of the end of the Negotiation Period and the grant of the Licence, the Potential Grantor will consult with the Requesting Party about making patent applications in respect of the Potential Grantor’s Results. If, before the end of that period, the Requesting Party wishes the Potential Grantor to apply for any patent in relation to any of the Potential Grantor’s Results, the Requesting Party will reimburse to the Potential Grantor the reasonable costs and expenses incurred by the Potential Grantor since the date of this Agreement in relation to the filing and prosecution of that patent application, including patent agents' fees, as a result of any request by the Requesting Institution for the Potential Grantor to apply for, or to maintain, any patent. If the Potential Grantor later licenses or assigns to a third party any of the Potential Grantor’s Results for which the Requesting Party has paid any such costs and expenses, the Potential Grantor will reimburse those costs and expenses to the Requesting Party. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C80C19B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62902BFA" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -23002,279 +22405,206 @@
         <w:t>the Recipient</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>) will be in breach of any obligation to keep any of the other Party’s Confidential Information confidential or not to disclose it to any other party to the extent that: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F073F5" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D9D40B1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.2.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">if it is received from the other Party, it is known to the Recipient or any Group Company (demonstrable by written records) before its receipt from the other Party, and not already subject to any obligation of confidentiality to the other </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>if it is received from the other Party, it is known to the Recipient or any Group Company (demonstrable by written records) before its receipt from the other Party, and not already subject to any obligation of confidentiality to the other Party; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24C7931B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C7931B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+    <w:p w14:paraId="17632D41" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.2.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>it is or becomes publicly known without any breach of this Agreement or any other undertaking to keep it confidential; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52CBE42A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17632D41" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
-[...13 lines deleted...]
-        <w:t>6.2.2</w:t>
+    <w:p w14:paraId="72FCF905" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.2.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">it is or becomes publicly known without any breach of this Agreement or any other undertaking to keep it </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>it has been obtained by the Recipient or any Group Company from a third party in circumstances where the Recipient has no reason to believe that there has been a breach of an obligation of confidentiality owed to the other Party; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DEA25E1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CBE42A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
-[...30 lines deleted...]
-        <w:t>6.2.3</w:t>
+    <w:p w14:paraId="4ABC2CB0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00674E07">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6.2.4</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">it has been obtained by the Recipient or any Group Company from a third party in circumstances where the Recipient has no reason to believe that there has been a breach of an obligation of confidentiality owed to the other </w:t>
-[...78 lines deleted...]
-        <w:t> </w:t>
+        <w:t>it has been independently developed by the Recipient or any Group Company without reference to the other Party’s Confidential Information; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="300B30D5" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="385D2D80" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -23359,69 +22689,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7D1FA268" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.3</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">The Institution will not be in breach of any obligation to keep any of the Industry Partner’s Background or any Results or any other information, confidential or not to disclose it to any third </w:t>
-[...17 lines deleted...]
-        <w:t> </w:t>
+        <w:t>The Institution will not be in breach of any obligation to keep any of the Industry Partner’s Background or any Results or any other information, confidential or not to disclose it to any third party,: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="41A66E7C" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28E96AE2" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -23588,60 +22900,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="42E86EE2" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.6</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">If the Institution receives a request under the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 to disclose any information which, under this Agreement, is the Industry </w:t>
-[...8 lines deleted...]
-        <w:t>Partner’s Confidential Information, it will notify the Industry Partner and will consult with the Industry Partner promptly and before making any disclosure under that Act or those Regulations, the Institution will, where appropriate, take legal advice regarding the availability and applicability of any exemptions and any other options available, and will notify the Industry Partner of the intended response to that request. The Industry Partner will respond to the Institution within 10 days after receiving the Institution’s notice if that notice requests the Industry Partner to provide information to assist the Institution to determine whether or not an exemption to the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 applies to the information requested under that Act or those Regulations. The Industry Partner may make representations in relation to that request and the proposed response and may request amendments to the proposed response.  </w:t>
+        <w:t>If the Institution receives a request under the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 to disclose any information which, under this Agreement, is the Industry Partner’s Confidential Information, it will notify the Industry Partner and will consult with the Industry Partner promptly and before making any disclosure under that Act or those Regulations, the Institution will, where appropriate, take legal advice regarding the availability and applicability of any exemptions and any other options available, and will notify the Industry Partner of the intended response to that request. The Industry Partner will respond to the Institution within 10 days after receiving the Institution’s notice if that notice requests the Industry Partner to provide information to assist the Institution to determine whether or not an exemption to the Freedom of Information Act 2000 or the Environmental Information Regulations 2004 applies to the information requested under that Act or those Regulations. The Industry Partner may make representations in relation to that request and the proposed response and may request amendments to the proposed response.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F2AF70" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4145A3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -24121,103 +23424,84 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="0BBADAFD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>7.6.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">death or personal injury caused by </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>death or personal injury caused by negligence; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6FDE73" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6FDE73" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
-[...15 lines deleted...]
-    </w:p>
     <w:p w14:paraId="50B5A0A4" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>7.6.2</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>any fraud or for any sort of liability which, by law, cannot be limited or excluded; or </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E09CA0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -24509,69 +23793,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="66AF58F2" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>9.1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">is in breach of any provision of this Agreement and (if it is capable of remedy) the breach has not been remedied within 90 days after receipt of written notice specifying the breach and requiring its </w:t>
-[...17 lines deleted...]
-        <w:t>  </w:t>
+        <w:t>is in breach of any provision of this Agreement and (if it is capable of remedy) the breach has not been remedied within 90 days after receipt of written notice specifying the breach and requiring its remedy;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FF427CF" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04A81F9F" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -24836,69 +24102,51 @@
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Notices: </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Any notice to be given under this Agreement must be in writing, must be delivered to the other Party by any of the methods set out in the </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> column below, and will be deemed to be received on the corresponding day set out in the right hand column: </w:t>
+        <w:t>Any notice to be given under this Agreement must be in writing, must be delivered to the other Party by any of the methods set out in the left hand column below, and will be deemed to be received on the corresponding day set out in the right hand column: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9749AB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72F1E22F" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -24916,378 +24164,350 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3060"/>
         <w:gridCol w:w="4620"/>
       </w:tblGrid>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="2A84359F" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="447F26B3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Method of service </w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5CFC8428" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E66D848" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Deemed day of receipt </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="3FB27B3A" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2D09EB15" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By hand or courier </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="708C41B1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4FC124ED" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the day of delivery </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="58C33564" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D2E45D3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">By pre-paid </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> post </w:t>
+              <w:t>By pre-paid first class post </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33397CC1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F73CE6E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the second Business Day after posting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="06D63B4C" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3060" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53E41897" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>By recorded delivery post </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="70903BD5" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4620" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6854588E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>the next Business Day after posting </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63AD81D0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
@@ -25350,136 +24570,133 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4410"/>
         <w:gridCol w:w="3930"/>
       </w:tblGrid>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="2DA859B5" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29762E79" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For the Institution:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="35E1ACA0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>For the Industry Partner:</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="4AAAD738" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4410" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E863797" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6E0F7697" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -25516,51 +24733,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3930" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="11BD1A41" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1EA4EF3B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -25880,69 +25096,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Entire agreement:</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">This Agreement and the Funding Terms constitute the entire agreement between the Parties relating to its subject matter. Each Party acknowledges that it has not entered into this Agreement on the basis of any warranty, representation, statement, agreement or undertaking except those expressly set out in this Agreement. Each Party waives any claim for breach of this Agreement, or any right to rescind this Agreement in respect of, any representation which is not an express provision of this Agreement. However, this clause does not exclude any liability which </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> may have to the other (or any right which a Party may have to rescind this Agreement) in respect of any fraudulent misrepresentation or fraudulent concealment before the signing of this Agreement. </w:t>
+        <w:t>This Agreement and the Funding Terms constitute the entire agreement between the Parties relating to its subject matter. Each Party acknowledges that it has not entered into this Agreement on the basis of any warranty, representation, statement, agreement or undertaking except those expressly set out in this Agreement. Each Party waives any claim for breach of this Agreement, or any right to rescind this Agreement in respect of, any representation which is not an express provision of this Agreement. However, this clause does not exclude any liability which a  Party may have to the other (or any right which a Party may have to rescind this Agreement) in respect of any fraudulent misrepresentation or fraudulent concealment before the signing of this Agreement. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E60C574" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7183DAFD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -26052,51 +25250,50 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F0B6082" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>10.9</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Third parties: </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -26199,69 +25396,51 @@
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Escalation: </w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">If the Parties are unable to reach agreement on any issue concerning this Agreement or the Project within 14 days after one Party has notified the other of that issue, they will refer the matter to Director of Research and Business Engagement in the case of the Institution, and to [insert officer] in the case of the Industry Partner in an attempt to resolve the issue within 14 days after the referral. Either Party may bring proceedings in accordance with clause 10.10 if the matter has not been resolved within that </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> period, and a Party may bring proceedings to protect its Intellectual Property Rights or Confidential Information in any jurisdiction, whether or not any issue has been escalated under this clause. </w:t>
+        <w:t>If the Parties are unable to reach agreement on any issue concerning this Agreement or the Project within 14 days after one Party has notified the other of that issue, they will refer the matter to Director of Research and Business Engagement in the case of the Institution, and to [insert officer] in the case of the Industry Partner in an attempt to resolve the issue within 14 days after the referral. Either Party may bring proceedings in accordance with clause 10.10 if the matter has not been resolved within that 14 day period, and a Party may bring proceedings to protect its Intellectual Property Rights or Confidential Information in any jurisdiction, whether or not any issue has been escalated under this clause. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="47D57D0F" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642B88E1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
@@ -26531,51 +25710,50 @@
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3960"/>
         <w:gridCol w:w="4455"/>
       </w:tblGrid>
       <w:tr w:rsidR="00503D24" w:rsidRPr="00674E07" w14:paraId="09C94508" w14:textId="77777777" w:rsidTr="002A14D9">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0609ECCE" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SIGNED</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -26758,51 +25936,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Signature: …………………………………… </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AAB9D5D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="002A14D9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>SIGNED</w:t>
             </w:r>
             <w:r w:rsidRPr="00674E07">
               <w:rPr>
                 <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -27027,51 +26204,50 @@
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F2AB475" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="00674E07" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Read and understood by the</w:t>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00674E07">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
@@ -27331,51 +26507,50 @@
       </w:r>
       <w:r w:rsidRPr="00A26C1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C99C3E3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 1</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51FC9456" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61D37BE9" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
@@ -27454,51 +26629,50 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="72B61761" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EABD90D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31B2A875" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
@@ -27695,290 +26869,188 @@
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Research data must be generated using sound scientific techniques and </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>Research data must be generated using sound scientific techniques and processes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CAFC43" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="673C7DAA" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="709" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>processes;</w:t>
-[...5 lines deleted...]
-        <w:ind w:left="709" w:hanging="709"/>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...26 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Research data must be accurately recorded in accordance with good scientific practices by the people conducting the </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Research data must be accurately recorded in accordance with good scientific practices by the people conducting the research; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16ADCF1B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Research data must be </w:t>
-[...31 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Research data must be analysed appropriately, without bias and in accordance with good scientific practices;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="24EF0B50" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Research data and the Results must be stored securely and be easily </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Research data and the Results must be stored securely and be easily retrievable;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0191C100" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:ind w:left="709" w:hanging="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>5.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Data trails must be kept </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> people to demonstrate easily and to reconstruct key decisions made during the conduct of the research, presentations made about the research and conclusions reached in respect of the research; and </w:t>
+        <w:t xml:space="preserve">Data trails must be kept to allow people to demonstrate easily and to reconstruct key decisions made during the conduct of the research, presentations made about the research and conclusions reached in respect of the research; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FA5D4AC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>6.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -28016,51 +27088,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7518FE3B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 4</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5ADE1FBC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="16744458" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
@@ -28133,304 +27204,236 @@
     </w:p>
     <w:p w14:paraId="0BF2A466" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>1.1</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">comply with all laws, statutes and regulations which apply to it or its activities and which relate to anti-bribery or anti-corruption (or both) including the Bribery Act </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>comply with all laws, statutes and regulations which apply to it or its activities and which relate to anti-bribery or anti-corruption (or both) including the Bribery Act 2010;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="769992C6" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="1418"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CA0BF32" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>2010;</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="769992C6" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+        <w:t>1.2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>not do anything which would constitute an offence under section 1, 2 or 6 of the Bribery Act 2010 if it had been carried out in the United Kingdom;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD3D860" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CA0BF32" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+    <w:p w14:paraId="0320B46B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1.2</w:t>
+        <w:t>1.3</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">not do anything which would constitute an offence under section 1, 2 or 6 of the Bribery Act 2010 if it had been carried out in the United </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>have policies and procedures (including adequate procedures as determined in accordance with section 7(2) of the Bribery Act 2010 and any guidance issued under section 9 of that Act) to ensure compliance with paragraphs 1.1 and 1.2 above;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B622AC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E5CE400" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Kingdom;</w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="0320B46B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+        <w:t>1.4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A7C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>follow and enforce the policies and procedures referred to in paragraph 1.3 above;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CA3915D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A0C93EB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1.3</w:t>
+        <w:t>1.5</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">have policies and procedures (including adequate procedures as determined in accordance with section 7(2) of the Bribery Act 2010 and any guidance issued under section 9 of that Act) to ensure compliance with paragraphs 1.1 and 1.2 </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>promptly report to the other Party any request or demand for any undue financial or other advantage of any kind received by it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F939762" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C234B7D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
+      <w:pPr>
+        <w:ind w:left="1418" w:hanging="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>above;</w:t>
-[...21 lines deleted...]
-      </w:pPr>
+        <w:t>1.6</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>1.4</w:t>
-[...6 lines deleted...]
-        </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">follow and enforce the policies and procedures referred to in paragraph 1.3 </w:t>
-[...111 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">provide such evidence of compliance with this Schedule as the other Party may reasonably request from time to time; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0113DFCB" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="727D1901" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="1418" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
@@ -28535,69 +27538,51 @@
     </w:p>
     <w:p w14:paraId="19E0C303" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Each Party will ensure that each person referred to in paragraph 2 above complies with terms equivalent to the terms imposed by this </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> will be liable to the other Party for any breach by that person of any of those terms.</w:t>
+        <w:t>Each Party will ensure that each person referred to in paragraph 2 above complies with terms equivalent to the terms imposed by this Schedule, and will be liable to the other Party for any breach by that person of any of those terms.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EA60009" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="a667838"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="215C5115" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="709" w:hanging="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
@@ -28631,51 +27616,50 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DDCE20" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C396C55" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61FDB006" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
@@ -28769,109 +27753,73 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77E294B3" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">process it only for the purposes of complying with its obligations under this Agreement, in accordance with the Controller’s documented instructions from time to time and good industry </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">process it only for the purposes of complying with its obligations under this Agreement, in accordance with the Controller’s documented instructions from time to time and good industry practice; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A6F7F41" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">ensure that appropriate technical and organisational measures shall be taken to ensure a level of security of Controller personal data appropriate to the risk (including measures taken against unauthorised or unlawful processing of Controller personal data and the accidental loss or destruction of, or damage to, such data) and promptly provide to the Controller details of those measures from time to time on receipt of Controller’s written </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">ensure that appropriate technical and organisational measures shall be taken to ensure a level of security of Controller personal data appropriate to the risk (including measures taken against unauthorised or unlawful processing of Controller personal data and the accidental loss or destruction of, or damage to, such data) and promptly provide to the Controller details of those measures from time to time on receipt of Controller’s written notice;  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3271AD91" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">not transfer, or otherwise directly or indirectly disclose, any Controller personal data to a third party or to a country or territory outside the European Economic Area without the prior written consent of the Controller which may be refused or granted subject to such conditions as Controller deems necessary; and </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E1C5C0E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
@@ -28930,51 +27878,50 @@
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">  References to “personal data”, “processing, “data subject” shall have the meanings set out in the applicable Data Protection Law.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>SCHEDULE 6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A17FF0" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FB5CE7D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
@@ -29032,422 +27979,308 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6CA9DD9E" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">not employ, engage or use any child labour in circumstances such that the tasks performed by any child could reasonably be foreseen to cause either physical or emotional impairment to the development of the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>not employ, engage or use any child labour in circumstances such that the tasks performed by any child could reasonably be foreseen to cause either physical or emotional impairment to the development of the child;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4BA7F33B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:ind w:left="1429"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="052AE997" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>not use forced labour in any form (prison, indentured, bonded or otherwise</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">not use forced labour in any form (prison, indentured, bonded or otherwise); </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A500073" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A2E1744" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">not require its employees to lodge papers or deposits on starting </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>not require its employees to lodge papers or deposits on starting work;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="653F5D39" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AE84586" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">provide a safe and healthy workplace, presenting no immediate hazards to its employees, and if any accommodation is provided by that Party to its employees, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> will be safe for habitation;</w:t>
+        <w:t>provide a safe and healthy workplace, presenting no immediate hazards to its employees, and if any accommodation is provided by that Party to its employees, that  accommodation will be safe for habitation;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BBFFC26" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1F3908CF" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">provide access to clean water, food, and emergency healthcare to its employees in the event of accidents or incidents in the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>provide access to clean water, food, and emergency healthcare to its employees in the event of accidents or incidents in the workplace;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6A13C038" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12C20814" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>not discriminate against any employee on any ground (including race, religion, disability or gender</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">not discriminate against any employee on any ground (including race, religion, disability or gender);  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38BC91AD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="352D6C58" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">not engage in or support the use of corporal punishment, mental, physical, sexual or verbal </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>not engage in or support the use of corporal punishment, mental, physical, sexual or verbal abuse;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2AA24549" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2E48C8C7" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">not use cruel or abusive disciplinary practices in the </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>not use cruel or abusive disciplinary practices in the workplace;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="394B4A2B" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18691F3A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">pay each employee at least the minimum wage, or a fair representation of the prevailing industry wage, (whichever is the higher) and provide each employee with all legally mandated </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>pay each employee at least the minimum wage, or a fair representation of the prevailing industry wage, (whichever is the higher) and provide each employee with all legally mandated benefits;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="13DFB21D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07C0C54D" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
@@ -29643,79 +28476,67 @@
     </w:p>
     <w:p w14:paraId="4BDFBC00" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">comply with all laws, statutes and regulations which apply to it or its activities and which relate to </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">anti-slavery and human trafficking, including  the Modern Slavery Act </w:t>
-[...9 lines deleted...]
-        <w:t>2015;</w:t>
+        <w:t>anti-slavery and human trafficking, including  the Modern Slavery Act 2015;</w:t>
       </w:r>
       <w:bookmarkStart w:id="10" w:name="a707079"/>
       <w:bookmarkStart w:id="11" w:name="d64269e266"/>
       <w:bookmarkStart w:id="12" w:name="a118055"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
       <w:bookmarkEnd w:id="12"/>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:p w14:paraId="613C2576" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B761B6C" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
@@ -29729,226 +28550,173 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">not do anything which would constitute an offence under section 1, 2 or 4 </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Modern Slavery Act 2015 </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">if it had been carried out in the United </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>if it had been carried out in the United Kingdom;</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D06EC3A" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6DA15FC8" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">have and maintain its own policies and procedures to ensure compliance with paragraphs 1 and 2 </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>have and maintain its own policies and procedures to ensure compliance with paragraphs 1 and 2 above;</w:t>
+      </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62E47F61" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72F792AA" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">follow and enforce the policies and procedures referred to in paragraph 3 </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>follow and enforce the policies and procedures referred to in paragraph 3 above;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="1EC26937" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="234B145C" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve">include in its contracts with its subcontractors and </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> anti-slavery and human trafficking provisions which are at least as onerous as those set out in this section of this Schedule;</w:t>
+        <w:t>include in its contracts with its subcontractors and suppliers anti-slavery and human trafficking provisions which are at least as onerous as those set out in this section of this Schedule;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1258DBCD" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="75F4FACC" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
@@ -29957,114 +28725,86 @@
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">promptly report to the other Party any breach of this </w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>section of this Schedule</w:t>
       </w:r>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> of which it becomes </w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> of which it becomes aware;</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="52464E35" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E3328E2" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A7C1D">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">provide such evidence of compliance with this section of this Schedule as the other Party may reasonably request from time to </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">provide such evidence of compliance with this section of this Schedule as the other Party may reasonably request from time to time; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3BB459F1" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="10EB4580" w14:textId="77777777" w:rsidR="00503D24" w:rsidRPr="003A7C1D" w:rsidRDefault="00503D24" w:rsidP="00503D24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:color w:val="212121"/>
           <w:sz w:val="20"/>
@@ -30385,77 +29125,77 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A1328A3" w14:textId="5B7C531F" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
+          <w:p w14:paraId="4A1328A3" w14:textId="162EDBFC" w:rsidR="004D500C" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V</w:t>
             </w:r>
-            <w:r w:rsidR="008E0F1E">
+            <w:r w:rsidR="004D500C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1B3F" w14:paraId="58942D37" w14:textId="77777777" w:rsidTr="002F1F27">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="28B87B1A" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
@@ -30469,86 +29209,68 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date Implemented</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48574F90" w14:textId="55C35FD1" w:rsidR="004D1B3F" w:rsidRDefault="00715CD8">
+          <w:p w14:paraId="48574F90" w14:textId="39E858F6" w:rsidR="004D1B3F" w:rsidRDefault="00D13F3A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>01/0</w:t>
-[...17 lines deleted...]
-              <w:t>/2024</w:t>
+              <w:t>26/05/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D1B3F" w14:paraId="051BCA03" w14:textId="77777777" w:rsidTr="002F1F27">
         <w:trPr>
           <w:trHeight w:val="70"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1981" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="47977205" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRDefault="004D1B3F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="both"/>
@@ -30637,51 +29359,71 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Changes Log</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8219" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C23C1A1" w14:textId="77777777" w:rsidR="007A5171" w:rsidRDefault="007A5171" w:rsidP="007A5171">
+          <w:p w14:paraId="1AA9C820" w14:textId="009D9B97" w:rsidR="00201A76" w:rsidRDefault="00201A76" w:rsidP="007A5171">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>V3 – updated set of example terms and conditions in Appendix 1 and EDI, RRI &amp; TRI criteria added (May 2026)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C23C1A1" w14:textId="670A8C00" w:rsidR="007A5171" w:rsidRDefault="007A5171" w:rsidP="007A5171">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V2 – Updated set of example terms and conditions added to Appendix 1 (Feb 2025)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BADAF39" w14:textId="0ECBA22F" w:rsidR="00761471" w:rsidRDefault="00761471" w:rsidP="0016234A">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
@@ -30690,79 +29432,79 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>V1 – Original</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6C2E0A1E" w14:textId="77777777" w:rsidR="004D1B3F" w:rsidRPr="00335AE6" w:rsidRDefault="004D1B3F" w:rsidP="004D1B3F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004D1B3F" w:rsidRPr="00335AE6" w:rsidSect="008630AD">
-      <w:headerReference w:type="default" r:id="rId23"/>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:headerReference w:type="default" r:id="rId25"/>
+      <w:footerReference w:type="default" r:id="rId26"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="851" w:bottom="1276" w:left="851" w:header="567" w:footer="340" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59F26D1E" w14:textId="77777777" w:rsidR="001E6C0A" w:rsidRDefault="001E6C0A">
+    <w:p w14:paraId="7CFDE2B0" w14:textId="77777777" w:rsidR="00B81428" w:rsidRDefault="00B81428">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72285C61" w14:textId="77777777" w:rsidR="001E6C0A" w:rsidRDefault="001E6C0A">
+    <w:p w14:paraId="01F0277B" w14:textId="77777777" w:rsidR="00B81428" w:rsidRDefault="00B81428">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="19AF5D38" w14:textId="77777777" w:rsidR="001E6C0A" w:rsidRDefault="001E6C0A"/>
+    <w:p w14:paraId="00C20452" w14:textId="77777777" w:rsidR="00B81428" w:rsidRDefault="00B81428"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Book Antiqua">
     <w:panose1 w:val="02040602050305030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -30786,88 +29528,88 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
       </w:rPr>
       <w:id w:val="-1554692001"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
           </w:rPr>
           <w:id w:val="-1769616900"/>
           <w:docPartObj>
@@ -31319,65 +30061,65 @@
               <w:t>27</w:t>
             </w:r>
             <w:r w:rsidR="00BF5C48" w:rsidRPr="6AA20B43">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="808080" w:themeColor="background1" w:themeShade="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09765D80" w14:textId="77777777" w:rsidR="001E6C0A" w:rsidRDefault="001E6C0A">
+    <w:p w14:paraId="7C8AC5CE" w14:textId="77777777" w:rsidR="00B81428" w:rsidRDefault="00B81428">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="67546D01" w14:textId="77777777" w:rsidR="001E6C0A" w:rsidRDefault="001E6C0A">
+    <w:p w14:paraId="32B7D5D0" w14:textId="77777777" w:rsidR="00B81428" w:rsidRDefault="00B81428">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="286A50B7" w14:textId="77777777" w:rsidR="001E6C0A" w:rsidRDefault="001E6C0A"/>
+    <w:p w14:paraId="79440584" w14:textId="77777777" w:rsidR="00B81428" w:rsidRDefault="00B81428"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="3400"/>
       <w:gridCol w:w="3400"/>
     </w:tblGrid>
     <w:tr w:rsidR="6AA20B43" w14:paraId="36342FB4" w14:textId="77777777" w:rsidTr="6AA20B43">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3400" w:type="dxa"/>
         </w:tcPr>
@@ -34017,187 +32759,192 @@
   <w:num w:numId="16" w16cid:durableId="1315140491">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="442573722">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1266111812">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1704135830">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="204997165">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1744596567">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="19"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005C3B70"/>
     <w:rsid w:val="0000030E"/>
     <w:rsid w:val="00000E0F"/>
     <w:rsid w:val="0000434E"/>
     <w:rsid w:val="00010913"/>
     <w:rsid w:val="00011E7D"/>
     <w:rsid w:val="000135F6"/>
+    <w:rsid w:val="00014BCF"/>
     <w:rsid w:val="000179E3"/>
     <w:rsid w:val="000222C3"/>
     <w:rsid w:val="00023F98"/>
     <w:rsid w:val="00024F2B"/>
     <w:rsid w:val="0003325F"/>
     <w:rsid w:val="00035D6C"/>
     <w:rsid w:val="00037407"/>
     <w:rsid w:val="000407AC"/>
     <w:rsid w:val="00041F46"/>
     <w:rsid w:val="00047300"/>
     <w:rsid w:val="00052541"/>
     <w:rsid w:val="000530C5"/>
     <w:rsid w:val="00054833"/>
     <w:rsid w:val="00054CB9"/>
     <w:rsid w:val="00060216"/>
     <w:rsid w:val="000624D2"/>
     <w:rsid w:val="00062530"/>
     <w:rsid w:val="0006495D"/>
     <w:rsid w:val="000652CA"/>
     <w:rsid w:val="00065865"/>
     <w:rsid w:val="000672FD"/>
     <w:rsid w:val="000706A9"/>
+    <w:rsid w:val="00072AED"/>
     <w:rsid w:val="00075679"/>
     <w:rsid w:val="00075AB6"/>
     <w:rsid w:val="00080336"/>
     <w:rsid w:val="0008380B"/>
     <w:rsid w:val="0008660E"/>
     <w:rsid w:val="00087D32"/>
     <w:rsid w:val="0009232C"/>
     <w:rsid w:val="00094039"/>
     <w:rsid w:val="00096E95"/>
     <w:rsid w:val="00097AC8"/>
     <w:rsid w:val="000A1215"/>
     <w:rsid w:val="000A1D31"/>
     <w:rsid w:val="000A206D"/>
     <w:rsid w:val="000A4E32"/>
     <w:rsid w:val="000A5F95"/>
     <w:rsid w:val="000A7FB4"/>
     <w:rsid w:val="000B03F2"/>
     <w:rsid w:val="000B39EE"/>
     <w:rsid w:val="000B7A7A"/>
     <w:rsid w:val="000B7D45"/>
     <w:rsid w:val="000D012B"/>
     <w:rsid w:val="000D1DD6"/>
     <w:rsid w:val="000D255D"/>
     <w:rsid w:val="000D3A22"/>
     <w:rsid w:val="000D490A"/>
     <w:rsid w:val="000D6224"/>
+    <w:rsid w:val="000D7A8A"/>
     <w:rsid w:val="000E36DB"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="00100A83"/>
     <w:rsid w:val="00102066"/>
     <w:rsid w:val="00106DC1"/>
     <w:rsid w:val="001128A7"/>
     <w:rsid w:val="001217F9"/>
     <w:rsid w:val="00122BD5"/>
     <w:rsid w:val="00126D0E"/>
     <w:rsid w:val="00133788"/>
     <w:rsid w:val="001346D5"/>
     <w:rsid w:val="00137B95"/>
     <w:rsid w:val="0014790C"/>
     <w:rsid w:val="00150457"/>
     <w:rsid w:val="00150F31"/>
     <w:rsid w:val="0015137D"/>
     <w:rsid w:val="001518C1"/>
     <w:rsid w:val="00156B8D"/>
     <w:rsid w:val="001617D6"/>
     <w:rsid w:val="0016234A"/>
     <w:rsid w:val="00162E32"/>
     <w:rsid w:val="00164685"/>
     <w:rsid w:val="00165FE7"/>
     <w:rsid w:val="001673D4"/>
     <w:rsid w:val="00167B8D"/>
     <w:rsid w:val="00175B56"/>
     <w:rsid w:val="00176FB3"/>
     <w:rsid w:val="00180284"/>
     <w:rsid w:val="001813AF"/>
     <w:rsid w:val="0018326D"/>
     <w:rsid w:val="00183798"/>
+    <w:rsid w:val="00186B88"/>
     <w:rsid w:val="00187D27"/>
     <w:rsid w:val="001909AF"/>
     <w:rsid w:val="00191CCB"/>
     <w:rsid w:val="00191F79"/>
     <w:rsid w:val="00192F28"/>
     <w:rsid w:val="00194660"/>
     <w:rsid w:val="00194FC4"/>
     <w:rsid w:val="00195C3E"/>
     <w:rsid w:val="001A053A"/>
     <w:rsid w:val="001A34E8"/>
     <w:rsid w:val="001B0BDB"/>
     <w:rsid w:val="001B494F"/>
     <w:rsid w:val="001B56DD"/>
     <w:rsid w:val="001C1161"/>
     <w:rsid w:val="001C1969"/>
     <w:rsid w:val="001C5192"/>
     <w:rsid w:val="001C5907"/>
     <w:rsid w:val="001D195D"/>
     <w:rsid w:val="001D3504"/>
     <w:rsid w:val="001D7D8A"/>
     <w:rsid w:val="001E29E4"/>
     <w:rsid w:val="001E3857"/>
     <w:rsid w:val="001E6C0A"/>
     <w:rsid w:val="001F4497"/>
     <w:rsid w:val="001F4C61"/>
     <w:rsid w:val="002015AB"/>
+    <w:rsid w:val="00201A76"/>
     <w:rsid w:val="00201B07"/>
     <w:rsid w:val="00202443"/>
     <w:rsid w:val="00202930"/>
     <w:rsid w:val="00203BA3"/>
     <w:rsid w:val="002066DD"/>
     <w:rsid w:val="00207A2A"/>
     <w:rsid w:val="00211B36"/>
     <w:rsid w:val="00213768"/>
     <w:rsid w:val="00217649"/>
     <w:rsid w:val="002178FD"/>
     <w:rsid w:val="002230EB"/>
     <w:rsid w:val="00226575"/>
     <w:rsid w:val="00226DAD"/>
     <w:rsid w:val="00227EF2"/>
     <w:rsid w:val="0023055B"/>
     <w:rsid w:val="0023311F"/>
     <w:rsid w:val="00234F41"/>
     <w:rsid w:val="002409CF"/>
     <w:rsid w:val="002410C5"/>
     <w:rsid w:val="00241DD1"/>
     <w:rsid w:val="00243A61"/>
     <w:rsid w:val="002509E5"/>
     <w:rsid w:val="0025420C"/>
     <w:rsid w:val="00254D23"/>
     <w:rsid w:val="002567B4"/>
@@ -34228,50 +32975,51 @@
     <w:rsid w:val="002D188A"/>
     <w:rsid w:val="002D1D57"/>
     <w:rsid w:val="002D552C"/>
     <w:rsid w:val="002D5755"/>
     <w:rsid w:val="002D61EE"/>
     <w:rsid w:val="002D6E19"/>
     <w:rsid w:val="002D7659"/>
     <w:rsid w:val="002E06B6"/>
     <w:rsid w:val="002E3C3F"/>
     <w:rsid w:val="002E7ED2"/>
     <w:rsid w:val="002F04DD"/>
     <w:rsid w:val="002F0688"/>
     <w:rsid w:val="002F1F27"/>
     <w:rsid w:val="002F2EA5"/>
     <w:rsid w:val="002F663C"/>
     <w:rsid w:val="0030100C"/>
     <w:rsid w:val="003013C2"/>
     <w:rsid w:val="00302427"/>
     <w:rsid w:val="0030303D"/>
     <w:rsid w:val="00305785"/>
     <w:rsid w:val="00307494"/>
     <w:rsid w:val="00311B92"/>
     <w:rsid w:val="003124C5"/>
     <w:rsid w:val="003140C6"/>
     <w:rsid w:val="00315534"/>
+    <w:rsid w:val="0031680B"/>
     <w:rsid w:val="00317FBD"/>
     <w:rsid w:val="00320335"/>
     <w:rsid w:val="00322C80"/>
     <w:rsid w:val="00324605"/>
     <w:rsid w:val="003266EB"/>
     <w:rsid w:val="00327272"/>
     <w:rsid w:val="00331CA6"/>
     <w:rsid w:val="00335AE6"/>
     <w:rsid w:val="00336840"/>
     <w:rsid w:val="00337E11"/>
     <w:rsid w:val="003455E8"/>
     <w:rsid w:val="00353CBD"/>
     <w:rsid w:val="003555CB"/>
     <w:rsid w:val="00355E37"/>
     <w:rsid w:val="00356E5F"/>
     <w:rsid w:val="0036015E"/>
     <w:rsid w:val="003608FB"/>
     <w:rsid w:val="00366210"/>
     <w:rsid w:val="0036676E"/>
     <w:rsid w:val="00366C3F"/>
     <w:rsid w:val="00367863"/>
     <w:rsid w:val="00380291"/>
     <w:rsid w:val="00381869"/>
     <w:rsid w:val="00384BFF"/>
     <w:rsid w:val="00386E5C"/>
@@ -34284,155 +33032,159 @@
     <w:rsid w:val="003A1D1D"/>
     <w:rsid w:val="003A58E4"/>
     <w:rsid w:val="003A76A7"/>
     <w:rsid w:val="003B1776"/>
     <w:rsid w:val="003B4B8E"/>
     <w:rsid w:val="003B652B"/>
     <w:rsid w:val="003C1E00"/>
     <w:rsid w:val="003C1E41"/>
     <w:rsid w:val="003C2E89"/>
     <w:rsid w:val="003C3036"/>
     <w:rsid w:val="003C4953"/>
     <w:rsid w:val="003D14CF"/>
     <w:rsid w:val="003D7C2A"/>
     <w:rsid w:val="003E0263"/>
     <w:rsid w:val="003E080E"/>
     <w:rsid w:val="003E456E"/>
     <w:rsid w:val="003E763B"/>
     <w:rsid w:val="003F0C68"/>
     <w:rsid w:val="003F1010"/>
     <w:rsid w:val="003F35D5"/>
     <w:rsid w:val="003F61D2"/>
     <w:rsid w:val="003F6B0F"/>
     <w:rsid w:val="0040129A"/>
     <w:rsid w:val="00402795"/>
     <w:rsid w:val="00402BA0"/>
+    <w:rsid w:val="00405A1A"/>
     <w:rsid w:val="00407273"/>
     <w:rsid w:val="004076C2"/>
     <w:rsid w:val="00410153"/>
     <w:rsid w:val="00410804"/>
     <w:rsid w:val="00410EFB"/>
     <w:rsid w:val="00412181"/>
     <w:rsid w:val="00413663"/>
     <w:rsid w:val="00414D2F"/>
     <w:rsid w:val="00414E68"/>
     <w:rsid w:val="004178D4"/>
     <w:rsid w:val="0042352A"/>
     <w:rsid w:val="00423A88"/>
     <w:rsid w:val="00424269"/>
     <w:rsid w:val="00426EF0"/>
     <w:rsid w:val="00430E05"/>
     <w:rsid w:val="00432117"/>
     <w:rsid w:val="00433B9D"/>
     <w:rsid w:val="00440F13"/>
     <w:rsid w:val="00441F17"/>
     <w:rsid w:val="004450E5"/>
     <w:rsid w:val="00445B1A"/>
     <w:rsid w:val="00451CD1"/>
+    <w:rsid w:val="0045219B"/>
     <w:rsid w:val="00454457"/>
     <w:rsid w:val="00454D05"/>
     <w:rsid w:val="00455A61"/>
     <w:rsid w:val="00456C4F"/>
     <w:rsid w:val="00464467"/>
     <w:rsid w:val="00465E26"/>
     <w:rsid w:val="00467041"/>
     <w:rsid w:val="004730F4"/>
     <w:rsid w:val="004744F7"/>
     <w:rsid w:val="00474AE7"/>
     <w:rsid w:val="00475CB0"/>
     <w:rsid w:val="00480635"/>
     <w:rsid w:val="00480D22"/>
     <w:rsid w:val="00483662"/>
     <w:rsid w:val="004847D7"/>
     <w:rsid w:val="004934D9"/>
     <w:rsid w:val="004972B6"/>
     <w:rsid w:val="00497FDF"/>
     <w:rsid w:val="004A0452"/>
     <w:rsid w:val="004A04B5"/>
     <w:rsid w:val="004A0BAD"/>
     <w:rsid w:val="004A1EA7"/>
     <w:rsid w:val="004A491D"/>
     <w:rsid w:val="004A4BB8"/>
     <w:rsid w:val="004A4D2C"/>
     <w:rsid w:val="004A7908"/>
     <w:rsid w:val="004A79A0"/>
     <w:rsid w:val="004B1D0A"/>
     <w:rsid w:val="004B34C6"/>
     <w:rsid w:val="004B4268"/>
     <w:rsid w:val="004B63DC"/>
     <w:rsid w:val="004B643C"/>
     <w:rsid w:val="004B6450"/>
     <w:rsid w:val="004B6957"/>
     <w:rsid w:val="004B76A2"/>
     <w:rsid w:val="004C1EB7"/>
     <w:rsid w:val="004C3AAE"/>
     <w:rsid w:val="004C4612"/>
     <w:rsid w:val="004C4789"/>
     <w:rsid w:val="004C5902"/>
     <w:rsid w:val="004C59D7"/>
     <w:rsid w:val="004C6195"/>
     <w:rsid w:val="004D11A9"/>
     <w:rsid w:val="004D12A6"/>
     <w:rsid w:val="004D1830"/>
     <w:rsid w:val="004D1B3F"/>
     <w:rsid w:val="004D22B1"/>
     <w:rsid w:val="004D2462"/>
     <w:rsid w:val="004D4D39"/>
     <w:rsid w:val="004D4F4B"/>
+    <w:rsid w:val="004D500C"/>
     <w:rsid w:val="004D792B"/>
     <w:rsid w:val="004E0739"/>
     <w:rsid w:val="004E50A1"/>
     <w:rsid w:val="004E5B02"/>
     <w:rsid w:val="004E68C8"/>
     <w:rsid w:val="004F01C1"/>
     <w:rsid w:val="004F1490"/>
     <w:rsid w:val="004F3BAE"/>
     <w:rsid w:val="004F66BF"/>
     <w:rsid w:val="00503D24"/>
     <w:rsid w:val="0050497E"/>
     <w:rsid w:val="00504D8E"/>
     <w:rsid w:val="0051355D"/>
     <w:rsid w:val="00513C69"/>
     <w:rsid w:val="00514A7A"/>
     <w:rsid w:val="00515055"/>
     <w:rsid w:val="005162C1"/>
     <w:rsid w:val="005170EB"/>
     <w:rsid w:val="0052042D"/>
     <w:rsid w:val="00521648"/>
     <w:rsid w:val="00523150"/>
     <w:rsid w:val="0052326D"/>
     <w:rsid w:val="0052508F"/>
     <w:rsid w:val="00530B05"/>
     <w:rsid w:val="00533E4F"/>
     <w:rsid w:val="00537397"/>
     <w:rsid w:val="00541F74"/>
     <w:rsid w:val="005447F9"/>
     <w:rsid w:val="00545923"/>
     <w:rsid w:val="00546E26"/>
     <w:rsid w:val="00546EF5"/>
     <w:rsid w:val="00547282"/>
     <w:rsid w:val="00547A9A"/>
+    <w:rsid w:val="00551C02"/>
     <w:rsid w:val="005530A9"/>
     <w:rsid w:val="005542C9"/>
     <w:rsid w:val="005575D9"/>
     <w:rsid w:val="005615F9"/>
     <w:rsid w:val="00563068"/>
     <w:rsid w:val="00572928"/>
     <w:rsid w:val="00576C55"/>
     <w:rsid w:val="00577AA9"/>
     <w:rsid w:val="00583BDC"/>
     <w:rsid w:val="00584B80"/>
     <w:rsid w:val="005908E4"/>
     <w:rsid w:val="0059308D"/>
     <w:rsid w:val="00593DDC"/>
     <w:rsid w:val="005955ED"/>
     <w:rsid w:val="00596ADA"/>
     <w:rsid w:val="00597586"/>
     <w:rsid w:val="005A1081"/>
     <w:rsid w:val="005A158F"/>
     <w:rsid w:val="005A3D8D"/>
     <w:rsid w:val="005A4051"/>
     <w:rsid w:val="005C0570"/>
     <w:rsid w:val="005C21B6"/>
     <w:rsid w:val="005C2538"/>
     <w:rsid w:val="005C26F4"/>
     <w:rsid w:val="005C3B49"/>
@@ -34457,211 +33209,220 @@
     <w:rsid w:val="00601895"/>
     <w:rsid w:val="0060282E"/>
     <w:rsid w:val="00603B9F"/>
     <w:rsid w:val="00604194"/>
     <w:rsid w:val="00604750"/>
     <w:rsid w:val="00605F0C"/>
     <w:rsid w:val="00607761"/>
     <w:rsid w:val="0061011B"/>
     <w:rsid w:val="00610922"/>
     <w:rsid w:val="00611928"/>
     <w:rsid w:val="00612595"/>
     <w:rsid w:val="006125C6"/>
     <w:rsid w:val="0061331C"/>
     <w:rsid w:val="00614627"/>
     <w:rsid w:val="0061619E"/>
     <w:rsid w:val="00616E0B"/>
     <w:rsid w:val="00617B43"/>
     <w:rsid w:val="006267BC"/>
     <w:rsid w:val="00626A5D"/>
     <w:rsid w:val="00630B74"/>
     <w:rsid w:val="006349CD"/>
     <w:rsid w:val="00635AC7"/>
     <w:rsid w:val="006360D1"/>
     <w:rsid w:val="006366A0"/>
     <w:rsid w:val="00640672"/>
+    <w:rsid w:val="0064416C"/>
     <w:rsid w:val="00645B8C"/>
     <w:rsid w:val="006518B4"/>
+    <w:rsid w:val="00651DAA"/>
     <w:rsid w:val="00651E47"/>
     <w:rsid w:val="006541CE"/>
     <w:rsid w:val="006608C3"/>
     <w:rsid w:val="00662A32"/>
     <w:rsid w:val="00663440"/>
     <w:rsid w:val="00665160"/>
     <w:rsid w:val="006659EA"/>
     <w:rsid w:val="00665A78"/>
     <w:rsid w:val="00666CCA"/>
     <w:rsid w:val="006708DA"/>
     <w:rsid w:val="00675D86"/>
     <w:rsid w:val="00676AF3"/>
     <w:rsid w:val="0068517C"/>
     <w:rsid w:val="00690DC2"/>
     <w:rsid w:val="00691B7A"/>
     <w:rsid w:val="00691EED"/>
+    <w:rsid w:val="006A1393"/>
     <w:rsid w:val="006A1BCF"/>
     <w:rsid w:val="006B0109"/>
     <w:rsid w:val="006B2844"/>
     <w:rsid w:val="006B4350"/>
     <w:rsid w:val="006C160E"/>
     <w:rsid w:val="006C1EF8"/>
     <w:rsid w:val="006C2783"/>
     <w:rsid w:val="006C380C"/>
     <w:rsid w:val="006C4200"/>
     <w:rsid w:val="006D442B"/>
     <w:rsid w:val="006D6034"/>
     <w:rsid w:val="006D6CD1"/>
     <w:rsid w:val="006E2D91"/>
     <w:rsid w:val="006E797A"/>
     <w:rsid w:val="006E7DF4"/>
     <w:rsid w:val="006F1AF0"/>
     <w:rsid w:val="006F1F7C"/>
     <w:rsid w:val="006F7732"/>
     <w:rsid w:val="0070134D"/>
     <w:rsid w:val="00710903"/>
     <w:rsid w:val="00715CD8"/>
     <w:rsid w:val="007173D9"/>
     <w:rsid w:val="007176E9"/>
     <w:rsid w:val="0072266F"/>
     <w:rsid w:val="0072286F"/>
     <w:rsid w:val="007234E6"/>
     <w:rsid w:val="00724BF6"/>
+    <w:rsid w:val="007252BA"/>
     <w:rsid w:val="007308D0"/>
     <w:rsid w:val="00730E26"/>
     <w:rsid w:val="00731F0E"/>
     <w:rsid w:val="00732566"/>
     <w:rsid w:val="00747CA0"/>
     <w:rsid w:val="00751860"/>
     <w:rsid w:val="0075519D"/>
     <w:rsid w:val="00756B40"/>
     <w:rsid w:val="00761471"/>
     <w:rsid w:val="00764AFD"/>
     <w:rsid w:val="00764E2B"/>
     <w:rsid w:val="00766F0C"/>
     <w:rsid w:val="007708EE"/>
     <w:rsid w:val="00776486"/>
     <w:rsid w:val="00782D51"/>
     <w:rsid w:val="007853E6"/>
+    <w:rsid w:val="00793B10"/>
     <w:rsid w:val="00793D65"/>
     <w:rsid w:val="007940F3"/>
     <w:rsid w:val="00795B17"/>
     <w:rsid w:val="00796C0A"/>
     <w:rsid w:val="00796F95"/>
     <w:rsid w:val="007A089B"/>
     <w:rsid w:val="007A45B0"/>
     <w:rsid w:val="007A5171"/>
     <w:rsid w:val="007A6870"/>
     <w:rsid w:val="007A6C06"/>
     <w:rsid w:val="007A6D05"/>
     <w:rsid w:val="007B04EE"/>
     <w:rsid w:val="007B0B8A"/>
+    <w:rsid w:val="007B58B6"/>
     <w:rsid w:val="007B7768"/>
     <w:rsid w:val="007C559D"/>
     <w:rsid w:val="007C5B66"/>
     <w:rsid w:val="007C67ED"/>
     <w:rsid w:val="007C693A"/>
     <w:rsid w:val="007C7D9F"/>
     <w:rsid w:val="007D0493"/>
     <w:rsid w:val="007D051B"/>
     <w:rsid w:val="007D2106"/>
     <w:rsid w:val="007D2D73"/>
     <w:rsid w:val="007E059C"/>
     <w:rsid w:val="007E450B"/>
     <w:rsid w:val="007E582C"/>
     <w:rsid w:val="007E7F0E"/>
     <w:rsid w:val="007F26ED"/>
     <w:rsid w:val="007F2A13"/>
     <w:rsid w:val="00800894"/>
     <w:rsid w:val="00800DDC"/>
     <w:rsid w:val="008017AB"/>
     <w:rsid w:val="00805A9B"/>
     <w:rsid w:val="00807FCE"/>
     <w:rsid w:val="0081238B"/>
     <w:rsid w:val="0081748B"/>
     <w:rsid w:val="008179B6"/>
     <w:rsid w:val="00823077"/>
     <w:rsid w:val="0082595E"/>
     <w:rsid w:val="0082779A"/>
     <w:rsid w:val="00827A50"/>
     <w:rsid w:val="00831C5B"/>
     <w:rsid w:val="00832120"/>
     <w:rsid w:val="00834C0A"/>
     <w:rsid w:val="00837839"/>
     <w:rsid w:val="0084088A"/>
     <w:rsid w:val="008422D2"/>
     <w:rsid w:val="00847E49"/>
     <w:rsid w:val="00852D0E"/>
+    <w:rsid w:val="008619B2"/>
     <w:rsid w:val="008630AD"/>
     <w:rsid w:val="00863AE9"/>
     <w:rsid w:val="00864060"/>
     <w:rsid w:val="0086539D"/>
     <w:rsid w:val="00866090"/>
     <w:rsid w:val="00866DFA"/>
     <w:rsid w:val="00870A86"/>
     <w:rsid w:val="00875335"/>
     <w:rsid w:val="008842DB"/>
     <w:rsid w:val="008855B1"/>
     <w:rsid w:val="008862BB"/>
     <w:rsid w:val="00890275"/>
     <w:rsid w:val="00892FA0"/>
     <w:rsid w:val="008A0EC4"/>
     <w:rsid w:val="008A1A9A"/>
     <w:rsid w:val="008A2A54"/>
     <w:rsid w:val="008A31FF"/>
     <w:rsid w:val="008B217A"/>
     <w:rsid w:val="008B2AD7"/>
     <w:rsid w:val="008B5E7A"/>
     <w:rsid w:val="008C45B2"/>
     <w:rsid w:val="008C6C4C"/>
     <w:rsid w:val="008D00E8"/>
     <w:rsid w:val="008D1728"/>
+    <w:rsid w:val="008D564C"/>
     <w:rsid w:val="008D6691"/>
     <w:rsid w:val="008E0C1B"/>
     <w:rsid w:val="008E0F1E"/>
     <w:rsid w:val="008E2D86"/>
     <w:rsid w:val="008E3F72"/>
     <w:rsid w:val="008E47C5"/>
     <w:rsid w:val="008E4B3A"/>
     <w:rsid w:val="008F3E26"/>
     <w:rsid w:val="008F4387"/>
     <w:rsid w:val="008F553E"/>
     <w:rsid w:val="008F616C"/>
     <w:rsid w:val="008F6AFA"/>
     <w:rsid w:val="009005E6"/>
     <w:rsid w:val="0090247F"/>
     <w:rsid w:val="00902575"/>
     <w:rsid w:val="00903264"/>
     <w:rsid w:val="00907C0D"/>
     <w:rsid w:val="009172A1"/>
     <w:rsid w:val="009224FB"/>
     <w:rsid w:val="009226C6"/>
     <w:rsid w:val="0092306C"/>
     <w:rsid w:val="00924327"/>
     <w:rsid w:val="00925E8C"/>
     <w:rsid w:val="009279DD"/>
     <w:rsid w:val="00927DBC"/>
     <w:rsid w:val="0093609B"/>
     <w:rsid w:val="00936540"/>
+    <w:rsid w:val="009375E5"/>
     <w:rsid w:val="0094148B"/>
     <w:rsid w:val="009420BE"/>
     <w:rsid w:val="00945050"/>
     <w:rsid w:val="00947792"/>
     <w:rsid w:val="0095022E"/>
     <w:rsid w:val="0095403C"/>
     <w:rsid w:val="0095443A"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009551A2"/>
     <w:rsid w:val="00967EA0"/>
     <w:rsid w:val="00971448"/>
     <w:rsid w:val="00972055"/>
     <w:rsid w:val="009833B7"/>
     <w:rsid w:val="00983F66"/>
     <w:rsid w:val="00984FAF"/>
     <w:rsid w:val="00985873"/>
     <w:rsid w:val="0098780D"/>
     <w:rsid w:val="009911A0"/>
     <w:rsid w:val="00991A03"/>
     <w:rsid w:val="00993E5A"/>
     <w:rsid w:val="00996458"/>
     <w:rsid w:val="00996DF2"/>
     <w:rsid w:val="009A09FD"/>
     <w:rsid w:val="009A4C75"/>
     <w:rsid w:val="009A77E5"/>
@@ -34760,149 +33521,153 @@
     <w:rsid w:val="00B20CD9"/>
     <w:rsid w:val="00B2327E"/>
     <w:rsid w:val="00B26C9A"/>
     <w:rsid w:val="00B35C09"/>
     <w:rsid w:val="00B36ADD"/>
     <w:rsid w:val="00B40941"/>
     <w:rsid w:val="00B421FE"/>
     <w:rsid w:val="00B44DA9"/>
     <w:rsid w:val="00B46E94"/>
     <w:rsid w:val="00B53234"/>
     <w:rsid w:val="00B53C32"/>
     <w:rsid w:val="00B53CF6"/>
     <w:rsid w:val="00B55CFE"/>
     <w:rsid w:val="00B5602E"/>
     <w:rsid w:val="00B56F4F"/>
     <w:rsid w:val="00B577F7"/>
     <w:rsid w:val="00B57DB1"/>
     <w:rsid w:val="00B61B55"/>
     <w:rsid w:val="00B65742"/>
     <w:rsid w:val="00B65C95"/>
     <w:rsid w:val="00B66F71"/>
     <w:rsid w:val="00B70DD8"/>
     <w:rsid w:val="00B7179B"/>
     <w:rsid w:val="00B74B98"/>
     <w:rsid w:val="00B80F05"/>
+    <w:rsid w:val="00B81428"/>
     <w:rsid w:val="00B826A3"/>
     <w:rsid w:val="00B83963"/>
     <w:rsid w:val="00B850FF"/>
     <w:rsid w:val="00B91DDA"/>
     <w:rsid w:val="00B93DDD"/>
     <w:rsid w:val="00B9565A"/>
     <w:rsid w:val="00BA146E"/>
     <w:rsid w:val="00BA3BD7"/>
     <w:rsid w:val="00BB0A8A"/>
     <w:rsid w:val="00BB246C"/>
     <w:rsid w:val="00BD35C3"/>
     <w:rsid w:val="00BE006E"/>
     <w:rsid w:val="00BE6095"/>
     <w:rsid w:val="00BE6D2F"/>
     <w:rsid w:val="00BE6FB9"/>
     <w:rsid w:val="00BE737F"/>
     <w:rsid w:val="00BE7B90"/>
     <w:rsid w:val="00BF16FF"/>
     <w:rsid w:val="00BF2852"/>
     <w:rsid w:val="00BF5C48"/>
     <w:rsid w:val="00BF7A73"/>
     <w:rsid w:val="00C00875"/>
     <w:rsid w:val="00C01EBA"/>
     <w:rsid w:val="00C0232D"/>
     <w:rsid w:val="00C03C84"/>
     <w:rsid w:val="00C13055"/>
     <w:rsid w:val="00C14081"/>
     <w:rsid w:val="00C15A63"/>
     <w:rsid w:val="00C17426"/>
     <w:rsid w:val="00C17CF0"/>
     <w:rsid w:val="00C23800"/>
     <w:rsid w:val="00C2409D"/>
     <w:rsid w:val="00C2545D"/>
     <w:rsid w:val="00C258D9"/>
     <w:rsid w:val="00C268EA"/>
     <w:rsid w:val="00C27E8E"/>
     <w:rsid w:val="00C30F1F"/>
+    <w:rsid w:val="00C34E5D"/>
     <w:rsid w:val="00C36B38"/>
     <w:rsid w:val="00C42582"/>
     <w:rsid w:val="00C425C4"/>
     <w:rsid w:val="00C43062"/>
     <w:rsid w:val="00C45232"/>
     <w:rsid w:val="00C47292"/>
     <w:rsid w:val="00C50AA5"/>
     <w:rsid w:val="00C51553"/>
     <w:rsid w:val="00C53062"/>
     <w:rsid w:val="00C57D3B"/>
     <w:rsid w:val="00C601AA"/>
     <w:rsid w:val="00C61FFD"/>
     <w:rsid w:val="00C62698"/>
     <w:rsid w:val="00C6407F"/>
     <w:rsid w:val="00C6441B"/>
     <w:rsid w:val="00C76733"/>
     <w:rsid w:val="00C80C2E"/>
     <w:rsid w:val="00C816EE"/>
     <w:rsid w:val="00C81707"/>
     <w:rsid w:val="00C82572"/>
     <w:rsid w:val="00C83A5F"/>
     <w:rsid w:val="00C83EFD"/>
     <w:rsid w:val="00C92C52"/>
     <w:rsid w:val="00C92CDA"/>
     <w:rsid w:val="00C93AB6"/>
     <w:rsid w:val="00C94121"/>
     <w:rsid w:val="00C9672C"/>
     <w:rsid w:val="00C96F21"/>
     <w:rsid w:val="00CA0947"/>
     <w:rsid w:val="00CA2D4F"/>
     <w:rsid w:val="00CA31B0"/>
     <w:rsid w:val="00CB04DB"/>
     <w:rsid w:val="00CB29A7"/>
     <w:rsid w:val="00CB7625"/>
     <w:rsid w:val="00CB7776"/>
     <w:rsid w:val="00CC39C1"/>
     <w:rsid w:val="00CC4FED"/>
     <w:rsid w:val="00CD0544"/>
     <w:rsid w:val="00CD0769"/>
+    <w:rsid w:val="00CD1CCA"/>
     <w:rsid w:val="00CD4C56"/>
     <w:rsid w:val="00CD5682"/>
     <w:rsid w:val="00CD5B09"/>
     <w:rsid w:val="00CD7A3A"/>
     <w:rsid w:val="00CE013B"/>
     <w:rsid w:val="00CE0552"/>
     <w:rsid w:val="00CE5147"/>
     <w:rsid w:val="00CE5303"/>
     <w:rsid w:val="00CE57BC"/>
     <w:rsid w:val="00CE5844"/>
     <w:rsid w:val="00CF18B0"/>
     <w:rsid w:val="00CF2076"/>
     <w:rsid w:val="00CF21FC"/>
     <w:rsid w:val="00CF2B73"/>
     <w:rsid w:val="00D007DC"/>
     <w:rsid w:val="00D01C0E"/>
     <w:rsid w:val="00D02D57"/>
     <w:rsid w:val="00D04400"/>
     <w:rsid w:val="00D04D72"/>
     <w:rsid w:val="00D0596F"/>
     <w:rsid w:val="00D07537"/>
     <w:rsid w:val="00D10637"/>
     <w:rsid w:val="00D110EA"/>
+    <w:rsid w:val="00D13F3A"/>
     <w:rsid w:val="00D146BA"/>
     <w:rsid w:val="00D149F3"/>
     <w:rsid w:val="00D15D3D"/>
     <w:rsid w:val="00D222C4"/>
     <w:rsid w:val="00D2356F"/>
     <w:rsid w:val="00D23EDE"/>
     <w:rsid w:val="00D267D3"/>
     <w:rsid w:val="00D30A38"/>
     <w:rsid w:val="00D31115"/>
     <w:rsid w:val="00D31A5A"/>
     <w:rsid w:val="00D33885"/>
     <w:rsid w:val="00D3586C"/>
     <w:rsid w:val="00D3634B"/>
     <w:rsid w:val="00D367EA"/>
     <w:rsid w:val="00D40609"/>
     <w:rsid w:val="00D40C46"/>
     <w:rsid w:val="00D4284A"/>
     <w:rsid w:val="00D4664E"/>
     <w:rsid w:val="00D475E6"/>
     <w:rsid w:val="00D51E1A"/>
     <w:rsid w:val="00D60DF1"/>
     <w:rsid w:val="00D636DB"/>
     <w:rsid w:val="00D6385E"/>
     <w:rsid w:val="00D66AC5"/>
     <w:rsid w:val="00D73F67"/>
@@ -37604,51 +36369,51 @@
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
         <w:div w:id="2142963755">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qualtrics.manchester.ac.uk/jfe/form/SV_78y1ax3V5r6LZtA" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ukri.org/manage-your-award/good-research-resource-hub/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=73009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.manchester.ac.uk/discover/privacy-information/data-protection/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ibic@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4025389E45D142969DFD682842120687"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DB4BCC7A-AEC0-4F76-97BA-DFD4C0D1FAD7}"/>
       </w:docPartPr>
       <w:docPartBody>
@@ -37971,154 +36736,159 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans Std Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000AF" w:usb1="4000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Open Sans">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002EF" w:usb1="4000205B" w:usb2="00000028" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF37CE"/>
     <w:rsid w:val="000101C7"/>
     <w:rsid w:val="00056ABB"/>
+    <w:rsid w:val="000E4CE1"/>
     <w:rsid w:val="0012075B"/>
     <w:rsid w:val="00164685"/>
     <w:rsid w:val="001A053A"/>
     <w:rsid w:val="001A2CE1"/>
     <w:rsid w:val="001C76D0"/>
     <w:rsid w:val="00210A1A"/>
     <w:rsid w:val="0027330E"/>
     <w:rsid w:val="002C7833"/>
+    <w:rsid w:val="0031680B"/>
     <w:rsid w:val="00363151"/>
     <w:rsid w:val="00386E5C"/>
     <w:rsid w:val="003A6D74"/>
     <w:rsid w:val="003B1776"/>
     <w:rsid w:val="003C6ABA"/>
     <w:rsid w:val="003D7B6B"/>
     <w:rsid w:val="003E5B44"/>
+    <w:rsid w:val="004433D3"/>
     <w:rsid w:val="004535C2"/>
     <w:rsid w:val="004A7B46"/>
     <w:rsid w:val="004E3E29"/>
     <w:rsid w:val="004F7545"/>
+    <w:rsid w:val="00523CF0"/>
     <w:rsid w:val="00597586"/>
     <w:rsid w:val="005D7E48"/>
     <w:rsid w:val="00612067"/>
     <w:rsid w:val="00621A07"/>
     <w:rsid w:val="006354DF"/>
     <w:rsid w:val="00663B95"/>
     <w:rsid w:val="0072266F"/>
     <w:rsid w:val="007C5B66"/>
     <w:rsid w:val="00831C5B"/>
     <w:rsid w:val="008A3CA8"/>
     <w:rsid w:val="008B3745"/>
     <w:rsid w:val="0095443A"/>
+    <w:rsid w:val="0098554C"/>
     <w:rsid w:val="009C2511"/>
     <w:rsid w:val="00A27E79"/>
     <w:rsid w:val="00A375E2"/>
     <w:rsid w:val="00A61F1F"/>
     <w:rsid w:val="00A75D9E"/>
     <w:rsid w:val="00B14A6A"/>
     <w:rsid w:val="00B426C9"/>
     <w:rsid w:val="00B56D5C"/>
     <w:rsid w:val="00B967A9"/>
     <w:rsid w:val="00C15A63"/>
     <w:rsid w:val="00C552AD"/>
     <w:rsid w:val="00C56532"/>
     <w:rsid w:val="00C92C52"/>
     <w:rsid w:val="00D75279"/>
     <w:rsid w:val="00DC702F"/>
     <w:rsid w:val="00DE0AE7"/>
     <w:rsid w:val="00DE5574"/>
     <w:rsid w:val="00DE7F0D"/>
     <w:rsid w:val="00E25C4A"/>
     <w:rsid w:val="00EA322A"/>
     <w:rsid w:val="00F1062C"/>
     <w:rsid w:val="00F23022"/>
     <w:rsid w:val="00FF37CE"/>
   </w:rsids>
   <m:mathPr>
@@ -38918,86 +37688,74 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...13 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="add6e48c765f6ecee604f7f8c7e78934" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010065D4B3977DAB454EAEE358A58446890D" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="da6f3d064b6a3b0d5e032f56c2606712">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c7316864-6f6a-4f68-bc5a-98b508825d95" xmlns:ns3="f4557053-750b-4f7e-ace1-ada2b034950a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ef4052d9ab4e56c6bce85058bb8cd6d5" ns2:_="" ns3:_="">
     <xsd:import namespace="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <xsd:import namespace="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c7316864-6f6a-4f68-bc5a-98b508825d95" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
@@ -39021,50 +37779,55 @@
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="15" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="16" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="21" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4557053-750b-4f7e-ace1-ada2b034950a" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="17" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -39153,141 +37916,154 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="c7316864-6f6a-4f68-bc5a-98b508825d95">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <SharedWithUsers xmlns="f4557053-750b-4f7e-ace1-ada2b034950a">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <MediaLengthInSeconds xmlns="c7316864-6f6a-4f68-bc5a-98b508825d95" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF12FB22-D2FE-4C73-8613-13EE4E6EBE7C}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90B27DA1-B427-46A8-BF57-1D7227658F58}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <ds:schemaRef ds:uri="f4557053-750b-4f7e-ace1-ada2b034950a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63206E24-DC58-4EBF-95A1-456A408172C1}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59DAC31F-43C1-45D6-B073-09B10CCC3A0A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E5758D-5696-453F-AED5-58131FA99F88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD7C40-BEC6-4A40-8FD9-4A947DC06D67}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c7316864-6f6a-4f68-bc5a-98b508825d95"/>
     <ds:schemaRef ds:uri="f4557053-750b-4f7e-ace1-ada2b034950a"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{63206E24-DC58-4EBF-95A1-456A408172C1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>33</Pages>
-[...1 lines deleted...]
-  <Characters>54434</Characters>
+  <Pages>18</Pages>
+  <Words>10436</Words>
+  <Characters>54688</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>453</Lines>
-  <Paragraphs>127</Paragraphs>
+  <Lines>1822</Lines>
+  <Paragraphs>632</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>63856</CharactersWithSpaces>
+  <CharactersWithSpaces>64492</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="36" baseType="variant">
       <vt:variant>
         <vt:i4>4194367</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>18</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ContractsTeam@manchester.ac.uk</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>7143518</vt:i4>
       </vt:variant>
       <vt:variant>