--- v0 (2026-02-26)
+++ v1 (2026-08-28)
@@ -1,1808 +1,1797 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="0007768F" w:rsidR="00266212" w:rsidP="0007768F" w:rsidRDefault="0007768F" w14:paraId="2767AFC0" w14:textId="17B19F6F">
+    <w:p w14:paraId="2767AFC0" w14:textId="1599562B" w:rsidR="00266212" w:rsidRPr="0007768F" w:rsidRDefault="0007768F" w:rsidP="0007768F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007768F">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>Key Dates</w:t>
       </w:r>
       <w:r w:rsidR="007C2160">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t xml:space="preserve"> 202</w:t>
       </w:r>
-      <w:r w:rsidR="00744784">
+      <w:r w:rsidR="00A5156A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>5-2026</w:t>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00744784">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>-202</w:t>
+      </w:r>
+      <w:r w:rsidR="00A5156A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="4FCE0F4C" w14:textId="77777777"/>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="2F2DB971" w14:textId="77777777">
+    <w:p w14:paraId="4FCE0F4C" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F"/>
+    <w:p w14:paraId="2F2DB971" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007768F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>PAD Review meeting dates</w:t>
       </w:r>
       <w:r w:rsidRPr="0007768F">
         <w:t>: These are formal PAD review meetings that take place in service between the trainee PWP and PAD sign off person.  This meeting could also include the clinical skills supervisor and case manager if these people are not the overall PAD sign off person.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F76C23">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>  The PAD review meetings</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> are an opportunity for </w:t>
       </w:r>
       <w:r w:rsidR="00F76C23">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>self-assessment</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> and for </w:t>
       </w:r>
       <w:r w:rsidR="00F76C23">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>the trainee</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> to asses</w:t>
       </w:r>
       <w:r w:rsidR="00F76C23">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>s progress throughout the programme</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve">. Supervisors/PAD sign off person will complete a </w:t>
       </w:r>
       <w:r w:rsidR="00F76C23">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>brief report commenting on the trainee’s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> progress towards programme learning outcomes.   These meetings should be scheduled to take place over the course of training. There are 5 suggested dates. Review meetings enable a discussion to make sure trainees are making the right sort of progression towards completion.  The end point review is about finalising and signing off the completed document.</w:t>
       </w:r>
       <w:r w:rsidR="00F76C23">
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Please make sure that both the trainee PWP and the PAD sign off person completes the PAD review meeting forms on the PARE system – pages 8-12</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="082FEDEF" w14:textId="77777777">
+    <w:p w14:paraId="082FEDEF" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRDefault="00F76C23">
       <w:pPr>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="normaltextrun"/>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
-          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
         <w:t>Recommended schedule</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F76C23" w:rsidTr="00F76C23" w14:paraId="31E495DD" w14:textId="77777777">
+      <w:tr w:rsidR="00F76C23" w14:paraId="31E495DD" w14:textId="77777777" w:rsidTr="00F76C23">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="31C7A10C" w14:textId="77777777">
+          <w:p w14:paraId="31C7A10C" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRPr="00F76C23" w:rsidRDefault="00F76C23">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76C23">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>PAD Review Meetings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="527A1E2D" w14:textId="77777777">
+          <w:p w14:paraId="527A1E2D" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRPr="00F76C23" w:rsidRDefault="00F76C23">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76C23">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F76C23" w:rsidTr="00F76C23" w14:paraId="25FC329D" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="2956203E" w14:textId="77777777">
+      <w:tr w:rsidR="00F76C23" w14:paraId="25FC329D" w14:textId="77777777" w:rsidTr="00F76C23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2956203E" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRDefault="00F76C23">
             <w:r>
               <w:t>Meeting 1 (Initial meeting)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="004B6AB2" w14:paraId="681FC602" w14:textId="2D7DFFD1">
+          <w:p w14:paraId="681FC602" w14:textId="2008DDDB" w:rsidR="00F76C23" w:rsidRDefault="004B6AB2">
             <w:r>
               <w:t>September/October 202</w:t>
             </w:r>
-            <w:r w:rsidR="00744784">
-[...10 lines deleted...]
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="572E7C7D" w14:textId="77777777">
+            <w:r w:rsidR="00A5156A">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F76C23" w14:paraId="6E378BBD" w14:textId="77777777" w:rsidTr="00F76C23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="572E7C7D" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRDefault="00F76C23">
             <w:r>
               <w:t>Meeting 2 (Interim Review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="004B6AB2" w14:paraId="2D6A9DE1" w14:textId="07188342">
+          <w:p w14:paraId="2D6A9DE1" w14:textId="528234C9" w:rsidR="00F76C23" w:rsidRDefault="004B6AB2">
             <w:r>
               <w:t>November/December 202</w:t>
             </w:r>
-            <w:r w:rsidR="00744784">
-[...10 lines deleted...]
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="63F8CB0B" w14:textId="77777777">
+            <w:r w:rsidR="00A5156A">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F76C23" w14:paraId="38FCD858" w14:textId="77777777" w:rsidTr="00F76C23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F8CB0B" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRDefault="00F76C23">
             <w:r>
               <w:t>Meeting 3 (Interim Review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="004B6AB2" w14:paraId="5A9248B9" w14:textId="34962B1B">
+          <w:p w14:paraId="5A9248B9" w14:textId="0E97BCD7" w:rsidR="00F76C23" w:rsidRDefault="004B6AB2">
             <w:r>
               <w:t>March 202</w:t>
             </w:r>
-            <w:r w:rsidR="00744784">
-[...10 lines deleted...]
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="57047A77" w14:textId="77777777">
+            <w:r w:rsidR="00A5156A">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F76C23" w14:paraId="29B0C21E" w14:textId="77777777" w:rsidTr="00F76C23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57047A77" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRDefault="00F76C23">
             <w:r>
               <w:t>Meeting 4 (Interim Review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="004B6AB2" w14:paraId="61DB008B" w14:textId="2F49A1D7">
+          <w:p w14:paraId="61DB008B" w14:textId="644AE08A" w:rsidR="00F76C23" w:rsidRDefault="004B6AB2">
             <w:r>
               <w:t>May 202</w:t>
             </w:r>
-            <w:r w:rsidR="00744784">
-[...10 lines deleted...]
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="7D13C8C5" w14:textId="77777777">
+            <w:r w:rsidR="00A5156A">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F76C23" w14:paraId="4E6888E2" w14:textId="77777777" w:rsidTr="00F76C23">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D13C8C5" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRDefault="00F76C23">
             <w:r>
               <w:t>Meeting 5 (End-point Review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="7B0A1F87" w14:textId="117AB276">
+          <w:p w14:paraId="7B0A1F87" w14:textId="3EFF117A" w:rsidR="00F76C23" w:rsidRDefault="00F76C23">
             <w:r>
               <w:t xml:space="preserve">Before </w:t>
             </w:r>
-            <w:r w:rsidR="00744784">
-[...2 lines deleted...]
-            <w:r w:rsidRPr="004B6AB2" w:rsidR="004B6AB2">
+            <w:r w:rsidR="00A5156A">
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="004B6AB2" w:rsidRPr="004B6AB2">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidR="004B6AB2">
               <w:t xml:space="preserve"> July 202</w:t>
             </w:r>
-            <w:r w:rsidR="00744784">
-              <w:t>6</w:t>
+            <w:r w:rsidR="00A5156A">
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> (Submission Date)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0007768F" w:rsidR="00F76C23" w:rsidRDefault="00F76C23" w14:paraId="1B583646" w14:textId="77777777"/>
-[...60 lines deleted...]
-    <w:p w:rsidRPr="00885525" w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="4560D184" w14:textId="77777777">
+    <w:p w14:paraId="1B583646" w14:textId="77777777" w:rsidR="00F76C23" w:rsidRPr="0007768F" w:rsidRDefault="00F76C23"/>
+    <w:p w14:paraId="2226CBB0" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F"/>
+    <w:p w14:paraId="4560D184" w14:textId="77777777" w:rsidR="0007768F" w:rsidRPr="00885525" w:rsidRDefault="0007768F">
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Academic Advisor tutorials</w:t>
       </w:r>
       <w:r w:rsidRPr="0007768F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> with students</w:t>
       </w:r>
       <w:r w:rsidR="00F76C23">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00885525" w:rsidR="00F76C23">
+      <w:r w:rsidR="00F76C23" w:rsidRPr="00885525">
         <w:t>Throughout the programme</w:t>
       </w:r>
       <w:r w:rsidR="0061011A">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00885525" w:rsidR="00F76C23">
+      <w:r w:rsidR="00F76C23" w:rsidRPr="00885525">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00885525" w:rsidR="00885525">
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
         <w:t>Academic</w:t>
       </w:r>
-      <w:r w:rsidRPr="00885525" w:rsidR="00F76C23">
+      <w:r w:rsidR="00F76C23" w:rsidRPr="00885525">
         <w:t xml:space="preserve"> Advisors meet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00885525" w:rsidR="00885525">
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
         <w:t>regularly</w:t>
       </w:r>
-      <w:r w:rsidRPr="00885525" w:rsidR="00F76C23">
+      <w:r w:rsidR="00F76C23" w:rsidRPr="00885525">
         <w:t xml:space="preserve"> with trainees to ensure they </w:t>
       </w:r>
-      <w:r w:rsidRPr="00885525" w:rsidR="00885525">
-        <w:t xml:space="preserve">are progressing well and to offer support.  AA’s will review trainees </w:t>
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
+        <w:t xml:space="preserve">are progressing well and to offer support.  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00885525" w:rsidR="00885525">
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
+        <w:t>AA’s</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
+        <w:t xml:space="preserve"> will review trainees </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
         <w:t>PAD’s</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00885525" w:rsidR="00885525">
-        <w:t xml:space="preserve"> to ensure they are progressing with practice based outcomes. You will find the scheduled dates for AA meetings within the programme timetable, but for ease please see the table below.</w:t>
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
+        <w:t xml:space="preserve"> to ensure they are progressing with </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
+        <w:t>practice based</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00885525" w:rsidRPr="00885525">
+        <w:t xml:space="preserve"> outcomes. You will find the scheduled dates for AA meetings within the programme timetable, but for ease please see the table below.</w:t>
       </w:r>
       <w:r w:rsidR="00885525">
         <w:t xml:space="preserve">  Academic Advisors will make themselves available for additional tu</w:t>
       </w:r>
       <w:r w:rsidR="0061011A">
         <w:t>torials with students if required.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00885525" w:rsidRDefault="00885525" w14:paraId="2E527FBC" w14:textId="77777777">
+    <w:p w14:paraId="2E527FBC" w14:textId="77777777" w:rsidR="00885525" w:rsidRDefault="00885525">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00885525" w:rsidTr="00B400DC" w14:paraId="5BBEA4CF" w14:textId="77777777">
+      <w:tr w:rsidR="00885525" w14:paraId="5BBEA4CF" w14:textId="77777777" w:rsidTr="00B400DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="00885525" w14:paraId="2DFB0D6A" w14:textId="77777777">
+          <w:p w14:paraId="2DFB0D6A" w14:textId="77777777" w:rsidR="00885525" w:rsidRPr="00F76C23" w:rsidRDefault="00885525" w:rsidP="00B400DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>AA Tutorials</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="00885525" w14:paraId="133E653E" w14:textId="77777777">
+          <w:p w14:paraId="133E653E" w14:textId="77777777" w:rsidR="00885525" w:rsidRPr="00F76C23" w:rsidRDefault="00885525" w:rsidP="00B400DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76C23">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00885525" w:rsidTr="00B400DC" w14:paraId="16140B07" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="00885525" w14:paraId="3BC57643" w14:textId="77777777">
+      <w:tr w:rsidR="00885525" w14:paraId="16140B07" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC57643" w14:textId="77777777" w:rsidR="00885525" w:rsidRDefault="00885525" w:rsidP="00B400DC">
             <w:r>
               <w:t>Meeting 1 (initial meeting)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00885525" w:rsidP="004B6AB2" w:rsidRDefault="00744784" w14:paraId="2156B2BF" w14:textId="23D0D2C4">
-[...1 lines deleted...]
-              <w:t>15</w:t>
+          <w:p w14:paraId="2156B2BF" w14:textId="4D9B5DED" w:rsidR="00885525" w:rsidRDefault="00744784" w:rsidP="004B6AB2">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A5156A">
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00744784">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B6AB2">
               <w:t>September 202</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-          <w:p w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="00885525" w14:paraId="19F7C384" w14:textId="77777777">
+            <w:r w:rsidR="00A5156A">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00885525" w14:paraId="179C0A3E" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19F7C384" w14:textId="77777777" w:rsidR="00885525" w:rsidRDefault="00885525" w:rsidP="00B400DC">
             <w:r>
               <w:t>Meeting 2 (Interim Review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="00744784" w14:paraId="51146CBA" w14:textId="0F1B46D0">
-[...9 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="51146CBA" w14:textId="1872966B" w:rsidR="00885525" w:rsidRDefault="00A5156A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>14th</w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B6AB2">
               <w:t>December 202</w:t>
             </w:r>
             <w:r>
-              <w:t>5</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="00885525" w14:paraId="5841AADD" w14:textId="77777777">
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00885525" w14:paraId="6A5D2705" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5841AADD" w14:textId="77777777" w:rsidR="00885525" w:rsidRDefault="00885525" w:rsidP="00B400DC">
             <w:r>
               <w:t>Meeting 3 (Interim Review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="004B6AB2" w14:paraId="6A44BEEB" w14:textId="58967236">
+          <w:p w14:paraId="6A44BEEB" w14:textId="10970EE6" w:rsidR="00885525" w:rsidRDefault="004B6AB2" w:rsidP="00B400DC">
             <w:r>
               <w:t>1</w:t>
             </w:r>
+            <w:r w:rsidR="00A5156A">
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004B6AB2">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> January 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A5156A">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00885525" w14:paraId="0588FA71" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12AEC901" w14:textId="77777777" w:rsidR="00885525" w:rsidRDefault="00885525" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>Meeting 4 (Interim Review)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5661EB33" w14:textId="5FF10E25" w:rsidR="00885525" w:rsidRDefault="00A5156A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>1st</w:t>
+            </w:r>
             <w:r w:rsidR="00744784">
-              <w:t>9</w:t>
-[...41 lines deleted...]
-            <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B6AB2">
               <w:t>March 202</w:t>
             </w:r>
             <w:r>
-              <w:t>6</w:t>
-[...9 lines deleted...]
-          <w:p w:rsidR="00885525" w:rsidP="00885525" w:rsidRDefault="00885525" w14:paraId="72FC7EA4" w14:textId="77777777">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00885525" w14:paraId="3AEE8D2F" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72FC7EA4" w14:textId="77777777" w:rsidR="00885525" w:rsidRDefault="00885525" w:rsidP="00885525">
             <w:r>
               <w:t>Meeting 5 (final meeting)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00885525" w:rsidP="00B400DC" w:rsidRDefault="00744784" w14:paraId="5B933F41" w14:textId="22BDEB09">
-[...1 lines deleted...]
-              <w:t>18</w:t>
+          <w:p w14:paraId="5B933F41" w14:textId="2D11DB2E" w:rsidR="00885525" w:rsidRDefault="00744784" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A5156A">
+              <w:t>0</w:t>
             </w:r>
             <w:r w:rsidRPr="00744784">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004B6AB2">
               <w:t>May 202</w:t>
             </w:r>
-            <w:r>
-              <w:t>6</w:t>
+            <w:r w:rsidR="00A5156A">
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0007768F" w:rsidR="00885525" w:rsidRDefault="00885525" w14:paraId="6CAB257B" w14:textId="77777777">
+    <w:p w14:paraId="6CAB257B" w14:textId="77777777" w:rsidR="00885525" w:rsidRPr="0007768F" w:rsidRDefault="00885525">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="7CC9BE9D" w14:textId="77777777"/>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="62A292A1" w14:textId="77777777">
+    <w:p w14:paraId="7CC9BE9D" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F"/>
+    <w:p w14:paraId="62A292A1" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007768F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Assessment dates</w:t>
       </w:r>
       <w:r w:rsidR="00885525">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0061011A" w:rsidR="00885525">
+      <w:r w:rsidR="00885525" w:rsidRPr="0061011A">
         <w:t xml:space="preserve">You will find assessment dates in the </w:t>
       </w:r>
-      <w:r w:rsidRPr="0061011A" w:rsidR="004C39D6">
+      <w:r w:rsidR="004C39D6" w:rsidRPr="0061011A">
         <w:t xml:space="preserve">Trainee PWP Supervisor Handbook.  For </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="0061011A" w:rsidR="004C39D6">
+      <w:r w:rsidR="004C39D6" w:rsidRPr="0061011A">
         <w:t>ease</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="0061011A" w:rsidR="004C39D6">
+      <w:r w:rsidR="004C39D6" w:rsidRPr="0061011A">
         <w:t xml:space="preserve"> please see the key assessment dates below:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C39D6" w:rsidTr="2FD6A63F" w14:paraId="62B59E48" w14:textId="77777777">
+      <w:tr w:rsidR="004C39D6" w14:paraId="62B59E48" w14:textId="77777777" w:rsidTr="2FD6A63F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="11E02599" w14:textId="77777777">
+          <w:p w14:paraId="11E02599" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRPr="00F76C23" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="5F0F22C4" w14:textId="77777777">
+          <w:p w14:paraId="5F0F22C4" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRPr="00F76C23" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76C23">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C39D6" w:rsidTr="2FD6A63F" w14:paraId="4361B14E" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="6C860B44" w14:textId="77777777">
+      <w:tr w:rsidR="004C39D6" w14:paraId="4361B14E" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C860B44" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
-                <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
               </w:rPr>
               <w:t>Formative Problem Focused Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="00744784" w14:paraId="6D6B2B1C" w14:textId="6F25C85F">
+          <w:p w14:paraId="6D6B2B1C" w14:textId="730C260E" w:rsidR="004C39D6" w:rsidRDefault="00A5156A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>2nd</w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> and </w:t>
+            </w:r>
             <w:r>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744784">
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> and 4</w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="15DBD8FA" w14:textId="77777777">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> November</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> 202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C39D6" w14:paraId="0F79A596" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15DBD8FA" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Summative Problem Focused Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="00744784" w14:paraId="2E1FA7EB" w14:textId="4E05E32D">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00744784">
+          <w:p w14:paraId="2E1FA7EB" w14:textId="4BA89D58" w:rsidR="004C39D6" w:rsidRDefault="00A5156A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>16th</w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> and 1</w:t>
+            </w:r>
+            <w:r>
+              <w:t>7th</w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> November 202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C39D6" w14:paraId="03137B6C" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48D21C58" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>Formative Assessment and Engagement unit essay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F96464B" w14:textId="7F3C30D3" w:rsidR="004C39D6" w:rsidRDefault="00A5156A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>14th</w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> January 202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C39D6" w14:paraId="3535B1E0" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D729F59" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>Summative Assessment and Engagement unit essay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5157ED41" w14:textId="4165EF60" w:rsidR="004C39D6" w:rsidRDefault="00A5156A" w:rsidP="004B6AB2">
+            <w:r>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> and 18</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00744784">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
+              <w:t>February 202</w:t>
+            </w:r>
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C39D6" w14:paraId="705A41B7" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67F5C15A" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="0061011A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>Formative treatment session</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A0797E0" w14:textId="04BDCF97" w:rsidR="004C39D6" w:rsidRDefault="00A5156A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>22nd</w:t>
+            </w:r>
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> and</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> February 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C39D6" w14:paraId="3C438640" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51980569" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="0061011A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t xml:space="preserve">Summative </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:t>real life</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:t xml:space="preserve"> recording</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="501477C4" w14:textId="17C3325D" w:rsidR="004C39D6" w:rsidRDefault="004B6AB2" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00A5156A">
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="00744784" w:rsidRPr="00744784">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00744784">
+            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> May 202</w:t>
+            </w:r>
+            <w:r w:rsidR="00A5156A">
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004C39D6" w14:paraId="00A83917" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05821C3F" w14:textId="00590ECB" w:rsidR="004C39D6" w:rsidRDefault="0061011A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t xml:space="preserve">Formative </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A5156A">
+              <w:t>Multiple choice</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A5156A">
+              <w:t xml:space="preserve"> exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B824BF0" w14:textId="580D9A64" w:rsidR="004C39D6" w:rsidRDefault="00A5156A" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> January 2026</w:t>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00744784">
+              <w:t xml:space="preserve"> February 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061011A" w14:paraId="2D622836" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A2E76B" w14:textId="0E45ED24" w:rsidR="0061011A" w:rsidRDefault="0061011A" w:rsidP="0061011A">
+            <w:r>
+              <w:t xml:space="preserve">Summative </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00A5156A">
+              <w:t>Multiple choice</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00A5156A">
+              <w:t xml:space="preserve"> exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1494D954" w14:textId="23E5C156" w:rsidR="0061011A" w:rsidRDefault="00A5156A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061011A" w14:paraId="6A52CF80" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29AD580A" w14:textId="77777777" w:rsidR="0061011A" w:rsidRDefault="0061011A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>Formative VDC Presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1748DA" w14:textId="442B14A7" w:rsidR="0061011A" w:rsidRDefault="00A5156A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> February 2026</w:t>
-[...23 lines deleted...]
-            <w:r w:rsidRPr="00744784">
+              <w:t xml:space="preserve"> May 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061011A" w14:paraId="66CB2BF0" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05EF4888" w14:textId="77777777" w:rsidR="0061011A" w:rsidRDefault="0061011A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>Summative VDC presentation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47BE3384" w14:textId="15D9AF36" w:rsidR="0061011A" w:rsidRDefault="00A5156A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>24</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>nd</w:t>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00744784">
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> June 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061011A" w14:paraId="3DD9C815" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B617FFD" w14:textId="77777777" w:rsidR="0061011A" w:rsidRDefault="0061011A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>Formative VDC Supervision essay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0677D2AC" w14:textId="0B71883C" w:rsidR="0061011A" w:rsidRDefault="00A5156A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>rd</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> March 2026</w:t>
-[...31 lines deleted...]
-            <w:r w:rsidR="00744784">
+              <w:t xml:space="preserve"> June 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061011A" w14:paraId="6DAD7A8E" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66DD9EED" w14:textId="77777777" w:rsidR="0061011A" w:rsidRDefault="0061011A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>Summative VDC Supervision essay</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F26C702" w14:textId="79336CD6" w:rsidR="0061011A" w:rsidRDefault="00A5156A" w:rsidP="0061011A">
+            <w:r>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00744784" w:rsidR="00744784">
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00744784">
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00744784">
+            <w:r>
+              <w:t xml:space="preserve"> July 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0061011A" w14:paraId="6D981381" w14:textId="77777777" w:rsidTr="2FD6A63F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="334389D4" w14:textId="77777777" w:rsidR="0061011A" w:rsidRDefault="0061011A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>Practice Assessment Document (PAD)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="410B67C0" w14:textId="0216E67D" w:rsidR="0061011A" w:rsidRDefault="00A5156A" w:rsidP="0061011A">
+            <w:r>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A5156A">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
-              <w:t xml:space="preserve"> May 2026</w:t>
-[...185 lines deleted...]
-              <w:t xml:space="preserve"> July 2026</w:t>
+              <w:t xml:space="preserve"> July 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0007768F" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w14:paraId="7E312522" w14:textId="77777777">
+    <w:p w14:paraId="7E312522" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRPr="0007768F" w:rsidRDefault="004C39D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="3E6A917F" w14:textId="77777777"/>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="195C90A0" w14:textId="77777777">
+    <w:p w14:paraId="3E6A917F" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F"/>
+    <w:p w14:paraId="195C90A0" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0007768F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Programme and service webinar dates</w:t>
       </w:r>
       <w:r w:rsidR="004C39D6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="0061011A" w:rsidR="004C39D6">
+      <w:r w:rsidR="004C39D6" w:rsidRPr="0061011A">
         <w:t>The programme delivers a pre-programme webinar to services supporting a University of Manchester trainee PWP.  This webinar will give you an overview of the programme as well as any key updates or changes.  The programme also offers a recruitment webinar to discuss planning for the upcoming cohorts.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0061011A" w:rsidRDefault="0061011A" w14:paraId="0F251BA6" w14:textId="77777777">
+    <w:p w14:paraId="0F251BA6" w14:textId="77777777" w:rsidR="0061011A" w:rsidRDefault="0061011A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004C39D6" w:rsidTr="00B400DC" w14:paraId="707E20EA" w14:textId="77777777">
+      <w:tr w:rsidR="004C39D6" w14:paraId="707E20EA" w14:textId="77777777" w:rsidTr="00B400DC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="1DA27AC3" w14:textId="77777777">
+          <w:p w14:paraId="1DA27AC3" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRPr="00F76C23" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Webinar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="7D4C3AF1" w14:textId="77777777">
+          <w:p w14:paraId="7D4C3AF1" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRPr="00F76C23" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76C23">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C39D6" w:rsidTr="00B400DC" w14:paraId="674933FB" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="31C1AA78" w14:textId="77777777">
+      <w:tr w:rsidR="004C39D6" w14:paraId="674933FB" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C1AA78" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:r>
               <w:t>Pre-programme webinar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="00266212" w14:paraId="6DB58200" w14:textId="56F5839A">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00266212">
+          <w:p w14:paraId="6DB58200" w14:textId="3A3B9751" w:rsidR="004C39D6" w:rsidRDefault="00991399" w:rsidP="00B400DC">
+            <w:r>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00991399">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>st</w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="00744784" w:rsidP="00B400DC" w:rsidRDefault="00744784" w14:paraId="087844C8" w14:textId="69DB2BF9">
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> September 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00744784" w14:paraId="7CFDBB89" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="087844C8" w14:textId="69DB2BF9" w:rsidR="00744784" w:rsidRDefault="00744784" w:rsidP="00B400DC">
             <w:r>
               <w:t>Update Webinar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00744784" w:rsidP="00B400DC" w:rsidRDefault="00744784" w14:paraId="08F36887" w14:textId="4395062E">
+          <w:p w14:paraId="08F36887" w14:textId="4395062E" w:rsidR="00744784" w:rsidRDefault="00744784" w:rsidP="00B400DC">
             <w:r>
               <w:t>Date TBC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004C39D6" w:rsidTr="00B400DC" w14:paraId="6731FDEF" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="004C39D6" w14:paraId="7E5C194B" w14:textId="77777777">
+      <w:tr w:rsidR="004C39D6" w14:paraId="6731FDEF" w14:textId="77777777" w:rsidTr="00B400DC">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E5C194B" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w:rsidP="00B400DC">
             <w:r>
               <w:t>Recruitment webinar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004C39D6" w:rsidP="00B400DC" w:rsidRDefault="00744784" w14:paraId="2E434EC7" w14:textId="4D67E412">
+          <w:p w14:paraId="2E434EC7" w14:textId="4D67E412" w:rsidR="004C39D6" w:rsidRDefault="00744784" w:rsidP="00B400DC">
             <w:r>
               <w:t xml:space="preserve">Date </w:t>
             </w:r>
             <w:r w:rsidR="004B6AB2">
               <w:t>TBC</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="0007768F" w:rsidR="004C39D6" w:rsidRDefault="004C39D6" w14:paraId="03E7AB45" w14:textId="77777777">
+    <w:p w14:paraId="03E7AB45" w14:textId="77777777" w:rsidR="004C39D6" w:rsidRPr="0007768F" w:rsidRDefault="004C39D6">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="0007768F" w14:paraId="69A229B1" w14:textId="77777777"/>
-    <w:p w:rsidR="0007768F" w:rsidRDefault="007C2160" w14:paraId="0D264AEA" w14:textId="04BE03E2">
+    <w:p w14:paraId="69A229B1" w14:textId="77777777" w:rsidR="0007768F" w:rsidRDefault="0007768F"/>
+    <w:p w14:paraId="0D264AEA" w14:textId="04BE03E2" w:rsidR="0007768F" w:rsidRDefault="007C2160">
       <w:r w:rsidRPr="007C2160">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Clinical placement review audit</w:t>
       </w:r>
       <w:r>
         <w:t>: To ensure services are offering trainee PWP’s a learning experience that confirms to the IAPT guidance, HEI’s will carry out clinical placement review audits with services twice per academic year.  Once in person and once online.  The dates for Sept 24-25 are listed below.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4508"/>
         <w:gridCol w:w="4508"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007C2160" w:rsidTr="00E820CA" w14:paraId="7A623FAC" w14:textId="77777777">
+      <w:tr w:rsidR="007C2160" w14:paraId="7A623FAC" w14:textId="77777777" w:rsidTr="00E820CA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="007C2160" w:rsidP="00E820CA" w:rsidRDefault="007C2160" w14:paraId="5E59CA9E" w14:textId="77777777">
+          <w:p w14:paraId="5E59CA9E" w14:textId="77777777" w:rsidR="007C2160" w:rsidRPr="00F76C23" w:rsidRDefault="007C2160" w:rsidP="00E820CA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Webinar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F76C23" w:rsidR="007C2160" w:rsidP="00E820CA" w:rsidRDefault="007C2160" w14:paraId="35BEF8F9" w14:textId="77777777">
+          <w:p w14:paraId="35BEF8F9" w14:textId="77777777" w:rsidR="007C2160" w:rsidRPr="00F76C23" w:rsidRDefault="007C2160" w:rsidP="00E820CA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F76C23">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007C2160" w:rsidTr="00E820CA" w14:paraId="3F1BCFDC" w14:textId="77777777">
-[...4 lines deleted...]
-          <w:p w:rsidR="007C2160" w:rsidP="00E820CA" w:rsidRDefault="007C2160" w14:paraId="263193CF" w14:textId="7742838C">
+      <w:tr w:rsidR="007C2160" w14:paraId="3F1BCFDC" w14:textId="77777777" w:rsidTr="00E820CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="263193CF" w14:textId="7742838C" w:rsidR="007C2160" w:rsidRDefault="007C2160" w:rsidP="00E820CA">
             <w:r>
               <w:t>Clinical placement review audit 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C2160" w:rsidP="00E820CA" w:rsidRDefault="00266212" w14:paraId="57003C72" w14:textId="6B2EE880">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00266212">
+          <w:p w14:paraId="57003C72" w14:textId="6607A9CB" w:rsidR="007C2160" w:rsidRDefault="00991399" w:rsidP="00E820CA">
+            <w:r>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00991399">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>st</w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="007C2160" w:rsidP="00E820CA" w:rsidRDefault="007C2160" w14:paraId="2901FAB9" w14:textId="66EF3AA5">
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> October 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C2160" w14:paraId="298FD3A2" w14:textId="77777777" w:rsidTr="00E820CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4508" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2901FAB9" w14:textId="66EF3AA5" w:rsidR="007C2160" w:rsidRDefault="007C2160" w:rsidP="00E820CA">
             <w:r>
               <w:t>Clinical placement review audit 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4508" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007C2160" w:rsidP="00E820CA" w:rsidRDefault="00266212" w14:paraId="4BFC4FD7" w14:textId="4D9667E1">
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00266212">
+          <w:p w14:paraId="4BFC4FD7" w14:textId="24C4628D" w:rsidR="007C2160" w:rsidRDefault="00C749CC" w:rsidP="00E820CA">
+            <w:r>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C749CC">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> March 2026</w:t>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> March 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="007C2160" w:rsidRDefault="007C2160" w14:paraId="08A7ACB4" w14:textId="77777777"/>
+    <w:p w14:paraId="08A7ACB4" w14:textId="77777777" w:rsidR="007C2160" w:rsidRDefault="007C2160"/>
     <w:sectPr w:rsidR="007C2160">
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0007768F"/>
     <w:rsid w:val="0007768F"/>
     <w:rsid w:val="001D1182"/>
     <w:rsid w:val="00266212"/>
     <w:rsid w:val="003D6EC9"/>
     <w:rsid w:val="004B6AB2"/>
     <w:rsid w:val="004C39D6"/>
+    <w:rsid w:val="00566857"/>
     <w:rsid w:val="0061011A"/>
     <w:rsid w:val="00744784"/>
     <w:rsid w:val="007C2160"/>
     <w:rsid w:val="00885525"/>
+    <w:rsid w:val="00991399"/>
+    <w:rsid w:val="00A5156A"/>
     <w:rsid w:val="00B71EE1"/>
+    <w:rsid w:val="00C749CC"/>
     <w:rsid w:val="00F76C23"/>
-    <w:rsid w:val="28B96C2D"/>
     <w:rsid w:val="2FD6A63F"/>
     <w:rsid w:val="5BE07AFF"/>
-    <w:rsid w:val="69E7E365"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5CDC41B5"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{99813C50-A688-49A7-A61D-57ED3F19D0A9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -1958,52 +1947,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2070,128 +2059,129 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0007768F"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="0007768F"/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F76C23"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="/media/image.png" Id="Re5fe388239d44070" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2424,67 +2414,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038F6673513213E47851DA09FACF84433" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3eb9ba20798e045ecb3b3d28baca6c15">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="9602c977-acf6-48c5-b880-35b91e2e04d9" xmlns:ns4="db4257c5-c1bb-4f42-817a-c5ed313d6230" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="c1fee526f952b186453718b1d54f3d3d" ns3:_="" ns4:_="">
     <xsd:import namespace="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <xsd:import namespace="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2693,104 +2666,143 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="db4257c5-c1bb-4f42-817a-c5ed313d6230" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2B8E32C-8F0A-4852-BC77-73A187B1CE28}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87784E70-D990-40B8-8317-997FEA242FA2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
+    <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1E20EB95-6FB2-4721-B1D9-3A22CFACD6B7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87784E70-D990-40B8-8317-997FEA242FA2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A2B8E32C-8F0A-4852-BC77-73A187B1CE28}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>578</Words>
+  <Characters>3214</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>110</Lines>
+  <Paragraphs>86</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>University of Manchester</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3706</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clare Stephenson</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Clare Stephenson</lastModifiedBy>
-  <revision>3</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038F6673513213E47851DA09FACF84433</vt:lpwstr>
   </property>
 </Properties>
 </file>