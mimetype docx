--- v0 (2026-04-16)
+++ v1 (2026-08-28)
@@ -4,74 +4,90 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="59D743CE" w14:textId="0939B16C" w:rsidR="00877CB5" w:rsidRDefault="00DE1625" w:rsidP="00DE1625">
+    <w:p w14:paraId="59D743CE" w14:textId="71B1FF22" w:rsidR="00877CB5" w:rsidRDefault="00DE1625" w:rsidP="00DE1625">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DE1625">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Self-directed study day timetable</w:t>
       </w:r>
       <w:r w:rsidR="00877CB5">
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Sept 25 cohort</w:t>
+        <w:t xml:space="preserve"> Sept 2</w:t>
+      </w:r>
+      <w:r w:rsidR="006B01D9">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00877CB5">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cohort</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32512B40" w14:textId="77777777" w:rsidR="00DE1625" w:rsidRPr="00DE1625" w:rsidRDefault="00DE1625" w:rsidP="00DE1625">
       <w:r>
         <w:t xml:space="preserve">During your training year you must take </w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1625">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> self-directed study days (full-time) to engage in course-related work.  Below is a timetable detailing the days you should take the study day and suggestions of work you could engage in.  These study days can also be used as time for writing essays, writing reflections, preparing for simulations or presentations.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1555"/>
         <w:gridCol w:w="4004"/>
@@ -151,78 +167,99 @@
       <w:tr w:rsidR="00826CA1" w14:paraId="2C5530BC" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FC71BA1" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="647BA92E" w14:textId="65B58B11" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="009644E5" w:rsidP="005F472B">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="009644E5">
+          <w:p w14:paraId="647BA92E" w14:textId="17B2E2D7" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="009644E5" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="006B01D9">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="006B01D9" w:rsidRPr="006B01D9">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>th</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> October 2025</w:t>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidR="006B01D9">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>October 202</w:t>
+            </w:r>
+            <w:r w:rsidR="006B01D9">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CC90CE8" w14:textId="707180D4" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="00826CA1" w:rsidP="0AD0EC73">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0AD0EC73">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Annie E&amp;A</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6838D307" w14:textId="5B0DD0C8" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="46695FE8" w:rsidP="0AD0EC73">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -275,85 +312,85 @@
       <w:tr w:rsidR="00826CA1" w14:paraId="565BEF30" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B3B6341" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="105B8EFB" w14:textId="1001F684" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="00826CA1" w:rsidP="005F472B">
+          <w:p w14:paraId="105B8EFB" w14:textId="3AAE1EDB" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="00826CA1" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
-            <w:r w:rsidR="009644E5">
-[...6 lines deleted...]
-            <w:r w:rsidR="009644E5" w:rsidRPr="009644E5">
+            <w:r w:rsidR="006B01D9">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="006B01D9" w:rsidRPr="006B01D9">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="009644E5">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> December 2025</w:t>
+            <w:r w:rsidR="006B01D9">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2388E8E9" w14:textId="2DDF0570" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="5DCFD675" w:rsidP="71659197">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="71659197">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
@@ -372,99 +409,85 @@
       <w:tr w:rsidR="00826CA1" w14:paraId="4DD66362" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FF3D54A" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="684A2AFB" w14:textId="2B3846E3" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="00826CA1" w:rsidP="005F472B">
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00826CA1">
+          <w:p w14:paraId="684A2AFB" w14:textId="4034FC1D" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="006B01D9" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Wednesday 20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006B01D9">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> January</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> (working around your AA tutorial time slot)</w:t>
+              <w:t xml:space="preserve"> January 2027</w:t>
+            </w:r>
+            <w:r w:rsidR="00826CA1">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="005FDABF" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="00826CA1" w:rsidP="0055592A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>E&amp;A essay writing</w:t>
@@ -495,78 +518,85 @@
       <w:tr w:rsidR="00826CA1" w14:paraId="55B38A82" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34AF926D" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E9121AF" w14:textId="49E37E2A" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="009644E5" w:rsidP="005F472B">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="009644E5">
+          <w:p w14:paraId="4E9121AF" w14:textId="435A73BF" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="009644E5" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F" w:rsidRPr="00D7002F">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>nd</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> February 2026</w:t>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30C6185B" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="00826CA1" w:rsidP="0055592A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>E&amp;A essay writing</w:t>
@@ -596,580 +626,634 @@
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> the further activities from the EBLT sessions engaged in so far</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00826CA1" w14:paraId="3CBDD5F3" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63D59329" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="137B885A" w14:textId="7145FB92" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="009644E5" w:rsidP="005F472B">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="009644E5">
+          <w:p w14:paraId="137B885A" w14:textId="3382D1B4" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="00D7002F" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Wednesday 17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D7002F">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> February 2026</w:t>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="052AB339" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="00826CA1" w:rsidP="0055592A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Preparation for the formative treatment session</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="522A52F8" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRPr="0055592A" w:rsidRDefault="00826CA1" w:rsidP="0055592A">
+          <w:p w14:paraId="37F71698" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="00826CA1" w:rsidP="0055592A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Complete</w:t>
             </w:r>
             <w:r w:rsidRPr="0055592A">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve"> the further activities from the </w:t>
-[...7 lines deleted...]
-              <w:t>EBLT sessions engaged in so far</w:t>
+              <w:t xml:space="preserve"> the further activities from the EBLT sessions engaged in so far</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="522A52F8" w14:textId="0EE1D638" w:rsidR="00D7002F" w:rsidRPr="0055592A" w:rsidRDefault="00D7002F" w:rsidP="0055592A">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Revise for the EBLT MCQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00826CA1" w14:paraId="77BE9C4C" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59C5ADA8" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FA3F2D5" w14:textId="4A0F4383" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="009644E5" w:rsidP="005F472B">
-[...41 lines deleted...]
-              <w:t xml:space="preserve"> March 2026</w:t>
+          <w:p w14:paraId="0FA3F2D5" w14:textId="4E45C07A" w:rsidR="00826CA1" w:rsidRPr="005F472B" w:rsidRDefault="009644E5" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday or Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>22nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>23rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">February </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>202</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7 </w:t>
             </w:r>
             <w:r w:rsidR="00826CA1">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>The day your formative treatment submission is not scheduled for</w:t>
             </w:r>
             <w:r w:rsidR="00826CA1">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FA77EF7" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRPr="00826CA1" w:rsidRDefault="00826CA1" w:rsidP="00826CA1">
+          <w:p w14:paraId="55F3D3D7" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="00826CA1" w:rsidP="00826CA1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Complete</w:t>
             </w:r>
             <w:r w:rsidRPr="00826CA1">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> the further activities from the EBLT sessions engaged in so far</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA77EF7" w14:textId="7BD834AA" w:rsidR="00D7002F" w:rsidRPr="00826CA1" w:rsidRDefault="00D7002F" w:rsidP="00826CA1">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Revise for the EBLT MCQ exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00826CA1" w14:paraId="78F5AA09" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="667F1641" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3485A530" w14:textId="6E1203A2" w:rsidR="00826CA1" w:rsidRDefault="009644E5" w:rsidP="005F472B">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="009644E5">
+          <w:p w14:paraId="3485A530" w14:textId="2C0BFB08" w:rsidR="00826CA1" w:rsidRDefault="009644E5" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F" w:rsidRPr="00D7002F">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> March 2026 (working around your clinical placement review)</w:t>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (working around your clinical placement review)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="061EF9A8" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="00826CA1" w:rsidP="00826CA1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PBL work</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D5C65FD" w14:textId="77777777" w:rsidR="00467D27" w:rsidRDefault="00467D27" w:rsidP="00826CA1">
+          <w:p w14:paraId="341F89F6" w14:textId="0E54B59D" w:rsidR="00D7002F" w:rsidRDefault="00D7002F" w:rsidP="00826CA1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>EBLT essay writing</w:t>
+              <w:t>Revise for the EBLT MCQ exam</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CC19173" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRPr="00826CA1" w:rsidRDefault="00467D27" w:rsidP="00826CA1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Complete the further activities from the VDC unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00826CA1" w14:paraId="08B4E5C1" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0389237E" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F2354F1" w14:textId="504F56D8" w:rsidR="00826CA1" w:rsidRDefault="000A03D1" w:rsidP="005F472B">
+          <w:p w14:paraId="3F2354F1" w14:textId="5401AF64" w:rsidR="00826CA1" w:rsidRDefault="000A03D1" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Monday </w:t>
             </w:r>
-            <w:r w:rsidR="00AD53C2">
-[...6 lines deleted...]
-            <w:r w:rsidR="00AD53C2" w:rsidRPr="00AD53C2">
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F" w:rsidRPr="00D7002F">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00AD53C2">
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> April 2026</w:t>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="497E75EB" w14:textId="77777777" w:rsidR="009D6E7C" w:rsidRDefault="009D6E7C" w:rsidP="009D6E7C">
+          <w:p w14:paraId="137EA672" w14:textId="5B18886C" w:rsidR="009D6E7C" w:rsidRPr="00D7002F" w:rsidRDefault="009D6E7C" w:rsidP="00D7002F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>PBL work</w:t>
-            </w:r>
-[...18 lines deleted...]
-              <w:t>EBLT essay writing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7CC4105E" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRPr="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="009D6E7C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Complete the further activities from the VDC unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00826CA1" w14:paraId="749A0E71" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EDEDD7B" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66E36C48" w14:textId="64D6616D" w:rsidR="00826CA1" w:rsidRDefault="00AD53C2" w:rsidP="005F472B">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00AD53C2">
+          <w:p w14:paraId="66E36C48" w14:textId="717567E5" w:rsidR="00826CA1" w:rsidRDefault="00AD53C2" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F" w:rsidRPr="00D7002F">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>nd</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> June 2026</w:t>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3DBDF3A0" w14:textId="77777777" w:rsidR="00826CA1" w:rsidRDefault="009D6E7C" w:rsidP="00826CA1">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>VDC presentation preparation</w:t>
@@ -1200,78 +1284,85 @@
       <w:tr w:rsidR="009D6E7C" w14:paraId="31C6D895" w14:textId="77777777" w:rsidTr="0AD0EC73">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1555" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5528E8B4" w14:textId="77777777" w:rsidR="009D6E7C" w:rsidRDefault="009D6E7C" w:rsidP="005F472B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4004" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D7431B6" w14:textId="487D6902" w:rsidR="009D6E7C" w:rsidRDefault="00AD53C2" w:rsidP="005F472B">
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00AD53C2">
+          <w:p w14:paraId="1D7431B6" w14:textId="3223D07F" w:rsidR="009D6E7C" w:rsidRDefault="00AD53C2" w:rsidP="005F472B">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidR="00D7002F" w:rsidRPr="00D7002F">
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-              <w:t xml:space="preserve"> June 2026</w:t>
+            <w:r w:rsidR="00D7002F">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3457" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DA3D150" w14:textId="77777777" w:rsidR="009D6E7C" w:rsidRDefault="009D6E7C" w:rsidP="009D6E7C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>VDC presentation preparation</w:t>
@@ -1333,58 +1424,58 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010F0B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6EEE022C"/>
     <w:lvl w:ilvl="0" w:tplc="A98C0770">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="CCB2474E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -1951,57 +2042,60 @@
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00DE1625"/>
     <w:rsid w:val="000A03D1"/>
     <w:rsid w:val="001D1182"/>
     <w:rsid w:val="003D6EC9"/>
     <w:rsid w:val="00467D27"/>
     <w:rsid w:val="0055592A"/>
+    <w:rsid w:val="00566857"/>
     <w:rsid w:val="005F472B"/>
+    <w:rsid w:val="006B01D9"/>
     <w:rsid w:val="007E1932"/>
     <w:rsid w:val="00826CA1"/>
     <w:rsid w:val="00877CB5"/>
     <w:rsid w:val="009644E5"/>
     <w:rsid w:val="009D6E7C"/>
     <w:rsid w:val="00AD53C2"/>
+    <w:rsid w:val="00D7002F"/>
     <w:rsid w:val="00DE1625"/>
     <w:rsid w:val="02D51141"/>
     <w:rsid w:val="07994BB1"/>
     <w:rsid w:val="0AD0EC73"/>
     <w:rsid w:val="0B80E767"/>
     <w:rsid w:val="37226ECA"/>
     <w:rsid w:val="46695FE8"/>
     <w:rsid w:val="4CE69E4D"/>
     <w:rsid w:val="5DCFD675"/>
     <w:rsid w:val="71659197"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
@@ -2742,67 +2836,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...15 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038F6673513213E47851DA09FACF84433" ma:contentTypeVersion="16" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="53c068fef0ecd79fd06614c973c99280">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="9602c977-acf6-48c5-b880-35b91e2e04d9" xmlns:ns4="db4257c5-c1bb-4f42-817a-c5ed313d6230" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="41f9a350a655f54647316682d3b24cdf" ns3:_="" ns4:_="">
     <xsd:import namespace="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <xsd:import namespace="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -2999,124 +3076,141 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="db4257c5-c1bb-4f42-817a-c5ed313d6230" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AB0BFA69-30E8-4B0C-B315-5CE3730353D4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF806D9F-F719-441F-A2C1-95E13393218A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3240B39D-019D-4DDC-9031-28E87C745487}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>281</Words>
-  <Characters>1602</Characters>
+  <Words>295</Words>
+  <Characters>1597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>99</Lines>
+  <Paragraphs>54</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1880</CharactersWithSpaces>
+  <CharactersWithSpaces>1838</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clare Stephenson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038F6673513213E47851DA09FACF84433</vt:lpwstr>
   </property>