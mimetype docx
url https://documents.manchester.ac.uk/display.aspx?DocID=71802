--- v0 (2026-04-22)
+++ v1 (2026-08-27)
@@ -337,88 +337,97 @@
       <w:r w:rsidR="00C979AA" w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">irected </w:t>
       </w:r>
       <w:r w:rsidR="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidR="00C979AA" w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">earning days to help trainees and their supervisors. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10B23A8D" w14:textId="0A254013" w:rsidR="00815885" w:rsidRPr="00C979AA" w:rsidRDefault="00057E7B" w:rsidP="0024559E">
+    <w:p w14:paraId="10B23A8D" w14:textId="6B5C3873" w:rsidR="00815885" w:rsidRPr="00C979AA" w:rsidRDefault="00057E7B" w:rsidP="0024559E">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Activities and directed learning day dates</w:t>
       </w:r>
       <w:r w:rsidR="00E60C4B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> for the </w:t>
       </w:r>
       <w:r w:rsidR="00F816A1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>September 2025</w:t>
+        <w:t>September 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00064DD4">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00815885" w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cohort</w:t>
       </w:r>
       <w:r w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> are listed below. </w:t>
       </w:r>
       <w:r w:rsidR="00815885" w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Calibri" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -956,71 +965,51 @@
       <w:r w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Role </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> and reflective discussion</w:t>
+        <w:t>Role play and reflective discussion</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EAEA817" w14:textId="77777777" w:rsidR="0013681B" w:rsidRPr="00C979AA" w:rsidRDefault="0013681B" w:rsidP="0024559E">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:hanging="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t></w:t>
       </w:r>
       <w:r w:rsidRPr="00C979AA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -1236,97 +1225,94 @@
         <w:tblInd w:w="-714" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="806"/>
         <w:gridCol w:w="1269"/>
         <w:gridCol w:w="5599"/>
         <w:gridCol w:w="880"/>
         <w:gridCol w:w="1176"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FD1D19" w:rsidRPr="00130760" w14:paraId="41A99F10" w14:textId="77777777" w:rsidTr="7FC59826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F6E3598" w14:textId="1F72C060" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="320AC37D" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61FA5FE2" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRDefault="00BD488F" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Suggested activity</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5D3D5A42" w14:textId="77777777" w:rsidR="00BD488F" w:rsidRPr="0013681B" w:rsidRDefault="00DB543C" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
@@ -1367,78 +1353,76 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL day</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidR="000A655A" w:rsidRPr="0013681B">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.  We estimate this should take 7.5 hours in total.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="15BC8B2B" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">PAD </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1176" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7D33A764" w14:textId="3C3DBA15" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00C10585" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>D</w:t>
             </w:r>
             <w:r w:rsidR="00057E7B" w:rsidRPr="00130760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ate</w:t>
@@ -1462,91 +1446,83 @@
           </w:tcPr>
           <w:p w14:paraId="23480CD8" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="1E2180C1" w14:textId="0E4B4DC0" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00DB543C" w:rsidP="00DD3D80">
-[...24 lines deleted...]
-            <w:r w:rsidR="00F816A1" w:rsidRPr="00F816A1">
+          <w:p w14:paraId="1E2180C1" w14:textId="4F89420F" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00DD3D80">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Friday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> October 2025</w:t>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="06552E21" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRDefault="00DB543C" w:rsidP="00DB543C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DB543C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -2766,91 +2742,83 @@
           </w:tcPr>
           <w:p w14:paraId="504A4A35" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="3639F4A3" w14:textId="3A3FA229" w:rsidR="00AA549E" w:rsidRPr="00130760" w:rsidRDefault="00A85941" w:rsidP="00AA549E">
+          <w:p w14:paraId="3639F4A3" w14:textId="60EF86DA" w:rsidR="00AA549E" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00AA549E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Thursday 1</w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00F816A1" w:rsidRPr="00F816A1">
+              <w:t>Thursday 15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00F816A1">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> October 2025</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2026</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D0DB75C" w14:textId="66BE1E07" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="2E71BA73" w14:textId="4220A116" w:rsidR="662C1CE1" w:rsidRDefault="662C1CE1" w:rsidP="7FC59826">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
@@ -2988,50 +2956,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="373A8687" w14:textId="77777777" w:rsidR="00663BCF" w:rsidRDefault="00663BCF" w:rsidP="00663BCF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00663BCF">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Discuss potential risk to self and other health care professionals posed by patients and has awareness and understanding of relevant policies and procedures.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B47B385" w14:textId="77777777" w:rsidR="00EB2576" w:rsidRPr="00EB2576" w:rsidRDefault="00EB2576" w:rsidP="00EB2576">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="68BEE448" w14:textId="77777777" w:rsidR="00EB2576" w:rsidRDefault="00EB2576" w:rsidP="00EB2576">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -3162,50 +3131,51 @@
               </w:rPr>
               <w:t>Role play conducting problem focused assessment with patients for at least 2 anxiety disorders. Receive feedback and reflect.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="056CB73F" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRDefault="00996AFF" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E&amp;A 1.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="36BE9C5E" w14:textId="77777777" w:rsidR="00996AFF" w:rsidRDefault="00996AFF" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="498189A1" w14:textId="77777777" w:rsidR="00996AFF" w:rsidRDefault="00996AFF" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0989CA45" w14:textId="77777777" w:rsidR="00996AFF" w:rsidRDefault="00996AFF" w:rsidP="00260E52">
             <w:pPr>
@@ -3575,83 +3545,83 @@
           </w:tcPr>
           <w:p w14:paraId="6EEC383C" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="773653F9" w14:textId="66B0923E" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00AA549E">
+          <w:p w14:paraId="773653F9" w14:textId="398B3E04" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00AA549E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tuesday 21</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F816A1">
+              <w:t>Tuesday 20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>st</w:t>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> October 2025</w:t>
+              <w:t xml:space="preserve"> October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="7A407329" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRDefault="00EB2576" w:rsidP="00EB2576">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EB2576">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -3865,74 +3835,84 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4004CD34" w14:textId="77777777" w:rsidR="00F14D91" w:rsidRPr="00EB2576" w:rsidRDefault="00F14D91" w:rsidP="00EB2576">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14D91">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Role play giving information regarding treatment options, establishing patient attitudes and making shared decisions with a variety of patients. Demonstrates consideration of Com-B in Shared Planning and Decision Making. Receive feedback and reflect</w:t>
+              <w:t xml:space="preserve">Role play giving information regarding treatment options, establishing patient attitudes and making shared decisions with a variety of patients. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14D91">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Demonstrates consideration of Com-B in Shared Planning and Decision Making. Receive feedback and reflect</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="13411D48" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRDefault="00EB2576" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E&amp;A 1.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="440D2162" w14:textId="77777777" w:rsidR="00EB2576" w:rsidRDefault="00EB2576" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46C6785B" w14:textId="77777777" w:rsidR="00EB2576" w:rsidRDefault="00EB2576" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="47040709" w14:textId="77777777" w:rsidR="00EB2576" w:rsidRDefault="00EB2576" w:rsidP="00260E52">
             <w:pPr>
@@ -4116,83 +4096,83 @@
           </w:tcPr>
           <w:p w14:paraId="1364B0CC" w14:textId="77777777" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00057E7B" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00130760">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="18DF398F" w14:textId="48A92C0B" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00AA549E">
+          <w:p w14:paraId="18DF398F" w14:textId="2E4F7E8B" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00AA549E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Wednesday 12</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F816A1">
+              <w:t>Wednesday 11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> November 2025</w:t>
+              <w:t xml:space="preserve"> November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="46AFE64F" w14:textId="77777777" w:rsidR="00180CF0" w:rsidRDefault="00180CF0" w:rsidP="00180CF0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00180CF0">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -4570,83 +4550,83 @@
           </w:tcPr>
           <w:p w14:paraId="588FF0FF" w14:textId="067DBB66" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00AA549E" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="251D53BC" w14:textId="15B71E08" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00AA549E">
+          <w:p w14:paraId="251D53BC" w14:textId="254955DF" w:rsidR="00057E7B" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00AA549E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Friday 20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F816A1">
+              <w:t>Friday 19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> February 2026</w:t>
+              <w:t xml:space="preserve"> February 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="712218C1" w14:textId="77777777" w:rsidR="00F14D91" w:rsidRDefault="00F14D91" w:rsidP="00F14D91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F14D91">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -4765,50 +4745,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6C3F06BC" w14:textId="77777777" w:rsidR="007D6644" w:rsidRDefault="007D6644" w:rsidP="00F14D91">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D6644">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Be observed, by qualified staff, conducting assessments and recognises patterns of symptoms using diagnostic categories. Receive feedback and reflect.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="48F23F4D" w14:textId="77777777" w:rsidR="00D84B87" w:rsidRPr="00D84B87" w:rsidRDefault="00D84B87" w:rsidP="00D84B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1073411F" w14:textId="77777777" w:rsidR="00D84B87" w:rsidRDefault="00D84B87" w:rsidP="00D84B87">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -5055,51 +5036,61 @@
           </w:p>
           <w:p w14:paraId="42C84800" w14:textId="14EDD8B4" w:rsidR="00D84B87" w:rsidRPr="00F14D91" w:rsidRDefault="00D84B87" w:rsidP="6E04D3C8">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0473F262" w14:textId="43724D24" w:rsidR="00D84B87" w:rsidRPr="00F14D91" w:rsidRDefault="1B24A043" w:rsidP="6E04D3C8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="6E04D3C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Conduct reading or demonstrate through discussion, an understanding of the complexity of mental health difficulties in reference to comorbidity and what to consider in identifying the primary problem.</w:t>
+              <w:t xml:space="preserve">Conduct reading or demonstrate through discussion, an understanding of the complexity of mental health difficulties in reference to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="6E04D3C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>comorbidity and what to consider in identifying the primary problem.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0E142474" w14:textId="22F0A1A0" w:rsidR="00D84B87" w:rsidRPr="00F14D91" w:rsidRDefault="00D84B87" w:rsidP="6E04D3C8">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3AE0BC0D" w14:textId="265C5AAA" w:rsidR="00D84B87" w:rsidRPr="00F14D91" w:rsidRDefault="1B24A043" w:rsidP="6E04D3C8">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6E04D3C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -5128,50 +5119,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="9CC2E5" w:themeFill="accent1" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="413AD12F" w14:textId="77777777" w:rsidR="00F14D91" w:rsidRDefault="00F14D91" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>E&amp;A 1.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0877BD29" w14:textId="77777777" w:rsidR="00F14D91" w:rsidRDefault="00F14D91" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="74A09380" w14:textId="77777777" w:rsidR="00F14D91" w:rsidRDefault="00F14D91" w:rsidP="00260E52">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4F478BE3" w14:textId="77777777" w:rsidR="00F14D91" w:rsidRDefault="00F14D91" w:rsidP="00260E52">
             <w:pPr>
@@ -5918,92 +5910,93 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F6801" w:rsidRPr="00130760" w14:paraId="18FEA729" w14:textId="77777777" w:rsidTr="7FC59826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="6C664EAE" w14:textId="00B3480C" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DL5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE55C74" w14:textId="55839131" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00AA549E">
+          <w:p w14:paraId="2BE55C74" w14:textId="3C36C911" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00AA549E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Thursday 18</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F816A1">
+              <w:t>Thursday 17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> December 2025</w:t>
+              <w:t xml:space="preserve"> December 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="76951A37" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6E04D3C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -6124,51 +6117,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6D6B037C" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="00E770DC" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="4"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6E04D3C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Role play delivering treatment sessions using all of the following low intensity </w:t>
+              <w:t xml:space="preserve">Role play delivering treatment sessions using </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6E04D3C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6E04D3C8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following low intensity </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="6E04D3C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>evidence based</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="6E04D3C8">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> interventions for depression:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3D719C97" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="00E770DC" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
@@ -6803,92 +6814,101 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B74F38" w:rsidRPr="00130760" w14:paraId="7F92B710" w14:textId="77777777" w:rsidTr="7FC59826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="4EA85C58" w14:textId="790BB940" w:rsidR="00B74F38" w:rsidRPr="00130760" w:rsidRDefault="00AA549E" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DL6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="2BEB8372" w14:textId="60B51804" w:rsidR="00B74F38" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00AA549E">
+          <w:p w14:paraId="2BEB8372" w14:textId="2ADF769B" w:rsidR="00B74F38" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00AA549E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Wednesday 28</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F816A1">
+              <w:t xml:space="preserve">Wednesday </w:t>
+            </w:r>
+            <w:r w:rsidR="00064DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+            <w:r w:rsidR="00064DD4" w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> January 2026</w:t>
+            <w:r w:rsidR="00064DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="051E8056" w14:textId="77777777" w:rsidR="00B74F38" w:rsidRDefault="00B74F38" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -6987,51 +7007,69 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0B475A5C" w14:textId="77777777" w:rsidR="00B74F38" w:rsidRPr="00E770DC" w:rsidRDefault="00B74F38" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Role play delivering treatment sessions using all of the following low intensity </w:t>
+              <w:t xml:space="preserve">Role play delivering treatment sessions using </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="6C6EF59C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="6C6EF59C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following low intensity </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>evidence based</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> interventions for depression:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B622981" w14:textId="77777777" w:rsidR="00B74F38" w:rsidRPr="00E770DC" w:rsidRDefault="00B74F38" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
@@ -7661,154 +7699,172 @@
           </w:tcPr>
           <w:p w14:paraId="7C5F8FA8" w14:textId="63A7FCA6" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00AA549E" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="79170FF9" w14:textId="3C865D57" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="00AA549E">
+          <w:p w14:paraId="79170FF9" w14:textId="7EB798FC" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="00AA549E">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Frid</w:t>
             </w:r>
             <w:r w:rsidR="00CA17CA">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ay</w:t>
             </w:r>
             <w:r w:rsidR="00F52312">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F816A1">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F816A1" w:rsidRPr="00F816A1">
+            <w:r w:rsidR="00064DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00064DD4" w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00F816A1">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> February 2026</w:t>
+            <w:r w:rsidR="00064DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="04CCABB0" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="00E770DC" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E770DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Role play delivering treatment sessions using a variety of low intensity </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E770DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>evidence based</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E770DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> interventions for at least 2 anxiety disorders using all of the following interventions. Receive feedback and reflect.</w:t>
+              <w:t xml:space="preserve"> interventions for at least 2 anxiety disorders using </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00E770DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>all of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E770DC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the following interventions. Receive feedback and reflect.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3AE32587" w14:textId="6C42DD57" w:rsidR="009F6801" w:rsidRPr="00E770DC" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Cognitive Restructuring</w:t>
             </w:r>
             <w:r w:rsidR="784CB13E" w:rsidRPr="6C6EF59C">
@@ -7874,50 +7930,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B4869C6" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="6"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E770DC">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Observe qualified staff delivering interventions using different modalities (e.g. telephone, electronic communication, groups)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="046A8ABC" w14:textId="21CFD3EF" w:rsidR="2D2A661A" w:rsidRDefault="2D2A661A" w:rsidP="34D7F02B">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C19FA07" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -8075,50 +8132,51 @@
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="3340E44E" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>EBLT 1.3</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B8340A7" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="555428F9" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="18B4BE4A" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
@@ -8191,50 +8249,51 @@
           <w:p w14:paraId="5F945556" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="589AA5DF" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>EBLT 2.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FDA4FDA" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="353630FE" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -8278,83 +8337,83 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL</w:t>
             </w:r>
             <w:r w:rsidR="00773B21">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="59405D7F" w14:textId="69BF6C82" w:rsidR="000A4E31" w:rsidRPr="00130760" w:rsidRDefault="00B5079C" w:rsidP="00773B21">
+          <w:p w14:paraId="59405D7F" w14:textId="5E574A7D" w:rsidR="000A4E31" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00773B21">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Thursday 23</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B5079C">
+              <w:t>Thursday 29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> April 2026</w:t>
+              <w:t xml:space="preserve"> April 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="154FB339" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRPr="008F7D29" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7D29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -8733,100 +8792,102 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1F75B5F3" w14:textId="646040D0" w:rsidR="000A4E31" w:rsidRPr="008F7D29" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Be observed, by qualified staff, conducting and documenting a risk review. Obtain feedback and reflect</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="783C1A6F" w14:textId="4F0D5163" w:rsidR="000A4E31" w:rsidRPr="008F7D29" w:rsidRDefault="000A4E31" w:rsidP="6C6EF59C">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5A9C87FB" w14:textId="56559728" w:rsidR="000A4E31" w:rsidRPr="008F7D29" w:rsidRDefault="53451847" w:rsidP="6C6EF59C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Demonstrate knowledge and understanding to map core skills into text-based interventions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="42199CC6" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>EBLT 1.2</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6BA023AE" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7985BC8C" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A9F4E42" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
@@ -9094,91 +9155,83 @@
           </w:tcPr>
           <w:p w14:paraId="592F431C" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRPr="00130760" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="052E63C4" w14:textId="26B8C9C2" w:rsidR="000A4E31" w:rsidRPr="00130760" w:rsidRDefault="000A4E31" w:rsidP="00773B21">
+          <w:p w14:paraId="052E63C4" w14:textId="7C80618C" w:rsidR="000A4E31" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00773B21">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">Friday </w:t>
-[...9 lines deleted...]
-            <w:r w:rsidR="00B5079C" w:rsidRPr="00B5079C">
+              <w:t>Friday 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00B5079C">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> May 2026</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F4B083" w:themeFill="accent2" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="5FB5FA78" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F7D29">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -9835,83 +9888,83 @@
           </w:tcPr>
           <w:p w14:paraId="69FC6FE3" w14:textId="31C2251D" w:rsidR="000A4E31" w:rsidRPr="00130760" w:rsidRDefault="00CB7470" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="145D4E3B" w14:textId="0635AD3E" w:rsidR="000A4E31" w:rsidRDefault="00F816A1" w:rsidP="00773B21">
+          <w:p w14:paraId="145D4E3B" w14:textId="7E7A2C9E" w:rsidR="000A4E31" w:rsidRDefault="00064DD4" w:rsidP="00773B21">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Monday 9</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F816A1">
+              <w:t>Monday 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>th</w:t>
+              <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> March 2026</w:t>
+              <w:t xml:space="preserve"> March 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="5A8EDD16" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -9963,50 +10016,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="230CC41B" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6C6EF59C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Demonstrate awareness and utilisation of adaptations that can be made to sessions to address diverse needs e.g. length of sessions, accessibility of venues, audio resources, sign language.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3BCBF47C" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRPr="0034441A" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1A6F0720" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -10152,50 +10206,51 @@
               </w:rPr>
               <w:t>Observe qualified staff gathering patient-centred information on employment needs, wellbeing and social inclusion</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="4E0B3C14" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>VDC 1.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="200CAC13" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="21322275" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1B6095E8" w14:textId="77777777" w:rsidR="000A4E31" w:rsidRDefault="000A4E31" w:rsidP="005209AC">
             <w:pPr>
@@ -10469,83 +10524,91 @@
           </w:tcPr>
           <w:p w14:paraId="2168E8CB" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="50B7783B" w14:textId="622DF643" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00773B21">
+          <w:p w14:paraId="50B7783B" w14:textId="6BB84274" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00F816A1" w:rsidP="00773B21">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Monday 16</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F816A1">
+              <w:t xml:space="preserve">Monday </w:t>
+            </w:r>
+            <w:r w:rsidR="00064DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00064DD4" w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> March 2026</w:t>
+            <w:r w:rsidR="00064DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="298C4A06" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="9"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3C94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -10847,85 +10910,85 @@
           </w:tcPr>
           <w:p w14:paraId="37AE9E53" w14:textId="5AE586D4" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00773B21" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="40FC9C96" w14:textId="140899BF" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="00773B21">
+          <w:p w14:paraId="40FC9C96" w14:textId="5C1E54AA" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="00773B21">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Friday </w:t>
             </w:r>
-            <w:r w:rsidR="00F816A1">
-[...7 lines deleted...]
-            <w:r w:rsidR="00F816A1" w:rsidRPr="00F816A1">
+            <w:r w:rsidR="00064DD4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00064DD4" w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r w:rsidR="00F816A1">
+            <w:r w:rsidR="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> April 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="360FF671" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
@@ -10950,50 +11013,51 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="24BFF70C" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3C94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Demonstrates awareness of the requirements for </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C3C94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>tPWPs</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004C3C94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> in relation to caseload throughout training year and knows who to discuss concerns with should caseload potentially impact on successful progression on Programme.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73754A7E" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="004C3C94" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:rPr>
@@ -11058,88 +11122,90 @@
               </w:rPr>
               <w:t>Describe the term High Intensity Drift and avoids and/or can identify and respond when high intensity drift maybe an issue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="643" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="3B0E8F4A" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>VDC 1.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="389BEEAA" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="511FAEFF" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4789522A" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>VDC 4.1</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A21F3D0" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="03937B9C" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4BF9CBB0" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
@@ -11273,83 +11339,83 @@
           </w:tcPr>
           <w:p w14:paraId="11BC50DB" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>DL14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="00769EEE" w14:textId="6A12C662" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00B5079C" w:rsidP="00773B21">
+          <w:p w14:paraId="00769EEE" w14:textId="13B44A4E" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00064DD4" w:rsidP="00773B21">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Tuesday 19</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B5079C">
+              <w:t>Tuesday 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00064DD4">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve"> May 2026</w:t>
+              <w:t xml:space="preserve"> May 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="61BBBADE" w14:textId="77777777" w:rsidR="009F6801" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C3C94">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -11959,92 +12025,101 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F6801" w:rsidRPr="00130760" w14:paraId="13537690" w14:textId="77777777" w:rsidTr="7FC59826">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1045" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="12431DEC" w14:textId="77777777" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="009F6801" w:rsidP="009F6801">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>DL15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1267" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
-          <w:p w14:paraId="33DFAB98" w14:textId="4C46EF13" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00B5079C" w:rsidP="00773B21">
+          <w:p w14:paraId="33DFAB98" w14:textId="795CED1B" w:rsidR="009F6801" w:rsidRPr="00130760" w:rsidRDefault="00B5079C" w:rsidP="00773B21">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Thursday 28</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00B5079C">
+              <w:t xml:space="preserve">Thursday </w:t>
+            </w:r>
+            <w:r w:rsidR="00590A70">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="00590A70" w:rsidRPr="00590A70">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> May 2026</w:t>
+            <w:r w:rsidR="00590A70">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 2027</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5599" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="A8D08D" w:themeFill="accent6" w:themeFillTint="99"/>
           </w:tcPr>
           <w:p w14:paraId="464C639A" w14:textId="20E2AAA0" w:rsidR="209FAA2A" w:rsidRDefault="209FAA2A" w:rsidP="0126344D">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:widowControl/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="0126344D">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Be observed by qualified staff, delivering sessions to patients from diverse demographic, social and cultural backgrounds requiring adaptations to practice (</w:t>
@@ -12240,173 +12315,173 @@
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="03F83082" w14:textId="77777777" w:rsidR="003F30AE" w:rsidRDefault="003F30AE"/>
     <w:sectPr w:rsidR="003F30AE">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="015E9F3E" w14:textId="77777777" w:rsidR="005A545D" w:rsidRDefault="005A545D" w:rsidP="00941AD8">
+    <w:p w14:paraId="266410DC" w14:textId="77777777" w:rsidR="009A0A85" w:rsidRDefault="009A0A85" w:rsidP="00941AD8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45A56C16" w14:textId="77777777" w:rsidR="005A545D" w:rsidRDefault="005A545D" w:rsidP="00941AD8">
+    <w:p w14:paraId="39D702CD" w14:textId="77777777" w:rsidR="009A0A85" w:rsidRDefault="009A0A85" w:rsidP="00941AD8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="05BA3869" w14:textId="77777777" w:rsidR="002C2874" w:rsidRDefault="002C2874"/>
+    <w:p w14:paraId="13E6A1A1" w14:textId="77777777" w:rsidR="009A0A85" w:rsidRDefault="009A0A85"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="3BBB737A" w14:textId="650ED093" w:rsidR="00941AD8" w:rsidRDefault="00941AD8">
+  <w:p w14:paraId="3BBB737A" w14:textId="2FC73BC7" w:rsidR="00941AD8" w:rsidRDefault="00941AD8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Clare </w:t>
     </w:r>
     <w:r w:rsidR="00E60C4B">
       <w:t xml:space="preserve">Stephenson </w:t>
     </w:r>
     <w:r w:rsidR="001418F6">
       <w:t>September</w:t>
     </w:r>
     <w:r w:rsidR="00E60C4B">
       <w:t xml:space="preserve"> 202</w:t>
     </w:r>
-    <w:r w:rsidR="00F816A1">
-      <w:t>5</w:t>
+    <w:r w:rsidR="00064DD4">
+      <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34FAE86C" w14:textId="77777777" w:rsidR="005A545D" w:rsidRDefault="005A545D" w:rsidP="00941AD8">
+    <w:p w14:paraId="45409DEF" w14:textId="77777777" w:rsidR="009A0A85" w:rsidRDefault="009A0A85" w:rsidP="00941AD8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31B01DC8" w14:textId="77777777" w:rsidR="005A545D" w:rsidRDefault="005A545D" w:rsidP="00941AD8">
+    <w:p w14:paraId="6CB706CA" w14:textId="77777777" w:rsidR="009A0A85" w:rsidRDefault="009A0A85" w:rsidP="00941AD8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D4781ED" w14:textId="77777777" w:rsidR="002C2874" w:rsidRDefault="002C2874"/>
+    <w:p w14:paraId="5752C03E" w14:textId="77777777" w:rsidR="009A0A85" w:rsidRDefault="009A0A85"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="170D7B04"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="24CE6A80"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -13678,50 +13753,51 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00057E7B"/>
     <w:rsid w:val="00010F71"/>
     <w:rsid w:val="00014B41"/>
     <w:rsid w:val="00033772"/>
     <w:rsid w:val="00057E7B"/>
+    <w:rsid w:val="00064DD4"/>
     <w:rsid w:val="000951C3"/>
     <w:rsid w:val="000A0241"/>
     <w:rsid w:val="000A2577"/>
     <w:rsid w:val="000A4E31"/>
     <w:rsid w:val="000A655A"/>
     <w:rsid w:val="000E6E69"/>
     <w:rsid w:val="000F18E1"/>
     <w:rsid w:val="001063C7"/>
     <w:rsid w:val="00116304"/>
     <w:rsid w:val="00120DD6"/>
     <w:rsid w:val="001231F9"/>
     <w:rsid w:val="001326A3"/>
     <w:rsid w:val="0013618F"/>
     <w:rsid w:val="0013681B"/>
     <w:rsid w:val="001418F6"/>
     <w:rsid w:val="00147520"/>
     <w:rsid w:val="00177510"/>
     <w:rsid w:val="00180CF0"/>
     <w:rsid w:val="001B68CE"/>
     <w:rsid w:val="001D3321"/>
     <w:rsid w:val="001F689E"/>
     <w:rsid w:val="00206261"/>
     <w:rsid w:val="002105C4"/>
     <w:rsid w:val="00216862"/>
     <w:rsid w:val="002229F8"/>
@@ -13739,119 +13815,124 @@
     <w:rsid w:val="002F62B1"/>
     <w:rsid w:val="00341736"/>
     <w:rsid w:val="0034441A"/>
     <w:rsid w:val="003610A7"/>
     <w:rsid w:val="0037300C"/>
     <w:rsid w:val="00396B12"/>
     <w:rsid w:val="003C2A1B"/>
     <w:rsid w:val="003C4847"/>
     <w:rsid w:val="003D262A"/>
     <w:rsid w:val="003D33A5"/>
     <w:rsid w:val="003F0BEF"/>
     <w:rsid w:val="003F30AE"/>
     <w:rsid w:val="00411E07"/>
     <w:rsid w:val="00413B55"/>
     <w:rsid w:val="00433357"/>
     <w:rsid w:val="00436350"/>
     <w:rsid w:val="00437F33"/>
     <w:rsid w:val="004505D3"/>
     <w:rsid w:val="004542B2"/>
     <w:rsid w:val="004568B3"/>
     <w:rsid w:val="00462A0F"/>
     <w:rsid w:val="004631E2"/>
     <w:rsid w:val="00466D6A"/>
     <w:rsid w:val="00466E03"/>
     <w:rsid w:val="00467494"/>
+    <w:rsid w:val="00494732"/>
     <w:rsid w:val="004A17CB"/>
     <w:rsid w:val="004A189A"/>
     <w:rsid w:val="004A32ED"/>
     <w:rsid w:val="004B3317"/>
     <w:rsid w:val="004C3C94"/>
     <w:rsid w:val="004F15FA"/>
     <w:rsid w:val="004F6346"/>
     <w:rsid w:val="005036DA"/>
     <w:rsid w:val="00505904"/>
     <w:rsid w:val="00524A86"/>
     <w:rsid w:val="005276B5"/>
     <w:rsid w:val="005370A1"/>
+    <w:rsid w:val="00566857"/>
     <w:rsid w:val="00566F37"/>
     <w:rsid w:val="00577955"/>
+    <w:rsid w:val="00590A70"/>
     <w:rsid w:val="00595C0B"/>
     <w:rsid w:val="005A26F8"/>
     <w:rsid w:val="005A4C2F"/>
     <w:rsid w:val="005A545D"/>
     <w:rsid w:val="005C020F"/>
     <w:rsid w:val="005F0CEE"/>
     <w:rsid w:val="006101A9"/>
     <w:rsid w:val="00610A3B"/>
     <w:rsid w:val="00624598"/>
     <w:rsid w:val="0062681B"/>
     <w:rsid w:val="00626A51"/>
     <w:rsid w:val="006329A0"/>
     <w:rsid w:val="006568BA"/>
     <w:rsid w:val="00663BCF"/>
     <w:rsid w:val="006759CF"/>
     <w:rsid w:val="006761F6"/>
     <w:rsid w:val="006771AF"/>
     <w:rsid w:val="00681638"/>
     <w:rsid w:val="006A618C"/>
     <w:rsid w:val="006A7E9B"/>
     <w:rsid w:val="006D5CB3"/>
     <w:rsid w:val="006E53E6"/>
     <w:rsid w:val="006F4011"/>
     <w:rsid w:val="00715B89"/>
     <w:rsid w:val="00742FA7"/>
     <w:rsid w:val="00773B21"/>
     <w:rsid w:val="00775C7A"/>
     <w:rsid w:val="00786608"/>
     <w:rsid w:val="007A177A"/>
     <w:rsid w:val="007B5F4D"/>
     <w:rsid w:val="007C7323"/>
     <w:rsid w:val="007D6644"/>
     <w:rsid w:val="007E4C97"/>
     <w:rsid w:val="007F0732"/>
     <w:rsid w:val="00800077"/>
     <w:rsid w:val="00815885"/>
     <w:rsid w:val="00881D84"/>
     <w:rsid w:val="008843CB"/>
     <w:rsid w:val="00890D63"/>
     <w:rsid w:val="00895F97"/>
     <w:rsid w:val="008F458C"/>
     <w:rsid w:val="008F5546"/>
     <w:rsid w:val="008F7D29"/>
     <w:rsid w:val="0090027A"/>
     <w:rsid w:val="00921D9C"/>
     <w:rsid w:val="00924D53"/>
     <w:rsid w:val="009314CC"/>
     <w:rsid w:val="00935916"/>
     <w:rsid w:val="00941AD8"/>
+    <w:rsid w:val="009578ED"/>
     <w:rsid w:val="00962BC2"/>
     <w:rsid w:val="009647E4"/>
     <w:rsid w:val="00974009"/>
     <w:rsid w:val="00985576"/>
     <w:rsid w:val="00996AFF"/>
     <w:rsid w:val="00997D85"/>
+    <w:rsid w:val="009A0A85"/>
     <w:rsid w:val="009E0092"/>
     <w:rsid w:val="009F6801"/>
     <w:rsid w:val="009F739C"/>
     <w:rsid w:val="00A04417"/>
     <w:rsid w:val="00A274DE"/>
     <w:rsid w:val="00A37DE8"/>
     <w:rsid w:val="00A42532"/>
     <w:rsid w:val="00A5327A"/>
     <w:rsid w:val="00A53CFB"/>
     <w:rsid w:val="00A72E19"/>
     <w:rsid w:val="00A85941"/>
     <w:rsid w:val="00AA142F"/>
     <w:rsid w:val="00AA549E"/>
     <w:rsid w:val="00AA6244"/>
     <w:rsid w:val="00AB819A"/>
     <w:rsid w:val="00AC49EB"/>
     <w:rsid w:val="00AF098A"/>
     <w:rsid w:val="00B27FD2"/>
     <w:rsid w:val="00B37295"/>
     <w:rsid w:val="00B5079C"/>
     <w:rsid w:val="00B52FD5"/>
     <w:rsid w:val="00B74F38"/>
     <w:rsid w:val="00B840B6"/>
     <w:rsid w:val="00B90F2A"/>
     <w:rsid w:val="00B9288B"/>
@@ -15083,59 +15164,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010038F6673513213E47851DA09FACF84433" ma:contentTypeVersion="9" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a57c5e78617493c9bb897f04251cc6f3">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="db4257c5-c1bb-4f42-817a-c5ed313d6230" xmlns:ns4="9602c977-acf6-48c5-b880-35b91e2e04d9" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="355a571d62acfe76605b1908bfc6b99b" ns3:_="" ns4:_="">
     <xsd:import namespace="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
     <xsd:import namespace="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
@@ -15288,130 +15360,131 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C554D4A1-1E16-498B-9097-CB94516C3C3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
     <ds:schemaRef ds:uri="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19F7FBEF-4516-45BF-B1F1-D6386C577D9B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E87E0936-7091-4303-8EC8-3B6107752F88}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>3526</Words>
-  <Characters>20103</Characters>
+  <Words>3356</Words>
+  <Characters>20275</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>167</Lines>
-  <Paragraphs>47</Paragraphs>
+  <Lines>1192</Lines>
+  <Paragraphs>306</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>23582</CharactersWithSpaces>
+  <CharactersWithSpaces>23325</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Clare Stephenson</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038F6673513213E47851DA09FACF84433</vt:lpwstr>
   </property>