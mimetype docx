--- v0 (2026-02-26)
+++ v1 (2026-08-27)
@@ -1,21401 +1,24932 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0F8FC519" w14:textId="70F89B67" w:rsidR="310573CD" w:rsidRDefault="22DB25AE">
+    <w:p w:rsidR="310573CD" w:rsidRDefault="22DB25AE" w14:paraId="0F8FC519" w14:textId="09793DFA">
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="310573CD">
         <w:tab/>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="2CD84591" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Key</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="1FF96692" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="7FF18EE2" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Blue- E&amp;A unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="7826989C" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="92CDDC"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="710371AE" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2D69B"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Green- VDC unit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="1BD12830" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="C2D69B"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="2C2D0A89" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FABF8F"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Orange- EBLT unit </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="023DF970" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FABF8F"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="72595EFD" w14:textId="77777777">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="normaltextrun"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+        </w:rPr>
+        <w:t>Red – No university sessions scheduled- You should be in service, or these are opportunities to book annual leave</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="56F9FA04" w14:textId="3DE0C103">
+      <w:pPr>
+        <w:pStyle w:val="paragraph"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="tabchar"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="eop"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:bdr w:val="none" w:color="auto" w:sz="0" w:space="0" w:frame="1"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="C6C6C6"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="3D3CA9D0" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="3961" w:type="pct"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2124"/>
         <w:gridCol w:w="848"/>
         <w:gridCol w:w="6663"/>
         <w:gridCol w:w="995"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00A44BBB" w14:paraId="59618694" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00A44BBB" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="59618694" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1815"/>
           <w:tblHeader/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FE22E22" w14:textId="5372AA28" w:rsidR="00443EC8" w:rsidRPr="00B41EB0" w:rsidRDefault="00443EC8" w:rsidP="5835C5CC">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00B41EB0" w:rsidR="00E8712A" w:rsidP="5835C5CC" w:rsidRDefault="00E8712A" w14:paraId="4FE22E22" w14:textId="5372AA28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="5835C5CC">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3310A904" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00B41EB0" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00B41EB0" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3310A904" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2130D00D" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00B41EB0" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00B41EB0" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2130D00D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Start </w:t>
             </w:r>
             <w:r w:rsidRPr="00B41EB0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68AA5524" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00B41EB0" w:rsidRDefault="00443EC8" w:rsidP="006B6646">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00B41EB0" w:rsidR="00E8712A" w:rsidP="006B6646" w:rsidRDefault="00E8712A" w14:paraId="68AA5524" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Session</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69913EC9" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00B41EB0" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00B41EB0" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="69913EC9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B41EB0">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Hours)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="7030A0"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="687486BA" w14:textId="554AF3E9" w:rsidR="00443EC8" w:rsidRPr="00B41EB0" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00B41EB0" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="687486BA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00B41EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>In class (Y), online (N)</w:t>
+              <w:t xml:space="preserve">Room </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>R</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B41EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>equired (Y</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B41EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B41EB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Capacity, and Type (e.g. Flat, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>HyFlex</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="29918DC4" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="29918DC4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="536A55D5" w14:textId="295B72D4" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="536A55D5" w14:textId="6FBBC909">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Monday 15</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 14</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> September 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="316B9D01" w14:textId="0AE523E2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="316B9D01" w14:textId="0AE523E2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0872F3ED" w14:textId="132A413B" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0872F3ED" w14:textId="132A413B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Induction Day</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3D04864B" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3D04864B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="2B6ACBE4">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Meet your skills group: general introductions, establishing ground rules and developing avatars</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EA4B0A7" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7EA4B0A7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7B16B4D9" w14:textId="56AD8957" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="7B16B4D9" w14:textId="56AD8957">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71A0B1C0" w14:textId="0B2D19EF" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="71A0B1C0" w14:textId="0B2D19EF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CD01008" w14:textId="1E825D97" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3CD01008" w14:textId="1E825D97">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2B77AF6C" w14:textId="2A03D9E2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2B77AF6C" w14:textId="2A03D9E2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="1CDFE61B" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="1CDFE61B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7BEE793A" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7BEE793A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06ADA23B" w14:textId="1D1F5C6D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="06ADA23B" w14:textId="1D1F5C6D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7654CFE3">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-2.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79481C9B" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="004F03CF">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="004F03CF" w:rsidRDefault="00E8712A" w14:paraId="79481C9B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Induction day</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E7E5859" w14:textId="4DC96972" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="004F03CF">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="004F03CF" w:rsidRDefault="00E8712A" w14:paraId="5E7E5859" w14:textId="4DC96972">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">(The practice assessment document) </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="301039DB" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="004F03CF">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="004F03CF" w:rsidRDefault="00E8712A" w14:paraId="301039DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E356429" w14:textId="431E8BD8" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="0053702F">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="0053702F" w:rsidRDefault="00E8712A" w14:paraId="4E356429" w14:textId="431E8BD8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7150519B" w14:textId="2124BFFB" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7150519B" w14:textId="2124BFFB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1E1A34" w14:textId="70CA6CB8" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0B1E1A34" w14:textId="70CA6CB8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="5A68E419" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="5A68E419" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FF84F46" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4FF84F46" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04061DAE" w14:textId="713EF3F4" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="04061DAE" w14:textId="713EF3F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.30-3.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B657B77" w14:textId="4A56055B" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2B657B77" w14:textId="4A56055B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Meet your AA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F3E5899" w14:textId="0CECEF36" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6F3E5899" w14:textId="0CECEF36">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="078D7FB4" w14:textId="20B9C2D6" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="078D7FB4" w14:textId="20B9C2D6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="18DF68EF" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="18DF68EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DEB3D83" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6DEB3D83" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="74A3C40C" w14:textId="2A50D099" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="74A3C40C" w14:textId="2A50D099">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49A4EB22" w14:textId="58791843" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="49A4EB22" w14:textId="58791843">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Getting on to </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="2B6ACBE4">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pebblepad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56DD4B0C" w14:textId="38A49A4E" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="56DD4B0C" w14:textId="38A49A4E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="248B8E50" w14:textId="1D3750B0" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...11 lines deleted...]
-              <w:t>Y</w:t>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="248B8E50" w14:textId="309A3F00">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PC Cluster</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="3E760889" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="3E760889" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="27C20A1A" w14:textId="63E2EDCD" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="27C20A1A" w14:textId="63FF401A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 16</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 15</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> September 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A0A414A" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="2B6ACBE4" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...13 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5A0A414A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5677966A" w14:textId="4D03DC02" w:rsidR="00443EC8" w:rsidRPr="2B6ACBE4" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5677966A" w14:textId="4D03DC02">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Introduction Day 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44D234E1" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="2B6ACBE4" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="44D234E1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="674ADFBB" w14:textId="0436BDDD" w:rsidR="00443EC8" w:rsidRPr="2B6ACBE4" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="674ADFBB" w14:textId="0436BDDD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="345FD240" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="345FD240" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E7C56A8" w14:textId="1C0E698F" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6E7C56A8" w14:textId="45A717D4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> September 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 21st September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="331551AF" w14:textId="01931DA3" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="331551AF" w14:textId="01931DA3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53EB7AB8" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="53EB7AB8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Assessing common mental health problems: purpose, symptom recognition and explanatory models</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="433829E6" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="433829E6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="383F9558" w14:textId="52BEB316" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="383F9558" w14:textId="52BEB316">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0BCFBE03" w14:textId="6C0BB13C" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="0BCFBE03" w14:textId="6C0BB13C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3BB93269" w14:textId="18699B7D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3BB93269" w14:textId="18699B7D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EC2DB32" w14:textId="1174461D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1EC2DB32" w14:textId="1174461D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="4C11787A" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="4C11787A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B11A6DB" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5B11A6DB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F3B15F2" w14:textId="742C958B" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...13 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4F3B15F2" w14:textId="742C958B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="28C5BE75" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00CC53BE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00CC53BE" w:rsidRDefault="00E8712A" w14:paraId="28C5BE75" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">The Behaviour Change Framework </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4528444D" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00CC53BE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00CC53BE" w:rsidRDefault="00E8712A" w14:paraId="4528444D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(COM-B)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BB54E0C" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6BB54E0C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6F5FEBE4" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6F5FEBE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34D127D9" w14:textId="0D9A313F" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="34D127D9" w14:textId="0D9A313F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56F27C8F" w14:textId="267EC8E7" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="56F27C8F" w14:textId="267EC8E7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B183E0E" w14:textId="34B28D1E" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5B183E0E" w14:textId="34B28D1E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="043B4D8D" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="043B4D8D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39FFFC9D" w14:textId="28455EE0" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="39FFFC9D" w14:textId="0C7CE787">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Tuesday 23</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t>Tuesday 22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000E3F81">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
+              <w:t>nd</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> September 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C8ADF04" w14:textId="260C6AA8" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="40023A00">
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="40023A00" w:rsidRDefault="00E8712A" w14:paraId="2C8ADF04" w14:textId="260C6AA8">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="40023A00">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="669A56F8" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="669A56F8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>‘Common factors’: promoting engagement and enhancing our interpersonal skills</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33BF3CD8" w14:textId="1416C5CA" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="33BF3CD8" w14:textId="1416C5CA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E7E3265" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="1E7E3265" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A0762FA" w14:textId="3D07F9B8" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4A0762FA" w14:textId="3D07F9B8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="186CE677" w14:textId="68EE0C20" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="186CE677" w14:textId="68EE0C20">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E4766B1" w14:textId="40DC95C9" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2E4766B1" w14:textId="40DC95C9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="680C0BDC" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="680C0BDC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2640"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="721AC501" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="721AC501" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C9C66D" w14:textId="04041B80" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="40023A00">
+          <w:p w:rsidR="00E8712A" w:rsidP="40023A00" w:rsidRDefault="00E8712A" w14:paraId="48C9C66D" w14:textId="04041B80">
             <w:pPr>
               <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="40023A00">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-2.30pm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E6016CB" w14:textId="2FCD44D9" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="40023A00">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00E8712A" w:rsidP="40023A00" w:rsidRDefault="00E8712A" w14:paraId="0E6016CB" w14:textId="2FCD44D9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40023A00">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2.30pm-3.30pm</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0804ACB4" w14:textId="22D1D8F6" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="5CC1F5DF">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="5CC1F5DF" w:rsidRDefault="00E8712A" w14:paraId="0804ACB4" w14:textId="22D1D8F6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40023A00">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Then 4 rooms3.30PM-4.30PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CD817D9" w14:textId="0370E62C" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="40023A00">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="40023A00" w:rsidRDefault="00E8712A" w14:paraId="4CD817D9" w14:textId="2757D56D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="67E9FEE3">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30pm-2.30pm Reflective models- Mia</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="40023A00" w:rsidRDefault="00E8712A" w14:paraId="4FB94948" w14:textId="311F87E2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40023A00">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.30pm-3.30pm Introduction to the Assessment session- Annie</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="36623A40" w14:textId="71212C39">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="40023A00">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3.30pm-4.30pm Skills practice - all</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B116683" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4B116683" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture and skills</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="57BDC486" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="57BDC486" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71618050" w14:textId="18D6D558" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="71618050" w14:textId="18D6D558">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44847FD0" w14:textId="0F540909" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="44847FD0" w14:textId="0F540909">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="246F974C" w14:textId="696B0A59" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="246F974C" w14:textId="696B0A59">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="207D5CF6" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="207D5CF6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F6D755C" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00A7761E" w:rsidRDefault="00443EC8" w:rsidP="00051C40">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00A7761E" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="5F6D755C" w14:textId="7F3CFEC5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Monday 29</w:t>
+              <w:t>Monday 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> September 2025</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> September 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="13F8288A" w14:textId="4486F4E4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve">( </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Friday</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> 2nd October 2026 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:highlight w:val="yellow"/>
-                <w:vertAlign w:val="superscript"/>
-[...15 lines deleted...]
-                <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>DL 1)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3237EBC8" w14:textId="63E64703" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3237EBC8" w14:textId="63E64703">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="265D3398" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="265D3398" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Information gathering: 4ws, ABCE, impact</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CC2376E" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1CC2376E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A9F0E51" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="7A9F0E51" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60912330" w14:textId="5F56510F" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="60912330" w14:textId="5F56510F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AFFC187" w14:textId="25EB56D8" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3AFFC187" w14:textId="25EB56D8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="024B5EB8" w14:textId="4A78D95D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="024B5EB8" w14:textId="4A78D95D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="0887736D" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="0887736D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04641D7A" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="04641D7A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FCB7CD2" w14:textId="71A0F771" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0FCB7CD2" w14:textId="71A0F771">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C80358F" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0C80358F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>practice:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information gathering</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4A21E876" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Skills workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="34BFF05D" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="34BFF05D" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2D935FB1" w14:textId="1C58A287" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="2D935FB1" w14:textId="1C58A287">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09CAD5FE" w14:textId="506F5544" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="09CAD5FE" w14:textId="506F5544">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A389A62" w14:textId="1937A73E" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1A389A62" w14:textId="1937A73E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="4CD16A3B" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="4CD16A3B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4537A34C" w14:textId="7527B57B" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4537A34C" w14:textId="5C30CFA9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 29</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> September 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> September 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0280671E" w14:textId="31DB8F07" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0280671E" w14:textId="31DB8F07">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13008879" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="13008879" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gathering:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risk assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="55D1389B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="31E7CA2B" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="31E7CA2B" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="168041A2" w14:textId="298002D9" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="168041A2" w14:textId="298002D9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5162ACC2" w14:textId="5A26DF67" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5162ACC2" w14:textId="5A26DF67">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444CAE8F" w14:textId="0717C2EE" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="444CAE8F" w14:textId="0717C2EE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="1B307AA6" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="1B307AA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18E541D0" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="18E541D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E1A7D04" w14:textId="1837CBEC" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2E1A7D04" w14:textId="1837CBEC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="493ABBA0" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="493ABBA0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>practice:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risk assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="10A7C013" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1380ACB3" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="1380ACB3" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D3CB34D" w14:textId="679523F2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="6D3CB34D" w14:textId="679523F2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB78A6E" w14:textId="20555A1F" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4CB78A6E" w14:textId="20555A1F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E2DB974" w14:textId="359DC9ED" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5E2DB974" w14:textId="359DC9ED">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="43A8706F" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="43A8706F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3606ECD8" w14:textId="405C05BB" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3606ECD8" w14:textId="3108AE3B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Monday 6</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 5</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> October 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42B8F2A9" w14:textId="65904680" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="42B8F2A9" w14:textId="65904680">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C420F37" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4C420F37" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Information </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>gathering:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outcome measures, comorbidity and other important issues</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="622F4E63" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D4E984F" w14:textId="497E2262" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1D4E984F" w14:textId="497E2262">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B35D4AE" w14:textId="056F19BA" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6B35D4AE" w14:textId="056F19BA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59E86646" w14:textId="01585C0C" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="59E86646" w14:textId="01585C0C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="34F0D999" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="34F0D999" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2FEE2678" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2FEE2678" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E46A2C2" w14:textId="6594D209" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5E46A2C2" w14:textId="6594D209">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56DECC29" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="56DECC29" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>practice:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> outcome measures and other important information</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="284ECBBA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C4B1903" w14:textId="772D6A56" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3C4B1903" w14:textId="772D6A56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-              </w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="280B52F2" w14:textId="123AAC78" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="280B52F2" w14:textId="123AAC78">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="39B0210E" w14:textId="35CFEEC2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="39B0210E" w14:textId="35CFEEC2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="5E4B2DBA" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="5E4B2DBA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CFEA38B" w14:textId="0C288E47" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0CFEA38B" w14:textId="437CB91A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 7</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 6</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> October 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD4B6CF" w14:textId="740E643B" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1FD4B6CF" w14:textId="740E643B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E75D63A" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3E75D63A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Information giving</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32380D2A" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="32380D2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49A83D4C" w14:textId="6EE6F08F" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="49A83D4C" w14:textId="6EE6F08F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5644585C" w14:textId="6FF73E66" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5644585C" w14:textId="6FF73E66">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="444320B9" w14:textId="05075D60" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="444320B9" w14:textId="05075D60">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="7869C4A6" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="7869C4A6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05260E38" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="05260E38" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FFC1F10" w14:textId="26B27E4A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1FFC1F10" w14:textId="26B27E4A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26405C71" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="26405C71" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>practice:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information giving</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7756C708" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E27144D" w14:textId="004CF459" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0E27144D" w14:textId="004CF459">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0C4278C3" w14:textId="7B21C1D7" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0C4278C3" w14:textId="7B21C1D7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D1B3915" w14:textId="0695E31A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5D1B3915" w14:textId="0695E31A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="025E00EF" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="025E00EF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77677D9A" w14:textId="657982FF" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00051C40">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="77677D9A" w14:textId="7131F1FE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Monday 13</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 12</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="74012F9F" w14:textId="76F40F49">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>Thursday</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 16</w:t>
+              <w:t xml:space="preserve"> 15</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> October 2025 </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> October 2026 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>DL day 2)</w:t>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C8CED7B" w14:textId="273E9C76" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6C8CED7B" w14:textId="273E9C76">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="757F784C" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="757F784C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Shared planning and decision making</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E5F25B1" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3E5F25B1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E449728" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="7E449728" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3636FC1D" w14:textId="615A4732" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="3636FC1D" w14:textId="615A4732">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7672ABCA" w14:textId="59165FCC" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7672ABCA" w14:textId="59165FCC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21E25184" w14:textId="01AE9280" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="21E25184" w14:textId="01AE9280">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="1B1B7AA7" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="1B1B7AA7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B568B57" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6B568B57" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="722C837D" w14:textId="7D738375" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="722C837D" w14:textId="7D738375">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30BD3F22" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="30BD3F22" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Skills </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>practice:</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> shared planning and decision making</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4CF388FC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="338A0629" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="338A0629" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="672BC468" w14:textId="56D0D931" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="672BC468" w14:textId="56D0D931">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="151AA772" w14:textId="4A65F757" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="151AA772" w14:textId="4A65F757">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="789F876E" w14:textId="2136EDA0" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="789F876E" w14:textId="2136EDA0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="584E9AE2" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="584E9AE2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BA29B1C" w14:textId="1D275752" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="0053702F">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="0053702F" w:rsidRDefault="00E8712A" w14:paraId="2BA29B1C" w14:textId="70A7A867">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 14</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tuesday 13</w:t>
             </w:r>
             <w:r w:rsidRPr="00A7761E">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> October 2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18255D90" w14:textId="17BA217B" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="18255D90" w14:textId="17BA217B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CC0EE42" w14:textId="676CC2E4" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7CC0EE42" w14:textId="676CC2E4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Treatment formulation workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7AF14982" w14:textId="4FC2E311" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7AF14982" w14:textId="4FC2E311">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="159E01A1" w14:textId="44CEA377" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="159E01A1" w14:textId="44CEA377">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51AF975D" w14:textId="3F360AE7" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="51AF975D" w14:textId="3F360AE7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="72157DA9" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="72157DA9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A98B09C" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5A98B09C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBC28B7" w14:textId="0460CFE4" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2EBC28B7" w14:textId="0460CFE4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0372B85F" w14:textId="0437AAC2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0372B85F" w14:textId="0437AAC2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Pulling it all together</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5B225F0F" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5B225F0F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills practice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6317B75A" w14:textId="58BA119E" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6317B75A" w14:textId="58BA119E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE1E34B" w14:textId="4661E46C" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1FE1E34B" w14:textId="4661E46C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7385E0FF" w14:textId="174D0B13" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7385E0FF" w14:textId="174D0B13">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w14:paraId="3458267A" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="3458267A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F839E5D" w14:textId="14B86192" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="6960B359">
+          <w:p w:rsidR="00E8712A" w:rsidP="6960B359" w:rsidRDefault="00E8712A" w14:paraId="4F839E5D" w14:textId="337AE77C">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 19th October 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="3E8563C8" w14:textId="22B4BFCF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="340FC894" w14:textId="0E206F8F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-            </w:pPr>
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> October </w:t>
+              <w:t xml:space="preserve">Wednesday 21st October </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>Study day</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t xml:space="preserve"> 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25EF707F" w14:textId="30C1E5DA" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="6960B359">
+          <w:p w:rsidR="00E8712A" w:rsidP="6960B359" w:rsidRDefault="00E8712A" w14:paraId="25EF707F" w14:textId="30C1E5DA">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6960B359">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9-10am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1476E26F" w14:textId="3DB9ECBC" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="6960B359">
+          <w:p w:rsidR="00E8712A" w:rsidP="6960B359" w:rsidRDefault="00E8712A" w14:paraId="1476E26F" w14:textId="3DB9ECBC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6960B359">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>PAD Question and answer session</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30F40D28" w14:textId="39478DFB" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="6960B359">
+          <w:p w:rsidR="00E8712A" w:rsidP="6960B359" w:rsidRDefault="00E8712A" w14:paraId="30F40D28" w14:textId="39478DFB">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6960B359">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15FBB875" w14:textId="1368B542" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="6960B359">
+          <w:p w:rsidR="00E8712A" w:rsidP="6960B359" w:rsidRDefault="00E8712A" w14:paraId="15FBB875" w14:textId="1368B542">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6960B359">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DE0F56F" w14:textId="78A7353E" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="6960B359">
+          <w:p w:rsidR="00E8712A" w:rsidP="6960B359" w:rsidRDefault="00E8712A" w14:paraId="7DE0F56F" w14:textId="78A7353E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="6960B359">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="7B876D8F" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="7B876D8F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C9C1DD3" w14:textId="7E90734B" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...25 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2C9C1DD3" w14:textId="2D544EE3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C30F4D3" w14:textId="56E2C4BC" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7C30F4D3" w14:textId="56E2C4BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>10-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D2D464C" w14:textId="73907D1C" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7D2D464C" w14:textId="73907D1C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>E&amp;A unit tutorial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CEED75B" w14:textId="39047B55" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00DF26CB">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00DF26CB" w:rsidRDefault="00E8712A" w14:paraId="4CEED75B" w14:textId="39047B55">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="08CB54F8" w14:textId="5346E4A6" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="08CB54F8" w14:textId="5346E4A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="0DA258B6" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="0DA258B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCA5197" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="2B6ACBE4" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5FCA5197" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA8EB4A" w14:textId="535C3788" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6FA8EB4A" w14:textId="535C3788">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E576321" w14:textId="013E5A74" w:rsidR="00443EC8" w:rsidRPr="2B6ACBE4" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="33C9916A" w:rsidRDefault="00E8712A" w14:paraId="5B2524CD" w14:textId="5AE9E66A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="33C9916A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Critical writing workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3E576321" w14:textId="303DEA65">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="33C9916A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Synchronous online delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00DF26CB" w:rsidRDefault="00E8712A" w14:paraId="3982BC89" w14:textId="5020D5B4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="58674A83" w14:textId="64C9DE8A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="280D9990" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="280D9990" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3DACC22F" w14:textId="68ED6C5F" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00051C40">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="3DACC22F" w14:textId="65CF6E33">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...22 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tuesday 20th October 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="028D0D45" w14:textId="795548E0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(DL day 3)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7842B707" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7842B707" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="327472C5" w14:textId="0F6A2B28" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="327472C5" w14:textId="0F6A2B28">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Clinical placement review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3863B746" w14:textId="2217DFA5" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00DF26CB">
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00DF26CB" w:rsidRDefault="00E8712A" w14:paraId="3863B746" w14:textId="2217DFA5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">All day </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55E75DFD" w14:textId="61BE96C2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="55E75DFD" w14:textId="61BE96C2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="7805F39F" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="7C6A1A50" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="0D6DEB01" w14:textId="321D2C9D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8712A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
+              <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> November 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...74 lines deleted...]
-              <w:t>Online synchronous delivery</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4CDD2FEC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5C84512A" w14:textId="4EE7114E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00DF26CB" w:rsidRDefault="00E8712A" w14:paraId="5B2AAFB1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-            </w:r>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0FA307AC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="29F7E593" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="3882C8E1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...12 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="1EBE27A9" w14:textId="4FA39117">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8712A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> November 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...74 lines deleted...]
-              <w:t>Synchronous online delivery</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="00044595" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3EEE07AC" w14:textId="4974F4DB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00DF26CB" w:rsidRDefault="00E8712A" w14:paraId="4CA92136" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-            </w:r>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0F6BE026" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="74A8AD68" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="7805F39F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5A259B5D" w14:textId="7914244A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 2</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AC24BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  November</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6FC62B6E" w14:textId="74CD3ECC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="207D0357" w14:textId="152E83BE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PFA formative</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1D6B6C25" w14:textId="7C7AF5C8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>skills assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="76F5D521" w14:textId="073C97A9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4FFE397D" w14:textId="6A8C3F86">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="44FB4EAC" w14:textId="67AA843D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="29F7E593" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="871" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5E645720" w14:textId="602B928F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 3rd November 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="348" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4A6F5BAA" w14:textId="6C70EA3E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2D1C57F5" w14:textId="68F7901A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> PFA formative</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6B295D11" w14:textId="4D49B75C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>skills assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="33672B9F" w14:textId="09DE6C55">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Synchronous online delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="408" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="18012F88" w14:textId="319BA0C5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="640" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7C38CC05" w14:textId="13A00A5B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="74A8AD68" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73B10AAA" w14:textId="03149A7A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="73B10AAA" w14:textId="776EB6BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Monday 10</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 9</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> November 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69F30062" w14:textId="565FD309" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="69F30062" w14:textId="565FD309">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A62ADB5" w14:textId="445CB45D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2A62ADB5" w14:textId="445CB45D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Modes of delivery in clinical practice</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="675ED10B" w14:textId="38F651B1" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="675ED10B" w14:textId="38F651B1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26AEC721" w14:textId="50432ED2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="26AEC721" w14:textId="50432ED2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A1A16AE" w14:textId="3A737717" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1A1A16AE" w14:textId="3A737717">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66CA298B" w14:textId="7DB9F1A3" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="66CA298B" w14:textId="7DB9F1A3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="0C0A64C7" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="0C0A64C7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06116EEA" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="06116EEA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65D8AB7F" w14:textId="0679253D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...13 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="65D8AB7F" w14:textId="0679253D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44381295" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00CC53BE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00CC53BE" w:rsidRDefault="00E8712A" w14:paraId="44381295" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve">Supervision </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="362DCA1A" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00CC53BE">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00CC53BE" w:rsidRDefault="00E8712A" w14:paraId="362DCA1A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Case management and clinical skills) VDC unit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D45CF8F" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4D45CF8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15AF1779" w14:textId="4DE6B68D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="15AF1779" w14:textId="4DE6B68D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79243021" w14:textId="7AAC78CE" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="79243021" w14:textId="7AAC78CE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FB7DF9D" w14:textId="6177FD56" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3FB7DF9D" w14:textId="6177FD56">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="6849B29B" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="6849B29B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0D8B645B" w14:textId="708C7213" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="00051C40">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="0D8B645B" w14:textId="5AAF0059">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 11</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 10</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="05264E71" w14:textId="408D7215">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>Wednesday 12</w:t>
+              <w:t>Wednesday 11</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> November </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>DL day</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="299BF169" w14:textId="636F04F2" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="299BF169" w14:textId="636F04F2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FCBFAD2" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7FCBFAD2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Triage</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E099607" w14:textId="40CC607C" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="5E099607" w14:textId="40CC607C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B5E0E42" w14:textId="1E050BCB" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="4B5E0E42" w14:textId="1E050BCB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7255CAF9" w14:textId="45A373AB" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7255CAF9" w14:textId="45A373AB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D1C0DC8" w14:textId="0D9D4DFA" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6D1C0DC8" w14:textId="0D9D4DFA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="6C7EF577" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="6C7EF577" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E55D55F" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6E55D55F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6DE7A162" w14:textId="4D4D49AD" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...13 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6DE7A162" w14:textId="4D4D49AD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A2720D0" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6A2720D0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Risk workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22564102" w14:textId="5EFA3C0D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="22564102" w14:textId="5EFA3C0D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E728F54">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A22C146" w14:textId="7C55CB3A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="7A22C146" w14:textId="7C55CB3A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="225D81FC" w14:textId="2A993247" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="225D81FC" w14:textId="2A993247">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="B6DDE8" w:themeFill="accent5" w:themeFillTint="66"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06119B49" w14:textId="10454DD4" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="06119B49" w14:textId="10454DD4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="191F9D22" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="191F9D22" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="346BAF05" w14:textId="3EF83E98" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="346BAF05" w14:textId="2105D161">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Monday 17</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 16</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> November 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222619C7" w14:textId="393688CE" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="222619C7" w14:textId="393688CE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2AB79B4B" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2AB79B4B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Summative PFA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6908422B" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6908422B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Summative assessments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60CD6855" w14:textId="265295BF" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="60CD6855" w14:textId="265295BF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Synchronous online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="432867C9" w14:textId="54EF66FB" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...10 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="432867C9" w14:textId="54EF66FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>All day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3EF005E9" w14:textId="4086C361" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3EF005E9" w14:textId="4086C361">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="06A72615" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="06A72615" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48022061" w14:textId="35DF8017" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="48022061" w14:textId="27883B02">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 18</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 17</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> November 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A0F84A" w14:textId="1CCB0772" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...16 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="14A0F84A" w14:textId="1CCB0772">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E61FA8F" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7E61FA8F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Summative PFA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="697C7050" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="697C7050" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Summative assessments</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0FD62B53" w14:textId="6031CE83" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0FD62B53" w14:textId="6031CE83">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Synchronous online</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2648CDDF" w14:textId="27BDF9D7" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2648CDDF" w14:textId="27BDF9D7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>All day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EDE7124" w14:textId="0D023CDA" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0EDE7124" w14:textId="0D023CDA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="0CA49258" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="0CA49258" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="44A9C49A" w14:textId="3A50E64D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="44A9C49A" w14:textId="3A1D48EE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> November 2025</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 23rd November 2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FE818CB" w14:textId="3FB2695E" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="3FE818CB" w14:textId="3FB2695E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...4 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E6FAA10" w14:textId="1F6C65A7" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="1E6FAA10" w14:textId="1F6C65A7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="4AFDCB2F" w14:textId="055D91B4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Power issues</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62E6AE91" w14:textId="3CDCA496" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="62E6AE91" w14:textId="3CDCA496">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2B39EA15" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="2B39EA15" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54FDD5CF" w14:textId="2A0FC265" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="54FDD5CF" w14:textId="2A0FC265">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29005432" w14:textId="3E268320" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="29005432" w14:textId="3E268320">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FC17B51" w14:textId="29E53E27" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="0FC17B51" w14:textId="29E53E27">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="085643B9" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="00E8712A" w14:paraId="085643B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="871" w:type="pct"/>
             <w:vMerge/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="208EEB20" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="208EEB20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="348" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25DEE419" w14:textId="31CD4F5C" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="25DEE419" w14:textId="31CD4F5C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2732" w:type="pct"/>
-[...1 lines deleted...]
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2733" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21BC96EC" w14:textId="523C5690" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="21BC96EC" w14:textId="523C5690">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="72E152C5" w14:textId="7533480A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Working with drugs and alcohol</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="781EC722" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="781EC722" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1AE5CB2D" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="1AE5CB2D" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4931388A" w14:textId="0F256428" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="4931388A" w14:textId="0F256428">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="408" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0052F269" w14:textId="66812A2E" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="0052F269" w14:textId="66812A2E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="640" w:type="pct"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35B1FD7C" w14:textId="5A8E3888" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="000123EB">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="35B1FD7C" w14:textId="5A8E3888">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7070D7E9" w14:textId="77777777" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="00C95116"/>
-    <w:p w14:paraId="3417FF54" w14:textId="77777777" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="00C95116" w:rsidP="2B6ACBE4">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidRDefault="00C95116" w14:paraId="7070D7E9" w14:textId="77777777"/>
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="2B6ACBE4" w:rsidRDefault="00C95116" w14:paraId="3417FF54" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17AB12C2" w14:textId="7E6A9D0B" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="7AE57BAA" w:rsidRDefault="3F46C92A" w14:paraId="17AB12C2" w14:textId="7E6A9D0B">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7AE57BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assessment and submission dates</w:t>
       </w:r>
-      <w:r w:rsidR="4CF2F1D0" w:rsidRPr="7AE57BAA">
+      <w:r w:rsidRPr="7AE57BAA" w:rsidR="4CF2F1D0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
-      <w:r w:rsidR="349A8546" w:rsidRPr="7AE57BAA">
+      <w:r w:rsidRPr="7AE57BAA" w:rsidR="349A8546">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Full time and part time students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E265E0E" w14:textId="11431E86" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA">
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="7E265E0E" w14:textId="11431E86">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="18FB5CC5" w14:textId="4758FB03" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="18FB5CC5" w14:textId="4D2D65B8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Formative Problem Focused Assessment = </w:t>
       </w:r>
-      <w:r w:rsidR="762E534E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="66F8F35D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>Monday 2</w:t>
       </w:r>
-      <w:r w:rsidR="762E534E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="66F8F35D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="66F8F35D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Tuesday 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="66F8F35D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidR="762E534E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="66F8F35D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and 4</w:t>
+        <w:t xml:space="preserve"> November 2026</w:t>
       </w:r>
-      <w:r w:rsidR="762E534E" w:rsidRPr="7F39B3DC">
+    </w:p>
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="7E229F32" w14:textId="1DC7D1EF">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3650575E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Summative Problem Focus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="31894498">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ed Assessment =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="752FA48B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="7A178E31">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="752FA48B">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>nday 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="752FA48B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="762E534E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="752FA48B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> November 2025</w:t>
+        <w:t xml:space="preserve"> and Tuesday 17</w:t>
       </w:r>
-    </w:p>
-[...37 lines deleted...]
-      <w:r w:rsidR="38D38772" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="752FA48B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="38D38772" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="752FA48B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and 18</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> November 2025</w:t>
+        <w:t xml:space="preserve"> November 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE4C72E" w14:textId="7FB9E91D" w:rsidR="00BB370A" w:rsidRPr="00851ACC" w:rsidRDefault="00BB370A" w:rsidP="2B6ACBE4">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00BB370A" w:rsidP="2B6ACBE4" w:rsidRDefault="00BB370A" w14:paraId="7CE4C72E" w14:textId="7FB9E91D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="114232C2" w14:textId="4AEC6C07" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="114232C2" w14:textId="248ECAFA">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formative critical analysis =</w:t>
       </w:r>
-      <w:r w:rsidR="31894498" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="31894498">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="34B3F04C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="69AFF977">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="34B3F04C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="1D1A749F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hursday 14th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="69AFF977">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> January 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="33A1FE0A" w14:textId="2ED7A1A4">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3650575E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Summative Critical Analysis =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="31894498">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="742B8F45">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thursday 1</w:t>
+      </w:r>
+      <w:r w:rsidR="000C71BD">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="742B8F45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="34B3F04C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="742B8F45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> January 2026</w:t>
+        <w:t xml:space="preserve"> February 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A1FE0A" w14:textId="04FE4207" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7F39B3DC">
-[...56 lines deleted...]
-    <w:p w14:paraId="46B6EA55" w14:textId="77777777" w:rsidR="00BB370A" w:rsidRPr="00851ACC" w:rsidRDefault="00BB370A" w:rsidP="2B6ACBE4">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00BB370A" w:rsidP="2B6ACBE4" w:rsidRDefault="00BB370A" w14:paraId="46B6EA55" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="689B9CFF" w14:textId="77777777" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="00C95116"/>
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidRDefault="00C95116" w14:paraId="689B9CFF" w14:textId="77777777"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11558" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2124"/>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="6659"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="933"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443EC8" w14:paraId="1C9EEAE5" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="1C9EEAE5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2124" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="35AC5F40" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 25</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 24</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="47213B51" w14:textId="44E58A5D" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="522EDB6E" w14:textId="77777777">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>-12.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="60F7BE9E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-3.30</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="4E2CD733" w14:textId="6D1AAF35">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4E2CD733" w14:textId="210AE3A8" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="527BE123" w14:textId="1FFAC5B5">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EBLT Unit overview and Preparation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="34FDDA71" w14:textId="21AAB731">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture and activities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="16720899" w14:textId="5E296700">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:noWrap/>
-[...3 lines deleted...]
-          <w:p w14:paraId="527BE123" w14:textId="1FFAC5B5" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="74DB85A3" w14:textId="7B0E37D1">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="34FDDA71" w14:textId="21AAB731" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="3CC8F731" w14:textId="61259AA8">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...75 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="5B7947C1" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="2EE2FB7B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2973" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="62D999CC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="50EE11E2" w14:textId="06A6C4E8">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In between session work</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="5830DEB8" w14:textId="6B804748">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="7138E62B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="5B7947C1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="5C799C53" w14:textId="53BD8EEC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Monday 1</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Monday 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AC24BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> November 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="31DC8F3F" w14:textId="1ABDC684">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Friday 4</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="green"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
-              <w:t xml:space="preserve"> December 2025 </w:t>
+              <w:t xml:space="preserve"> December 2026 </w:t>
             </w:r>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="green"/>
               </w:rPr>
               <w:t>study day 2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DF4717B" w14:textId="476848D6" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="7DF4717B" w14:textId="476848D6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="25B28A46" w14:textId="067FD5DB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D6F6C61" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4D6F6C61" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Guided self help</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EEC4782" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3EEC4782" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="544C2BEF" w14:textId="57F47E2A" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="544C2BEF" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="469DB3FB" w14:textId="3DB43E92" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="469DB3FB" w14:textId="3DB43E92">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2B0E8FDB" w14:textId="043C1276">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="1925D56C" w14:textId="66660017">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="0F8A98D2" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="0F8A98D2" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="56C2A7CE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="04AC6ADF" w14:textId="21EC1955">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C1E17CD" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="1C1E17CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Medication management</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="76A17E05" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="76A17E05" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19B2509A" w14:textId="2F6B432D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="19B2509A" w14:textId="2F6B432D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Face to face in class</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60403E35" w14:textId="6EE8B686" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="60403E35" w14:textId="6EE8B686">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1B9F6972" w14:textId="0F9CF3FD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="20379638" w14:textId="319F3F06">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="50540293" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="50540293" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="0451A73C" w14:textId="40ED56C0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 1</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AC24BC">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>nd</w:t>
+              <w:t>st</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  December</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="76EEC461" w14:textId="2437EE3E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="40F0C0D0" w14:textId="4239C7E1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F21C3E7" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6F21C3E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Problem Solving (taught)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="452E4D50" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="452E4D50" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58F8C828" w14:textId="623406BA" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="58F8C828" w14:textId="623406BA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>In class face to face</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D6554AC" w14:textId="04AFF692" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="7D6554AC" w14:textId="04AFF692">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="336E5015" w14:textId="1348F074">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="0BF4FB29" w14:textId="0F721510">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="27C7F7B5" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="27C7F7B5" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="41F3A176" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3A860076" w14:textId="17E8C4C7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41CC8B7B" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="41CC8B7B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Problem solving skills</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="05082C95" w14:textId="77777777" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="05082C95" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F0FB4A4" w14:textId="4F363716" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="5F0FB4A4" w14:textId="4F363716">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>In class face to face</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7891D1F0" w14:textId="703D46D0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="2A4B59FD" w14:textId="269EB9EA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="712F8EB1" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="56CDA263" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:tcBorders>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="5DC2029C" w14:textId="0B1974DC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D084C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="0C2951D8" w14:textId="0CC9FFEC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="28358DEF" w14:textId="7BFBCE8F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2992C1B9" w14:textId="2B90B7AE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Worry Management taught</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0B4282F3" w14:textId="6CD2974A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7E1E9D03" w14:textId="5BD95C38">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online Synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="777A6EE0" w14:textId="6602F4A1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...73 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="7605C7C4" w14:textId="324F1B34">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="56CDA263" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="3C34793C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="29DB974B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6847DE3A" w14:textId="0326AFC4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="282549F0" w14:textId="14B4E308">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Worry management skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="56ADFB0D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills Workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3992411F" w14:textId="7EEE089D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online Synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3AD9204C" w14:textId="1A6FC358">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="4FDF14F9" w14:textId="1FD36186">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="55ADE280" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00A9657C" w:rsidRDefault="00E8712A" w14:paraId="7B49A694" w14:textId="7130AEF1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tuesday 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009D084C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="538880B0" w14:textId="67A70BD3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2992C1B9" w14:textId="2B90B7AE" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="36E5C1AF" w14:textId="610DE2DE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Behavioural activation taught</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="466475EC" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E1E9D03" w14:textId="5BD95C38" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="222264AB" w14:textId="09ACAF7E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Online Synchronous delivery</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="28E5C973" w14:textId="056FC3CD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="126DF801" w14:textId="4CA5CE4D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="7568EF36" w14:textId="0B511E09">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="3C34793C" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="6209D5AE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0AD73A52" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7DE50BE4" w14:textId="0E7AAD98">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="282549F0" w14:textId="14B4E308" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="30A21D59" w14:textId="7BCDC017">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Behavioural Activation skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="54B913E7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills Workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3992411F" w14:textId="7EEE089D" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="006A7BF0">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="60A9A37D" w14:textId="69A7264A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Online Synchronous delivery</w:t>
             </w:r>
           </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="204E2043" w14:textId="777501A4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="70386EAC" w14:textId="0FE836D1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="16309D28" w14:textId="41F9F644">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="55ADE280" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="7CE97E91" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00A9657C" w:rsidRDefault="00E8712A" w14:paraId="613AE1EE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 14</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00196226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00A9657C" w:rsidRDefault="00E8712A" w14:paraId="2AFA468C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Thursday 17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A108C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3315E825" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6A779620" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="00E8712A" w14:paraId="08C73CCB" w14:textId="78A2C052">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>AA Tutorials</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5E73F230" w14:textId="73937948">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="3F9CC976" w14:textId="5C570C25">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="377727A5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3293797D" w14:textId="37ACEF57">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 16</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00196226">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5EA88A2C" w14:textId="26A52889">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="00E8712A" w14:paraId="4ED676D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PAE taught</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="00E8712A" w14:paraId="1499F066" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="00E8712A" w14:paraId="02C9AB0E" w14:textId="70A827CF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0DB3EF3D" w14:textId="3EAE2260">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="18EC2C96" w14:textId="4B42AF58">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="5705E4DF" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7138C4C6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="29E1C5FC" w14:textId="0FFFF3C4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="00E8712A" w14:paraId="2567E666" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PAE skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="00E8712A" w14:paraId="1DFE8CC8" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="00E8712A" w14:paraId="5575174F" w14:textId="496B9133">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="080C0579" w14:textId="39699657">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="757CFD14" w14:textId="7D560BDF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="04207305" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4421CF0A" w14:textId="27DEA05E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Monday 21</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8712A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="601078B0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="001D650A" w14:paraId="72F2F1C5" w14:textId="5F3EF235">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6D31F9BE" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="3146CC82" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="33380014" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="3C18B733" w14:textId="42F60B48">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E8712A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1B38FA1E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="001D650A" w14:paraId="73E01B86" w14:textId="570E397D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="778CE095" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="7290AC89" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="0F38730E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="7411F682" w14:textId="5F67F152">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 28</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="702AD7DA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="001D650A" w14:paraId="36A7C580" w14:textId="06501440">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="5D508A5A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="75D88A24" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="73C242B5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="16521F1D" w14:textId="7D4A2F63">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="67805AB3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="00E8712A" w:rsidP="00196226" w:rsidRDefault="001D650A" w14:paraId="42246396" w14:textId="18A8371A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="090D542D" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="5F62FE4A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="1B1851A6" w14:paraId="0623801D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="011C2307" w14:textId="64ACD42C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="2F788781" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="001D650A" w:rsidP="00196226" w:rsidRDefault="001D650A" w14:paraId="3DF3300A" w14:textId="1C9964DC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="3586BC3F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="00EE7E49" w:rsidRDefault="001D650A" w14:paraId="0CF09F7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="1B1851A6" w14:paraId="3F73C0CE" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="20CC70F7" w14:textId="40AAB2AD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="5E16822E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="2B6ACBE4" w:rsidR="001D650A" w:rsidP="00196226" w:rsidRDefault="001D650A" w14:paraId="208CFF5F" w14:textId="2F96DF39">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="006A7BF0" w:rsidRDefault="001D650A" w14:paraId="5C2D9F20" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="00EE7E49" w:rsidRDefault="001D650A" w14:paraId="5D3E70A1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="3F9BB567" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="3DB501B0" w14:textId="6A0A3424">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 11th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>January 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="68F21C85" w14:textId="52725FF4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="2B3CFAD3" w14:textId="65DDB546">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="2B87A7AD" w14:textId="1ED64642">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Exposure taught</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="07BB2820" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="3CD488D3" w14:textId="28E84C51">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="1144988D" w14:textId="7869617E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="0F9D226E" w14:textId="5A8BB768">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="49BBAAFE" w14:textId="2D6974FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="74139CD3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="538B162B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="19DE6317" w14:textId="25C650A2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="05525DDB" w14:textId="638F8D35">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Exposure skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="49E349A5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="30B3CF21" w14:textId="76CC1A73">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7D1E003F" w14:textId="3D07F58F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="68AA9B45" w14:textId="41B998B3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="66312458" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="2105D938" w14:textId="326FD668">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="1AD5EBD4" w14:textId="0C0B7B61">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 12th January 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="1BC4E967" w14:textId="3FBF7D5D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="39BD0337" w14:textId="38784A19">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cognitive restructuring </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="127B8938" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="55A11328" w14:textId="000CF556">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In class face to face</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="2738A0AD" w14:textId="7FD55119">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4278C186" w14:textId="7564548D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="60382D5D" w14:textId="0823EADD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="2193A433" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1203"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="064C42D4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="36AC5FFC" w14:textId="3DA06FCB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="2D4EDFCA" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>CR skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="7C515F48" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="23788EAF" w14:textId="118A8C67">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In class face to face</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="0FD34CD0" w14:textId="65386D84">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="383685FB" w14:textId="250C8AC1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="3450FA00" w14:textId="64F5DFF9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="4BF998B7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4B39927E" w14:textId="7E041F21">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="7AB5BA4C" w14:textId="3A5C4ED1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="08CABB6F" w:rsidRDefault="00E8712A" w14:paraId="1D4711EA" w14:textId="1DABFED0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>CR Continued- Behavioural experiments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="6350BC61" w14:textId="5B145E5B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture and workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="570C28BA" w14:textId="2ADA82E8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="088350EC" w14:textId="1DC5400E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="787C19E0" w14:textId="20AE96EF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="26A3605B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="41648583" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4862D50C" w14:textId="457F536D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="3AC1AE85" w14:textId="6E07014F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Individual AA tutorials</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="5207D6AB" w14:textId="24B62A49">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="11C33112" w14:textId="333722AB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="542B9296" w14:textId="28C00306">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="115B4C7F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="4A86E0C4" w14:textId="6BEBF293">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="491D56D5" w14:textId="63AB94C9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Wednesday 13</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> December 2025 </w:t>
+              <w:t xml:space="preserve"> January 2027 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>DL day</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 5)</w:t>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> 6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="316EB205" w14:textId="6F4878AD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Study day 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Wednesday 20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="749689A8" w14:textId="35F12D70">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="4E2BF0BC" w14:textId="43669C0C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="36E5C1AF" w14:textId="610DE2DE" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="08CABB6F">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="6E7FAED1" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>OCD and ERP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="7172A40A" w14:textId="4605E1B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="222264AB" w14:textId="09ACAF7E" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="2B6ACBE4">
-[...22 lines deleted...]
-          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="560BFC9B" w14:textId="6539BBD5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>N</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="2E731E39" w14:textId="23BAC776">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="6209D5AE" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="4496C557" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="76926B2A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="6A2631F3" w14:textId="4E98FAE8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
+            <w:tcMar/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="30A21D59" w14:textId="7BCDC017" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="08CABB6F">
-[...51 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="746E21CB" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>OCD and ERP skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="2BE47EDE" w14:textId="4ABF5B7D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills workshop</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="093FCCB9" w:rsidRDefault="00E8712A" w14:paraId="6AB33E75" w14:textId="13E87628">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="006A7BF0" w:rsidRDefault="00E8712A" w14:paraId="796FFE12" w14:textId="72E7BFAE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>N</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00EE7E49" w:rsidRDefault="00E8712A" w14:paraId="12D9B238" w14:textId="4F82C70B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="3F9BB567" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="7F38CF2E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="0D0AEA4E" w14:textId="0506D38A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tuesday 26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="76870B21" w14:textId="12604A12">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>Tuesday 6</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Monday 25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000C5D3B">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>study day 4)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="7131FFB7" w14:textId="577D25C3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Friday 5</w:t>
             </w:r>
             <w:r w:rsidRPr="005A108C">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 2027 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="71E6359D" w14:textId="08F34F88">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="27A3CE3C" w14:textId="79183E27">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="522B938F" w14:textId="636AA826">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Sleep hygiene taught</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="1C2BB9CD" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3CD488D3" w14:textId="28E84C51" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...21 lines deleted...]
-            </w:pPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="6CC8C4E4" w14:textId="531197B1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="6D3646E7" w14:textId="3FB1663B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Y</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="6A37F181" w14:textId="671ACE48">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="74139CD3" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="4F56A804" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="41711870" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="2AC35CED" w14:textId="2313D464">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="23D0BA94" w14:textId="5311A8C1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sleep hygiene skills practice  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="32461F15" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Skills workshop</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30B3CF21" w14:textId="76CC1A73" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="08CABB6F">
-[...11 lines deleted...]
-              <w:t>Face to face in class</w:t>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="19928860" w14:textId="4E42C4E7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="25867EBA" w14:textId="13ABAE31">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Y</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="7D44B167" w14:textId="0A687F78">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="66312458" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="022B1BFE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="7272049C" w14:textId="054BAB13">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>th</w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="0A2D48C9" w14:textId="621DE24C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="064DFAF3" w14:textId="44A075BB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...27 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="32CBF11C" w14:textId="15C36E88">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Relapse prevention taught</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="7AE57BAA" w:rsidRDefault="00E8712A" w14:paraId="2F405ACF" w14:textId="3448DCEC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55A11328" w14:textId="000CF556" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="093FCCB9">
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="506578EF" w14:textId="0D1BBAA6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="5FDD395F" w14:textId="3C464F97">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Y</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="4E21CFBB" w14:textId="3A7AD5A1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="2193A433" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="2DE59F27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="4ADD97B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="321158E4" w14:textId="2CCB297A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...52 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="5E8BE969" w14:textId="602C8A87">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Relapse prevention skills practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="1D447BB9" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="46EB3F66" w:rsidRDefault="00E8712A" w14:paraId="7DEE86E6" w14:textId="531197B1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="46EB3F66" w:rsidRDefault="00E8712A" w14:paraId="38863F08" w14:textId="1273C3F4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="112CE03D" w14:textId="706819C3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FBD4B4" w:themeFill="accent6" w:themeFillTint="66"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Y</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="1DCBC8DE" w14:textId="4AA32EA1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="63878586" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="514C3935" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:tcBorders>
-[...15 lines deleted...]
-            </w:pPr>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="70EAB6E5" w14:textId="11F0E201">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday 9th </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>February  2027</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="7B891ED7" w14:textId="052E1F7B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Friday 19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E257D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 2027 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="64A3856B" w14:textId="18D04B5E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="70424996" w14:textId="392C3F9C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>9.30-4.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...35 lines deleted...]
-              <w:t>Online tutorial</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="3A0DF907" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Problem Based Learning (PBL) 1: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="45174CFF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>An introduction to Problem Based Learning and start of small group work*</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="606930B6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="29F1A91B" w14:textId="61D27950">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-              <w:t>All day</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="36F13BD0" w14:textId="64B139BC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="27B47729" w14:textId="1B76B463">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="4BF998B7" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="427E7412" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...35 lines deleted...]
-            </w:r>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="743B93DF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="2CA4C840" w14:textId="3428F42A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>9.30-12.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...52 lines deleted...]
-            </w:r>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="007C3239" w:rsidRDefault="00E8712A" w14:paraId="2A1180D7" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Work, meaningful </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>activity ,wellbeing</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and employment  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="007C3239" w:rsidRDefault="00E8712A" w14:paraId="7C8886A0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="007C3239" w:rsidRDefault="00E8712A" w14:paraId="65BD4BCA" w14:textId="1CA1B61E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000558C6" w:rsidRDefault="00E8712A" w14:paraId="31E9F157" w14:textId="674DE138">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="76DC777C" w14:textId="7E00D0B6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...17 lines deleted...]
-              <w:t>Y</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="41D92573" w14:textId="33F2EAD2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="26A3605B" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="10082EE7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="54BB5FB3" w14:textId="17688CED">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 16th February 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="1E2C5601" w14:textId="6D697718">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Wednesday 17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> February 2027 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>study day 5)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="4C71628C" w14:textId="1F3AC259">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="5D5C150D" w14:textId="0249E978">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="30A08D8F" w14:textId="77429654">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>1.30-4.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="1A6367C4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Unit tutorial EBLT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="7290823F" w14:textId="1FDFA272">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="2CE1A5FF" w14:textId="0030F4C5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...112 lines deleted...]
-              <w:t>Y</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="000123EB" w:rsidRDefault="00E8712A" w14:paraId="675A58A9" w14:textId="09273E41">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="115B4C7F" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="3CECF875" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...99 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="74F670E0" w14:textId="39C413D1">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 22nd February 2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...20 lines deleted...]
-              <w:t>9.30-12.30</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="2D553FEE" w14:textId="6FBC7168">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...51 lines deleted...]
-              <w:t>Face to face in class</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="3A825F5C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Formative Treatment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="01558188" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="3691145B" w14:textId="397EF463">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00DF26CB" w:rsidRDefault="00E8712A" w14:paraId="76C6A8EB" w14:textId="157FCD85">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...17 lines deleted...]
-              <w:t>Y</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="1F7A9684" w14:textId="418BED6C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="4496C557" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="0464AAA6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="3FB42E7A" w14:textId="6316826B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B1851A6" w:rsidR="00E8712A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 23rd February 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="1B1851A6" w:rsidRDefault="00E8712A" w14:paraId="2C362FA0" w14:textId="30521994">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:noProof w:val="0"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1B1851A6" w:rsidR="5ED34786">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+                <w:i w:val="0"/>
+                <w:iCs w:val="0"/>
+                <w:caps w:val="0"/>
+                <w:smallCaps w:val="0"/>
+                <w:noProof w:val="0"/>
+                <w:color w:val="000000" w:themeColor="text1" w:themeTint="FF" w:themeShade="FF"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="green"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(Monday or Tuesday 22nd or 23rd February study day 6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00051C40" w:rsidRDefault="00E8712A" w14:paraId="458939AA" w14:textId="4A3565EB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="3C75F81D" w14:textId="12B6C1DD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>1.30-4.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="14BC43B5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Formative Treatment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="73A59065" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills assessment</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="157E420F" w14:textId="0AF4ACB6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="27B901FB" w14:textId="2EA587F2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="933" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...106 lines deleted...]
-              <w:t>Y</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="63F68BF9" w14:textId="30202FB6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="7F38CF2E" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidTr="1B1851A6" w14:paraId="01F8EF22" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...25 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="2B6ACBE4" w:rsidRDefault="00E8712A" w14:paraId="26820794" w14:textId="0CE8D4A4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Monday 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>rd</w:t>
-[...116 lines deleted...]
-            </w:pPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="65698DBB" w14:textId="577647A7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>9.30-12.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...48 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="1D6F3E64" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>AA Tutorials</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="4FB934AE" w14:textId="39F4183F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Online synchronous delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="0F26D373" w14:textId="3D519C2E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="933" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1035 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:noWrap/>
-[...833 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="00E8712A" w:rsidP="00816A04" w:rsidRDefault="00E8712A" w14:paraId="1017F404" w14:textId="5DD32D09">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="45FAAF3D" w14:textId="77777777" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="00C95116"/>
-    <w:p w14:paraId="6AFDB10E" w14:textId="6BCCF733" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidRDefault="00C95116" w14:paraId="45FAAF3D" w14:textId="77777777"/>
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="6AFDB10E" w14:textId="6BCCF733">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="49467263" w14:textId="4EA447B6" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="7AE57BAA" w:rsidRDefault="3F46C92A" w14:paraId="49467263" w14:textId="4EA447B6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7AE57BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assessment submission dates</w:t>
       </w:r>
-      <w:r w:rsidR="65F4BF33" w:rsidRPr="7AE57BAA">
+      <w:r w:rsidRPr="7AE57BAA" w:rsidR="65F4BF33">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
-      <w:r w:rsidR="13ECF7DF" w:rsidRPr="7AE57BAA">
+      <w:r w:rsidRPr="7AE57BAA" w:rsidR="13ECF7DF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Full time students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9F0A72" w14:textId="4BD6567D" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="2E9F0A72" w14:textId="71F7648C">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Formative </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>role played</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> treatment session = </w:t>
+        <w:t xml:space="preserve"> treatment session </w:t>
       </w:r>
-      <w:r w:rsidR="026300B2" w:rsidRPr="7F39B3DC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2</w:t>
+        <w:t xml:space="preserve">= </w:t>
       </w:r>
-      <w:r w:rsidR="026300B2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="25A76B9C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Monday</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3650575E" w:rsidR="25A76B9C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="25A76B9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidR="026300B2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="25A76B9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and 3</w:t>
+        <w:t xml:space="preserve"> and Tuesday 23</w:t>
       </w:r>
-      <w:r w:rsidR="026300B2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="25A76B9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>rd</w:t>
       </w:r>
-      <w:r w:rsidR="026300B2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="25A76B9C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> March 2026</w:t>
+        <w:t xml:space="preserve"> February 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26608005" w14:textId="54863765" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="26608005" w14:textId="1B71C7D0">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Summative </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>real life</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> recording =</w:t>
       </w:r>
-      <w:r w:rsidR="3570307D" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="3570307D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="469239C4" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="5469939C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>18</w:t>
+        <w:t>Wednesday 19</w:t>
       </w:r>
-      <w:r w:rsidR="469239C4" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="5469939C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="469239C4" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="5469939C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> May 2026</w:t>
+        <w:t xml:space="preserve"> May 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F63FED2" w14:textId="77777777" w:rsidR="00BB370A" w:rsidRPr="00851ACC" w:rsidRDefault="00BB370A" w:rsidP="2B6ACBE4">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00BB370A" w:rsidP="2B6ACBE4" w:rsidRDefault="00BB370A" w14:paraId="3F63FED2" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F1C1A07" w14:textId="3C675E29" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="3F46C92A" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="75E560B0" w14:textId="7E403934">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3650575E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formative </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="39DCDFED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MCQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3650575E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>=</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="3570307D">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="6D42BF5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuesday</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3650575E" w:rsidR="6D42BF5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="6D42BF5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="6D42BF5E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> February 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="3F46C92A" w14:paraId="541F730E" w14:textId="130415BD">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Formative critical commentary =</w:t>
+        <w:t xml:space="preserve">Summative </w:t>
       </w:r>
-      <w:r w:rsidR="3570307D" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5" w:rsidR="1C02CC50">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>MCQ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="360E30E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="360E30E5" w:rsidR="3570307D">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="28851E5E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5" w:rsidR="5083136A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>Monday 22</w:t>
       </w:r>
-      <w:r w:rsidR="28851E5E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5" w:rsidR="5083136A">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
+        <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidR="28851E5E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5" w:rsidR="4CC6E291">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> May 2026</w:t>
+        <w:t xml:space="preserve"> March 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541F730E" w14:textId="4EB1729D" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="3F46C92A" w:rsidP="7F39B3DC">
-[...56 lines deleted...]
-    <w:p w14:paraId="03F386CF" w14:textId="15D2737F" w:rsidR="00BB370A" w:rsidRPr="00851ACC" w:rsidRDefault="00BB370A" w:rsidP="2B6ACBE4">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00BB370A" w:rsidP="2B6ACBE4" w:rsidRDefault="00BB370A" w14:paraId="03F386CF" w14:textId="15D2737F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4679278F" w14:textId="319E5DE7" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="00C95116" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="7AE57BAA" w:rsidRDefault="00C95116" w14:paraId="4679278F" w14:textId="319E5DE7">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11A17F48" w14:textId="33FEFA8D" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="685A5221" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="7AE57BAA" w:rsidRDefault="685A5221" w14:paraId="11A17F48" w14:textId="33FEFA8D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7AE57BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assessment submission dates for</w:t>
       </w:r>
       <w:r w:rsidRPr="7AE57BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Part time students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D83AF8" w14:textId="4E4F1F5B" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="5AD60AAE" w:rsidP="5EE4A48C">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="5AD60AAE" w14:paraId="40D83AF8" w14:textId="7A9A9636">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="589C3D59">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Formative </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="589C3D59">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>role played</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="589C3D59">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> treatment session = </w:t>
       </w:r>
-      <w:r w:rsidR="5AE280B9" w:rsidRPr="589C3D59">
+      <w:r w:rsidRPr="3650575E" w:rsidR="469C3337">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2nd</w:t>
+        <w:t>Monday 22</w:t>
       </w:r>
-      <w:r w:rsidRPr="589C3D59">
+      <w:r w:rsidRPr="3650575E" w:rsidR="469C3337">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>nd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="469C3337">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> March and </w:t>
+        <w:t xml:space="preserve"> and Tuesday 23</w:t>
       </w:r>
-      <w:r w:rsidR="28BCB5AB" w:rsidRPr="589C3D59">
+      <w:r w:rsidRPr="3650575E" w:rsidR="469C3337">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="469C3337">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3rd</w:t>
-[...17 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> February 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="482EC4CE" w14:textId="1AD55F85" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="2AF20F55" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="2AF20F55" w14:paraId="482EC4CE" w14:textId="7C6D5B6E">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Summative </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>real life</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> recording = </w:t>
       </w:r>
-      <w:r w:rsidR="63AD92B7" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="5DA0A649">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>11</w:t>
+        <w:t>Monday 10</w:t>
       </w:r>
-      <w:r w:rsidR="63AD92B7" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="5DA0A649">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="63AD92B7" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="5DA0A649">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> January 2027</w:t>
+        <w:t xml:space="preserve"> January 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45297F06" w14:textId="77777777" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="00C95116" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="7AE57BAA" w:rsidRDefault="00C95116" w14:paraId="45297F06" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D7E6456" w14:textId="791119A7" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="2AF20F55" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="2AF20F55" w14:paraId="7D7E6456" w14:textId="7CDE4F49">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Formative critical commentary = </w:t>
+        <w:t xml:space="preserve">Formative </w:t>
       </w:r>
-      <w:r w:rsidR="07ABF614" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="310FFBA6">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>MCQ</w:t>
       </w:r>
-      <w:r w:rsidR="07ABF614" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="62DB6B11">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tuesday 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="62DB6B11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="07ABF614" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="62DB6B11">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> September 2026</w:t>
+        <w:t xml:space="preserve"> February 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C97C243" w14:textId="76DCA6B4" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="2AF20F55" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="2AF20F55" w14:paraId="7C97C243" w14:textId="5872671D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Summative critical commentary = </w:t>
+        <w:t xml:space="preserve">Summative </w:t>
       </w:r>
-      <w:r w:rsidR="2A30EC3C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5" w:rsidR="144B2553">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>12</w:t>
+        <w:t>MCQ exam</w:t>
       </w:r>
-      <w:r w:rsidR="2A30EC3C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">= </w:t>
+      </w:r>
+      <w:r w:rsidRPr="360E30E5" w:rsidR="1BBFDA80">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Monday 22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="360E30E5" w:rsidR="1BBFDA80">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
+        <w:t>nd</w:t>
       </w:r>
-      <w:r w:rsidR="2A30EC3C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="360E30E5" w:rsidR="1BBFDA80">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> October 2026</w:t>
+        <w:t xml:space="preserve"> March 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="558DCB3B" w14:textId="36D8AB38" w:rsidR="00C95116" w:rsidRPr="00851ACC" w:rsidRDefault="00C95116" w:rsidP="7AE57BAA"/>
-    <w:p w14:paraId="1C49DD1D" w14:textId="49935A11" w:rsidR="716C8976" w:rsidRDefault="716C8976" w:rsidP="716C8976"/>
+    <w:p w:rsidRPr="00851ACC" w:rsidR="00C95116" w:rsidP="7AE57BAA" w:rsidRDefault="00C95116" w14:paraId="558DCB3B" w14:textId="36D8AB38"/>
+    <w:p w:rsidR="716C8976" w:rsidP="716C8976" w:rsidRDefault="716C8976" w14:paraId="1C49DD1D" w14:textId="49935A11"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="11699" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2124"/>
         <w:gridCol w:w="849"/>
         <w:gridCol w:w="6659"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1074"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="51EC46E4" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="51EC46E4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="4520C5CA" w14:textId="2612FD32">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="7EBC0DB2" w14:textId="3211A2E3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday 1st March 2027 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="0F666412" w14:textId="421C056A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="6619CA7F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PBL2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="4EFEB452" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="067A60AD" w14:textId="06644765">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Synchronous online delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="1FDB8DF6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="2562949E" w14:textId="09739CE5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="6DB35093" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="70687C55" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="7376AB1B" w14:textId="566F0FC9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0D37864E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="2A8F301C" w14:textId="0C0A2778">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Cultural humility and social inclusion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="19CA9AF0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="52355B0B" w14:textId="602E5FAD">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Synchronous online delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="63F289AA" w14:textId="19D1537A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="5D38F8F2" w14:textId="3356C2E0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="1322D2FC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="7030DBC9" w14:textId="1385F948">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="5CB05344" w14:textId="7F35E161">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monday 8th March </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="737738F5" w14:textId="526B799E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="3FD1065D" w14:textId="77BC178B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Working with Older people</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="7BE752F6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="587670A3" w14:textId="3990071E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In class face to face</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="50EE0543" w14:textId="61A97A32">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="564CAF42" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="72F74519" w14:textId="227EE25E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="49A4F4E1" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="3A04CD9C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="6550BF1F" w14:textId="02B90055">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="7E1F55FD" w14:textId="32CF012C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Working with older people</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="5F47776D" w14:textId="23DC9502">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="00668CA2" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="391852C8" w14:textId="72B58EEA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="752CA496" w14:textId="074FD352">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="1C7EDB04" w14:textId="78BF0590">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="49D112F2" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="0DF59156" w:rsidRDefault="001D650A" w14:paraId="4E932E87" w14:textId="5EE4EAC7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="0DF59156" w:rsidRDefault="001D650A" w14:paraId="6CE1DE2F" w14:textId="6A21C2CB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Monday 15th March 2027 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>study day 7)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="0DF59156" w:rsidRDefault="001D650A" w14:paraId="5CB618E4" w14:textId="4484164A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="0DF59156" w:rsidRDefault="001D650A" w14:paraId="6D1B82A7" w14:textId="6E5FC54F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Clinical placement review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="0DF59156" w:rsidRDefault="001D650A" w14:paraId="098E7942" w14:textId="47B5EC99">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>All day</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="0DF59156" w:rsidRDefault="001D650A" w14:paraId="2501CBB5" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="55411A32" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="0CCDAE56" w14:textId="7A5210A4">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="49A5CAC5" w14:textId="2D2A8B68">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="007C3239" w:rsidRDefault="001D650A" w14:paraId="1702208E" w14:textId="2D835F54">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Working with Interpreters</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="007C3239" w:rsidRDefault="001D650A" w14:paraId="47A79F42" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="6063B6D8" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="6FCEA858" w14:textId="6E1B2A32">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="33476030" w14:textId="430933EC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="5441D5FF" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="49C2E7BD" w14:textId="7850DF98">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="14DCF290" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="3D96D684" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="5EB06470" w14:textId="7BC903D0">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="007C3239" w:rsidRDefault="001D650A" w14:paraId="763F464F" w14:textId="0DF28682">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Working with Interpreters </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="007C3239" w:rsidRDefault="001D650A" w14:paraId="74794E44" w14:textId="1985A356">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills practice</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="3FBBCD3B" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="158CA4A5" w14:textId="7594E8DE">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="098B477C" w14:textId="241DAB11">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="3F421F23" w14:textId="750CA407">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B45AF9" w:rsidRDefault="001D650A" w14:paraId="22438F4B" w14:textId="063F52C8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="1F91E0E4" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="04C62F2E" w14:textId="2F56A6FD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 22</w:t>
+            </w:r>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>nd</w:t>
+            </w:r>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="7B9C152E" w14:textId="18B572FE">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>11-12pm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="35A8DB6F" w14:textId="18430193">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(room booked until </w:t>
+            </w:r>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>1.30pm to allow for extra time and hitches)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="56172A68" w14:textId="7AF6627B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>On Campus EBLT MCQ Exam</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="53F151A6" w14:textId="0C7E60D2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="37B749BD" w14:textId="31504172">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="360E30E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="67C3B78C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="28CA428F" w14:textId="2F6B8EE6">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 23</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>rd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="726832F3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="22778DAA" w14:textId="0D70B7F5">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="5F82701F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="2A144C66" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="5F288EC3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="65CB6995" w14:textId="25C48A0E">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="479E5D02" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="2162F470" w14:textId="59C8A518">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="6C4836F0" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="2970959E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="0F47F0D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="5AF1EA44" w14:textId="585EF723">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="0DB5281F" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="79D0D293" w14:textId="34685328">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>NO UNIVERSITY SESSIONS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="5B2B3CC6" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FF0000"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="360E30E5" w:rsidR="001D650A" w:rsidP="360E30E5" w:rsidRDefault="001D650A" w14:paraId="24C75D03" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="127032B6" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="140DFF1B" w14:textId="35DE5042">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 13</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="06877970" w14:textId="455A8379">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00051C40">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t>(Friday 16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080606">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> March 2026 </w:t>
+              <w:t xml:space="preserve"> April 2027 </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>DL day</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00051C40">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 9)</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> 11)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="19DFD47B" w14:textId="7663F57C">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="3AE73E70" w14:textId="11F49020">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00477130" w:rsidRDefault="001D650A" w14:paraId="5AAAC27C" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Maternal mental health and the perinatal period</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00B21DC1" w:rsidRDefault="001D650A" w14:paraId="5BDB1D78" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="067A60AD" w14:textId="06644765" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="004325BF">
-[...12 lines deleted...]
-            </w:r>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="75FB418D" w14:textId="1CDFDBD8">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>In class face to face</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="1332CCA5" w14:textId="6C5EAFE5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="1EE18419" w14:textId="0098CF41">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>N</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="2903D0DB" w14:textId="34C6167F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="6DB35093" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="513BC352" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="7556243A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="04B8BECC" w14:textId="56A96DF3">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>1.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00477130" w:rsidRDefault="001D650A" w14:paraId="5829008A" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Maternal mental health and the perinatal period</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4E02814D" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="3EFFA719" w14:textId="3D95DC54">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="70BA4B43" w14:textId="7EA94B27">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="36CC2888" w14:textId="7CF9A753">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="01817BCA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="28DEADF1" w14:textId="6B88FC33">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tuesday 20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="139B98D9" w14:textId="7FA8220E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>Monday 19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00080606">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>study day 8)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="427F1C6F" w14:textId="0F7D2B95">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Thursday 29th April 2027 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 12)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="21729C2D" w14:textId="747C0770">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="40BC5948" w14:textId="3A55596B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Group work Lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="44DE399F" w14:textId="0FCCB6E2">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="1C556959" w14:textId="5068F3E5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="3EA2AADB" w14:textId="40BFFC01">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="5BFF1F99" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00D971C5" w:rsidRDefault="001D650A" w14:paraId="242E66E3" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="232DDE98" w14:textId="7CAEF82D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="2D619316" w14:textId="7ABB95A6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Group work skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="31C135AD" w14:textId="2BE2F1FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="5C34FA20" w14:textId="557A5057">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="52532D56" w14:textId="5F374D60">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="727EC51C" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00D971C5" w:rsidRDefault="001D650A" w14:paraId="4AC5D115" w14:textId="3A4FBA99">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 27</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="21F2F0F7" w14:textId="0069C98D">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="093FCCB9" w:rsidRDefault="001D650A" w14:paraId="4AC12B4F" w14:textId="645E3243">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Group work Skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="38AE0054" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="00130183" w14:textId="434686CC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="742DA088" w14:textId="5C6623DA">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="5C8196B0" w14:textId="35C3CEC6">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="16904E2E" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00D971C5" w:rsidRDefault="001D650A" w14:paraId="528D60B2" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="14C3605D" w14:textId="2000C097">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="2B6ACBE4" w:rsidRDefault="001D650A" w14:paraId="5727DFDA" w14:textId="0DCC08DC">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Working with HITs and drift</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="221DD22B" w14:textId="57F47E2A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Face to face in class</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="26547F24" w14:textId="4F1DCD00">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="129E5A21" w14:textId="573D0E9B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="5175281A" w14:textId="33E0606A">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="19DB4613" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="28FC60B6" w14:textId="7B7BA100">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Tuesday 4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="56E522CD" w14:textId="58034975">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3900E888">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Friday 30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00875C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> April 2027 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3900E888">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL13)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="2F7500B2" w14:textId="30BE967B">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-12.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="6AFC9D95" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Long term conditions </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="1E6F9986" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>Lecture</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="52355B0B" w14:textId="602E5FAD" w:rsidR="00443EC8" w:rsidRPr="00851ACC" w:rsidRDefault="00443EC8" w:rsidP="004325BF">
-[...11 lines deleted...]
-              <w:t>Synchronous online delivery</w:t>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="36A8678F" w14:textId="28DB2B8E">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="7599A9F2" w14:textId="6FE249FB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:noWrap/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="052C919F" w14:textId="41DF9E38">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="6D41696F" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="390"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="00D971C5" w:rsidRDefault="001D650A" w14:paraId="2138300B" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="159D6DEF" w14:textId="5C4AEB3C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="01BAD843" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Long term conditions</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="50EA7BE4" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Skills</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="73BC7A3C" w14:textId="5557E204">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="20AA4630" w14:textId="70E081D9">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>N</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00851ACC" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="47F3C10A" w14:textId="757F9E59">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>n</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="1322D2FC" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="088E25F0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="25CDD500" w14:textId="63D6F9AB">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tuesday 11</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
-            <w:r>
-[...16 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="25D70309" w14:textId="2C1A257F">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00051C40">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>DL day 10)</w:t>
+              <w:t>Tuesday 18</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 2027 </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0DF59156">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 14)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="449C3B0C" w14:textId="7FE68B37">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-12.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="3AD44839" w14:textId="22BC7D76">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>PBL Presentations</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="38921FD7" w14:textId="222E0DAF">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:vAlign w:val="center"/>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="58DC44D5" w14:textId="3B24A053">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>Y</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="4B3698BB" w14:textId="3AC5B0C5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="49A4F4E1" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="211FF85A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:vMerge/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="6261C81D" w14:textId="6B4BB930">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="5C46E84F" w14:textId="4ACE1C30">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>1.30-4.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1.30-2.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="006F36A1" w:rsidRDefault="001D650A" w14:paraId="2225063E" w14:textId="77777777">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Unit tutorial VDC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="006F36A1" w:rsidRDefault="001D650A" w14:paraId="274B0E7E" w14:textId="4EAEF030">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="0577D1EB" w14:textId="51454F72">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:noWrap/>
-[...111 lines deleted...]
-              <w:t>Y</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="3ADF3C7A" w14:textId="4D1B5B05">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="55411A32" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="6D2AA410" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...3 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:vMerge/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidRDefault="001D650A" w14:paraId="07A72D0E" w14:textId="77777777"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="2B6ACBE4" w:rsidRDefault="001D650A" w14:paraId="031C04EC" w14:textId="0DD98FBD">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4975A29C" w14:textId="4ABC6422">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Careers session</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="2B6ACBE4" w:rsidRDefault="001D650A" w14:paraId="660A9CC2" w14:textId="4766EA71">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="2B6ACBE4" w:rsidRDefault="001D650A" w14:paraId="01C1CAD7" w14:textId="7442C568">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2B6ACBE4">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="2B6ACBE4" w:rsidRDefault="001D650A" w14:paraId="262D3497" w14:textId="617F4289">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3606AA54">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="08485F16" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="5010"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="60C80858" w14:textId="7D48B395">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Monday 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9657C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> March 2026</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="79D2A1A9" w14:textId="04159514">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>Thursday 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>th May 202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>DL day</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F422ED">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="020C8276" w14:textId="0B71F3F4">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(Tuesday 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9657C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>st</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> June 2026</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study day 9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="00051C40" w:rsidRDefault="001D650A" w14:paraId="3AEB9087" w14:textId="33AEE970">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tuesday 15th </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2027</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00051C40">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:highlight w:val="green"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study day 10)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="6FEAED18" w14:textId="3EAA1D27">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>9.30-12.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...28 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="53435884" w14:textId="1BCC20E5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>AA Tutorial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="229695DD" w14:textId="7165D0B5">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...20 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Online synchronous delivery</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="05FFFCF4" w14:textId="6081DBF7">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...17 lines deleted...]
-              <w:t>y</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00C40AD8" w:rsidR="001D650A" w:rsidP="004325BF" w:rsidRDefault="001D650A" w14:paraId="6518ECFC" w14:textId="2D7FA669">
+            <w:pPr>
+              <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="14DCF290" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="228CCED4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="5F600739" w14:textId="320A032A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6DDC4315">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Monday 19th July 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4471DC7A" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*Part time students only</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="1FA18DA0" w14:textId="2693A25F">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>1.30-4.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="58A60DAE" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*Part time students only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4C8F23DE" w14:textId="6BB95D1A">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>EBLT unit tutorial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="7F990F55" w14:textId="76FADA9B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Synchronous online delivery</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4CEA91D1" w14:textId="60F49D40">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FABF8F" w:themeFill="accent6" w:themeFillTint="99"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="12A157EC" w14:textId="20404510">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...92 lines deleted...]
-              <w:t>y</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="6C4037F3" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="29AA54A1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="6751530A" w14:textId="0F807B34">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-              <w:t>rd</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wednesday 6th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> October 202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="5E2B0C63" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*Part time students only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="770B2E1D" w14:textId="5F19E81C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="33B03FB9" w14:textId="68B3D5E4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...14 lines deleted...]
-            </w:r>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="5CD1EDC5" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*Part time students only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="7E9BAD25" w14:textId="2AEFCC5C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>AA Tutorial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="0A40185A" w14:textId="7993CE89">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
-[...13 lines deleted...]
-              <w:t>All day</w:t>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="33512E40" w14:textId="2B280D36">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="562210C0" w14:textId="594AD0A2">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="127032B6" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="07FE125C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="7EA4D473" w14:textId="0D15A253">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wednesday 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9657C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...57 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> December 2027</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="3E18ECDF" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*Part time students only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="75C1E3E5" w14:textId="4E5F216A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4D6F36C8" w14:textId="1999FDC4">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-              <w:t>9.30-12.30</w:t>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="2E62AB91" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...39 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*Part time students only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4DC4DB28" w14:textId="4D2EF1C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>AA Tutorial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="0E16F2A1" w14:textId="3E350778">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...19 lines deleted...]
-              <w:t>3</w:t>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="1ADC8F20" w14:textId="0F74B043">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...17 lines deleted...]
-              <w:t>Y</w:t>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="3EA26F7F" w14:textId="31C9223B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w:rsidRPr="00851ACC" w14:paraId="513BC352" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="6FCC663B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
-            <w:vMerge/>
-[...20 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...2186 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="7ED0E19A" w14:textId="65CA10BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="7AE57BAA">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>*Part time students only</w:t>
-[...594 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t>Wednesday 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A9657C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve"> January 2028</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4838E938" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>March 202</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>7</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:t>*Part time students only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="3ACF31B0" w14:textId="04A89B27">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="5BED8A26" w14:textId="68B1CC61">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="663C27D0" w14:textId="33EA2E20">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>*Part time students only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3ACF31B0" w14:textId="04A89B27" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...15 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="30D580C2" w14:textId="7990E350">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>VDC unit tutorial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="0D01617A" w14:textId="76FADA9B">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Synchronous online delivery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="601797D9" w14:textId="19787C05">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:noWrap/>
-[...2 lines deleted...]
-          <w:p w14:paraId="5BED8A26" w14:textId="68B1CC61" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="78648E69" w14:textId="1FC31F07">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="C2D69B" w:themeFill="accent3" w:themeFillTint="99"/>
-            <w:noWrap/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="5FDAAFC6" w14:textId="204B3C25">
+            <w:pPr>
+              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="387CE47B" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2124" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="73FCB0EF" w14:textId="329A2A8C">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="194C7087" w:rsidR="7D1D0FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wednesday 8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="194C7087" w:rsidR="7D1D0FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="194C7087" w:rsidR="7D1D0FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> March 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="194C7087" w:rsidR="109DC5E1">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="5C30D03A" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>*Part time students only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30D580C2" w14:textId="7990E350" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="40F24F9B" w14:textId="47D0F6F6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="849" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="54DB8949" w14:textId="4F8903E0">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="0D01617A" w14:textId="76FADA9B" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>9.30-4.30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6659" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:noWrap/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="7E5E9E86" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>*Part time students only</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="74FF0CC3" w14:textId="370CBF13">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="601797D9" w14:textId="19787C05" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>AA Tutorial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="4AE7FD5E" w14:textId="4C78AC08">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="78648E69" w14:textId="396787C7" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="600ADE7E" w14:textId="1B6C48E6">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00443EC8" w14:paraId="387CE47B" w14:textId="77777777" w:rsidTr="00443EC8">
+      <w:tr w:rsidR="001D650A" w:rsidTr="194C7087" w14:paraId="19DADE61" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="300"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2124" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...31 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="33B58783" w14:textId="30BF190E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="194C7087" w:rsidR="7D1D0FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Wednesday 17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="194C7087" w:rsidR="7D1D0FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>th</w:t>
+            </w:r>
+            <w:r w:rsidRPr="194C7087" w:rsidR="7D1D0FB8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> May 202</w:t>
+            </w:r>
+            <w:r w:rsidRPr="194C7087" w:rsidR="2DCA2958">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="2BA05930" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>*Part time students only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F24F9B" w14:textId="47D0F6F6" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="1840F581" w14:textId="65915061">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="849" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="54DB8949" w14:textId="4F8903E0" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="61413C90" w14:textId="31BC688B">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>9.30-4.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6659" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:noWrap/>
-            <w:vAlign w:val="center"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="6D24FA45" w14:textId="179744BE">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>*Part time students only</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74FF0CC3" w14:textId="370CBF13" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="24BEC96E" w14:textId="6636710E">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>AA Tutorial</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4AE7FD5E" w14:textId="53D09F74" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="7E66A16F" w14:textId="0A68EEAC">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7AE57BAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1074" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:color="auto" w:sz="18" w:space="0"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="18" w:space="0"/>
+              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="600ADE7E" w14:textId="1B6C48E6" w:rsidR="00443EC8" w:rsidRDefault="00443EC8" w:rsidP="7AE57BAA">
+            <w:tcMar/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="001D650A" w:rsidP="7AE57BAA" w:rsidRDefault="001D650A" w14:paraId="6E4DEA24" w14:textId="73BC46EF">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7AE57BAA">
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...195 lines deleted...]
-                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="117C44D4" w14:textId="4087C02C" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA"/>
-    <w:p w14:paraId="33AFCB70" w14:textId="77777777" w:rsidR="000123EB" w:rsidRDefault="000123EB" w:rsidP="00B21DC1">
+    <w:p w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="117C44D4" w14:textId="4087C02C"/>
+    <w:p w:rsidR="000123EB" w:rsidP="00B21DC1" w:rsidRDefault="000123EB" w14:paraId="33AFCB70" w14:textId="77777777">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7A1C4EB7" w14:textId="4CE1393D" w:rsidR="00C95116" w:rsidRPr="00C95116" w:rsidRDefault="00C95116" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00C95116" w:rsidR="00C95116" w:rsidP="7AE57BAA" w:rsidRDefault="00C95116" w14:paraId="7A1C4EB7" w14:textId="4CE1393D">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7AE57BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assessment submission dates</w:t>
       </w:r>
-      <w:r w:rsidR="53D2D624" w:rsidRPr="7AE57BAA">
+      <w:r w:rsidRPr="7AE57BAA" w:rsidR="53D2D624">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> for</w:t>
       </w:r>
-      <w:r w:rsidR="53D2D624" w:rsidRPr="7AE57BAA">
+      <w:r w:rsidRPr="7AE57BAA" w:rsidR="53D2D624">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> Full time students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B04CA2D" w14:textId="4B2CDD5E" w:rsidR="00C95116" w:rsidRPr="00C95116" w:rsidRDefault="00C95116" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00C95116" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="00C95116" w14:paraId="2B04CA2D" w14:textId="5BD6A031">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Formative presentation demonstrating knowledge and skills in engagement, assessment and treatment of a person or people with a variety of needs from one or more of a range of diverse groups =</w:t>
       </w:r>
-      <w:r w:rsidR="001D7E56" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="001D7E56">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="77C4854B" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="6C87FEC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>3</w:t>
+        <w:t>Thursday 2</w:t>
       </w:r>
-      <w:r w:rsidR="77C4854B" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="172B33AE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="6C87FEC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>rd</w:t>
+        <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="77C4854B" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="6C87FEC0">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June 2026</w:t>
+        <w:t xml:space="preserve"> May 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CCF863" w14:textId="11A6E8EB" w:rsidR="00C95116" w:rsidRDefault="00C95116" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="00C95116" w14:paraId="71CCF863" w14:textId="4D3124DC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Summative presentation demonstrating knowledge and skills in engagement, assessment and treatment of a person or people with a variety of needs from one or more of a range of diverse groups =</w:t>
       </w:r>
-      <w:r w:rsidR="001D7E56" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="001D7E56">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="5D1CC9B1" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="1A72EE6C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t xml:space="preserve">Thursday </w:t>
       </w:r>
-      <w:r w:rsidR="5D1CC9B1" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="75DEBDDB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="75DEBDDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="5D1CC9B1" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="75DEBDDB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> July 2026</w:t>
+        <w:t xml:space="preserve"> June 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F61D836" w14:textId="1A566BAE" w:rsidR="00C95116" w:rsidRPr="00C95116" w:rsidRDefault="367D5AC4" w:rsidP="7F39B3DC">
+    <w:p w:rsidRPr="00C95116" w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="367D5AC4" w14:paraId="5F61D836" w14:textId="2E85F534">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Formative supervision assignment=</w:t>
       </w:r>
-      <w:r w:rsidR="56C8DC6C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="56C8DC6C">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="7CA9DA75" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="18072C74">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t xml:space="preserve">Thursday </w:t>
       </w:r>
-      <w:r w:rsidR="7CA9DA75" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="60B47D29">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3rd</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="18072C74">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2027</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="367D5AC4" w14:paraId="47B07F56" w14:textId="3519C952">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3650575E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Summative supervision assignment =</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="56C8DC6C">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="29878A98">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Thursday 8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="29878A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="7CA9DA75" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="29878A98">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June 2026</w:t>
+        <w:t xml:space="preserve"> July 2027</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B07F56" w14:textId="637F755E" w:rsidR="00C95116" w:rsidRDefault="367D5AC4" w:rsidP="7F39B3DC">
-[...56 lines deleted...]
-    <w:p w14:paraId="75043A21" w14:textId="1BB78153" w:rsidR="0081027C" w:rsidRPr="00BB370A" w:rsidRDefault="0081027C" w:rsidP="7AE57BAA">
+    <w:p w:rsidRPr="00BB370A" w:rsidR="0081027C" w:rsidP="7AE57BAA" w:rsidRDefault="0081027C" w14:paraId="75043A21" w14:textId="1BB78153">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5911D969" w14:textId="3F1B1F80" w:rsidR="00C95116" w:rsidRDefault="00C95116" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="00C95116" w:rsidP="3650575E" w:rsidRDefault="00C95116" w14:paraId="5911D969" w14:textId="735EF321">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Practice Assessment Document for all units=</w:t>
       </w:r>
-      <w:r w:rsidR="001D7E56" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="001D7E56">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0B9AFBF3" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="32983B45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>20</w:t>
+        <w:t>Monday 19</w:t>
       </w:r>
-      <w:r w:rsidR="0B9AFBF3" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="32983B45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="0B9AFBF3" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="32983B45">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> July 2026</w:t>
+        <w:t xml:space="preserve"> July</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7BAD4E" w14:textId="58581B93" w:rsidR="4F58BAA1" w:rsidRDefault="4F58BAA1" w:rsidP="4F58BAA1">
+    <w:p w:rsidR="4F58BAA1" w:rsidP="4F58BAA1" w:rsidRDefault="4F58BAA1" w14:paraId="6D7BAD4E" w14:textId="58581B93">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6A50D2CF" w14:textId="1DB20EB4" w:rsidR="09EF81D9" w:rsidRDefault="09EF81D9" w:rsidP="4F58BAA1">
+    <w:p w:rsidR="09EF81D9" w:rsidP="4F58BAA1" w:rsidRDefault="09EF81D9" w14:paraId="6A50D2CF" w14:textId="1DB20EB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F58BAA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>OPTIONAL EARLY HAND IN FOR PART TIME STUDENTS TO COMPLETE IN 18 MONTHS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7EBF83" w14:textId="18AB7752" w:rsidR="6331EDC1" w:rsidRDefault="6331EDC1" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="6331EDC1" w:rsidP="3650575E" w:rsidRDefault="6331EDC1" w14:paraId="1D7EBF83" w14:textId="45F08693">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Optional formative date for those wanting</w:t>
       </w:r>
-      <w:r w:rsidR="169302C4" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="169302C4">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> to complete in 18 months Monday </w:t>
+        <w:t xml:space="preserve"> to complete in 18 months </w:t>
       </w:r>
-      <w:r w:rsidR="61D441CF" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="367C5675">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>Monday 21</w:t>
       </w:r>
-      <w:r w:rsidR="61D441CF" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="367C5675">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>th</w:t>
+        <w:t>st</w:t>
       </w:r>
-      <w:r w:rsidR="61D441CF" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="367C5675">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> February 202</w:t>
-[...8 lines deleted...]
-        <w:t>7</w:t>
+        <w:t xml:space="preserve"> February 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63D25E26" w14:textId="426F76CC" w:rsidR="09EF81D9" w:rsidRDefault="09EF81D9" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="09EF81D9" w:rsidP="7F39B3DC" w:rsidRDefault="09EF81D9" w14:paraId="63D25E26" w14:textId="048817B6">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7F39B3DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>All</w:t>
       </w:r>
-      <w:r w:rsidR="5E7617D2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="7F39B3DC" w:rsidR="5E7617D2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7F39B3DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>VDC</w:t>
       </w:r>
-      <w:r w:rsidR="27B71FFF" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="7F39B3DC" w:rsidR="27B71FFF">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> assessments</w:t>
       </w:r>
       <w:r w:rsidRPr="7F39B3DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve"> and PAD to be submitted by </w:t>
       </w:r>
-      <w:r w:rsidR="0B5710DF" w:rsidRPr="7F39B3DC">
-[...35 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="22120242" w14:textId="5C62A370" w:rsidR="4F58BAA1" w:rsidRDefault="4F58BAA1" w:rsidP="4F58BAA1">
+    <w:p w:rsidR="4F58BAA1" w:rsidP="4F58BAA1" w:rsidRDefault="4F58BAA1" w14:paraId="22120242" w14:textId="5C62A370">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2A34D8E5" w14:textId="6649AACB" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA">
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="2A34D8E5" w14:textId="6649AACB">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="09EC4B9E" w14:textId="3D1DB616" w:rsidR="6CCCF01C" w:rsidRDefault="6CCCF01C" w:rsidP="7AE57BAA">
+    <w:p w:rsidR="6CCCF01C" w:rsidP="7AE57BAA" w:rsidRDefault="6CCCF01C" w14:paraId="09EC4B9E" w14:textId="3D1DB616">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7AE57BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Assessment submission dates for</w:t>
       </w:r>
       <w:r w:rsidRPr="7AE57BAA">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> part time students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40DEB902" w14:textId="31596280" w:rsidR="6CCCF01C" w:rsidRDefault="6CCCF01C" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="6CCCF01C" w:rsidP="3650575E" w:rsidRDefault="6CCCF01C" w14:paraId="40DEB902" w14:textId="439F769A">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Formative presentation demonstrating knowledge and skills in engagement, assessment and treatment of a person or people with a variety of needs from one or more of a range of diverse groups = </w:t>
       </w:r>
-      <w:r w:rsidR="29A0996E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="6BB160E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t>Tuesday 4</w:t>
       </w:r>
-      <w:r w:rsidR="29A0996E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="6BB160E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="29A0996E" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="6BB160E8">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> April</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> 2027</w:t>
+        <w:t xml:space="preserve"> April 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7579C3A5" w14:textId="05500496" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA">
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="7579C3A5" w14:textId="05500496">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="379440D9" w14:textId="1C30EE9B" w:rsidR="6CCCF01C" w:rsidRDefault="6CCCF01C" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="6CCCF01C" w:rsidP="3650575E" w:rsidRDefault="6CCCF01C" w14:paraId="379440D9" w14:textId="536C8920">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Summative presentation demonstrating knowledge and skills in engagement, assessment and treatment of a person or people with a variety of needs from one or more of a range of diverse groups = </w:t>
       </w:r>
-      <w:r w:rsidR="1C3EAB02" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="75C51932">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>17</w:t>
+        <w:t>Tuesday 9</w:t>
       </w:r>
-      <w:r w:rsidR="1C3EAB02" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="75C51932">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="1C3EAB02" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="75C51932">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> May 2027</w:t>
+        <w:t xml:space="preserve"> May 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B26141" w14:textId="4A694978" w:rsidR="6CCCF01C" w:rsidRDefault="6CCCF01C" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="6CCCF01C" w:rsidP="3650575E" w:rsidRDefault="6CCCF01C" w14:paraId="13B26141" w14:textId="5C8DCD24">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Formative supervision assignment= </w:t>
       </w:r>
-      <w:r w:rsidR="33D9BAD2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="7D189AC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>21</w:t>
+        <w:t>Tuesday 16</w:t>
       </w:r>
-      <w:r w:rsidR="33D9BAD2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="7D189AC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>st</w:t>
+        <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="33D9BAD2" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="7D189AC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> April 2027</w:t>
+        <w:t xml:space="preserve"> May 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C062B8" w14:textId="0B0AFDFC" w:rsidR="6CCCF01C" w:rsidRDefault="6CCCF01C" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="6CCCF01C" w:rsidP="3650575E" w:rsidRDefault="6CCCF01C" w14:paraId="15C062B8" w14:textId="09F3AB0F">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Summative supervision assignment = </w:t>
+        <w:t xml:space="preserve">Summative supervision assignment </w:t>
       </w:r>
-      <w:r w:rsidR="0DF74C92" w:rsidRPr="7F39B3DC">
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t xml:space="preserve">= </w:t>
       </w:r>
-      <w:r w:rsidR="0DF74C92" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="69B51127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tuesday</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="3650575E" w:rsidR="69B51127">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="69B51127">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>st</w:t>
+        <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="0DF74C92" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="69B51127">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> June 2027</w:t>
+        <w:t xml:space="preserve"> June 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65613610" w14:textId="18CFC389" w:rsidR="4F58BAA1" w:rsidRDefault="4F58BAA1" w:rsidP="4F58BAA1">
+    <w:p w:rsidR="4F58BAA1" w:rsidP="4F58BAA1" w:rsidRDefault="4F58BAA1" w14:paraId="65613610" w14:textId="18CFC389">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55E85762" w14:textId="1DB20EB4" w:rsidR="72F1724C" w:rsidRDefault="72F1724C" w:rsidP="4F58BAA1">
+    <w:p w:rsidR="72F1724C" w:rsidP="4F58BAA1" w:rsidRDefault="72F1724C" w14:paraId="55E85762" w14:textId="1DB20EB4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4F58BAA1">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t>OPTIONAL EARLY HAND IN FOR PART TIME STUDENTS TO COMPLETE IN 18 MONTHS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355ECAFC" w14:textId="633AFC18" w:rsidR="0C27DA93" w:rsidRDefault="0C27DA93" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="0C27DA93" w:rsidP="3650575E" w:rsidRDefault="0C27DA93" w14:paraId="355ECAFC" w14:textId="72DF7347">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Optional formative date for those wanting to complete in 18 months </w:t>
       </w:r>
-      <w:r w:rsidR="61C7F6B1" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="23C966ED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>8th February 202</w:t>
+        <w:t>Monday 21</w:t>
       </w:r>
-      <w:r w:rsidR="2EEE346C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="23C966ED">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3650575E" w:rsidR="23C966ED">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>7</w:t>
+        <w:t xml:space="preserve"> February 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71CB6958" w14:textId="55603340" w:rsidR="72F1724C" w:rsidRDefault="72F1724C" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="72F1724C" w:rsidP="7F39B3DC" w:rsidRDefault="72F1724C" w14:paraId="71CB6958" w14:textId="4891ACCC">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7F39B3DC">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
         <w:t xml:space="preserve">All VDC and PAD to be submitted by </w:t>
       </w:r>
-      <w:r w:rsidR="022ED878" w:rsidRPr="7F39B3DC">
-[...35 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="1D6CDD58" w14:textId="1BB78153" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA">
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="1D6CDD58" w14:textId="1BB78153">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="4F6228" w:themeColor="accent3" w:themeShade="80"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7BE57CF9" w14:textId="62936969" w:rsidR="6CCCF01C" w:rsidRDefault="6CCCF01C" w:rsidP="7F39B3DC">
+    <w:p w:rsidR="6CCCF01C" w:rsidP="3650575E" w:rsidRDefault="6CCCF01C" w14:paraId="7BE57CF9" w14:textId="709B64E4">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Practice Assessment Document for all units= </w:t>
       </w:r>
-      <w:r w:rsidR="37E0D37C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="611FC346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t>Monday 17</w:t>
       </w:r>
-      <w:r w:rsidR="7C53212B" w:rsidRPr="7F39B3DC">
-[...10 lines deleted...]
-      <w:r w:rsidR="37E0D37C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="611FC346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
-      <w:r w:rsidR="37E0D37C" w:rsidRPr="7F39B3DC">
+      <w:r w:rsidRPr="3650575E" w:rsidR="611FC346">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> July 202</w:t>
-[...10 lines deleted...]
-        <w:t>7</w:t>
+        <w:t xml:space="preserve"> July 2028</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635D0FAF" w14:textId="66D6F4C5" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA">
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="635D0FAF" w14:textId="66D6F4C5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FD69B7A" w14:textId="77777777" w:rsidR="0081027C" w:rsidRPr="00C95116" w:rsidRDefault="0081027C" w:rsidP="00C95116">
+    <w:p w:rsidRPr="00C95116" w:rsidR="0081027C" w:rsidP="00C95116" w:rsidRDefault="0081027C" w14:paraId="5FD69B7A" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47BF200B" w14:textId="3AA86133" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7D0AF54C" w14:textId="24762729" w:rsidR="7AE57BAA" w:rsidRDefault="7AE57BAA" w:rsidP="7AE57BAA"/>
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="47BF200B" w14:textId="3AA86133"/>
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="3EC957BC" w14:textId="39C29998"/>
+    <w:p w:rsidR="7AE57BAA" w:rsidP="7AE57BAA" w:rsidRDefault="7AE57BAA" w14:paraId="7D0AF54C" w14:textId="24762729"/>
     <w:sectPr w:rsidR="7AE57BAA" w:rsidSect="00EA0633">
       <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B727DF9" w14:textId="77777777" w:rsidR="003D5E7A" w:rsidRDefault="003D5E7A" w:rsidP="00471CF5">
+    <w:p w:rsidR="00D435B4" w:rsidP="00471CF5" w:rsidRDefault="00D435B4" w14:paraId="04517AD4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A189E8A" w14:textId="77777777" w:rsidR="003D5E7A" w:rsidRDefault="003D5E7A" w:rsidP="00471CF5">
+    <w:p w:rsidR="00D435B4" w:rsidP="00471CF5" w:rsidRDefault="00D435B4" w14:paraId="249DDB65" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0B6186C6" w14:textId="77777777" w:rsidR="003D5E7A" w:rsidRDefault="003D5E7A">
+    <w:p w:rsidR="00D435B4" w:rsidRDefault="00D435B4" w14:paraId="4AEC36BC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
+</file>
+
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="5130"/>
+      <w:gridCol w:w="5130"/>
+      <w:gridCol w:w="5130"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="3B5F6272" w:rsidTr="3B5F6272" w14:paraId="22EE496B" w14:textId="77777777">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5130" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="3B5F6272" w:rsidP="3B5F6272" w:rsidRDefault="3B5F6272" w14:paraId="1214E143" w14:textId="523A65C5">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5130" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="3B5F6272" w:rsidP="3B5F6272" w:rsidRDefault="3B5F6272" w14:paraId="698F86B6" w14:textId="22431D57">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="5130" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w:rsidR="3B5F6272" w:rsidP="3B5F6272" w:rsidRDefault="3B5F6272" w14:paraId="09A99253" w14:textId="4A13A43B">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w:rsidR="3B5F6272" w:rsidP="3B5F6272" w:rsidRDefault="3B5F6272" w14:paraId="424AB38D" w14:textId="1F7C2727">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5639559D" w14:textId="77777777" w:rsidR="003D5E7A" w:rsidRDefault="003D5E7A" w:rsidP="00471CF5">
+    <w:p w:rsidR="00D435B4" w:rsidP="00471CF5" w:rsidRDefault="00D435B4" w14:paraId="01BF0DC2" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="525DFE09" w14:textId="77777777" w:rsidR="003D5E7A" w:rsidRDefault="003D5E7A" w:rsidP="00471CF5">
+    <w:p w:rsidR="00D435B4" w:rsidP="00471CF5" w:rsidRDefault="00D435B4" w14:paraId="4C91F8AA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="1B9CCA2D" w14:textId="77777777" w:rsidR="003D5E7A" w:rsidRDefault="003D5E7A">
+    <w:p w:rsidR="00D435B4" w:rsidRDefault="00D435B4" w14:paraId="1679B733" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4B4FF0A5" w14:textId="15272AA3" w:rsidR="003D5E7A" w:rsidRDefault="00443EC8" w:rsidP="00471CF5">
+  <w:p w:rsidRPr="00E8712A" w:rsidR="00E8712A" w:rsidP="194C7087" w:rsidRDefault="00E26840" w14:paraId="758C5ED9" w14:textId="7E9ECA86">
     <w:pPr>
-      <w:pStyle w:val="Heading2"/>
       <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ ゴシック" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorAscii"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
     </w:pPr>
-    <w:r>
-      <w:t>Service Timetable</w:t>
+    <w:r w:rsidRPr="194C7087" w:rsidR="194C7087">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ ゴシック" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorAscii"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+      <w:t>Service</w:t>
     </w:r>
-    <w:r w:rsidR="003D5E7A">
-      <w:t xml:space="preserve"> PG Cert Primary Care Sept 202</w:t>
+    <w:r w:rsidRPr="194C7087" w:rsidR="194C7087">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ ゴシック" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorAscii"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> timetable and assessment dates</w:t>
     </w:r>
-    <w:r>
-      <w:t>5</w:t>
+    <w:r w:rsidRPr="194C7087" w:rsidR="194C7087">
+      <w:rPr>
+        <w:rFonts w:eastAsia="ＭＳ ゴシック" w:cs="Calibri" w:eastAsiaTheme="majorEastAsia" w:cstheme="minorAscii"/>
+        <w:b w:val="1"/>
+        <w:bCs w:val="1"/>
+        <w:sz w:val="40"/>
+        <w:szCs w:val="40"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> 2026-2027</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="30BDDB60" w14:textId="77777777" w:rsidR="003D5E7A" w:rsidRPr="00FB0037" w:rsidRDefault="003D5E7A" w:rsidP="00FB0037"/>
+  <w:p w:rsidRPr="00E8712A" w:rsidR="00E8712A" w:rsidP="00E8712A" w:rsidRDefault="00E8712A" w14:paraId="251F9096" w14:textId="560FAF85">
+    <w:pPr>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00E8712A">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>Please refer to the online timetable as session</w:t>
+    </w:r>
+    <w:r w:rsidR="00E26840">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t>s</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E8712A">
+      <w:rPr>
+        <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="minorHAnsi"/>
+        <w:sz w:val="26"/>
+        <w:szCs w:val="26"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> may change</w:t>
+    </w:r>
+  </w:p>
+  <w:p w:rsidRPr="00FB0037" w:rsidR="003D5E7A" w:rsidP="00FB0037" w:rsidRDefault="003D5E7A" w14:paraId="30BDDB60" w14:textId="77777777"/>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7832E917"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6076E612"/>
     <w:lvl w:ilvl="0" w:tplc="F87AF838">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="4022C192">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="ABFA1714">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="CA48C100">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B714FAAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0872763E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="86364826">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="54F802A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="43CC4C44">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="342319179">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A44BBB"/>
     <w:rsid w:val="00001323"/>
+    <w:rsid w:val="00003FD9"/>
+    <w:rsid w:val="00005C25"/>
+    <w:rsid w:val="000065F3"/>
     <w:rsid w:val="00006780"/>
+    <w:rsid w:val="000111E9"/>
     <w:rsid w:val="000123EB"/>
+    <w:rsid w:val="00012668"/>
     <w:rsid w:val="000133EE"/>
+    <w:rsid w:val="000211AF"/>
+    <w:rsid w:val="00023FD0"/>
+    <w:rsid w:val="0002580D"/>
+    <w:rsid w:val="00025DA0"/>
     <w:rsid w:val="00026000"/>
     <w:rsid w:val="000327AC"/>
+    <w:rsid w:val="0003351C"/>
+    <w:rsid w:val="00044029"/>
+    <w:rsid w:val="00050B17"/>
     <w:rsid w:val="00051C40"/>
+    <w:rsid w:val="00052FEF"/>
+    <w:rsid w:val="00053E84"/>
     <w:rsid w:val="000558C6"/>
+    <w:rsid w:val="00065DE5"/>
+    <w:rsid w:val="00065F6D"/>
     <w:rsid w:val="00071E02"/>
     <w:rsid w:val="00072F70"/>
     <w:rsid w:val="00080606"/>
+    <w:rsid w:val="000839C9"/>
     <w:rsid w:val="00087E0B"/>
     <w:rsid w:val="000910CF"/>
+    <w:rsid w:val="00094602"/>
+    <w:rsid w:val="00096110"/>
+    <w:rsid w:val="00097E8D"/>
     <w:rsid w:val="000A18F7"/>
+    <w:rsid w:val="000A1BDF"/>
+    <w:rsid w:val="000A23E3"/>
     <w:rsid w:val="000A60B5"/>
     <w:rsid w:val="000B6E02"/>
+    <w:rsid w:val="000C5D3B"/>
     <w:rsid w:val="000C6818"/>
+    <w:rsid w:val="000C71BD"/>
+    <w:rsid w:val="000D0479"/>
+    <w:rsid w:val="000D20AF"/>
     <w:rsid w:val="000D43E6"/>
     <w:rsid w:val="000D7B1B"/>
+    <w:rsid w:val="000E1BE0"/>
+    <w:rsid w:val="000E3F81"/>
     <w:rsid w:val="000E5DA0"/>
+    <w:rsid w:val="000F1489"/>
+    <w:rsid w:val="00101A56"/>
     <w:rsid w:val="001063E9"/>
     <w:rsid w:val="001068E3"/>
+    <w:rsid w:val="00106FE6"/>
     <w:rsid w:val="00116FCE"/>
     <w:rsid w:val="00120B97"/>
     <w:rsid w:val="00122DAA"/>
+    <w:rsid w:val="001246F8"/>
+    <w:rsid w:val="00131304"/>
     <w:rsid w:val="00142836"/>
+    <w:rsid w:val="0014681B"/>
+    <w:rsid w:val="00150763"/>
     <w:rsid w:val="00150FA8"/>
+    <w:rsid w:val="00150FF8"/>
+    <w:rsid w:val="001528B8"/>
     <w:rsid w:val="00153FFB"/>
+    <w:rsid w:val="001575A9"/>
+    <w:rsid w:val="0016419A"/>
     <w:rsid w:val="00164CE9"/>
     <w:rsid w:val="001657F0"/>
+    <w:rsid w:val="001673B2"/>
+    <w:rsid w:val="001704D8"/>
+    <w:rsid w:val="001722FA"/>
     <w:rsid w:val="00175368"/>
+    <w:rsid w:val="001806AF"/>
+    <w:rsid w:val="00186E56"/>
+    <w:rsid w:val="001874AA"/>
+    <w:rsid w:val="0019371C"/>
+    <w:rsid w:val="00196226"/>
     <w:rsid w:val="00197D60"/>
+    <w:rsid w:val="001B030A"/>
     <w:rsid w:val="001B7D67"/>
+    <w:rsid w:val="001C1A71"/>
     <w:rsid w:val="001C3294"/>
+    <w:rsid w:val="001C7A01"/>
+    <w:rsid w:val="001D0DA4"/>
+    <w:rsid w:val="001D650A"/>
     <w:rsid w:val="001D7E56"/>
     <w:rsid w:val="001E0E34"/>
+    <w:rsid w:val="001E1F50"/>
     <w:rsid w:val="001E4696"/>
+    <w:rsid w:val="001F1884"/>
+    <w:rsid w:val="001F1F1F"/>
+    <w:rsid w:val="001F41FB"/>
+    <w:rsid w:val="001F44AB"/>
+    <w:rsid w:val="001F5563"/>
     <w:rsid w:val="001F7AE8"/>
+    <w:rsid w:val="0020122B"/>
+    <w:rsid w:val="00203827"/>
+    <w:rsid w:val="00204C28"/>
     <w:rsid w:val="00205191"/>
     <w:rsid w:val="00205FBC"/>
     <w:rsid w:val="00207D04"/>
+    <w:rsid w:val="0021062F"/>
+    <w:rsid w:val="00213BE0"/>
     <w:rsid w:val="00214A73"/>
+    <w:rsid w:val="00217B1B"/>
     <w:rsid w:val="00220F21"/>
+    <w:rsid w:val="00220FA7"/>
+    <w:rsid w:val="00221964"/>
+    <w:rsid w:val="00221CF3"/>
     <w:rsid w:val="002240E2"/>
+    <w:rsid w:val="00225794"/>
+    <w:rsid w:val="00226D12"/>
     <w:rsid w:val="00230EAE"/>
     <w:rsid w:val="0023405D"/>
+    <w:rsid w:val="00243A25"/>
+    <w:rsid w:val="00247E4B"/>
     <w:rsid w:val="00250262"/>
+    <w:rsid w:val="00253BCE"/>
+    <w:rsid w:val="00254042"/>
+    <w:rsid w:val="00254839"/>
     <w:rsid w:val="0026477B"/>
+    <w:rsid w:val="00274CDE"/>
     <w:rsid w:val="00277915"/>
+    <w:rsid w:val="00277BA1"/>
     <w:rsid w:val="002824EF"/>
+    <w:rsid w:val="002839F3"/>
     <w:rsid w:val="00286B27"/>
     <w:rsid w:val="00292037"/>
     <w:rsid w:val="00292EC1"/>
+    <w:rsid w:val="00295A9F"/>
     <w:rsid w:val="002A7A68"/>
     <w:rsid w:val="002B71B5"/>
+    <w:rsid w:val="002C66F9"/>
+    <w:rsid w:val="002D0AE2"/>
+    <w:rsid w:val="002D1381"/>
+    <w:rsid w:val="002D1840"/>
+    <w:rsid w:val="002D559B"/>
+    <w:rsid w:val="002D64A8"/>
     <w:rsid w:val="002D7D63"/>
+    <w:rsid w:val="002E722E"/>
+    <w:rsid w:val="002E7D08"/>
+    <w:rsid w:val="002F007F"/>
+    <w:rsid w:val="002F4343"/>
+    <w:rsid w:val="002F7230"/>
+    <w:rsid w:val="00301DE7"/>
+    <w:rsid w:val="00302CC5"/>
+    <w:rsid w:val="003036A6"/>
+    <w:rsid w:val="0031279B"/>
     <w:rsid w:val="00314A75"/>
+    <w:rsid w:val="0032619C"/>
+    <w:rsid w:val="0033045D"/>
     <w:rsid w:val="00330754"/>
     <w:rsid w:val="00331094"/>
+    <w:rsid w:val="00333A20"/>
     <w:rsid w:val="003378DE"/>
+    <w:rsid w:val="00337D32"/>
     <w:rsid w:val="00346059"/>
+    <w:rsid w:val="003464DA"/>
+    <w:rsid w:val="00352E6C"/>
+    <w:rsid w:val="00352E8B"/>
     <w:rsid w:val="00357217"/>
     <w:rsid w:val="00360640"/>
+    <w:rsid w:val="00361CE5"/>
+    <w:rsid w:val="0036272C"/>
     <w:rsid w:val="0036C3B4"/>
+    <w:rsid w:val="00381DAD"/>
     <w:rsid w:val="0039663F"/>
+    <w:rsid w:val="00397664"/>
+    <w:rsid w:val="00397DFD"/>
+    <w:rsid w:val="003A238B"/>
     <w:rsid w:val="003A245E"/>
     <w:rsid w:val="003A4B9E"/>
+    <w:rsid w:val="003B22CF"/>
+    <w:rsid w:val="003B3D51"/>
+    <w:rsid w:val="003C0307"/>
+    <w:rsid w:val="003C0946"/>
+    <w:rsid w:val="003C0E5E"/>
+    <w:rsid w:val="003C7412"/>
+    <w:rsid w:val="003D2462"/>
+    <w:rsid w:val="003D4E4C"/>
     <w:rsid w:val="003D5E7A"/>
+    <w:rsid w:val="003E05E4"/>
+    <w:rsid w:val="003E69A7"/>
     <w:rsid w:val="003F32CE"/>
+    <w:rsid w:val="003F3D38"/>
     <w:rsid w:val="003F64A2"/>
+    <w:rsid w:val="003F7C2B"/>
     <w:rsid w:val="004022BD"/>
+    <w:rsid w:val="004062E8"/>
+    <w:rsid w:val="004156CE"/>
     <w:rsid w:val="004325BF"/>
+    <w:rsid w:val="00433064"/>
+    <w:rsid w:val="00437C5D"/>
+    <w:rsid w:val="00437D14"/>
+    <w:rsid w:val="00437E63"/>
     <w:rsid w:val="00440F3C"/>
-    <w:rsid w:val="00443EC8"/>
+    <w:rsid w:val="00442D2D"/>
     <w:rsid w:val="00457FB9"/>
+    <w:rsid w:val="004627EB"/>
+    <w:rsid w:val="0046737A"/>
+    <w:rsid w:val="004714B3"/>
     <w:rsid w:val="00471CF5"/>
     <w:rsid w:val="00473F57"/>
+    <w:rsid w:val="00475577"/>
+    <w:rsid w:val="00477130"/>
+    <w:rsid w:val="00484087"/>
     <w:rsid w:val="004871A5"/>
+    <w:rsid w:val="00492E98"/>
     <w:rsid w:val="00493F39"/>
+    <w:rsid w:val="00495132"/>
     <w:rsid w:val="00496390"/>
+    <w:rsid w:val="00496D47"/>
+    <w:rsid w:val="004A2BDD"/>
+    <w:rsid w:val="004A584B"/>
+    <w:rsid w:val="004A6B5D"/>
+    <w:rsid w:val="004B1F98"/>
     <w:rsid w:val="004B4041"/>
+    <w:rsid w:val="004B5DE6"/>
     <w:rsid w:val="004B5EDA"/>
     <w:rsid w:val="004C4834"/>
+    <w:rsid w:val="004D1215"/>
     <w:rsid w:val="004D2D43"/>
+    <w:rsid w:val="004D2E69"/>
+    <w:rsid w:val="004D7DD0"/>
     <w:rsid w:val="004E1E33"/>
     <w:rsid w:val="004E2A4F"/>
+    <w:rsid w:val="004E3F56"/>
     <w:rsid w:val="004E445D"/>
     <w:rsid w:val="004F03CF"/>
+    <w:rsid w:val="004F6AFD"/>
+    <w:rsid w:val="005002A3"/>
+    <w:rsid w:val="00500A2F"/>
+    <w:rsid w:val="00504110"/>
+    <w:rsid w:val="005065C4"/>
+    <w:rsid w:val="00506BF7"/>
     <w:rsid w:val="005108CC"/>
+    <w:rsid w:val="00511339"/>
     <w:rsid w:val="00514E91"/>
     <w:rsid w:val="00514EB0"/>
+    <w:rsid w:val="00516FA8"/>
     <w:rsid w:val="00522712"/>
+    <w:rsid w:val="00524600"/>
+    <w:rsid w:val="0052643D"/>
+    <w:rsid w:val="005277EB"/>
+    <w:rsid w:val="005324D4"/>
     <w:rsid w:val="00532923"/>
+    <w:rsid w:val="005343AB"/>
     <w:rsid w:val="0053702F"/>
+    <w:rsid w:val="00547823"/>
     <w:rsid w:val="005638DE"/>
+    <w:rsid w:val="00566857"/>
+    <w:rsid w:val="005774FB"/>
+    <w:rsid w:val="00581D7B"/>
+    <w:rsid w:val="00585A1B"/>
+    <w:rsid w:val="005A0906"/>
     <w:rsid w:val="005A108C"/>
     <w:rsid w:val="005A121D"/>
     <w:rsid w:val="005A1767"/>
+    <w:rsid w:val="005A28D5"/>
+    <w:rsid w:val="005A4785"/>
+    <w:rsid w:val="005B113F"/>
+    <w:rsid w:val="005B49A5"/>
     <w:rsid w:val="005C1147"/>
+    <w:rsid w:val="005C3D68"/>
+    <w:rsid w:val="005C3DBC"/>
     <w:rsid w:val="005C4824"/>
     <w:rsid w:val="005C5891"/>
     <w:rsid w:val="005D2585"/>
     <w:rsid w:val="005E5793"/>
+    <w:rsid w:val="005F7509"/>
     <w:rsid w:val="00600708"/>
     <w:rsid w:val="00600D76"/>
     <w:rsid w:val="00601909"/>
     <w:rsid w:val="00605BF1"/>
-    <w:rsid w:val="00605E62"/>
+    <w:rsid w:val="006126E5"/>
+    <w:rsid w:val="00612BFB"/>
     <w:rsid w:val="006215D6"/>
+    <w:rsid w:val="0062176D"/>
+    <w:rsid w:val="00621934"/>
+    <w:rsid w:val="006272C3"/>
+    <w:rsid w:val="00631A7B"/>
+    <w:rsid w:val="0063262B"/>
+    <w:rsid w:val="00636133"/>
+    <w:rsid w:val="00637460"/>
+    <w:rsid w:val="00644519"/>
+    <w:rsid w:val="00645EBD"/>
+    <w:rsid w:val="00646212"/>
+    <w:rsid w:val="00662212"/>
+    <w:rsid w:val="00662EE6"/>
+    <w:rsid w:val="00663447"/>
+    <w:rsid w:val="00664034"/>
+    <w:rsid w:val="006676DA"/>
+    <w:rsid w:val="00667ECB"/>
+    <w:rsid w:val="006744A7"/>
+    <w:rsid w:val="006778F7"/>
+    <w:rsid w:val="006802D0"/>
+    <w:rsid w:val="006804A3"/>
+    <w:rsid w:val="0068416B"/>
     <w:rsid w:val="00691E56"/>
     <w:rsid w:val="00692589"/>
     <w:rsid w:val="00692C5B"/>
     <w:rsid w:val="006A7BF0"/>
+    <w:rsid w:val="006B0025"/>
     <w:rsid w:val="006B6646"/>
+    <w:rsid w:val="006C48DF"/>
+    <w:rsid w:val="006C5B95"/>
+    <w:rsid w:val="006D29C0"/>
+    <w:rsid w:val="006D58A5"/>
     <w:rsid w:val="006D69EF"/>
+    <w:rsid w:val="006E0A5F"/>
+    <w:rsid w:val="006E251D"/>
+    <w:rsid w:val="006E3E3A"/>
     <w:rsid w:val="006E7C5F"/>
     <w:rsid w:val="006F1C64"/>
     <w:rsid w:val="006F31A7"/>
     <w:rsid w:val="006F36A1"/>
     <w:rsid w:val="006F45AA"/>
     <w:rsid w:val="006F5937"/>
+    <w:rsid w:val="00704532"/>
+    <w:rsid w:val="00713340"/>
+    <w:rsid w:val="007245FC"/>
     <w:rsid w:val="00727406"/>
+    <w:rsid w:val="0072775A"/>
     <w:rsid w:val="00741BBB"/>
+    <w:rsid w:val="00742BE4"/>
     <w:rsid w:val="0074547C"/>
+    <w:rsid w:val="00745E67"/>
+    <w:rsid w:val="00756AF9"/>
     <w:rsid w:val="00762458"/>
     <w:rsid w:val="0076336D"/>
+    <w:rsid w:val="00774BF3"/>
     <w:rsid w:val="00774F01"/>
+    <w:rsid w:val="00781383"/>
+    <w:rsid w:val="00783C06"/>
+    <w:rsid w:val="007844C2"/>
+    <w:rsid w:val="0078C716"/>
+    <w:rsid w:val="00791ED6"/>
+    <w:rsid w:val="00795777"/>
+    <w:rsid w:val="007A13AC"/>
     <w:rsid w:val="007A4AAF"/>
+    <w:rsid w:val="007A625B"/>
+    <w:rsid w:val="007B38C5"/>
+    <w:rsid w:val="007B3B0F"/>
     <w:rsid w:val="007B6135"/>
     <w:rsid w:val="007C17BF"/>
     <w:rsid w:val="007C3239"/>
     <w:rsid w:val="007C355A"/>
+    <w:rsid w:val="007C5DD3"/>
     <w:rsid w:val="007D526D"/>
     <w:rsid w:val="007E10D4"/>
+    <w:rsid w:val="007E5D6C"/>
     <w:rsid w:val="007E62BB"/>
+    <w:rsid w:val="007F13E2"/>
+    <w:rsid w:val="007F7983"/>
     <w:rsid w:val="00800461"/>
+    <w:rsid w:val="00801FFF"/>
+    <w:rsid w:val="00807C1A"/>
     <w:rsid w:val="00810153"/>
     <w:rsid w:val="0081027C"/>
     <w:rsid w:val="00815D7A"/>
     <w:rsid w:val="00816A04"/>
     <w:rsid w:val="00817E2E"/>
     <w:rsid w:val="008202E4"/>
     <w:rsid w:val="00820420"/>
     <w:rsid w:val="0082535E"/>
+    <w:rsid w:val="00826CFB"/>
     <w:rsid w:val="008279ED"/>
     <w:rsid w:val="00834601"/>
+    <w:rsid w:val="008421A7"/>
     <w:rsid w:val="008439C9"/>
+    <w:rsid w:val="00843F09"/>
+    <w:rsid w:val="00846850"/>
+    <w:rsid w:val="00847286"/>
     <w:rsid w:val="00851ACC"/>
     <w:rsid w:val="008522F0"/>
+    <w:rsid w:val="00856F8C"/>
     <w:rsid w:val="00862252"/>
+    <w:rsid w:val="00862761"/>
+    <w:rsid w:val="00863B9B"/>
     <w:rsid w:val="008643AE"/>
     <w:rsid w:val="00864C8D"/>
+    <w:rsid w:val="00867036"/>
     <w:rsid w:val="008710EA"/>
+    <w:rsid w:val="00871324"/>
+    <w:rsid w:val="008715F5"/>
+    <w:rsid w:val="00875C1F"/>
     <w:rsid w:val="008762AF"/>
     <w:rsid w:val="00880C8D"/>
+    <w:rsid w:val="0088203E"/>
     <w:rsid w:val="00882F36"/>
     <w:rsid w:val="00885082"/>
+    <w:rsid w:val="00890862"/>
+    <w:rsid w:val="00892D17"/>
     <w:rsid w:val="008A40D4"/>
+    <w:rsid w:val="008B70BE"/>
+    <w:rsid w:val="008C059B"/>
+    <w:rsid w:val="008D2971"/>
+    <w:rsid w:val="008E6C96"/>
+    <w:rsid w:val="008F2297"/>
     <w:rsid w:val="008F4A57"/>
+    <w:rsid w:val="008F4D61"/>
+    <w:rsid w:val="008F53CF"/>
+    <w:rsid w:val="00903148"/>
+    <w:rsid w:val="00903A52"/>
+    <w:rsid w:val="009071BA"/>
     <w:rsid w:val="009166E9"/>
+    <w:rsid w:val="00917B13"/>
+    <w:rsid w:val="0092473A"/>
+    <w:rsid w:val="00936B43"/>
+    <w:rsid w:val="00936F76"/>
     <w:rsid w:val="00942567"/>
     <w:rsid w:val="00945221"/>
+    <w:rsid w:val="00952899"/>
+    <w:rsid w:val="009578ED"/>
+    <w:rsid w:val="00982035"/>
     <w:rsid w:val="00982871"/>
     <w:rsid w:val="0099069C"/>
+    <w:rsid w:val="00990F75"/>
+    <w:rsid w:val="0099397C"/>
     <w:rsid w:val="00994B8E"/>
     <w:rsid w:val="00995C7C"/>
+    <w:rsid w:val="00997638"/>
+    <w:rsid w:val="00997849"/>
+    <w:rsid w:val="009A0CAD"/>
+    <w:rsid w:val="009A2CF4"/>
+    <w:rsid w:val="009A3CD2"/>
     <w:rsid w:val="009A5BD0"/>
+    <w:rsid w:val="009B4834"/>
     <w:rsid w:val="009B5FF1"/>
+    <w:rsid w:val="009C0661"/>
+    <w:rsid w:val="009D084C"/>
+    <w:rsid w:val="009D2520"/>
+    <w:rsid w:val="009D4C4C"/>
+    <w:rsid w:val="009D64D7"/>
     <w:rsid w:val="009D7091"/>
+    <w:rsid w:val="009E0F0C"/>
+    <w:rsid w:val="009E1989"/>
+    <w:rsid w:val="009E496E"/>
+    <w:rsid w:val="009E6DCD"/>
+    <w:rsid w:val="009F0A55"/>
+    <w:rsid w:val="009F1388"/>
+    <w:rsid w:val="00A04992"/>
+    <w:rsid w:val="00A07636"/>
     <w:rsid w:val="00A08F27"/>
+    <w:rsid w:val="00A11BA0"/>
+    <w:rsid w:val="00A15EF3"/>
     <w:rsid w:val="00A2372E"/>
+    <w:rsid w:val="00A30489"/>
     <w:rsid w:val="00A30665"/>
+    <w:rsid w:val="00A324F0"/>
+    <w:rsid w:val="00A36A39"/>
+    <w:rsid w:val="00A37F4B"/>
+    <w:rsid w:val="00A40B65"/>
     <w:rsid w:val="00A418D1"/>
     <w:rsid w:val="00A42B00"/>
     <w:rsid w:val="00A44BBB"/>
+    <w:rsid w:val="00A45E57"/>
+    <w:rsid w:val="00A50380"/>
+    <w:rsid w:val="00A5317F"/>
+    <w:rsid w:val="00A62E11"/>
     <w:rsid w:val="00A64490"/>
     <w:rsid w:val="00A66BC6"/>
+    <w:rsid w:val="00A76A50"/>
     <w:rsid w:val="00A7761E"/>
+    <w:rsid w:val="00A827D9"/>
+    <w:rsid w:val="00A8525C"/>
+    <w:rsid w:val="00A863B7"/>
+    <w:rsid w:val="00A90B3F"/>
+    <w:rsid w:val="00A92175"/>
     <w:rsid w:val="00A92E0C"/>
     <w:rsid w:val="00A95153"/>
+    <w:rsid w:val="00A9657C"/>
     <w:rsid w:val="00AA0472"/>
+    <w:rsid w:val="00AA1D93"/>
     <w:rsid w:val="00AB3B1C"/>
+    <w:rsid w:val="00AB43A6"/>
+    <w:rsid w:val="00AB6A80"/>
+    <w:rsid w:val="00AC24BC"/>
+    <w:rsid w:val="00AC5E1D"/>
+    <w:rsid w:val="00AC5ED9"/>
+    <w:rsid w:val="00AC7A07"/>
+    <w:rsid w:val="00AD1056"/>
+    <w:rsid w:val="00AD1B78"/>
     <w:rsid w:val="00AD4154"/>
+    <w:rsid w:val="00AE052F"/>
+    <w:rsid w:val="00AE37FE"/>
     <w:rsid w:val="00AF515A"/>
+    <w:rsid w:val="00B02FA2"/>
+    <w:rsid w:val="00B127BB"/>
+    <w:rsid w:val="00B1419C"/>
+    <w:rsid w:val="00B1459A"/>
+    <w:rsid w:val="00B156BF"/>
     <w:rsid w:val="00B21DC1"/>
     <w:rsid w:val="00B221FF"/>
+    <w:rsid w:val="00B22CFF"/>
+    <w:rsid w:val="00B25E9C"/>
     <w:rsid w:val="00B27F2A"/>
+    <w:rsid w:val="00B36B33"/>
     <w:rsid w:val="00B36C78"/>
     <w:rsid w:val="00B37C63"/>
+    <w:rsid w:val="00B4032D"/>
     <w:rsid w:val="00B41EB0"/>
     <w:rsid w:val="00B45AF9"/>
+    <w:rsid w:val="00B51021"/>
     <w:rsid w:val="00B558F0"/>
     <w:rsid w:val="00B560D9"/>
     <w:rsid w:val="00B75D3D"/>
+    <w:rsid w:val="00B76C8E"/>
+    <w:rsid w:val="00B81785"/>
     <w:rsid w:val="00B84125"/>
+    <w:rsid w:val="00B92183"/>
+    <w:rsid w:val="00B92794"/>
+    <w:rsid w:val="00B9413B"/>
     <w:rsid w:val="00BA200D"/>
     <w:rsid w:val="00BA55B5"/>
+    <w:rsid w:val="00BA6B6E"/>
+    <w:rsid w:val="00BB0467"/>
     <w:rsid w:val="00BB370A"/>
     <w:rsid w:val="00BB4EBF"/>
+    <w:rsid w:val="00BC19CA"/>
+    <w:rsid w:val="00BC1BAD"/>
+    <w:rsid w:val="00BC47E0"/>
+    <w:rsid w:val="00BD1457"/>
+    <w:rsid w:val="00BD2184"/>
     <w:rsid w:val="00BD5C5A"/>
+    <w:rsid w:val="00BD5D1F"/>
+    <w:rsid w:val="00BD7726"/>
+    <w:rsid w:val="00BD7D0A"/>
     <w:rsid w:val="00BE26EC"/>
     <w:rsid w:val="00BE44F4"/>
+    <w:rsid w:val="00BE5D1B"/>
+    <w:rsid w:val="00BF2A6D"/>
+    <w:rsid w:val="00BF4196"/>
+    <w:rsid w:val="00C01012"/>
+    <w:rsid w:val="00C04781"/>
     <w:rsid w:val="00C06A6C"/>
     <w:rsid w:val="00C07CCB"/>
+    <w:rsid w:val="00C104FF"/>
+    <w:rsid w:val="00C10983"/>
     <w:rsid w:val="00C12394"/>
+    <w:rsid w:val="00C2601C"/>
+    <w:rsid w:val="00C2706D"/>
     <w:rsid w:val="00C311BF"/>
+    <w:rsid w:val="00C31B6E"/>
     <w:rsid w:val="00C36362"/>
     <w:rsid w:val="00C40AD8"/>
     <w:rsid w:val="00C42BF9"/>
+    <w:rsid w:val="00C47366"/>
     <w:rsid w:val="00C47CCC"/>
     <w:rsid w:val="00C4BF90"/>
     <w:rsid w:val="00C558F9"/>
+    <w:rsid w:val="00C57C87"/>
     <w:rsid w:val="00C67CF7"/>
+    <w:rsid w:val="00C762E8"/>
+    <w:rsid w:val="00C87023"/>
+    <w:rsid w:val="00C90026"/>
+    <w:rsid w:val="00C902B8"/>
     <w:rsid w:val="00C9244A"/>
     <w:rsid w:val="00C95116"/>
+    <w:rsid w:val="00C97A44"/>
+    <w:rsid w:val="00CA232D"/>
+    <w:rsid w:val="00CA236D"/>
+    <w:rsid w:val="00CA7C0B"/>
     <w:rsid w:val="00CB048C"/>
+    <w:rsid w:val="00CB0F58"/>
+    <w:rsid w:val="00CC3141"/>
     <w:rsid w:val="00CC53BE"/>
     <w:rsid w:val="00CD03B9"/>
+    <w:rsid w:val="00CD174A"/>
     <w:rsid w:val="00CD4835"/>
+    <w:rsid w:val="00CE7D0A"/>
+    <w:rsid w:val="00CF56A8"/>
     <w:rsid w:val="00CF6721"/>
     <w:rsid w:val="00D02248"/>
     <w:rsid w:val="00D246B3"/>
+    <w:rsid w:val="00D3147E"/>
+    <w:rsid w:val="00D31E39"/>
+    <w:rsid w:val="00D40682"/>
+    <w:rsid w:val="00D435B4"/>
+    <w:rsid w:val="00D50D5C"/>
     <w:rsid w:val="00D511B9"/>
     <w:rsid w:val="00D55492"/>
     <w:rsid w:val="00D5778C"/>
     <w:rsid w:val="00D62464"/>
     <w:rsid w:val="00D70F25"/>
+    <w:rsid w:val="00D73B77"/>
     <w:rsid w:val="00D77144"/>
+    <w:rsid w:val="00D91731"/>
+    <w:rsid w:val="00D9221F"/>
+    <w:rsid w:val="00D92B6A"/>
+    <w:rsid w:val="00D93F77"/>
+    <w:rsid w:val="00D94EFE"/>
     <w:rsid w:val="00D971C5"/>
     <w:rsid w:val="00DA21CE"/>
     <w:rsid w:val="00DA65CF"/>
     <w:rsid w:val="00DB1C47"/>
+    <w:rsid w:val="00DB604D"/>
+    <w:rsid w:val="00DC26CD"/>
+    <w:rsid w:val="00DC3697"/>
+    <w:rsid w:val="00DC40CA"/>
     <w:rsid w:val="00DD1743"/>
     <w:rsid w:val="00DE23A3"/>
     <w:rsid w:val="00DE4A5B"/>
     <w:rsid w:val="00DE4DDB"/>
+    <w:rsid w:val="00DE5413"/>
     <w:rsid w:val="00DF1560"/>
     <w:rsid w:val="00DF15D0"/>
     <w:rsid w:val="00DF26CB"/>
+    <w:rsid w:val="00E1063F"/>
+    <w:rsid w:val="00E13C49"/>
     <w:rsid w:val="00E14F8F"/>
+    <w:rsid w:val="00E164D9"/>
     <w:rsid w:val="00E257D8"/>
+    <w:rsid w:val="00E26840"/>
+    <w:rsid w:val="00E35D5E"/>
     <w:rsid w:val="00E371EB"/>
+    <w:rsid w:val="00E46F61"/>
     <w:rsid w:val="00E47CE4"/>
+    <w:rsid w:val="00E50CB3"/>
     <w:rsid w:val="00E66501"/>
+    <w:rsid w:val="00E74324"/>
+    <w:rsid w:val="00E8306F"/>
     <w:rsid w:val="00E85D88"/>
+    <w:rsid w:val="00E8712A"/>
+    <w:rsid w:val="00E872BD"/>
+    <w:rsid w:val="00E87728"/>
     <w:rsid w:val="00E913DF"/>
+    <w:rsid w:val="00E92D2E"/>
+    <w:rsid w:val="00E93255"/>
+    <w:rsid w:val="00E9792D"/>
     <w:rsid w:val="00EA0633"/>
+    <w:rsid w:val="00EA2FCF"/>
+    <w:rsid w:val="00EA30EF"/>
+    <w:rsid w:val="00EA6BFD"/>
+    <w:rsid w:val="00EB0BEC"/>
     <w:rsid w:val="00EB35FF"/>
+    <w:rsid w:val="00EB47DF"/>
     <w:rsid w:val="00EB4CE0"/>
+    <w:rsid w:val="00EB63E4"/>
+    <w:rsid w:val="00EC0E5D"/>
+    <w:rsid w:val="00EC4C6B"/>
+    <w:rsid w:val="00EC50F9"/>
     <w:rsid w:val="00EC5AE5"/>
+    <w:rsid w:val="00ED0622"/>
+    <w:rsid w:val="00ED3D49"/>
     <w:rsid w:val="00ED5697"/>
+    <w:rsid w:val="00EE38C1"/>
     <w:rsid w:val="00EE40D6"/>
     <w:rsid w:val="00EE46A9"/>
+    <w:rsid w:val="00EE573E"/>
     <w:rsid w:val="00EE7E49"/>
+    <w:rsid w:val="00EF1605"/>
+    <w:rsid w:val="00EF25B6"/>
     <w:rsid w:val="00EF5E6E"/>
+    <w:rsid w:val="00F04B47"/>
     <w:rsid w:val="00F0FD1B"/>
     <w:rsid w:val="00F158A7"/>
     <w:rsid w:val="00F27E80"/>
+    <w:rsid w:val="00F31EC1"/>
     <w:rsid w:val="00F32291"/>
     <w:rsid w:val="00F364D0"/>
     <w:rsid w:val="00F41327"/>
+    <w:rsid w:val="00F41F19"/>
     <w:rsid w:val="00F422ED"/>
+    <w:rsid w:val="00F505F1"/>
+    <w:rsid w:val="00F615AB"/>
+    <w:rsid w:val="00F61876"/>
     <w:rsid w:val="00F629B2"/>
+    <w:rsid w:val="00F63C4D"/>
+    <w:rsid w:val="00F703B2"/>
+    <w:rsid w:val="00F724ED"/>
+    <w:rsid w:val="00F746A6"/>
+    <w:rsid w:val="00F7740A"/>
     <w:rsid w:val="00F80298"/>
+    <w:rsid w:val="00F805DD"/>
+    <w:rsid w:val="00F87C96"/>
+    <w:rsid w:val="00F87F00"/>
+    <w:rsid w:val="00F959E6"/>
+    <w:rsid w:val="00F96B1B"/>
+    <w:rsid w:val="00FA0A79"/>
+    <w:rsid w:val="00FA0B59"/>
+    <w:rsid w:val="00FA1533"/>
     <w:rsid w:val="00FA5134"/>
     <w:rsid w:val="00FA6793"/>
     <w:rsid w:val="00FA696F"/>
+    <w:rsid w:val="00FA738E"/>
     <w:rsid w:val="00FA7910"/>
     <w:rsid w:val="00FB0037"/>
     <w:rsid w:val="00FB3B6C"/>
+    <w:rsid w:val="00FB5829"/>
     <w:rsid w:val="00FC39AA"/>
+    <w:rsid w:val="00FC3F0F"/>
+    <w:rsid w:val="00FC433D"/>
+    <w:rsid w:val="00FC7AD9"/>
     <w:rsid w:val="00FD2A05"/>
     <w:rsid w:val="00FD501E"/>
     <w:rsid w:val="00FE191E"/>
+    <w:rsid w:val="00FE3500"/>
+    <w:rsid w:val="00FE3EED"/>
+    <w:rsid w:val="00FF47EF"/>
     <w:rsid w:val="00FF6E97"/>
     <w:rsid w:val="010586E6"/>
     <w:rsid w:val="010B3E4C"/>
     <w:rsid w:val="014D3563"/>
     <w:rsid w:val="014F648D"/>
     <w:rsid w:val="0157F4F6"/>
     <w:rsid w:val="01918919"/>
     <w:rsid w:val="01E26EE5"/>
     <w:rsid w:val="01E9F5B4"/>
     <w:rsid w:val="01F261D7"/>
     <w:rsid w:val="01FA6AE3"/>
     <w:rsid w:val="02239F6B"/>
     <w:rsid w:val="022ABC60"/>
     <w:rsid w:val="022ED878"/>
     <w:rsid w:val="0233DB28"/>
     <w:rsid w:val="0237D1DD"/>
     <w:rsid w:val="0242496F"/>
     <w:rsid w:val="025B79EB"/>
     <w:rsid w:val="026300B2"/>
     <w:rsid w:val="026A5015"/>
     <w:rsid w:val="02864FDC"/>
     <w:rsid w:val="02D630C3"/>
+    <w:rsid w:val="02D727D6"/>
+    <w:rsid w:val="02DF7153"/>
     <w:rsid w:val="02E08025"/>
     <w:rsid w:val="02EB6874"/>
     <w:rsid w:val="034B8936"/>
     <w:rsid w:val="03511B3E"/>
     <w:rsid w:val="036C6782"/>
     <w:rsid w:val="0393F02C"/>
     <w:rsid w:val="03AC17B1"/>
     <w:rsid w:val="03AFBA72"/>
     <w:rsid w:val="03C5EFDF"/>
+    <w:rsid w:val="03D22852"/>
     <w:rsid w:val="03E36C12"/>
     <w:rsid w:val="03FFF7EC"/>
     <w:rsid w:val="0412C804"/>
     <w:rsid w:val="04177FAD"/>
+    <w:rsid w:val="0440DBA3"/>
     <w:rsid w:val="04430EB2"/>
     <w:rsid w:val="04D188CC"/>
     <w:rsid w:val="050E5E06"/>
     <w:rsid w:val="0514FE07"/>
     <w:rsid w:val="051C9680"/>
     <w:rsid w:val="055D0A71"/>
     <w:rsid w:val="056F5FFA"/>
     <w:rsid w:val="0583EC4D"/>
+    <w:rsid w:val="05D7B4E8"/>
     <w:rsid w:val="05DAE4F3"/>
     <w:rsid w:val="0621E916"/>
     <w:rsid w:val="0647BB67"/>
+    <w:rsid w:val="06730BA5"/>
+    <w:rsid w:val="067E8516"/>
     <w:rsid w:val="069346FE"/>
     <w:rsid w:val="06A01B16"/>
     <w:rsid w:val="06A8A2D4"/>
     <w:rsid w:val="06AB6EB3"/>
     <w:rsid w:val="06B1AE29"/>
     <w:rsid w:val="06E9D06E"/>
     <w:rsid w:val="07052748"/>
     <w:rsid w:val="070B305B"/>
     <w:rsid w:val="073DC138"/>
     <w:rsid w:val="073E42C5"/>
     <w:rsid w:val="074EC7C1"/>
     <w:rsid w:val="078BF878"/>
     <w:rsid w:val="0793CBBA"/>
     <w:rsid w:val="07ABF614"/>
     <w:rsid w:val="07B4620B"/>
     <w:rsid w:val="07B9D251"/>
     <w:rsid w:val="0817C7E5"/>
+    <w:rsid w:val="081A4728"/>
     <w:rsid w:val="081E890E"/>
     <w:rsid w:val="084ABEB8"/>
     <w:rsid w:val="0868ADDF"/>
     <w:rsid w:val="08839A6C"/>
     <w:rsid w:val="08878093"/>
+    <w:rsid w:val="0887D64F"/>
+    <w:rsid w:val="08901310"/>
     <w:rsid w:val="08A700BC"/>
     <w:rsid w:val="08AF3CB4"/>
     <w:rsid w:val="08CABB6F"/>
     <w:rsid w:val="08FF0A06"/>
+    <w:rsid w:val="0915B982"/>
     <w:rsid w:val="093FCCB9"/>
     <w:rsid w:val="0946E7A3"/>
     <w:rsid w:val="096DE6F0"/>
     <w:rsid w:val="096F088C"/>
     <w:rsid w:val="098462DF"/>
     <w:rsid w:val="098B0938"/>
     <w:rsid w:val="098F301A"/>
     <w:rsid w:val="09EF81D9"/>
     <w:rsid w:val="0A0B2E9E"/>
     <w:rsid w:val="0A3CF2E5"/>
     <w:rsid w:val="0A414952"/>
+    <w:rsid w:val="0A5CBA7E"/>
     <w:rsid w:val="0A749C28"/>
     <w:rsid w:val="0AA856C3"/>
     <w:rsid w:val="0B016EA2"/>
     <w:rsid w:val="0B0B72AF"/>
     <w:rsid w:val="0B5710DF"/>
     <w:rsid w:val="0B5A4EC3"/>
     <w:rsid w:val="0B9AFBF3"/>
     <w:rsid w:val="0C27DA93"/>
     <w:rsid w:val="0C340E2E"/>
     <w:rsid w:val="0C6D8FEE"/>
     <w:rsid w:val="0C9E1C1B"/>
     <w:rsid w:val="0CA07D72"/>
     <w:rsid w:val="0CA2CDCD"/>
     <w:rsid w:val="0CA61014"/>
+    <w:rsid w:val="0CA67247"/>
     <w:rsid w:val="0CBE7A14"/>
+    <w:rsid w:val="0CE5D58F"/>
     <w:rsid w:val="0CEB92FE"/>
     <w:rsid w:val="0CF4ADCC"/>
     <w:rsid w:val="0CFBFB24"/>
     <w:rsid w:val="0D120517"/>
     <w:rsid w:val="0D2A4FA7"/>
     <w:rsid w:val="0D2AC854"/>
     <w:rsid w:val="0D37864E"/>
     <w:rsid w:val="0D3CBDB0"/>
     <w:rsid w:val="0D68ED03"/>
     <w:rsid w:val="0D793953"/>
     <w:rsid w:val="0D7B9621"/>
     <w:rsid w:val="0D803366"/>
     <w:rsid w:val="0D914011"/>
     <w:rsid w:val="0D98E295"/>
     <w:rsid w:val="0DB03BEA"/>
+    <w:rsid w:val="0DBF2322"/>
     <w:rsid w:val="0DE6A99B"/>
+    <w:rsid w:val="0DF59156"/>
     <w:rsid w:val="0DF74C92"/>
     <w:rsid w:val="0E0C07ED"/>
     <w:rsid w:val="0E2778A3"/>
     <w:rsid w:val="0E2E083C"/>
     <w:rsid w:val="0E4F926F"/>
     <w:rsid w:val="0E728F54"/>
+    <w:rsid w:val="0E813ECF"/>
     <w:rsid w:val="0E9FAEA1"/>
     <w:rsid w:val="0F1F6BC1"/>
     <w:rsid w:val="0FA8CDA4"/>
     <w:rsid w:val="0FB08E18"/>
     <w:rsid w:val="0FB73692"/>
+    <w:rsid w:val="0FBD435E"/>
     <w:rsid w:val="0FC58900"/>
+    <w:rsid w:val="0FC77685"/>
     <w:rsid w:val="100373AA"/>
     <w:rsid w:val="1031D785"/>
     <w:rsid w:val="1035B126"/>
     <w:rsid w:val="1038E041"/>
     <w:rsid w:val="105F83C0"/>
     <w:rsid w:val="108B4A8A"/>
     <w:rsid w:val="10929278"/>
+    <w:rsid w:val="109DC5E1"/>
     <w:rsid w:val="10ACFE0E"/>
     <w:rsid w:val="10D6981E"/>
     <w:rsid w:val="10DC0683"/>
     <w:rsid w:val="10DD9D4F"/>
     <w:rsid w:val="10EEB7EC"/>
     <w:rsid w:val="10F60307"/>
     <w:rsid w:val="1113EF57"/>
     <w:rsid w:val="1131306A"/>
     <w:rsid w:val="117373C7"/>
     <w:rsid w:val="117AC840"/>
+    <w:rsid w:val="11B034A5"/>
     <w:rsid w:val="11BBA866"/>
     <w:rsid w:val="11C6DADB"/>
     <w:rsid w:val="11CA99FB"/>
     <w:rsid w:val="11CABAA4"/>
     <w:rsid w:val="11FC3D6C"/>
     <w:rsid w:val="11FF56AB"/>
     <w:rsid w:val="1225E1ED"/>
     <w:rsid w:val="12431364"/>
     <w:rsid w:val="1247A1A1"/>
     <w:rsid w:val="1260A58D"/>
     <w:rsid w:val="126FEDF2"/>
     <w:rsid w:val="128A9FD9"/>
     <w:rsid w:val="12B547C6"/>
     <w:rsid w:val="12E1C169"/>
     <w:rsid w:val="134407F4"/>
     <w:rsid w:val="13867564"/>
     <w:rsid w:val="13972482"/>
     <w:rsid w:val="13A69604"/>
+    <w:rsid w:val="13AB8317"/>
     <w:rsid w:val="13B7A2DF"/>
+    <w:rsid w:val="13BE81BC"/>
     <w:rsid w:val="13DFA68C"/>
     <w:rsid w:val="13E036F6"/>
     <w:rsid w:val="13ECF7DF"/>
     <w:rsid w:val="13ED20C6"/>
+    <w:rsid w:val="13F40D2B"/>
     <w:rsid w:val="1423A395"/>
     <w:rsid w:val="1447B9D1"/>
+    <w:rsid w:val="144B2553"/>
     <w:rsid w:val="1458C021"/>
     <w:rsid w:val="145FFB8E"/>
     <w:rsid w:val="146DD41C"/>
     <w:rsid w:val="147259CC"/>
     <w:rsid w:val="148AACDC"/>
+    <w:rsid w:val="14A8012F"/>
     <w:rsid w:val="14AE8212"/>
+    <w:rsid w:val="14B2348F"/>
     <w:rsid w:val="14E55D9F"/>
     <w:rsid w:val="14ED0492"/>
     <w:rsid w:val="1514E1DA"/>
     <w:rsid w:val="1529B7AA"/>
+    <w:rsid w:val="1550B353"/>
     <w:rsid w:val="1570E469"/>
     <w:rsid w:val="1577C3AF"/>
     <w:rsid w:val="1584DCEC"/>
     <w:rsid w:val="15875FF7"/>
     <w:rsid w:val="159C51F6"/>
     <w:rsid w:val="15B5915A"/>
     <w:rsid w:val="15B5A8F2"/>
+    <w:rsid w:val="15EE5CB4"/>
     <w:rsid w:val="160CA539"/>
     <w:rsid w:val="1626E1E4"/>
     <w:rsid w:val="1634B2DE"/>
     <w:rsid w:val="16455989"/>
     <w:rsid w:val="1674A59B"/>
     <w:rsid w:val="169302C4"/>
     <w:rsid w:val="16FA291D"/>
     <w:rsid w:val="17228382"/>
+    <w:rsid w:val="172B33AE"/>
     <w:rsid w:val="17332624"/>
     <w:rsid w:val="17537B18"/>
     <w:rsid w:val="175C64D3"/>
     <w:rsid w:val="176AC6AF"/>
     <w:rsid w:val="1771155B"/>
     <w:rsid w:val="17A574DE"/>
     <w:rsid w:val="17B5328C"/>
     <w:rsid w:val="17E9B3A8"/>
+    <w:rsid w:val="18072C74"/>
     <w:rsid w:val="180EE096"/>
     <w:rsid w:val="180F2E03"/>
+    <w:rsid w:val="182A6B5B"/>
     <w:rsid w:val="18AD0DF1"/>
     <w:rsid w:val="18E98430"/>
     <w:rsid w:val="194A75FB"/>
+    <w:rsid w:val="194C7087"/>
     <w:rsid w:val="1950DB6C"/>
     <w:rsid w:val="195AD243"/>
     <w:rsid w:val="19734705"/>
     <w:rsid w:val="19DA8E69"/>
     <w:rsid w:val="19DCDFD1"/>
     <w:rsid w:val="1A26C378"/>
+    <w:rsid w:val="1A39E2C7"/>
+    <w:rsid w:val="1A72EE6C"/>
     <w:rsid w:val="1ACCC5BF"/>
     <w:rsid w:val="1ACED5C9"/>
     <w:rsid w:val="1ADFAD5A"/>
+    <w:rsid w:val="1AE7DB7A"/>
     <w:rsid w:val="1AECABCD"/>
     <w:rsid w:val="1B007898"/>
+    <w:rsid w:val="1B1851A6"/>
     <w:rsid w:val="1B3630CA"/>
     <w:rsid w:val="1B472E6C"/>
     <w:rsid w:val="1B99BE35"/>
     <w:rsid w:val="1BA3896A"/>
     <w:rsid w:val="1BB7383B"/>
+    <w:rsid w:val="1BBFDA80"/>
     <w:rsid w:val="1BEC31C1"/>
     <w:rsid w:val="1BF421BC"/>
+    <w:rsid w:val="1C02CC50"/>
     <w:rsid w:val="1C286CDA"/>
     <w:rsid w:val="1C2DC8EF"/>
     <w:rsid w:val="1C356D07"/>
     <w:rsid w:val="1C3EAB02"/>
     <w:rsid w:val="1C516553"/>
     <w:rsid w:val="1C917933"/>
     <w:rsid w:val="1C945CAC"/>
     <w:rsid w:val="1CAB9B62"/>
     <w:rsid w:val="1CB9A8D3"/>
     <w:rsid w:val="1CFC5626"/>
     <w:rsid w:val="1D0AD843"/>
+    <w:rsid w:val="1D1A749F"/>
     <w:rsid w:val="1D1E156D"/>
+    <w:rsid w:val="1D27838E"/>
     <w:rsid w:val="1D45B9B5"/>
     <w:rsid w:val="1D815478"/>
+    <w:rsid w:val="1D94B8B6"/>
     <w:rsid w:val="1DAC8302"/>
     <w:rsid w:val="1DCB140C"/>
     <w:rsid w:val="1DF5B3AE"/>
     <w:rsid w:val="1E14B662"/>
     <w:rsid w:val="1E1C7700"/>
     <w:rsid w:val="1E2867C2"/>
     <w:rsid w:val="1E6A1A8B"/>
     <w:rsid w:val="1E99454A"/>
     <w:rsid w:val="1EA7CB6B"/>
     <w:rsid w:val="1EFBACBC"/>
     <w:rsid w:val="1F1D24D9"/>
     <w:rsid w:val="1F1F4FE8"/>
     <w:rsid w:val="1F6C043C"/>
     <w:rsid w:val="1F7576BF"/>
     <w:rsid w:val="1F8AF205"/>
     <w:rsid w:val="1FD22AAE"/>
     <w:rsid w:val="1FE78077"/>
     <w:rsid w:val="1FFD518E"/>
     <w:rsid w:val="200046A7"/>
     <w:rsid w:val="2005C890"/>
     <w:rsid w:val="2008C4B2"/>
     <w:rsid w:val="2015CD7F"/>
     <w:rsid w:val="203FB165"/>
     <w:rsid w:val="207FC96A"/>
     <w:rsid w:val="20B23EB7"/>
     <w:rsid w:val="20CFA232"/>
     <w:rsid w:val="20DC9DE1"/>
     <w:rsid w:val="20E29D12"/>
     <w:rsid w:val="20E5E91B"/>
     <w:rsid w:val="20F46B0C"/>
     <w:rsid w:val="2102B4CE"/>
     <w:rsid w:val="210C2AC0"/>
     <w:rsid w:val="2113FD8E"/>
     <w:rsid w:val="211CD311"/>
     <w:rsid w:val="2130AF0D"/>
+    <w:rsid w:val="2144E5A6"/>
     <w:rsid w:val="21511132"/>
     <w:rsid w:val="21857011"/>
     <w:rsid w:val="21889DD8"/>
     <w:rsid w:val="21D54354"/>
     <w:rsid w:val="21EA6F2E"/>
     <w:rsid w:val="21F8F819"/>
     <w:rsid w:val="223D1E5A"/>
     <w:rsid w:val="22641937"/>
     <w:rsid w:val="226D0DF6"/>
     <w:rsid w:val="22720E61"/>
     <w:rsid w:val="22B03587"/>
     <w:rsid w:val="22B5820B"/>
     <w:rsid w:val="22C07A90"/>
     <w:rsid w:val="22DB25AE"/>
     <w:rsid w:val="22E1688F"/>
+    <w:rsid w:val="22F252BA"/>
     <w:rsid w:val="22FA300F"/>
     <w:rsid w:val="231B286E"/>
     <w:rsid w:val="231EC96C"/>
     <w:rsid w:val="235C8C38"/>
     <w:rsid w:val="23728BB4"/>
     <w:rsid w:val="237BB45B"/>
     <w:rsid w:val="2382C6EB"/>
     <w:rsid w:val="239BD2DC"/>
+    <w:rsid w:val="23C966ED"/>
     <w:rsid w:val="23D2D056"/>
     <w:rsid w:val="2401E67B"/>
     <w:rsid w:val="240AF6A6"/>
     <w:rsid w:val="2466862E"/>
     <w:rsid w:val="2484AFB2"/>
     <w:rsid w:val="24CE824F"/>
+    <w:rsid w:val="2508A5AA"/>
     <w:rsid w:val="2513865F"/>
+    <w:rsid w:val="251EC33A"/>
     <w:rsid w:val="2534B5AD"/>
     <w:rsid w:val="255FBAF1"/>
     <w:rsid w:val="259DB6DC"/>
     <w:rsid w:val="25A01EF6"/>
     <w:rsid w:val="25A31355"/>
+    <w:rsid w:val="25A76B9C"/>
     <w:rsid w:val="25C069FA"/>
+    <w:rsid w:val="25F215FD"/>
     <w:rsid w:val="262338B4"/>
     <w:rsid w:val="2627B5CD"/>
     <w:rsid w:val="26388A2E"/>
     <w:rsid w:val="26544513"/>
     <w:rsid w:val="26B0C087"/>
+    <w:rsid w:val="26C621DD"/>
     <w:rsid w:val="26CACB0D"/>
     <w:rsid w:val="26D0860E"/>
     <w:rsid w:val="275633A7"/>
     <w:rsid w:val="276E469E"/>
+    <w:rsid w:val="27749078"/>
     <w:rsid w:val="27873213"/>
     <w:rsid w:val="27ABE940"/>
+    <w:rsid w:val="27B19D8F"/>
     <w:rsid w:val="27B71FFF"/>
     <w:rsid w:val="27BDD348"/>
     <w:rsid w:val="27CAD5F4"/>
     <w:rsid w:val="27D5C656"/>
+    <w:rsid w:val="27FA27EC"/>
     <w:rsid w:val="28121285"/>
     <w:rsid w:val="28280B8E"/>
     <w:rsid w:val="282DA09E"/>
     <w:rsid w:val="28851E5E"/>
     <w:rsid w:val="28BCB5AB"/>
     <w:rsid w:val="28D2FF5E"/>
     <w:rsid w:val="29169662"/>
     <w:rsid w:val="29601962"/>
     <w:rsid w:val="2969B2FE"/>
+    <w:rsid w:val="2984F5C4"/>
+    <w:rsid w:val="29878A98"/>
     <w:rsid w:val="29901697"/>
     <w:rsid w:val="29A0996E"/>
+    <w:rsid w:val="29AEF452"/>
+    <w:rsid w:val="29D1CC85"/>
     <w:rsid w:val="29EA7DF5"/>
     <w:rsid w:val="2A060F9F"/>
     <w:rsid w:val="2A0B1460"/>
     <w:rsid w:val="2A19B098"/>
     <w:rsid w:val="2A30EC3C"/>
     <w:rsid w:val="2A332C14"/>
     <w:rsid w:val="2A3A4B40"/>
     <w:rsid w:val="2A3E5DB1"/>
     <w:rsid w:val="2A46D21F"/>
     <w:rsid w:val="2A503E20"/>
     <w:rsid w:val="2A5FC9DB"/>
     <w:rsid w:val="2A6100C0"/>
+    <w:rsid w:val="2A83D412"/>
     <w:rsid w:val="2AE47526"/>
     <w:rsid w:val="2AF20F55"/>
     <w:rsid w:val="2B03D749"/>
     <w:rsid w:val="2B59CF43"/>
     <w:rsid w:val="2B6ACBE4"/>
     <w:rsid w:val="2B715A6F"/>
     <w:rsid w:val="2B74BAAB"/>
     <w:rsid w:val="2B7FB8D8"/>
     <w:rsid w:val="2BC38331"/>
     <w:rsid w:val="2BD13A7E"/>
     <w:rsid w:val="2BD23350"/>
     <w:rsid w:val="2BFABB09"/>
     <w:rsid w:val="2C10A82A"/>
     <w:rsid w:val="2C19F7FB"/>
     <w:rsid w:val="2C323845"/>
     <w:rsid w:val="2C4CCA0F"/>
+    <w:rsid w:val="2C671905"/>
     <w:rsid w:val="2CC6EBDC"/>
     <w:rsid w:val="2D07E2FF"/>
+    <w:rsid w:val="2D0F3EF6"/>
     <w:rsid w:val="2D112BE1"/>
     <w:rsid w:val="2D4C9BFF"/>
     <w:rsid w:val="2D6A3E11"/>
     <w:rsid w:val="2D7E0F92"/>
     <w:rsid w:val="2D8440E7"/>
     <w:rsid w:val="2D9F7DEF"/>
+    <w:rsid w:val="2DC2D734"/>
+    <w:rsid w:val="2DCA2958"/>
     <w:rsid w:val="2DDB66FC"/>
     <w:rsid w:val="2DFAD032"/>
+    <w:rsid w:val="2E1FCC2A"/>
     <w:rsid w:val="2E32C7B2"/>
     <w:rsid w:val="2E5285FE"/>
+    <w:rsid w:val="2E7E6B3F"/>
     <w:rsid w:val="2EBB26DF"/>
     <w:rsid w:val="2EEE346C"/>
     <w:rsid w:val="2EF4C688"/>
     <w:rsid w:val="2EFF0801"/>
     <w:rsid w:val="2F449922"/>
     <w:rsid w:val="2F4BA6B7"/>
     <w:rsid w:val="2F8739DA"/>
     <w:rsid w:val="30174632"/>
     <w:rsid w:val="302511F0"/>
     <w:rsid w:val="3027BFD4"/>
     <w:rsid w:val="303EFDD3"/>
     <w:rsid w:val="3041826B"/>
     <w:rsid w:val="304830A8"/>
     <w:rsid w:val="304B1BDD"/>
     <w:rsid w:val="3059B59C"/>
     <w:rsid w:val="30E06D86"/>
     <w:rsid w:val="31028CBC"/>
     <w:rsid w:val="310573CD"/>
+    <w:rsid w:val="310FFBA6"/>
     <w:rsid w:val="313F100C"/>
     <w:rsid w:val="315FE05D"/>
     <w:rsid w:val="317318CD"/>
     <w:rsid w:val="317CEEC8"/>
     <w:rsid w:val="31894498"/>
     <w:rsid w:val="31B273A7"/>
     <w:rsid w:val="31BDEE21"/>
     <w:rsid w:val="31C0E251"/>
     <w:rsid w:val="31E49D04"/>
     <w:rsid w:val="31E50A42"/>
     <w:rsid w:val="31FC33D2"/>
     <w:rsid w:val="32136FA0"/>
     <w:rsid w:val="3232E1FB"/>
     <w:rsid w:val="324227A8"/>
     <w:rsid w:val="324B8AA8"/>
+    <w:rsid w:val="326D0253"/>
+    <w:rsid w:val="327BF26C"/>
     <w:rsid w:val="32885E67"/>
+    <w:rsid w:val="32983B45"/>
     <w:rsid w:val="3298E64E"/>
     <w:rsid w:val="32CEF9F9"/>
+    <w:rsid w:val="32D536C3"/>
     <w:rsid w:val="32E35161"/>
+    <w:rsid w:val="32E77E16"/>
     <w:rsid w:val="32E7BE3B"/>
     <w:rsid w:val="32FF16C0"/>
     <w:rsid w:val="331C1CA6"/>
     <w:rsid w:val="3353826F"/>
     <w:rsid w:val="335540E3"/>
     <w:rsid w:val="3396A323"/>
     <w:rsid w:val="339CA345"/>
     <w:rsid w:val="33A05614"/>
     <w:rsid w:val="33A248E3"/>
+    <w:rsid w:val="33B49922"/>
     <w:rsid w:val="33C60AC9"/>
+    <w:rsid w:val="33C9916A"/>
     <w:rsid w:val="33D721A7"/>
     <w:rsid w:val="33D9BAD2"/>
     <w:rsid w:val="33F9ADF8"/>
     <w:rsid w:val="34135584"/>
+    <w:rsid w:val="341F08C6"/>
     <w:rsid w:val="34255444"/>
     <w:rsid w:val="342D419A"/>
     <w:rsid w:val="34359A33"/>
     <w:rsid w:val="343C5D59"/>
+    <w:rsid w:val="343D9A64"/>
     <w:rsid w:val="3444921B"/>
+    <w:rsid w:val="34659284"/>
+    <w:rsid w:val="346CA594"/>
     <w:rsid w:val="34722F0F"/>
     <w:rsid w:val="347BB23B"/>
     <w:rsid w:val="349A8546"/>
     <w:rsid w:val="34A74BD9"/>
     <w:rsid w:val="34B094CC"/>
     <w:rsid w:val="34B3F04C"/>
     <w:rsid w:val="34CFEDBF"/>
     <w:rsid w:val="34D34F4C"/>
     <w:rsid w:val="34E0881D"/>
     <w:rsid w:val="34F1965C"/>
     <w:rsid w:val="350A11E1"/>
     <w:rsid w:val="35136FA4"/>
     <w:rsid w:val="3523F266"/>
+    <w:rsid w:val="35434809"/>
     <w:rsid w:val="3547BD08"/>
     <w:rsid w:val="3570307D"/>
     <w:rsid w:val="3588A6AB"/>
     <w:rsid w:val="3594073B"/>
     <w:rsid w:val="359AB249"/>
     <w:rsid w:val="359B6B43"/>
     <w:rsid w:val="35A51A6D"/>
     <w:rsid w:val="35BF6947"/>
     <w:rsid w:val="35C5D09E"/>
     <w:rsid w:val="35D3E79D"/>
     <w:rsid w:val="35E690A3"/>
     <w:rsid w:val="35F17218"/>
+    <w:rsid w:val="35F4B3CF"/>
     <w:rsid w:val="3605AE86"/>
+    <w:rsid w:val="3606AA54"/>
+    <w:rsid w:val="360E30E5"/>
     <w:rsid w:val="361E0285"/>
     <w:rsid w:val="3620AEB0"/>
     <w:rsid w:val="36239ABD"/>
     <w:rsid w:val="363E26B8"/>
+    <w:rsid w:val="3650575E"/>
     <w:rsid w:val="365266F7"/>
     <w:rsid w:val="3662D160"/>
     <w:rsid w:val="3669A1AE"/>
+    <w:rsid w:val="367C5675"/>
     <w:rsid w:val="367D5AC4"/>
     <w:rsid w:val="3683B082"/>
     <w:rsid w:val="36A7F63B"/>
     <w:rsid w:val="36ED428C"/>
     <w:rsid w:val="372FA90A"/>
     <w:rsid w:val="37320131"/>
     <w:rsid w:val="3740538F"/>
     <w:rsid w:val="3747BC49"/>
     <w:rsid w:val="37797946"/>
     <w:rsid w:val="37825164"/>
     <w:rsid w:val="378DCD1A"/>
     <w:rsid w:val="37A17EE7"/>
     <w:rsid w:val="37E0D37C"/>
     <w:rsid w:val="37EB792E"/>
     <w:rsid w:val="37F08CFE"/>
     <w:rsid w:val="37FB0764"/>
     <w:rsid w:val="37FC71EB"/>
+    <w:rsid w:val="37FDAE61"/>
     <w:rsid w:val="380B14B8"/>
     <w:rsid w:val="38364E43"/>
     <w:rsid w:val="3857923B"/>
+    <w:rsid w:val="38597D64"/>
     <w:rsid w:val="38662B5A"/>
     <w:rsid w:val="386A1DC7"/>
     <w:rsid w:val="3878A4DE"/>
     <w:rsid w:val="388A67BF"/>
     <w:rsid w:val="38A350E9"/>
     <w:rsid w:val="38B1DF0C"/>
     <w:rsid w:val="38D38772"/>
     <w:rsid w:val="38D85D99"/>
     <w:rsid w:val="38E21B1C"/>
     <w:rsid w:val="38F095D2"/>
     <w:rsid w:val="38F500F6"/>
     <w:rsid w:val="38F70A09"/>
     <w:rsid w:val="3900E888"/>
     <w:rsid w:val="3930DECF"/>
+    <w:rsid w:val="3955F123"/>
     <w:rsid w:val="395677A5"/>
     <w:rsid w:val="39650255"/>
     <w:rsid w:val="3988867F"/>
     <w:rsid w:val="398DD4A9"/>
     <w:rsid w:val="399550F5"/>
     <w:rsid w:val="3996D7C5"/>
     <w:rsid w:val="39BC0912"/>
     <w:rsid w:val="39CBF436"/>
+    <w:rsid w:val="39DCDFED"/>
+    <w:rsid w:val="39E1C1BC"/>
     <w:rsid w:val="39FDF1E6"/>
     <w:rsid w:val="3A022980"/>
     <w:rsid w:val="3A431722"/>
+    <w:rsid w:val="3A434244"/>
     <w:rsid w:val="3A464DAB"/>
     <w:rsid w:val="3A4B97D6"/>
     <w:rsid w:val="3A5258F9"/>
     <w:rsid w:val="3A5C869D"/>
     <w:rsid w:val="3A7229F5"/>
+    <w:rsid w:val="3ACE199C"/>
     <w:rsid w:val="3AF2D020"/>
     <w:rsid w:val="3AFBD2C0"/>
+    <w:rsid w:val="3B32140D"/>
     <w:rsid w:val="3B3CD526"/>
     <w:rsid w:val="3B3DC138"/>
     <w:rsid w:val="3B3E73BB"/>
+    <w:rsid w:val="3B495DA7"/>
     <w:rsid w:val="3B566AE7"/>
+    <w:rsid w:val="3B5F6272"/>
     <w:rsid w:val="3B6391BC"/>
     <w:rsid w:val="3B830E47"/>
     <w:rsid w:val="3B85C829"/>
     <w:rsid w:val="3B8872A6"/>
     <w:rsid w:val="3B999300"/>
     <w:rsid w:val="3BAE8F32"/>
+    <w:rsid w:val="3BDA8A66"/>
     <w:rsid w:val="3BFD84CE"/>
     <w:rsid w:val="3C06C918"/>
     <w:rsid w:val="3C10D133"/>
     <w:rsid w:val="3C12CB27"/>
     <w:rsid w:val="3C170B57"/>
     <w:rsid w:val="3C3C1527"/>
+    <w:rsid w:val="3C6C6CAB"/>
     <w:rsid w:val="3C92335F"/>
     <w:rsid w:val="3C93F2BE"/>
     <w:rsid w:val="3CAADE14"/>
     <w:rsid w:val="3CC73D85"/>
     <w:rsid w:val="3CD6676F"/>
     <w:rsid w:val="3CED891B"/>
     <w:rsid w:val="3CF10887"/>
+    <w:rsid w:val="3CF601B8"/>
     <w:rsid w:val="3D166581"/>
     <w:rsid w:val="3D7A2430"/>
+    <w:rsid w:val="3E3367E6"/>
     <w:rsid w:val="3E3A58BD"/>
     <w:rsid w:val="3E430CE4"/>
     <w:rsid w:val="3E9F6559"/>
     <w:rsid w:val="3EC144F7"/>
     <w:rsid w:val="3EC6EFB6"/>
     <w:rsid w:val="3EDBE43D"/>
     <w:rsid w:val="3EDC7784"/>
     <w:rsid w:val="3EE45116"/>
     <w:rsid w:val="3EEDC515"/>
     <w:rsid w:val="3F112847"/>
     <w:rsid w:val="3F11BFD9"/>
     <w:rsid w:val="3F15BE48"/>
+    <w:rsid w:val="3F216524"/>
     <w:rsid w:val="3F256CFD"/>
     <w:rsid w:val="3F3EAAE0"/>
     <w:rsid w:val="3F3EBD5B"/>
     <w:rsid w:val="3F46C92A"/>
     <w:rsid w:val="3F529240"/>
     <w:rsid w:val="3F541AFC"/>
     <w:rsid w:val="3F5D9D2C"/>
+    <w:rsid w:val="3F6CAD52"/>
     <w:rsid w:val="3F90F447"/>
     <w:rsid w:val="3FCB4547"/>
     <w:rsid w:val="3FFF51A4"/>
     <w:rsid w:val="40023A00"/>
     <w:rsid w:val="405D1558"/>
     <w:rsid w:val="4071FE07"/>
+    <w:rsid w:val="4079EA73"/>
     <w:rsid w:val="40A44E6F"/>
+    <w:rsid w:val="40D5DADA"/>
     <w:rsid w:val="40D9B583"/>
+    <w:rsid w:val="40DA7BE2"/>
     <w:rsid w:val="40EA7C7A"/>
     <w:rsid w:val="40F0E1DD"/>
     <w:rsid w:val="4102BDA7"/>
     <w:rsid w:val="410B8C0A"/>
     <w:rsid w:val="413F1CCB"/>
     <w:rsid w:val="4170143A"/>
     <w:rsid w:val="41756133"/>
     <w:rsid w:val="41893C97"/>
+    <w:rsid w:val="418D981A"/>
     <w:rsid w:val="41F8940E"/>
     <w:rsid w:val="4221F49E"/>
     <w:rsid w:val="4241DCD9"/>
     <w:rsid w:val="4244A415"/>
     <w:rsid w:val="425C4F49"/>
     <w:rsid w:val="427132B5"/>
     <w:rsid w:val="42864CDB"/>
     <w:rsid w:val="4294CACC"/>
     <w:rsid w:val="42B39A57"/>
     <w:rsid w:val="42BB93CC"/>
     <w:rsid w:val="42D346D4"/>
     <w:rsid w:val="42E8E38B"/>
     <w:rsid w:val="42FEBEBD"/>
+    <w:rsid w:val="42FF9A0F"/>
     <w:rsid w:val="430BE49B"/>
+    <w:rsid w:val="430E276C"/>
     <w:rsid w:val="435A840C"/>
     <w:rsid w:val="43608945"/>
     <w:rsid w:val="436F0736"/>
+    <w:rsid w:val="437ABFE9"/>
     <w:rsid w:val="43A251DD"/>
     <w:rsid w:val="43E297B8"/>
+    <w:rsid w:val="43F3B374"/>
     <w:rsid w:val="43F48232"/>
+    <w:rsid w:val="43F9F6E4"/>
     <w:rsid w:val="441CF6A4"/>
     <w:rsid w:val="441FF52A"/>
     <w:rsid w:val="442941C2"/>
     <w:rsid w:val="44317CFE"/>
     <w:rsid w:val="4475A9A4"/>
     <w:rsid w:val="44805DBD"/>
     <w:rsid w:val="449EB66A"/>
     <w:rsid w:val="44B92EC1"/>
     <w:rsid w:val="44C0DD59"/>
+    <w:rsid w:val="44C119C6"/>
     <w:rsid w:val="44CEB669"/>
     <w:rsid w:val="44D61EA3"/>
     <w:rsid w:val="44DF0321"/>
     <w:rsid w:val="44E07AD8"/>
+    <w:rsid w:val="45079688"/>
     <w:rsid w:val="4508F483"/>
     <w:rsid w:val="450C4CB2"/>
+    <w:rsid w:val="453BCB1E"/>
     <w:rsid w:val="454E5AD7"/>
     <w:rsid w:val="45593842"/>
     <w:rsid w:val="4561D560"/>
     <w:rsid w:val="45627CE5"/>
     <w:rsid w:val="45712999"/>
     <w:rsid w:val="4578FA37"/>
     <w:rsid w:val="45B004FD"/>
     <w:rsid w:val="45BB0E73"/>
     <w:rsid w:val="45C22DBE"/>
     <w:rsid w:val="45D4174D"/>
     <w:rsid w:val="46364611"/>
     <w:rsid w:val="46368319"/>
     <w:rsid w:val="4643855D"/>
     <w:rsid w:val="465BCF7F"/>
     <w:rsid w:val="46626F79"/>
     <w:rsid w:val="466A86CA"/>
     <w:rsid w:val="469239C4"/>
     <w:rsid w:val="4697161A"/>
     <w:rsid w:val="4699BF3A"/>
+    <w:rsid w:val="469C3337"/>
     <w:rsid w:val="46A49906"/>
     <w:rsid w:val="46A56555"/>
     <w:rsid w:val="46C6EC71"/>
+    <w:rsid w:val="46E3F753"/>
     <w:rsid w:val="46EB3F66"/>
     <w:rsid w:val="46EEB1AB"/>
     <w:rsid w:val="470BAE80"/>
     <w:rsid w:val="476BD903"/>
     <w:rsid w:val="4797714A"/>
     <w:rsid w:val="47BDF4FA"/>
     <w:rsid w:val="47E2CE0F"/>
     <w:rsid w:val="48273467"/>
     <w:rsid w:val="48903A1A"/>
     <w:rsid w:val="48AB65A4"/>
     <w:rsid w:val="48BE7CA2"/>
     <w:rsid w:val="48D18E7C"/>
     <w:rsid w:val="48DA2606"/>
     <w:rsid w:val="48DE3E78"/>
     <w:rsid w:val="48EE5C63"/>
     <w:rsid w:val="4904EE21"/>
     <w:rsid w:val="491B3B7E"/>
     <w:rsid w:val="4936008C"/>
     <w:rsid w:val="494C88A8"/>
+    <w:rsid w:val="494D4009"/>
     <w:rsid w:val="4973E1D4"/>
+    <w:rsid w:val="4996DA25"/>
     <w:rsid w:val="4998252E"/>
     <w:rsid w:val="499C3FAB"/>
     <w:rsid w:val="499F96FC"/>
     <w:rsid w:val="49A81909"/>
     <w:rsid w:val="49B4E915"/>
     <w:rsid w:val="49C2DA93"/>
     <w:rsid w:val="49DC2118"/>
     <w:rsid w:val="49F22559"/>
     <w:rsid w:val="4A0DDBE4"/>
     <w:rsid w:val="4A1D99A9"/>
     <w:rsid w:val="4A46F48B"/>
     <w:rsid w:val="4A6A4DC3"/>
+    <w:rsid w:val="4A78920D"/>
     <w:rsid w:val="4A8C6BBF"/>
     <w:rsid w:val="4A906486"/>
     <w:rsid w:val="4A9D1F92"/>
     <w:rsid w:val="4AB16B81"/>
     <w:rsid w:val="4AB540C7"/>
     <w:rsid w:val="4AD480E6"/>
     <w:rsid w:val="4AD837C2"/>
     <w:rsid w:val="4AEDC8B7"/>
     <w:rsid w:val="4AF495B0"/>
     <w:rsid w:val="4B16F680"/>
     <w:rsid w:val="4B1EE077"/>
+    <w:rsid w:val="4B207995"/>
     <w:rsid w:val="4B2D0C50"/>
     <w:rsid w:val="4B2FED1E"/>
     <w:rsid w:val="4B8DFE07"/>
     <w:rsid w:val="4B97B0C4"/>
     <w:rsid w:val="4C30F5DC"/>
     <w:rsid w:val="4C52C423"/>
     <w:rsid w:val="4C7A28DC"/>
+    <w:rsid w:val="4C81DCBC"/>
     <w:rsid w:val="4C8B13D4"/>
     <w:rsid w:val="4C9DA332"/>
     <w:rsid w:val="4CB24191"/>
+    <w:rsid w:val="4CC6E291"/>
     <w:rsid w:val="4CC74FB3"/>
     <w:rsid w:val="4CD9C84E"/>
+    <w:rsid w:val="4CEB48C5"/>
     <w:rsid w:val="4CF2D050"/>
     <w:rsid w:val="4CF2F1D0"/>
     <w:rsid w:val="4D076B8B"/>
     <w:rsid w:val="4D0F720C"/>
     <w:rsid w:val="4D13DA8A"/>
     <w:rsid w:val="4D175E97"/>
     <w:rsid w:val="4D23C7F4"/>
     <w:rsid w:val="4D23D4F3"/>
     <w:rsid w:val="4D445864"/>
     <w:rsid w:val="4D5C51DE"/>
     <w:rsid w:val="4D60AFA3"/>
     <w:rsid w:val="4D747943"/>
     <w:rsid w:val="4D78D3F9"/>
     <w:rsid w:val="4D8DBBDB"/>
     <w:rsid w:val="4DB1C721"/>
     <w:rsid w:val="4DC3C389"/>
     <w:rsid w:val="4DD76BD4"/>
     <w:rsid w:val="4DFA2B81"/>
+    <w:rsid w:val="4E1FDFE4"/>
     <w:rsid w:val="4E2ED1BB"/>
     <w:rsid w:val="4E49D1E5"/>
     <w:rsid w:val="4E545BA3"/>
     <w:rsid w:val="4EB545A0"/>
     <w:rsid w:val="4EBDF0D3"/>
     <w:rsid w:val="4EC0F84E"/>
     <w:rsid w:val="4EC1195E"/>
     <w:rsid w:val="4EEF1BD2"/>
     <w:rsid w:val="4EFFF3F7"/>
     <w:rsid w:val="4F0000B5"/>
     <w:rsid w:val="4F58BAA1"/>
     <w:rsid w:val="4FE2456D"/>
     <w:rsid w:val="4FE5A246"/>
     <w:rsid w:val="4FF1417B"/>
     <w:rsid w:val="4FFBA8B2"/>
     <w:rsid w:val="5017C3FD"/>
+    <w:rsid w:val="501DB62B"/>
     <w:rsid w:val="502A5F11"/>
     <w:rsid w:val="504EFF59"/>
     <w:rsid w:val="507759E3"/>
+    <w:rsid w:val="5083136A"/>
     <w:rsid w:val="508B2182"/>
     <w:rsid w:val="508ED0EA"/>
     <w:rsid w:val="508F7C54"/>
     <w:rsid w:val="50A387DF"/>
     <w:rsid w:val="50ABA3A6"/>
     <w:rsid w:val="50B94CB3"/>
     <w:rsid w:val="50C50239"/>
     <w:rsid w:val="5107655A"/>
     <w:rsid w:val="511801E5"/>
     <w:rsid w:val="5127A2E2"/>
     <w:rsid w:val="518022F4"/>
     <w:rsid w:val="518172A7"/>
     <w:rsid w:val="518EB34C"/>
+    <w:rsid w:val="51B12278"/>
     <w:rsid w:val="51B526F7"/>
     <w:rsid w:val="51C64173"/>
     <w:rsid w:val="51C9A1D7"/>
     <w:rsid w:val="51D7F71E"/>
     <w:rsid w:val="51E2293A"/>
     <w:rsid w:val="52477407"/>
     <w:rsid w:val="52551D14"/>
+    <w:rsid w:val="5261C104"/>
     <w:rsid w:val="526BF861"/>
     <w:rsid w:val="5289718F"/>
     <w:rsid w:val="528AC6B5"/>
     <w:rsid w:val="52A490A0"/>
     <w:rsid w:val="52AFC060"/>
     <w:rsid w:val="52B57744"/>
+    <w:rsid w:val="52C85563"/>
     <w:rsid w:val="52E154E8"/>
     <w:rsid w:val="53147367"/>
     <w:rsid w:val="5350F758"/>
     <w:rsid w:val="536094B8"/>
     <w:rsid w:val="53657238"/>
     <w:rsid w:val="5366557C"/>
     <w:rsid w:val="53756F87"/>
     <w:rsid w:val="537695A9"/>
     <w:rsid w:val="537E9A95"/>
     <w:rsid w:val="5383DEDD"/>
     <w:rsid w:val="5386A01B"/>
     <w:rsid w:val="53CE3782"/>
     <w:rsid w:val="53D2D624"/>
     <w:rsid w:val="53DB4110"/>
+    <w:rsid w:val="53E1D981"/>
     <w:rsid w:val="53F90A61"/>
+    <w:rsid w:val="541739E5"/>
     <w:rsid w:val="545147A5"/>
+    <w:rsid w:val="5469939C"/>
     <w:rsid w:val="54B58315"/>
     <w:rsid w:val="54E7B595"/>
     <w:rsid w:val="54ECC7B9"/>
     <w:rsid w:val="551EE478"/>
     <w:rsid w:val="5522165E"/>
     <w:rsid w:val="552A713E"/>
     <w:rsid w:val="55312972"/>
     <w:rsid w:val="553828BD"/>
     <w:rsid w:val="553C153E"/>
     <w:rsid w:val="553F8424"/>
     <w:rsid w:val="5545EDDC"/>
     <w:rsid w:val="554FF5AD"/>
     <w:rsid w:val="555488E0"/>
     <w:rsid w:val="5576C22E"/>
     <w:rsid w:val="557B1282"/>
     <w:rsid w:val="559B6D68"/>
     <w:rsid w:val="55AFE1E2"/>
     <w:rsid w:val="55EB6C38"/>
     <w:rsid w:val="56095525"/>
     <w:rsid w:val="56239AD8"/>
     <w:rsid w:val="563E1A2C"/>
     <w:rsid w:val="565079C7"/>
     <w:rsid w:val="5659A927"/>
     <w:rsid w:val="565FEEB3"/>
     <w:rsid w:val="566FFCA8"/>
@@ -21410,530 +24941,588 @@
     <w:rsid w:val="572D68F8"/>
     <w:rsid w:val="5747570A"/>
     <w:rsid w:val="5756E0B6"/>
     <w:rsid w:val="576FE589"/>
     <w:rsid w:val="5771178E"/>
     <w:rsid w:val="5789FE34"/>
     <w:rsid w:val="57D5B401"/>
     <w:rsid w:val="57D79809"/>
     <w:rsid w:val="580666B6"/>
     <w:rsid w:val="580B4386"/>
     <w:rsid w:val="5824687B"/>
     <w:rsid w:val="5835C5CC"/>
     <w:rsid w:val="5846339D"/>
     <w:rsid w:val="588E60E3"/>
     <w:rsid w:val="5890D570"/>
     <w:rsid w:val="58998CDD"/>
     <w:rsid w:val="589C3D59"/>
     <w:rsid w:val="58A6AD43"/>
     <w:rsid w:val="58A824FC"/>
     <w:rsid w:val="58AEB233"/>
     <w:rsid w:val="58B19963"/>
     <w:rsid w:val="58C0DB5B"/>
     <w:rsid w:val="58D0141E"/>
     <w:rsid w:val="58D08985"/>
     <w:rsid w:val="58E9C193"/>
+    <w:rsid w:val="5920AF4E"/>
+    <w:rsid w:val="59717081"/>
     <w:rsid w:val="599DD8AF"/>
     <w:rsid w:val="59AC4261"/>
     <w:rsid w:val="59B2CD49"/>
     <w:rsid w:val="59BC4F2D"/>
+    <w:rsid w:val="59D42565"/>
     <w:rsid w:val="59EBBBA2"/>
     <w:rsid w:val="59F713FE"/>
     <w:rsid w:val="59FB34FC"/>
     <w:rsid w:val="5A1EE40D"/>
     <w:rsid w:val="5A55B667"/>
     <w:rsid w:val="5A7239EF"/>
     <w:rsid w:val="5A9DA7DC"/>
     <w:rsid w:val="5AD60AAE"/>
     <w:rsid w:val="5AE280B9"/>
     <w:rsid w:val="5B22EB8C"/>
     <w:rsid w:val="5B5131C6"/>
     <w:rsid w:val="5B5A0E1C"/>
     <w:rsid w:val="5B5F8A77"/>
     <w:rsid w:val="5B69C498"/>
     <w:rsid w:val="5B743480"/>
     <w:rsid w:val="5B79DFE6"/>
     <w:rsid w:val="5B7CF31C"/>
     <w:rsid w:val="5B824F95"/>
     <w:rsid w:val="5B96A3AA"/>
     <w:rsid w:val="5BB55EDC"/>
     <w:rsid w:val="5BCDFD39"/>
     <w:rsid w:val="5BE652F5"/>
     <w:rsid w:val="5BF3325B"/>
     <w:rsid w:val="5BFA5E19"/>
+    <w:rsid w:val="5C0A288A"/>
     <w:rsid w:val="5C2204EC"/>
     <w:rsid w:val="5C22EDD0"/>
+    <w:rsid w:val="5C2AAE14"/>
     <w:rsid w:val="5C4414F4"/>
     <w:rsid w:val="5C49675E"/>
     <w:rsid w:val="5C4B47E5"/>
     <w:rsid w:val="5CA92524"/>
     <w:rsid w:val="5CC1F5DF"/>
     <w:rsid w:val="5CFED0B7"/>
     <w:rsid w:val="5D0C547E"/>
     <w:rsid w:val="5D0F0097"/>
     <w:rsid w:val="5D108D54"/>
     <w:rsid w:val="5D1CC9B1"/>
     <w:rsid w:val="5D3B227B"/>
+    <w:rsid w:val="5D3C146E"/>
     <w:rsid w:val="5D48C472"/>
     <w:rsid w:val="5D6AACB2"/>
     <w:rsid w:val="5D801D6F"/>
     <w:rsid w:val="5D9DCE0D"/>
+    <w:rsid w:val="5DA0A649"/>
     <w:rsid w:val="5DA17B0F"/>
     <w:rsid w:val="5DB28932"/>
     <w:rsid w:val="5DC26F5D"/>
+    <w:rsid w:val="5DD5E52D"/>
     <w:rsid w:val="5DE49B54"/>
     <w:rsid w:val="5E293988"/>
     <w:rsid w:val="5E7617D2"/>
     <w:rsid w:val="5E846D2F"/>
     <w:rsid w:val="5E8A81CE"/>
     <w:rsid w:val="5E8B42A3"/>
     <w:rsid w:val="5EC754C0"/>
+    <w:rsid w:val="5ED34786"/>
+    <w:rsid w:val="5ED9E3FC"/>
     <w:rsid w:val="5EE4A48C"/>
     <w:rsid w:val="5EFE3A15"/>
     <w:rsid w:val="5F2E0F16"/>
     <w:rsid w:val="5F5EDAE8"/>
     <w:rsid w:val="5F6F8959"/>
     <w:rsid w:val="5F838E9E"/>
     <w:rsid w:val="5FA4F46C"/>
     <w:rsid w:val="5FA76751"/>
+    <w:rsid w:val="5FAEE2C8"/>
     <w:rsid w:val="5FE0C5E6"/>
     <w:rsid w:val="600E3AB2"/>
     <w:rsid w:val="6010296C"/>
     <w:rsid w:val="6017CC3A"/>
     <w:rsid w:val="60227CB9"/>
     <w:rsid w:val="602B7DDC"/>
+    <w:rsid w:val="604E546E"/>
+    <w:rsid w:val="60B47D29"/>
     <w:rsid w:val="60DB2603"/>
+    <w:rsid w:val="611FC346"/>
     <w:rsid w:val="614ACF25"/>
     <w:rsid w:val="616DC01D"/>
     <w:rsid w:val="619451B8"/>
     <w:rsid w:val="61A7DC49"/>
     <w:rsid w:val="61AA0B13"/>
     <w:rsid w:val="61C7F6B1"/>
     <w:rsid w:val="61D441CF"/>
     <w:rsid w:val="61D4B03B"/>
+    <w:rsid w:val="61D9DFEB"/>
     <w:rsid w:val="61DB6019"/>
     <w:rsid w:val="61EDCC2B"/>
     <w:rsid w:val="61FD30CB"/>
     <w:rsid w:val="61FE04B7"/>
     <w:rsid w:val="6234939D"/>
+    <w:rsid w:val="6263797F"/>
     <w:rsid w:val="626B200C"/>
     <w:rsid w:val="62807418"/>
     <w:rsid w:val="628A09B1"/>
     <w:rsid w:val="62BB2A09"/>
     <w:rsid w:val="62BF14A4"/>
     <w:rsid w:val="62C21F1F"/>
+    <w:rsid w:val="62DB6B11"/>
     <w:rsid w:val="62E5E2FD"/>
+    <w:rsid w:val="62FBE0E7"/>
     <w:rsid w:val="630B46F5"/>
     <w:rsid w:val="631DF2C6"/>
     <w:rsid w:val="6331EDC1"/>
     <w:rsid w:val="63355366"/>
     <w:rsid w:val="635060AD"/>
     <w:rsid w:val="636DA604"/>
     <w:rsid w:val="6370D5DB"/>
     <w:rsid w:val="6371C6AC"/>
     <w:rsid w:val="63A20355"/>
     <w:rsid w:val="63AD92B7"/>
     <w:rsid w:val="63B19624"/>
     <w:rsid w:val="63C1FAF6"/>
     <w:rsid w:val="63D2CF7A"/>
     <w:rsid w:val="63E8796A"/>
     <w:rsid w:val="6401BD11"/>
     <w:rsid w:val="645ADE15"/>
+    <w:rsid w:val="649C2C65"/>
+    <w:rsid w:val="64BE0A56"/>
     <w:rsid w:val="64FFD5D0"/>
     <w:rsid w:val="650149CC"/>
     <w:rsid w:val="652D4B09"/>
     <w:rsid w:val="653C32CB"/>
     <w:rsid w:val="656F7CDC"/>
+    <w:rsid w:val="6575B737"/>
     <w:rsid w:val="657AC392"/>
     <w:rsid w:val="657EC62B"/>
     <w:rsid w:val="65A4B3E3"/>
     <w:rsid w:val="65A88216"/>
+    <w:rsid w:val="65EE00F7"/>
     <w:rsid w:val="65F4BF33"/>
     <w:rsid w:val="66471D7D"/>
     <w:rsid w:val="6651B173"/>
     <w:rsid w:val="66598D58"/>
     <w:rsid w:val="6683344D"/>
     <w:rsid w:val="66A19746"/>
     <w:rsid w:val="66A52C4D"/>
     <w:rsid w:val="66E8E787"/>
     <w:rsid w:val="66EE52B6"/>
+    <w:rsid w:val="66F8F35D"/>
     <w:rsid w:val="672806B7"/>
     <w:rsid w:val="67335FC9"/>
     <w:rsid w:val="673827B3"/>
     <w:rsid w:val="674CD514"/>
     <w:rsid w:val="675844CE"/>
     <w:rsid w:val="6797B7F1"/>
     <w:rsid w:val="67E64098"/>
+    <w:rsid w:val="67E9FEE3"/>
     <w:rsid w:val="67EC7750"/>
     <w:rsid w:val="67F57D49"/>
     <w:rsid w:val="6817C6D1"/>
     <w:rsid w:val="68278F52"/>
     <w:rsid w:val="683D67A7"/>
     <w:rsid w:val="684F0725"/>
     <w:rsid w:val="684FCA90"/>
     <w:rsid w:val="685A5221"/>
     <w:rsid w:val="68651D7E"/>
     <w:rsid w:val="6877A6BE"/>
     <w:rsid w:val="687C4EAB"/>
     <w:rsid w:val="68814651"/>
     <w:rsid w:val="688FD154"/>
     <w:rsid w:val="68B115C1"/>
     <w:rsid w:val="68C3A176"/>
     <w:rsid w:val="68F92CEB"/>
     <w:rsid w:val="6913041A"/>
     <w:rsid w:val="69203735"/>
     <w:rsid w:val="692744E8"/>
     <w:rsid w:val="6931CB59"/>
     <w:rsid w:val="69329D34"/>
     <w:rsid w:val="695B73F6"/>
     <w:rsid w:val="6960B359"/>
     <w:rsid w:val="696784C1"/>
     <w:rsid w:val="6974C994"/>
     <w:rsid w:val="6992DCF2"/>
+    <w:rsid w:val="69AFF977"/>
+    <w:rsid w:val="69B51127"/>
     <w:rsid w:val="69BC9A01"/>
     <w:rsid w:val="69CB8548"/>
     <w:rsid w:val="69DB7C12"/>
     <w:rsid w:val="69E0C635"/>
     <w:rsid w:val="69EAAF02"/>
     <w:rsid w:val="6A13F2EF"/>
     <w:rsid w:val="6A5104D2"/>
     <w:rsid w:val="6A990C5E"/>
     <w:rsid w:val="6A9D5413"/>
     <w:rsid w:val="6A9EDC9C"/>
     <w:rsid w:val="6ACA696C"/>
     <w:rsid w:val="6B02B935"/>
     <w:rsid w:val="6B1BA4A5"/>
     <w:rsid w:val="6B226278"/>
     <w:rsid w:val="6B2CEC15"/>
     <w:rsid w:val="6B6ACEDC"/>
     <w:rsid w:val="6B708B50"/>
     <w:rsid w:val="6B7E08D2"/>
     <w:rsid w:val="6B9316E6"/>
+    <w:rsid w:val="6BB160E8"/>
     <w:rsid w:val="6BD9D6AC"/>
     <w:rsid w:val="6C002FCF"/>
     <w:rsid w:val="6C12845A"/>
     <w:rsid w:val="6C1DBAEE"/>
     <w:rsid w:val="6C25C630"/>
     <w:rsid w:val="6C3652DF"/>
     <w:rsid w:val="6C7AF827"/>
     <w:rsid w:val="6C86E99A"/>
+    <w:rsid w:val="6C87FEC0"/>
     <w:rsid w:val="6C88038F"/>
     <w:rsid w:val="6C9F1A62"/>
     <w:rsid w:val="6CBF3465"/>
     <w:rsid w:val="6CCAE196"/>
     <w:rsid w:val="6CCCF01C"/>
     <w:rsid w:val="6CCE84EC"/>
     <w:rsid w:val="6CD51D3C"/>
     <w:rsid w:val="6CE0F94A"/>
+    <w:rsid w:val="6CE77F3A"/>
     <w:rsid w:val="6CEE308D"/>
+    <w:rsid w:val="6CFFF748"/>
     <w:rsid w:val="6D0BB68F"/>
     <w:rsid w:val="6D1DD947"/>
+    <w:rsid w:val="6D1DF681"/>
+    <w:rsid w:val="6D1E09F5"/>
     <w:rsid w:val="6D23B553"/>
     <w:rsid w:val="6D24653E"/>
+    <w:rsid w:val="6D25A8A1"/>
     <w:rsid w:val="6D3BFED1"/>
+    <w:rsid w:val="6D42BF5E"/>
     <w:rsid w:val="6D4DAB8F"/>
     <w:rsid w:val="6D664047"/>
     <w:rsid w:val="6D680672"/>
     <w:rsid w:val="6D78E1BB"/>
     <w:rsid w:val="6DA3B385"/>
     <w:rsid w:val="6DA6BEBC"/>
     <w:rsid w:val="6DB9A4DF"/>
     <w:rsid w:val="6DCE453E"/>
     <w:rsid w:val="6DCEDB92"/>
+    <w:rsid w:val="6DDC4315"/>
     <w:rsid w:val="6DE3028E"/>
     <w:rsid w:val="6EC9E692"/>
     <w:rsid w:val="6ECFD212"/>
+    <w:rsid w:val="6F1E3F56"/>
+    <w:rsid w:val="6F20612A"/>
     <w:rsid w:val="6F2F92AF"/>
     <w:rsid w:val="6F55EBD7"/>
     <w:rsid w:val="6F6CCE5B"/>
     <w:rsid w:val="6F72D787"/>
     <w:rsid w:val="6FB7A2C8"/>
+    <w:rsid w:val="6FB952F4"/>
     <w:rsid w:val="6FCCB3FE"/>
     <w:rsid w:val="6FCCD9F7"/>
     <w:rsid w:val="7008FD76"/>
     <w:rsid w:val="701FFD15"/>
     <w:rsid w:val="7032A657"/>
     <w:rsid w:val="70346353"/>
     <w:rsid w:val="70380F7F"/>
     <w:rsid w:val="7058373A"/>
     <w:rsid w:val="705E47EA"/>
     <w:rsid w:val="7061F8C8"/>
     <w:rsid w:val="7085112F"/>
     <w:rsid w:val="708F8F3C"/>
+    <w:rsid w:val="709744F1"/>
+    <w:rsid w:val="70C67B05"/>
     <w:rsid w:val="70EB34BD"/>
     <w:rsid w:val="7134B3A0"/>
     <w:rsid w:val="716C8976"/>
     <w:rsid w:val="71820C94"/>
     <w:rsid w:val="7196ACF8"/>
     <w:rsid w:val="71CC4A05"/>
+    <w:rsid w:val="71D44B5F"/>
     <w:rsid w:val="720B2555"/>
     <w:rsid w:val="720F8107"/>
+    <w:rsid w:val="726CF12D"/>
     <w:rsid w:val="7277C285"/>
     <w:rsid w:val="72858485"/>
     <w:rsid w:val="729507B4"/>
     <w:rsid w:val="72A6845C"/>
     <w:rsid w:val="72CA569F"/>
     <w:rsid w:val="72DCF300"/>
     <w:rsid w:val="72E77DAA"/>
     <w:rsid w:val="72F1724C"/>
     <w:rsid w:val="730CD3F3"/>
     <w:rsid w:val="73428ED5"/>
     <w:rsid w:val="7352498B"/>
     <w:rsid w:val="735EB632"/>
+    <w:rsid w:val="73768D3E"/>
     <w:rsid w:val="7397308C"/>
     <w:rsid w:val="73AE8D9B"/>
     <w:rsid w:val="73B7AEBE"/>
     <w:rsid w:val="73FDD672"/>
     <w:rsid w:val="74001467"/>
     <w:rsid w:val="740547DF"/>
     <w:rsid w:val="74092508"/>
     <w:rsid w:val="741D8903"/>
+    <w:rsid w:val="742B8F45"/>
     <w:rsid w:val="74343C7A"/>
     <w:rsid w:val="74445B2C"/>
     <w:rsid w:val="748522FB"/>
     <w:rsid w:val="74AE9828"/>
     <w:rsid w:val="74B8A245"/>
     <w:rsid w:val="751C4F56"/>
     <w:rsid w:val="751CAD82"/>
+    <w:rsid w:val="752FA48B"/>
     <w:rsid w:val="753714FB"/>
     <w:rsid w:val="7542484D"/>
     <w:rsid w:val="7546C522"/>
     <w:rsid w:val="75471D3E"/>
+    <w:rsid w:val="755BA1CF"/>
     <w:rsid w:val="75601755"/>
     <w:rsid w:val="756B56C7"/>
     <w:rsid w:val="7572648C"/>
     <w:rsid w:val="758BCD0C"/>
+    <w:rsid w:val="75C51932"/>
     <w:rsid w:val="75D8C905"/>
+    <w:rsid w:val="75DEBDDB"/>
+    <w:rsid w:val="760B9B1B"/>
     <w:rsid w:val="762E534E"/>
     <w:rsid w:val="762F6939"/>
     <w:rsid w:val="7654CFE3"/>
     <w:rsid w:val="768EC885"/>
+    <w:rsid w:val="76B215FD"/>
     <w:rsid w:val="76B7BB10"/>
     <w:rsid w:val="76D47DE4"/>
     <w:rsid w:val="770E2141"/>
     <w:rsid w:val="774203E9"/>
     <w:rsid w:val="776E3A96"/>
     <w:rsid w:val="7791463A"/>
     <w:rsid w:val="77915049"/>
     <w:rsid w:val="77A0367E"/>
     <w:rsid w:val="77BBC15E"/>
     <w:rsid w:val="77C4854B"/>
     <w:rsid w:val="77CD108D"/>
     <w:rsid w:val="77D4DF03"/>
     <w:rsid w:val="77E2A517"/>
     <w:rsid w:val="77FCA80F"/>
     <w:rsid w:val="780412AB"/>
     <w:rsid w:val="78351C81"/>
     <w:rsid w:val="78464BAE"/>
     <w:rsid w:val="78466CF9"/>
     <w:rsid w:val="78476FC3"/>
     <w:rsid w:val="78937F0C"/>
     <w:rsid w:val="78C350E3"/>
     <w:rsid w:val="78D15B80"/>
     <w:rsid w:val="78F483E2"/>
     <w:rsid w:val="791701CB"/>
     <w:rsid w:val="794C3484"/>
     <w:rsid w:val="79556BCD"/>
     <w:rsid w:val="795FED19"/>
     <w:rsid w:val="79765A92"/>
     <w:rsid w:val="798FF816"/>
     <w:rsid w:val="79D5BF6F"/>
     <w:rsid w:val="7A10B93E"/>
+    <w:rsid w:val="7A178E31"/>
     <w:rsid w:val="7A3A9613"/>
     <w:rsid w:val="7A3DFDAB"/>
     <w:rsid w:val="7A3EE8F8"/>
     <w:rsid w:val="7A5E961C"/>
     <w:rsid w:val="7A5F3E2F"/>
     <w:rsid w:val="7A605AB0"/>
     <w:rsid w:val="7A615ADB"/>
     <w:rsid w:val="7A6B0150"/>
     <w:rsid w:val="7A70A1BB"/>
     <w:rsid w:val="7A80B6F8"/>
     <w:rsid w:val="7A9A3A71"/>
+    <w:rsid w:val="7A9E5D52"/>
     <w:rsid w:val="7AD31999"/>
     <w:rsid w:val="7ADB95E6"/>
     <w:rsid w:val="7AE57BAA"/>
     <w:rsid w:val="7AE804E5"/>
     <w:rsid w:val="7B2E72DB"/>
     <w:rsid w:val="7B4912A1"/>
     <w:rsid w:val="7B61559C"/>
     <w:rsid w:val="7B6D0BA8"/>
     <w:rsid w:val="7B98D2D9"/>
     <w:rsid w:val="7BAE5724"/>
     <w:rsid w:val="7BB14EBC"/>
     <w:rsid w:val="7BC5588A"/>
     <w:rsid w:val="7BC75126"/>
     <w:rsid w:val="7BCAEA13"/>
     <w:rsid w:val="7BD3DA52"/>
     <w:rsid w:val="7C41ABB9"/>
     <w:rsid w:val="7C53212B"/>
     <w:rsid w:val="7CA9DA75"/>
     <w:rsid w:val="7CD8AFCB"/>
     <w:rsid w:val="7D0FBE7B"/>
+    <w:rsid w:val="7D189AC9"/>
     <w:rsid w:val="7D1A2E31"/>
+    <w:rsid w:val="7D1D0FB8"/>
     <w:rsid w:val="7D20E71E"/>
     <w:rsid w:val="7D21AA57"/>
+    <w:rsid w:val="7D3B825F"/>
+    <w:rsid w:val="7D5E1480"/>
+    <w:rsid w:val="7D5E493B"/>
     <w:rsid w:val="7D80DA7C"/>
     <w:rsid w:val="7DB09B7E"/>
     <w:rsid w:val="7DB19AC3"/>
     <w:rsid w:val="7DC43978"/>
     <w:rsid w:val="7DE533FB"/>
     <w:rsid w:val="7E5742E1"/>
     <w:rsid w:val="7E5DB4C0"/>
     <w:rsid w:val="7E6D6767"/>
     <w:rsid w:val="7E949C07"/>
     <w:rsid w:val="7EDBC492"/>
     <w:rsid w:val="7EE0CD11"/>
     <w:rsid w:val="7F001E75"/>
+    <w:rsid w:val="7F16743B"/>
     <w:rsid w:val="7F39B3DC"/>
     <w:rsid w:val="7F3ED63B"/>
     <w:rsid w:val="7F41E753"/>
     <w:rsid w:val="7F4FC426"/>
     <w:rsid w:val="7F5C21D2"/>
     <w:rsid w:val="7F6F6DEA"/>
     <w:rsid w:val="7F733E95"/>
     <w:rsid w:val="7F7BA481"/>
     <w:rsid w:val="7F7F6683"/>
     <w:rsid w:val="7F806878"/>
     <w:rsid w:val="7F98EA72"/>
     <w:rsid w:val="7FC2839D"/>
     <w:rsid w:val="7FC34D54"/>
     <w:rsid w:val="7FC5AFFE"/>
     <w:rsid w:val="7FF0771E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="4097"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05063AFC"/>
-  <w15:docId w15:val="{146EF57F-B04C-4844-AF0C-E49525AC3761}"/>
+  <w15:docId w15:val="{B24AF2D4-1777-4CC0-A6ED-0B0FAC78A8A0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -22089,52 +25678,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -22201,247 +25790,285 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00471CF5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00471CF5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00471CF5"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00471CF5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00471CF5"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00471CF5"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="4F81BD" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C95116"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00120B97"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00120B97"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00120B97"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00120B97"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00120B97"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="paragraph" w:customStyle="1">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00E8712A"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="normaltextrun" w:customStyle="1">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E8712A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="eop" w:customStyle="1">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E8712A"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="tabchar" w:customStyle="1">
+    <w:name w:val="tabchar"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:rsid w:val="00E8712A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="439644393">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="504588010">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
@@ -22516,52 +26143,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2134401301">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -23131,81 +26757,67 @@
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9602c977-acf6-48c5-b880-35b91e2e04d9"/>
     <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{136E2ED2-FB2F-41D7-9CC5-B9F22D9BD0A6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F3F47C2-E6DD-4614-BFFE-49A821384697}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="db4257c5-c1bb-4f42-817a-c5ed313d6230"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company>University of Manchester</ap:Company>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>msps4os3</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Clare Stephenson</lastModifiedBy>
+  <revision>4</revision>
+  <lastPrinted>2012-11-13T16:31:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010038F6673513213E47851DA09FACF84433</vt:lpwstr>
   </property>
 </Properties>
 </file>