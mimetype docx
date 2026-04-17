--- v0 (2025-10-11)
+++ v1 (2026-04-17)
@@ -2,1242 +2,2312 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="45EE5796" w14:textId="02541E85" w:rsidR="002609BF" w:rsidRDefault="00035009" w:rsidP="00313BAE">
+    <w:p w14:paraId="45EE5796" w14:textId="7DB59F34" w:rsidR="002609BF" w:rsidRPr="002609BF" w:rsidRDefault="00035009" w:rsidP="00313BAE">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002609BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Research Review Exercise (</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005201DF">
+        <w:t>Research Review Exercise (RRE)</w:t>
+      </w:r>
+      <w:r w:rsidR="00313BAE">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>2025-26)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002609BF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00964F23">
+        <w:t xml:space="preserve">Humanities RRE </w:t>
+      </w:r>
+      <w:r w:rsidR="00523F61">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>The 2025/2026 RRE will ask</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005201DF" w:rsidRPr="00964F23">
+        <w:t>Guidance for Reviewers</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47861E57" w14:textId="20E89A4E" w:rsidR="00886AA6" w:rsidRPr="00886AA6" w:rsidRDefault="00886AA6" w:rsidP="00886AA6">
+      <w:r w:rsidRPr="00886AA6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> colleagues to propose any </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004620E6" w:rsidRPr="00964F23">
+        <w:t>Research Review Exercise Review Timeline</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02347B6E" w14:textId="77777777" w:rsidR="00AC0338" w:rsidRPr="00AC0338" w:rsidRDefault="00AC0338" w:rsidP="00AC0338">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">number of </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005201DF" w:rsidRPr="00964F23">
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0338">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>outputs that they consider to be of 4* quality</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004620E6" w:rsidRPr="00964F23">
+        <w:t>Reviewer allocation by 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>, that they have not already nominated in previous exercises.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="005201DF" w:rsidRPr="00964F23">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> November</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47543EF7" w14:textId="503EF26A" w:rsidR="00964F23" w:rsidRPr="00964F23" w:rsidRDefault="00964F23" w:rsidP="005201DF">
-[...6 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="326FE39C" w14:textId="73A6FACA" w:rsidR="00AC0338" w:rsidRPr="00AC0338" w:rsidRDefault="00AC0338" w:rsidP="00AC0338">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">To assist in identifying potential 4* work, please refer to the REF2021 criteria </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00494E29">
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>summarised below.</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-      <w:r w:rsidRPr="00446C6F">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>three areas</w:t>
-[...15 lines deleted...]
-      <w:r w:rsidR="009F51CF" w:rsidRPr="00494E29">
+        <w:t>December 2025 to 24</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
         </w:rPr>
-        <w:t>originality, significance and rigour.</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00446C6F">
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April 2026:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:t xml:space="preserve"> Output Review Period</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097B9771" w14:textId="77777777" w:rsidR="00AC0338" w:rsidRPr="00AC0338" w:rsidRDefault="00AC0338" w:rsidP="00AC0338">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>27</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> April to late May</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2026:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:t xml:space="preserve"> Reconciliation of grades and finalising grades and comments</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656D8445" w14:textId="77777777" w:rsidR="00AC0338" w:rsidRPr="00AC0338" w:rsidRDefault="00AC0338" w:rsidP="00AC0338">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Early June 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:t>: Reporting to RSG and HRSC</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35782A14" w14:textId="77777777" w:rsidR="00AC0338" w:rsidRPr="00AC0338" w:rsidRDefault="00AC0338" w:rsidP="00AC0338">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:ind w:left="709"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>w/c 15</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> June 2026:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AC0338">
+        <w:t xml:space="preserve"> Results publication to authors via the Pure review module</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052DE297" w14:textId="77777777" w:rsidR="00B025E4" w:rsidRDefault="00B025E4" w:rsidP="00367BBF"/>
+    <w:p w14:paraId="53119508" w14:textId="1DF96F41" w:rsidR="00D3095B" w:rsidRPr="009200E6" w:rsidRDefault="00D3095B" w:rsidP="00367BBF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009200E6">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Guidance for reviewing outputs</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27561736" w14:textId="2F729147" w:rsidR="009200E6" w:rsidRPr="00BA6D73" w:rsidRDefault="009200E6" w:rsidP="009200E6">
+      <w:r w:rsidRPr="00BA6D73">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Review Platform:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6D73">
+        <w:t xml:space="preserve"> Detailed guidance on how to record your review in </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="006467CE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Pure</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BA6D73">
+        <w:t xml:space="preserve"> is available </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidRPr="006467CE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>here</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="006467CE">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6D73">
+        <w:t xml:space="preserve">   You can also watch a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:anchor="/" w:history="1">
+        <w:r w:rsidRPr="00BA6D73">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>short video guide</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00BA6D73">
+        <w:t xml:space="preserve"> of how to complete your review.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1667CDFD" w14:textId="49407440" w:rsidR="009200E6" w:rsidRPr="00BA6D73" w:rsidRDefault="009200E6" w:rsidP="00367BBF">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F7DF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Accepting Reviews:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6D73">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C06" w:rsidRPr="00BA6D73">
+        <w:t xml:space="preserve">Your Departmental Lead has assigned </w:t>
+      </w:r>
+      <w:r w:rsidR="005F7DCA">
+        <w:t>you as reviewer for the outputs listed.</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C06" w:rsidRPr="00BA6D73">
+        <w:t xml:space="preserve">  Please </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C06" w:rsidRPr="00BA6D73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">only decline a review if there is a </w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C06" w:rsidRPr="00BA6D73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>considerable conflict of interest</w:t>
+      </w:r>
+      <w:r w:rsidR="001E6C06" w:rsidRPr="00BA6D73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>, such as being a co-author on the output.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D5914F8" w14:textId="0D109A63" w:rsidR="001E6C06" w:rsidRPr="00BA6D73" w:rsidRDefault="00AE15E6" w:rsidP="00367BBF">
+      <w:r w:rsidRPr="009F7DF5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Tracking Reviews</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA6D73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6D73" w:rsidRPr="00BA6D73">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>You can use the dashboard (see Pure guide) to track progress with your reviews.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F30EE1E" w14:textId="1B4EFB29" w:rsidR="00367BBF" w:rsidRDefault="009F7DF5" w:rsidP="00367BBF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00367BBF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D03F5C" w14:textId="3493A15E" w:rsidR="00367BBF" w:rsidRPr="006B5245" w:rsidRDefault="00367BBF">
+      <w:r w:rsidRPr="006B5245">
+        <w:t xml:space="preserve">This brief guidance document draws from the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5EF9">
+        <w:t>REF2021 Guidance on Submissions</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5245">
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF5EF9">
+        <w:t>Panel Criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5245">
+        <w:t xml:space="preserve"> to summarise</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> what we need from reviewers.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01A093AD" w14:textId="79AA9C25" w:rsidR="00B33F14" w:rsidRPr="006B5245" w:rsidRDefault="00B33F14">
+      <w:r w:rsidRPr="006B5245">
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3CC8">
+        <w:t>REF</w:t>
+      </w:r>
+      <w:r w:rsidR="007234DD" w:rsidRPr="002B3CC8">
+        <w:t>2021</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3CC8">
+        <w:t xml:space="preserve"> criteria</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5245">
+        <w:t xml:space="preserve"> define </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>three areas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5245">
+        <w:t xml:space="preserve"> for assessing the quality level of an output:</w:t>
+      </w:r>
+      <w:r w:rsidR="009F51CF" w:rsidRPr="006B5245">
+        <w:t xml:space="preserve"> originality, significance and rigour.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DB0E97E" w14:textId="7B458073" w:rsidR="00777766" w:rsidRPr="006B5245" w:rsidRDefault="00B33F14">
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Originality</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3C84" w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00AD3C84" w:rsidRPr="006B5245">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F51CF" w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009F51CF" w:rsidRPr="006B5245">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidR="00AD3C84" w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="00AD3C84" w:rsidRPr="006B5245">
         <w:t xml:space="preserve"> the extent to which the output makes an important and innovative contribution to understanding and knowledge in the field. Research outputs that demonstrate originality may do one or more of the following: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A62865C" w14:textId="47B3664D" w:rsidR="00777766" w:rsidRPr="00446C6F" w:rsidRDefault="00AD3C84" w:rsidP="00777766">
+    <w:p w14:paraId="5A62865C" w14:textId="47B3664D" w:rsidR="00777766" w:rsidRPr="006B5245" w:rsidRDefault="00AD3C84" w:rsidP="00777766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446C6F">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">produce and interpret new empirical findings or new material; </w:t>
+        <w:t xml:space="preserve">produce and interpret new empirical findings or new </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>material;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBA110E" w14:textId="5D70E872" w:rsidR="00777766" w:rsidRPr="00446C6F" w:rsidRDefault="00AD3C84" w:rsidP="00777766">
+    <w:p w14:paraId="2EBA110E" w14:textId="5D70E872" w:rsidR="00777766" w:rsidRPr="006B5245" w:rsidRDefault="00AD3C84" w:rsidP="00777766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446C6F">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">engage with new and/or complex problems; develop innovative research methods, methodologies and analytical techniques; </w:t>
+        <w:t xml:space="preserve">engage with new and/or complex problems; develop innovative research methods, methodologies and analytical </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>techniques;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64822087" w14:textId="309CC570" w:rsidR="00777766" w:rsidRPr="00446C6F" w:rsidRDefault="00AD3C84" w:rsidP="00777766">
+    <w:p w14:paraId="64822087" w14:textId="309CC570" w:rsidR="00777766" w:rsidRPr="006B5245" w:rsidRDefault="00AD3C84" w:rsidP="00777766">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446C6F">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">show imaginative and creative scope; provide new arguments and/or new forms of expression, formal innovations, interpretations and/or insights; </w:t>
+        <w:t xml:space="preserve">show imaginative and creative scope; provide new arguments and/or new forms of expression, formal innovations, interpretations and/or </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>insights;</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609EE228" w14:textId="6D0B09E5" w:rsidR="00777766" w:rsidRPr="00446C6F" w:rsidRDefault="00AD3C84" w:rsidP="00367BBF">
+    <w:p w14:paraId="609EE228" w14:textId="6D0B09E5" w:rsidR="00777766" w:rsidRDefault="00AD3C84" w:rsidP="00367BBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446C6F">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>collect and engage with novel types of data; and/or advance theory or the analysis of doctrine, policy or practice, and new forms of expression.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F525C8" w14:textId="77777777" w:rsidR="00367BBF" w:rsidRPr="00446C6F" w:rsidRDefault="00367BBF" w:rsidP="00367BBF">
+    <w:p w14:paraId="79F525C8" w14:textId="77777777" w:rsidR="00367BBF" w:rsidRPr="00367BBF" w:rsidRDefault="00367BBF" w:rsidP="00367BBF">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBB1936" w14:textId="3CE2DAD1" w:rsidR="00B33F14" w:rsidRPr="00446C6F" w:rsidRDefault="00AD3C84">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00446C6F">
+    <w:p w14:paraId="2BBB1936" w14:textId="3CE2DAD1" w:rsidR="00B33F14" w:rsidRPr="006B5245" w:rsidRDefault="00AD3C84">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Significance</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006B5245">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F51CF" w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009F51CF" w:rsidRPr="006B5245">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006B5245">
         <w:t xml:space="preserve"> the extent to which the work has influenced, or has the capacity to influence, knowledge and scholarly thought, or the development and understanding of policy and/or practice. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="684DBA58" w14:textId="1AD96DBC" w:rsidR="00B33F14" w:rsidRPr="00446C6F" w:rsidRDefault="00AD3C84">
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00446C6F">
+    <w:p w14:paraId="684DBA58" w14:textId="1AD96DBC" w:rsidR="00B33F14" w:rsidRPr="006B5245" w:rsidRDefault="00AD3C84">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Rigour </w:t>
       </w:r>
-      <w:r w:rsidR="009F51CF" w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidR="009F51CF" w:rsidRPr="006B5245">
         <w:t>is</w:t>
       </w:r>
-      <w:r w:rsidRPr="00446C6F">
-[...3 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="006B5245">
         <w:t xml:space="preserve"> the extent to which the work demonstrates intellectual coherence and integrity, and adopts robust and appropriate concepts, analyses, sources, theories and/or methodologies.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53B92F17" w14:textId="421864EE" w:rsidR="004377BC" w:rsidRPr="00446C6F" w:rsidRDefault="00494E29">
+    <w:p w14:paraId="53B92F17" w14:textId="10AA4C27" w:rsidR="004377BC" w:rsidRDefault="00777766">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Output Grade Boundaries</w:t>
+        <w:t>Grading</w:t>
+      </w:r>
+      <w:r w:rsidR="00630B0C" w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of outputs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B5245">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9972" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="outset" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="650"/>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="667"/>
         <w:gridCol w:w="649"/>
         <w:gridCol w:w="632"/>
         <w:gridCol w:w="650"/>
         <w:gridCol w:w="2214"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000529BC" w:rsidRPr="00446C6F" w14:paraId="1AEF1B86" w14:textId="77777777" w:rsidTr="00E04328">
+      <w:tr w:rsidR="000529BC" w:rsidRPr="00367BBF" w14:paraId="1AEF1B86" w14:textId="77777777" w:rsidTr="00356DAD">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D7433FB" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="3D7433FB" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2DFAED64" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="2DFAED64" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E71DA91" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="0E71DA91" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>4- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40DA99DC" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="40DA99DC" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D4D54B5" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="1D4D54B5" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AB757AE" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="3AB757AE" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>3- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26AB8355" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="26AB8355" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CDA148B" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="1CDA148B" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="666" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7552E8F7" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="7552E8F7" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>2- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08C04F15" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="08C04F15" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="632" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54A69C23" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="54A69C23" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="649" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16C0DDCF" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="16C0DDCF" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1- </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="000A01AE" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="000A01AE" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>0 (ungraded) </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000529BC" w:rsidRPr="00446C6F" w14:paraId="331FD0C1" w14:textId="77777777" w:rsidTr="00356DAD">
+      <w:tr w:rsidR="000529BC" w:rsidRPr="00367BBF" w14:paraId="331FD0C1" w14:textId="77777777" w:rsidTr="00356DAD">
         <w:trPr>
           <w:trHeight w:val="316"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61FF96B5" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="61FF96B5" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality that is </w:t>
             </w:r>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>world-leading</w:t>
             </w:r>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-                <w:highlight w:val="yellow"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> in terms of originality, significance and rigour. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2545799E" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="2545799E" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Quality that is </w:t>
             </w:r>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>internationally excellent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> in terms of originality, significance and rigour but which falls short of the highest standards of excellence. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1948" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75577065" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="75577065" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality that is recognised internationally in terms of originality, significance and rigour. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="367FD644" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="367FD644" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality that is recognised nationally in terms of originality, significance and rigour. </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2214" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="614BC70B" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00446C6F" w:rsidRDefault="000529BC" w:rsidP="000529BC">
+          <w:p w14:paraId="614BC70B" w14:textId="77777777" w:rsidR="000529BC" w:rsidRPr="00367BBF" w:rsidRDefault="000529BC" w:rsidP="000529BC">
             <w:pPr>
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00446C6F">
+            <w:r w:rsidRPr="00367BBF">
               <w:rPr>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Quality that falls below the standard of nationally recognised work. Or work which does not meet the published definition of research for the purposes of this assessment. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="61A968F0" w14:textId="77777777" w:rsidR="00356DAD" w:rsidRPr="00446C6F" w:rsidRDefault="00356DAD" w:rsidP="004377BC">
+    <w:p w14:paraId="0BBBEC08" w14:textId="7D98956D" w:rsidR="004377BC" w:rsidRPr="006B5245" w:rsidRDefault="004377BC" w:rsidP="004377BC">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00446C6F">
+        <w:lastRenderedPageBreak/>
+        <w:t>Notes on the criteria and definitions of the starred levels</w:t>
+      </w:r>
+      <w:r w:rsidR="00777766" w:rsidRPr="006B5245">
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D06E3DE" w14:textId="6756E5D4" w:rsidR="004377BC" w:rsidRPr="00446C6F" w:rsidRDefault="004377BC" w:rsidP="004377BC">
+    <w:p w14:paraId="1D06E3DE" w14:textId="6756E5D4" w:rsidR="004377BC" w:rsidRPr="006B5245" w:rsidRDefault="004377BC" w:rsidP="004377BC">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446C6F">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">World-leading’ quality denotes an absolute standard of quality in each unit of assessment. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502C001B" w14:textId="5BBA7898" w:rsidR="00313BAE" w:rsidRPr="00446C6F" w:rsidRDefault="004377BC" w:rsidP="00313BAE">
+    <w:p w14:paraId="502C001B" w14:textId="5BBA7898" w:rsidR="00313BAE" w:rsidRPr="00313BAE" w:rsidRDefault="004377BC" w:rsidP="00313BAE">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="426" w:hanging="426"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00446C6F">
+      <w:r w:rsidRPr="006B5245">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">‘World-leading’, ‘internationally’ and ‘nationally’ in this context refer to quality standards. They do not refer to the nature or geographical scope of particular subjects, nor to the locus of research nor its place of dissemination. For example, research which is focused within one part of the UK might be of ‘world-leading’ standard. Equally, work with an international focus might not be of ‘world-leading, internationally excellent or internationally recognised’ standard. </w:t>
       </w:r>
-      <w:r w:rsidR="00356DAD" w:rsidRPr="00446C6F">
+      <w:r w:rsidR="00356DAD">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00313BAE" w:rsidRPr="00446C6F" w:rsidSect="00356DAD">
+    <w:p w14:paraId="23A0A7F6" w14:textId="498B3E93" w:rsidR="000F3658" w:rsidRDefault="000F3658" w:rsidP="00FF4B2B">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Examples of </w:t>
+      </w:r>
+      <w:r w:rsidR="00C907C1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reviewer Comments </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10485" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10485"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="007D61D8" w:rsidRPr="0032229E" w14:paraId="10D1B4E6" w14:textId="77777777" w:rsidTr="00356DAD">
+        <w:trPr>
+          <w:trHeight w:val="1865"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6360BA23" w14:textId="1F43A195" w:rsidR="007D61D8" w:rsidRPr="0032229E" w:rsidRDefault="007E18EB" w:rsidP="007D61D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="007D61D8" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB3485">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007D61D8" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This article is a significant original contribution to conceptual and methodological debates in both International Relations </w:t>
+            </w:r>
+            <w:r w:rsidR="007D61D8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>T</w:t>
+            </w:r>
+            <w:r w:rsidR="007D61D8" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>heory and International Security. The article outlines a new conceptual framework for understanding the role played by metaphors in thinking about international politics and international security. The article demonstrates that the network metaphor provides a partial understanding of international politics that gives rise to distinctive forms of violence. This poses serious questions about the methodological usefulness of the network metaphor. The article proposes an alternate methodological concept to replace network thinking. Published in a top 10 ranked journal, the article makes a distinctive intervention into current international politics thinking.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020AA8" w:rsidRPr="0032229E" w14:paraId="2E946BA6" w14:textId="77777777" w:rsidTr="00356DAD">
+        <w:trPr>
+          <w:trHeight w:val="1838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C323E7E" w14:textId="37E3F238" w:rsidR="00020AA8" w:rsidRPr="0032229E" w:rsidRDefault="007E18EB" w:rsidP="00020AA8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="0011754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This is the first critical and original study of the relationship between Mussolini and Hitler, leaders of the world's most powerful and significant fascist regimes that were allied in the Axis. The book, the subject of eight years of research in German, Italian, and British archives</w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="0011754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> proposes an original interpretation of this relationship that go</w:t>
+            </w:r>
+            <w:r w:rsidR="0035259D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>v</w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="0011754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="0035259D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>rn</w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="0011754C">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>s conventional top-down political histories and recent accounts of generic fascism. Instead, the book places the leaders' relationship in the context of the social and cultural history of politics, more specifically, the cultural history of diplomacy. The book is a rigorous, systematic contribution to the relationship between culture and politics and adds to the international literature on fascism in Italy and Germany, but also on authoritarian leadership more generally.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020AA8" w:rsidRPr="0032229E" w14:paraId="43550E5E" w14:textId="77777777" w:rsidTr="00313BAE">
+        <w:trPr>
+          <w:trHeight w:val="1781"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CC45746" w14:textId="7B373417" w:rsidR="00020AA8" w:rsidRPr="0032229E" w:rsidRDefault="00EF3506" w:rsidP="007D61D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0073050F">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This co-authored book is the outcome of an ESRC grant project on which I was co-investigator, and which is a major UK </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>empirically-based</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> study into shared living across the </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>lifecourse</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>. Its contribution to the literature comes from its combination of cases and contexts (looking at both intentional shared living and those who are forced to share due to current austerity, e.g. lodging or taking a lodger), and it has an original approach which focuses upon the everyday practices and realities of sharing with non-kin. I have contributed to both the research on which the book is based, its main arguments, and have written 2 of the chapters (on time, and the conclusion), as well as work on the ideology chapter, therefore significantly contributing to the final text.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0032229E" w:rsidRPr="0032229E" w14:paraId="53819EC0" w14:textId="77777777" w:rsidTr="00313BAE">
+        <w:trPr>
+          <w:trHeight w:val="903"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFCE247" w14:textId="430CEC04" w:rsidR="0032229E" w:rsidRPr="0032229E" w:rsidRDefault="007E18EB" w:rsidP="007D61D8">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0032229E" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0035259D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The paper - reporting as it does a substantial dataset of 217 participants in a significantly novel comparative analysis of committed actors for biodiversity and committed actors for social and other non-biodiversity causes - constitutes a significant expansion of the research on motivations for committed action for biodiversity. Its contribution to policy is important insofar as it highlights the limitations of the economic discourses that currently dominate environmental valuation. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00020AA8" w:rsidRPr="0032229E" w14:paraId="7E16694E" w14:textId="77777777" w:rsidTr="0032229E">
+        <w:trPr>
+          <w:trHeight w:val="1831"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="133BF443" w14:textId="261A7A3F" w:rsidR="00020AA8" w:rsidRPr="0032229E" w:rsidRDefault="007E18EB" w:rsidP="0032229E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0035259D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00020AA8" w:rsidRPr="00020AA8">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>This article features an innovative methodology combining survey data with qualitative data collected using time diaries over 3 months where participants explained their experiences of online and civic community engagement in their own words. The analysis of these data sources allowed us to provide an in-depth account of how online tools are used to supplement existing forms of civic and political engagement in the community. We sought to contribute to the literature by providing evidence of the existence of nuanced and indirect mechanisms linking internet use and processes of civic engagement. The approach in prior research has often been to try and identify THE direct effect. This piece supports the need for a more sophisticated and complex understanding of the repertoire of tools and spheres that citizens exploit and merge when they engage politically.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0032229E" w:rsidRPr="0032229E" w14:paraId="62ABD46A" w14:textId="77777777" w:rsidTr="0032229E">
+        <w:trPr>
+          <w:trHeight w:val="1831"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10485" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5E9058CF" w14:textId="4934A5D4" w:rsidR="0032229E" w:rsidRPr="0032229E" w:rsidRDefault="007E18EB" w:rsidP="0032229E">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="0032229E" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>3*</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="0035259D">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0032229E" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">This article provides a detailed analysis of the political sociology of the UN's Intergovernmental Panel on Climate Change through an analysis of the social networks that lie behind processes of author selection and socialisation into IPCC norms. It goes significantly beyond existing literature on this field in part because of the depth of the statistical and social network analysis and the combination of this with use of an author survey to connect author experiences to the specific patterns we identified. We demonstrate the dominance of specific research institutions in both training authors and coordinating research that contributes to IPCC </w:t>
+            </w:r>
+            <w:r w:rsidR="00883208" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>reports and</w:t>
+            </w:r>
+            <w:r w:rsidR="0032229E" w:rsidRPr="0032229E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-GB"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> show that the boundary between research on climate policy and the IPCC's evaluation of that research is much more blurred than official rhetoric suggests.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="53869070" w14:textId="35E25305" w:rsidR="00624DA7" w:rsidRDefault="00EF6D78" w:rsidP="0035259D">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="0032229E">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>NB</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6297D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="007E18EB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comments should NOT </w:t>
+      </w:r>
+      <w:r w:rsidR="004F695C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>be along the lines of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="792DA2B6" w14:textId="77777777" w:rsidR="00020AA8" w:rsidRPr="00796344" w:rsidRDefault="00020AA8" w:rsidP="0035259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This arises from a funded research project so it must be good</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66C8136E" w14:textId="77777777" w:rsidR="00020AA8" w:rsidRPr="00796344" w:rsidRDefault="00020AA8" w:rsidP="0035259D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>This book has been nominated for a prize</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="249E51C8" w14:textId="77777777" w:rsidR="00020AA8" w:rsidRPr="00796344" w:rsidRDefault="00020AA8" w:rsidP="00020AA8">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00796344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Published in an internationally recognised journal</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="698E1F50" w14:textId="2FC8615E" w:rsidR="0035259D" w:rsidRPr="00356DAD" w:rsidRDefault="0035259D" w:rsidP="00356DAD">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>A s</w:t>
+      </w:r>
+      <w:r w:rsidR="00020AA8" w:rsidRPr="00796344">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ummary of what the paper is about</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0035259D" w:rsidRPr="00356DAD" w:rsidSect="00356DAD">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="567" w:left="720" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F0F2984" w14:textId="77777777" w:rsidR="00C94565" w:rsidRDefault="00C94565" w:rsidP="009F3FA4">
+    <w:p w14:paraId="637CD56B" w14:textId="77777777" w:rsidR="001D3555" w:rsidRDefault="001D3555" w:rsidP="009F3FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="75355829" w14:textId="77777777" w:rsidR="00C94565" w:rsidRDefault="00C94565" w:rsidP="009F3FA4">
+    <w:p w14:paraId="7028A6C5" w14:textId="77777777" w:rsidR="001D3555" w:rsidRDefault="001D3555" w:rsidP="009F3FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1262,61 +2332,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D3DEA82" w14:textId="77777777" w:rsidR="00C94565" w:rsidRDefault="00C94565" w:rsidP="009F3FA4">
+    <w:p w14:paraId="29871AE3" w14:textId="77777777" w:rsidR="001D3555" w:rsidRDefault="001D3555" w:rsidP="009F3FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="577CAE4C" w14:textId="77777777" w:rsidR="00C94565" w:rsidRDefault="00C94565" w:rsidP="009F3FA4">
+    <w:p w14:paraId="2EEB56EC" w14:textId="77777777" w:rsidR="001D3555" w:rsidRDefault="001D3555" w:rsidP="009F3FA4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01217810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7CF656DE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -1752,50 +2822,136 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="049A29D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="773837BE"/>
+    <w:lvl w:ilvl="0" w:tplc="0809000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="073777FE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AD369E7C"/>
     <w:lvl w:ilvl="0" w:tplc="65B066F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1864,51 +3020,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07421A20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E93A017C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1977,51 +3133,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09687918"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C1A2EC3C"/>
     <w:lvl w:ilvl="0" w:tplc="23EEE4A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2068,51 +3224,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AD01067"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C2A4A290"/>
     <w:lvl w:ilvl="0" w:tplc="9B1E6730">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
@@ -2157,51 +3313,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1633560C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="94786E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2298,51 +3454,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4535"/>
         </w:tabs>
         <w:ind w:left="3969" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="4535" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C4776F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEF0B2D4"/>
     <w:lvl w:ilvl="0" w:tplc="0A689264">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A6DA73C6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2438,51 +3594,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C6B24536" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20BE4A5C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="CFB639E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -2551,51 +3707,51 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="214103A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8104DD6E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2664,51 +3820,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24B31F28"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="368AAB68"/>
     <w:lvl w:ilvl="0" w:tplc="23EEE4A2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -2762,51 +3918,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="289C1A01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="901AC078"/>
     <w:lvl w:ilvl="0" w:tplc="5CA6C682">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="F22C17D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2902,51 +4058,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="C5B08908" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2AA83378"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="67021AA0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3015,51 +4171,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D637D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="904A0DA6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3128,51 +4284,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3046170F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="859642D2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1594" w:hanging="874"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D81E8D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2314" w:hanging="360"/>
       </w:pPr>
@@ -3245,51 +4401,51 @@
     <w:lvl w:ilvl="7" w:tplc="16F87144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7701" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D338A614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8599" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30BB20CE"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7FA8B60E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -3384,51 +4540,200 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4535"/>
         </w:tabs>
         <w:ind w:left="3969" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="4535" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32C60778"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="71C2867A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33AA3352"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1558471E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3497,51 +4802,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D086411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="00ECAD54"/>
     <w:lvl w:ilvl="0" w:tplc="08090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1594" w:hanging="874"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="D81E8D28">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2314" w:hanging="360"/>
       </w:pPr>
@@ -3614,51 +4919,51 @@
     <w:lvl w:ilvl="7" w:tplc="16F87144">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7701" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D338A614">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8599" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D101322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D6C79EE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3727,51 +5032,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="505C20BC"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="731EB8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -3870,51 +5175,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4535"/>
         </w:tabs>
         <w:ind w:left="3969" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="4535" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55846357"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="84260B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -4019,51 +5324,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55AC6303"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="42AE67BE"/>
     <w:lvl w:ilvl="0" w:tplc="253279C6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4131,51 +5436,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57703619"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="C0701AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4273,51 +5578,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4535"/>
         </w:tabs>
         <w:ind w:left="3969" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="4535" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57F21D7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="34EEED30"/>
     <w:lvl w:ilvl="0" w:tplc="0DEA290C">
       <w:start w:val="4"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4386,51 +5691,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="592E7CC7"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="B47A5A90"/>
     <w:name w:val="HEFCE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
@@ -4501,51 +5806,277 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="(%8)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4535"/>
         </w:tabs>
         <w:ind w:left="3969" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="4535" w:firstLine="0"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AAF309E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="17B0FCA4"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDC622A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="41F00F2A"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="680A0616"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E40C288"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4614,51 +6145,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6EE51929"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6D98E10C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="231"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlRestart w:val="0"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="567"/>
         </w:tabs>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
@@ -4757,51 +6288,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="4535"/>
         </w:tabs>
         <w:ind w:left="3969" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="4535" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F061990"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A0DCBB4C"/>
     <w:lvl w:ilvl="0" w:tplc="41443A84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4870,51 +6401,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="725D3BB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EAADCAE"/>
     <w:lvl w:ilvl="0" w:tplc="89342374">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9DB6F97C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5010,51 +6541,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0B5632EA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72B55A9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="7FA8B60E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
@@ -5150,320 +6681,359 @@
           <w:tab w:val="num" w:pos="4535"/>
         </w:tabs>
         <w:ind w:left="3969" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="(%9)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5102"/>
         </w:tabs>
         <w:ind w:left="4535" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1037242342">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="19598438">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1075740002">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="112553870">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2039239671">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1297030134">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="223836356">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1297030134">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="8" w16cid:durableId="1314333224">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1177035190">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="539590596">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1420981153">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="710111250">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1537044710">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1420981153">
+  <w:num w:numId="14" w16cid:durableId="1654944316">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1579944135">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1731611421">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="773475171">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="728653781">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1298946894">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1214662293">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1993174956">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="112135300">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="415782176">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1387409814">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="710111250">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="25" w16cid:durableId="1182938214">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="23605179">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="1664812969">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="1242370243">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="2080246240">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="239683827">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1463229048">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="1336952620">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="767701404">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="751053069">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1401054794">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1090658178">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00035009"/>
     <w:rsid w:val="000061C4"/>
     <w:rsid w:val="00020AA8"/>
     <w:rsid w:val="000228D0"/>
     <w:rsid w:val="000267CD"/>
+    <w:rsid w:val="00034DC0"/>
     <w:rsid w:val="00035009"/>
     <w:rsid w:val="000529BC"/>
     <w:rsid w:val="00061294"/>
     <w:rsid w:val="000818B3"/>
     <w:rsid w:val="000B7DFF"/>
     <w:rsid w:val="000F3658"/>
     <w:rsid w:val="001040F2"/>
     <w:rsid w:val="0011754C"/>
     <w:rsid w:val="001275F8"/>
+    <w:rsid w:val="00174BCD"/>
     <w:rsid w:val="001A4EB5"/>
     <w:rsid w:val="001B4216"/>
     <w:rsid w:val="001C7941"/>
+    <w:rsid w:val="001D3555"/>
+    <w:rsid w:val="001E6C06"/>
     <w:rsid w:val="00220E6F"/>
     <w:rsid w:val="00235CF9"/>
     <w:rsid w:val="002609BF"/>
     <w:rsid w:val="00276118"/>
     <w:rsid w:val="00285753"/>
+    <w:rsid w:val="002B3B0B"/>
     <w:rsid w:val="002B3CC8"/>
-    <w:rsid w:val="002B5A93"/>
+    <w:rsid w:val="002B4AE4"/>
     <w:rsid w:val="002F1A04"/>
     <w:rsid w:val="00306EF6"/>
     <w:rsid w:val="00313BAE"/>
     <w:rsid w:val="0032229E"/>
     <w:rsid w:val="0033027D"/>
     <w:rsid w:val="0035259D"/>
     <w:rsid w:val="00356DAD"/>
     <w:rsid w:val="00367BBF"/>
+    <w:rsid w:val="00370AB5"/>
+    <w:rsid w:val="003C5574"/>
     <w:rsid w:val="004305EE"/>
     <w:rsid w:val="004377BC"/>
     <w:rsid w:val="00446254"/>
-    <w:rsid w:val="00446C6F"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00494E29"/>
+    <w:rsid w:val="00456CD2"/>
     <w:rsid w:val="004973ED"/>
     <w:rsid w:val="004C0028"/>
     <w:rsid w:val="004D6274"/>
     <w:rsid w:val="004E3269"/>
+    <w:rsid w:val="004F3286"/>
     <w:rsid w:val="004F695C"/>
     <w:rsid w:val="00502CA1"/>
-    <w:rsid w:val="005201DF"/>
+    <w:rsid w:val="0051676B"/>
+    <w:rsid w:val="00520208"/>
     <w:rsid w:val="00523F61"/>
     <w:rsid w:val="005511A7"/>
+    <w:rsid w:val="0055160A"/>
     <w:rsid w:val="0058139B"/>
     <w:rsid w:val="005A6FA2"/>
     <w:rsid w:val="005E0340"/>
+    <w:rsid w:val="005E46A7"/>
+    <w:rsid w:val="005F7DCA"/>
+    <w:rsid w:val="00606CC2"/>
     <w:rsid w:val="00614844"/>
     <w:rsid w:val="00624DA7"/>
     <w:rsid w:val="00630B0C"/>
+    <w:rsid w:val="006467CE"/>
+    <w:rsid w:val="00646F90"/>
     <w:rsid w:val="0066342F"/>
+    <w:rsid w:val="00681C43"/>
     <w:rsid w:val="00683DE7"/>
+    <w:rsid w:val="00693C9E"/>
     <w:rsid w:val="0069799F"/>
     <w:rsid w:val="006A5DC0"/>
     <w:rsid w:val="006B5245"/>
     <w:rsid w:val="006F47DC"/>
     <w:rsid w:val="007234DD"/>
     <w:rsid w:val="0073050F"/>
     <w:rsid w:val="007632D4"/>
     <w:rsid w:val="007716A4"/>
-    <w:rsid w:val="00771A98"/>
     <w:rsid w:val="00777766"/>
     <w:rsid w:val="00796344"/>
+    <w:rsid w:val="007A4042"/>
     <w:rsid w:val="007D0189"/>
     <w:rsid w:val="007D61D8"/>
+    <w:rsid w:val="007D75BE"/>
     <w:rsid w:val="007E18EB"/>
-    <w:rsid w:val="007E3ECB"/>
     <w:rsid w:val="00803CBD"/>
+    <w:rsid w:val="008151D6"/>
     <w:rsid w:val="008156D1"/>
     <w:rsid w:val="0082276D"/>
     <w:rsid w:val="00842906"/>
     <w:rsid w:val="00883208"/>
     <w:rsid w:val="00886AA6"/>
     <w:rsid w:val="008C668A"/>
-    <w:rsid w:val="00930EA4"/>
-    <w:rsid w:val="009372E9"/>
+    <w:rsid w:val="009200E6"/>
     <w:rsid w:val="0094500A"/>
-    <w:rsid w:val="00964F23"/>
     <w:rsid w:val="00977611"/>
     <w:rsid w:val="009F3FA4"/>
     <w:rsid w:val="009F51CF"/>
+    <w:rsid w:val="009F7DF5"/>
     <w:rsid w:val="00A6297D"/>
     <w:rsid w:val="00A81D88"/>
     <w:rsid w:val="00A93A04"/>
     <w:rsid w:val="00A96193"/>
+    <w:rsid w:val="00AB24AC"/>
+    <w:rsid w:val="00AC0338"/>
     <w:rsid w:val="00AC1636"/>
     <w:rsid w:val="00AD2E89"/>
     <w:rsid w:val="00AD3C84"/>
+    <w:rsid w:val="00AE15E6"/>
     <w:rsid w:val="00AE3F99"/>
+    <w:rsid w:val="00AF7C23"/>
+    <w:rsid w:val="00B025E4"/>
     <w:rsid w:val="00B33F14"/>
     <w:rsid w:val="00B53584"/>
     <w:rsid w:val="00B63536"/>
+    <w:rsid w:val="00B65C60"/>
     <w:rsid w:val="00B808CE"/>
+    <w:rsid w:val="00BA6D73"/>
     <w:rsid w:val="00BC53CB"/>
     <w:rsid w:val="00C04658"/>
     <w:rsid w:val="00C10ADA"/>
     <w:rsid w:val="00C27DF5"/>
-    <w:rsid w:val="00C60BDB"/>
     <w:rsid w:val="00C907C1"/>
-    <w:rsid w:val="00C94565"/>
+    <w:rsid w:val="00CC0E83"/>
     <w:rsid w:val="00CE3EF8"/>
     <w:rsid w:val="00CF4CEB"/>
+    <w:rsid w:val="00D3095B"/>
     <w:rsid w:val="00D331C6"/>
     <w:rsid w:val="00D35D16"/>
+    <w:rsid w:val="00D44232"/>
     <w:rsid w:val="00D62530"/>
     <w:rsid w:val="00DB610D"/>
     <w:rsid w:val="00DF47FA"/>
-    <w:rsid w:val="00E04328"/>
     <w:rsid w:val="00E17982"/>
+    <w:rsid w:val="00E43CC5"/>
     <w:rsid w:val="00E70074"/>
     <w:rsid w:val="00E73CC5"/>
     <w:rsid w:val="00E81B7D"/>
     <w:rsid w:val="00EB3485"/>
+    <w:rsid w:val="00EB5A01"/>
     <w:rsid w:val="00EF3506"/>
     <w:rsid w:val="00EF5EF9"/>
     <w:rsid w:val="00EF6D78"/>
+    <w:rsid w:val="00F60E0C"/>
+    <w:rsid w:val="00F938C7"/>
     <w:rsid w:val="00FA69AA"/>
     <w:rsid w:val="00FB0424"/>
     <w:rsid w:val="00FB0B71"/>
-    <w:rsid w:val="00FB6EE9"/>
+    <w:rsid w:val="00FD5DD1"/>
     <w:rsid w:val="00FF4B2B"/>
     <w:rsid w:val="00FF5E5E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -7494,51 +9064,51 @@
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1962616179">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78198" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pure.manchester.ac.uk/admin/workspace.xhtml" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.training.itservices.manchester.ac.uk/staff/Pure/research-review-exercise-reviewing-outputs-raw-N-UCWmn5/content/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -7796,70 +9366,70 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2518</Characters>
+  <Pages>2</Pages>
+  <Words>1283</Words>
+  <Characters>7153</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>129</Lines>
+  <Paragraphs>56</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2954</CharactersWithSpaces>
+  <CharactersWithSpaces>8416</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Elaine Edwards</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>