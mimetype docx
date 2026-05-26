--- v0 (2025-11-03)
+++ v1 (2026-05-26)
@@ -3130,106 +3130,103 @@
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005661B7">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What support/ development/ coaching/ mentoring/ resources do you need to achieve both your performance and development objectives?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC6354" w14:paraId="371AD448" w14:textId="77777777" w:rsidTr="00AD3A27">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5914" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4DC8F053" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00131688" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131688">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1024" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="30B88708" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00131688" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131688">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Due by</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7012" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="32210072" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00131688" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00131688">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Detail</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AC6354" w14:paraId="30177B46" w14:textId="77777777" w:rsidTr="00AD3A27">
@@ -3764,58 +3761,61 @@
           <w:p w14:paraId="2B6FD766" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00FB0FD9" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7012" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CA71E6C" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00FB0FD9" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6354" w14:paraId="3A56BE4D" w14:textId="77777777" w:rsidTr="00AD3A27">
+      <w:tr w:rsidR="00AC6354" w14:paraId="3A56BE4D" w14:textId="77777777" w:rsidTr="00E75E2D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13950" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="692B7CBE" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00FB0FD9" w:rsidRDefault="00AC6354" w:rsidP="00AC6354">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="32363A"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FB0FD9">
               <w:rPr>
                 <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
                 <w:color w:val="32363A"/>
@@ -3889,126 +3889,3471 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Consider whether it is further development and exposure in your current role, the next role you may be interested in (internally or externally) or even any plans for retirement. This part of the conversation helps the reviewer look for development opportunities (training, mentoring, conferences, guidance or involvement in upcoming projects) to support you moving forward with your longer term aims.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B1D49B6" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7DA19179" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00FB0FD9" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Cambria" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC6354" w14:paraId="6CFCA58F" w14:textId="77777777" w:rsidTr="00AD3A27">
+      <w:tr w:rsidR="00AC6354" w14:paraId="6CFCA58F" w14:textId="77777777" w:rsidTr="00E75E2D">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13950" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="6C0296"/>
             <w:tcMar>
               <w:left w:w="105" w:type="dxa"/>
               <w:right w:w="105" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CCF66D1" w14:textId="77777777" w:rsidR="00AC6354" w:rsidRPr="00FB0FD9" w:rsidRDefault="00AC6354" w:rsidP="00AD3A27">
-[...21 lines deleted...]
-                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+          <w:p w14:paraId="41649AAE" w14:textId="56693BD5" w:rsidR="00AC6354" w:rsidRPr="00E75E2D" w:rsidRDefault="0057128A" w:rsidP="00AD3A27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E75E2D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Personal Learning and Development Plan</w:t>
+            </w:r>
+            <w:r w:rsidR="00E75E2D" w:rsidRPr="00E75E2D">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (next page)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BA82769" w14:textId="0299CC46" w:rsidR="00E75E2D" w:rsidRPr="0057128A" w:rsidRDefault="00E75E2D" w:rsidP="00AD3A27">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial" w:cstheme="minorHAnsi"/>
+                <w:color w:val="77206D" w:themeColor="accent5" w:themeShade="BF"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="63CFC093" w14:textId="77777777" w:rsidR="00A31A3E" w:rsidRDefault="00A31A3E"/>
+    <w:p w14:paraId="63CFC093" w14:textId="622D2568" w:rsidR="0057128A" w:rsidRDefault="0057128A"/>
+    <w:p w14:paraId="7900DED2" w14:textId="6BA76CA0" w:rsidR="0057128A" w:rsidRDefault="0057128A"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3316"/>
+        <w:tblW w:w="15021" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="729A7484" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="1230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="075BA19D" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning &amp; development Goal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6153A8D3" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Relevant PDR Learning objective/goal goes here.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Can also be added to throughout the year  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6180879C" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning &amp; development need </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ADF4729" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Provide a specific description of the desired changes (e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>skills gained, knowledge acquired, topics/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>themes/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>content covered)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B9C16C" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of development </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B3DF153" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Course, Workshop, Conference, Self-development (researcher, reading, etc.), Coaching, Mentoring, Job Shadowing, Project work, Committee Membership, etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>70:20:10 model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="025FD3A0" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timescales </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31465CC5" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.g. End of April, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be completed in the next 6 months, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Over</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> next 1-2 years.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7361BB85" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0763D8E0" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Started / completed / results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C83D115" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Further comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07F8E5F4" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Resource requirements, Additional notes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="60B00E37" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A74D29B" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EXAMPLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Expand my professional network</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EC05874" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="000D2491" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Build my profile and help me to learn continuously. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="140E334F" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sign up for events to attend, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FD31704" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>oin professional groups in person or through social media</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6026F2EE" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="514285AD" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="000F294D" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Time &amp; Money (for attending events)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="7017B678" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D1E4A5E" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E17DF52" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Develop financial expertise to manage budget</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24DF5190" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Able to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>analyse budget reports from financial management system.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2648D60F" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5348C1A2" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>TMS80: Managing Costs, Managing Budgets</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="293948EE" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15AFAD94" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA2B573" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="7577D317" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="58C0148D" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EXAMPLE </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BE141E8" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Develop my problem-solving skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BAA5591" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>dentify and address challenges effectively and efficiently</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00A19849" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Attend a seminar on problem-solving best practices in the next quarter.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="525BDEB1" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="297B12A8" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71877A9D" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="4F4DAD71" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EA1584" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EXAMPLE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F481BAD" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EDI Objective </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C5ABAEE" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Support users and colleagues with hidden disabilities to access the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Library</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and our services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC1F256" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Undertake the </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r w:rsidRPr="70D3CB7E">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>Hidden Disabilities Sunflower scheme training</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on Blackboard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7A97B9" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="601B5CD0" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14C471C7" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="2388326F" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7203B332" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12FE7BA1" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D989B5" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F84C3C2" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2356F5F8" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A26F4BF" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0D827E1F" w14:textId="40C4DA6B" w:rsidR="0057128A" w:rsidRPr="00E75E2D" w:rsidRDefault="00E75E2D" w:rsidP="0057128A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E75E2D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Personal Learning + Development Plan</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="750F2E77" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3316"/>
+        <w:tblW w:w="15021" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="0F8E1059" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="1230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62767507" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Learning &amp; development Goal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="757479A9" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Relevant PDR Learning objective/goal goes here.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Can also be added to throughout the year  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="106C4CB9" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning &amp; development need </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C8004B" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Provide a specific description of the desired changes (e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>skills gained, knowledge acquired, topics/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>themes/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>content covered)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04C001BC" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of development </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="550F3D85" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Course, Workshop, Conference, Self-development (researcher, reading, etc.), Coaching, Mentoring, Job Shadowing, Project work, Committee Membership, etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>70:20:10 model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44B8084F" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timescales </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6323953D" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.g. End of April, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be completed in the next 6 months, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Over</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> next 1-2 years.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67213D7E" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0141000A" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Started / completed / results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35AB3D60" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Further comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055E5922" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Resource requirements, Additional notes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="47FECE3B" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5815D323" w14:textId="47ABF815" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5851D761" w14:textId="2B59118D" w:rsidR="0057128A" w:rsidRPr="000D2491" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34D95299" w14:textId="1303127C" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104289DB" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63AF5AF7" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5941AFB6" w14:textId="7043F308" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="77ABA2CF" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00D78071" w14:textId="0ECEF0A8" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66672C31" w14:textId="0017095D" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5880BB3A" w14:textId="77E8E4BA" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D9B969B" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34ED9FC9" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B17B5F1" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="590915FF" w14:textId="77777777" w:rsidTr="0057128A">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A2F0708" w14:textId="0F8DC1E4" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="492D7AE6" w14:textId="33F31588" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D09DD9" w14:textId="3C9BB0ED" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4474F0" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7346CC43" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E172591" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="19710EA6" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFE3554" w14:textId="50914654" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F50CDAE" w14:textId="4C541408" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79EF50D8" w14:textId="3BDF4997" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CFD56FE" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DFF3719" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F1986A" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="26EBD7A9" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="214BBE9D" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71DC4B5F" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B448083" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E02E4F2" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5016236E" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C5A1530" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="2002523F" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F34BD4" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B0E713" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9D7C53" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B74D60" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="612031D1" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2405E1" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="2BAF347C" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4934AE4F" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="050FF394" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5000374D" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33566A34" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15350F94" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FA36D92" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="291EEE56" w14:textId="66DE66EC" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="0057128A"/>
+    <w:p w14:paraId="7D1F50A9" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A">
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="3316"/>
+        <w:tblW w:w="15021" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2405"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="4820"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1559"/>
+        <w:gridCol w:w="1843"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="0FDAB127" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="1230"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="356656EF" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Learning &amp; development Goal </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3221EC43" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Relevant PDR Learning objective/goal goes here.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">Can also be added to throughout the year  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A718D39" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning &amp; development need </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5143971A" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Provide a specific description of the desired changes (e.g.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>skills gained, knowledge acquired, topics/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>themes/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>content covered)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2908A0A8" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Type of development </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B080933" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Course, Workshop, Conference, Self-development (researcher, reading, etc.), Coaching, Mentoring, Job Shadowing, Project work, Committee Membership, etc.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>70:20:10 model</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E55BDE6" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Timescales </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A62E844" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002168C4" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.g. End of April, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>To</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> be completed in the next 6 months, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Over</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="002168C4">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> next 1-2 years.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7525AA" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="70D3CB7E">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Status</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C329DA3" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:after="375" w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Started / completed / results</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD63680" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Further comments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20F5C6DC" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="003903B3" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+              <w:spacing w:line="330" w:lineRule="atLeast"/>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>E.g. Resource requirements, Additional notes</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003903B3">
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="5"/>
+                <w:kern w:val="0"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="3171DB7C" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CAE6BB" w14:textId="2BE4EEB9" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A026B4D" w14:textId="5D128E2B" w:rsidR="0057128A" w:rsidRPr="000D2491" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w:color w:val="FF0000"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A6E44F2" w14:textId="1ED14360" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6357B9C6" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="377ED42C" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="179E5D66" w14:textId="72175052" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="4B870FB0" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="660D3E9E" w14:textId="25CF46CC" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="252822D2" w14:textId="0AB6E72C" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34C71B48" w14:textId="08A706A7" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="556E6030" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="066CF2C6" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CAA4789" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="331CA350" w14:textId="77777777" w:rsidTr="00E75E2D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D1E158F" w14:textId="3003C81C" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="062E0C62" w14:textId="58BB99B0" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F9DC1C7" w14:textId="1BDBC259" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="521FAF48" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24943BA5" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C0DE4A" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="3963E5F7" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01C9F6C3" w14:textId="5C48DB70" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C0C575B" w14:textId="2B7901DA" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40800099" w14:textId="1C20A57A" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A3C374" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8DF2C2" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62A6F077" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0057128A" w:rsidRPr="002B0C78" w14:paraId="459A2CCF" w14:textId="77777777" w:rsidTr="002F0A4D">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2405" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4879FB50" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AAB09F4" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA9799B" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="00A71EFA" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26AB1058" w14:textId="77777777" w:rsidR="0057128A" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B9EBC11" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63A17F36" w14:textId="77777777" w:rsidR="0057128A" w:rsidRPr="002B0C78" w:rsidRDefault="0057128A" w:rsidP="002F0A4D">
+            <w:pPr>
+              <w:widowControl w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6EBD1513" w14:textId="77777777" w:rsidR="00A31A3E" w:rsidRDefault="00A31A3E" w:rsidP="0057128A"/>
     <w:sectPr w:rsidR="00A31A3E" w:rsidSect="00AC6354">
-      <w:headerReference w:type="even" r:id="rId14"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId19"/>
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64CB037E" w14:textId="77777777" w:rsidR="00953D58" w:rsidRDefault="00953D58" w:rsidP="001F5885">
+    <w:p w14:paraId="358849FE" w14:textId="77777777" w:rsidR="002D307B" w:rsidRDefault="002D307B" w:rsidP="001F5885">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="707EFADF" w14:textId="77777777" w:rsidR="00953D58" w:rsidRDefault="00953D58" w:rsidP="001F5885">
+    <w:p w14:paraId="285ABB66" w14:textId="77777777" w:rsidR="002D307B" w:rsidRDefault="002D307B" w:rsidP="001F5885">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4068,61 +7413,61 @@
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0F6120C2" w14:textId="77777777" w:rsidR="001F5885" w:rsidRDefault="001F5885">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4DEA4A03" w14:textId="77777777" w:rsidR="001F5885" w:rsidRDefault="001F5885">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="06C78789" w14:textId="77777777" w:rsidR="00953D58" w:rsidRDefault="00953D58" w:rsidP="001F5885">
+    <w:p w14:paraId="163B9E6A" w14:textId="77777777" w:rsidR="002D307B" w:rsidRDefault="002D307B" w:rsidP="001F5885">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41F09185" w14:textId="77777777" w:rsidR="00953D58" w:rsidRDefault="00953D58" w:rsidP="001F5885">
+    <w:p w14:paraId="0F106E3D" w14:textId="77777777" w:rsidR="002D307B" w:rsidRDefault="002D307B" w:rsidP="001F5885">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="392A9455" w14:textId="77777777" w:rsidR="001F5885" w:rsidRDefault="001F5885">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="79C3E08B" w14:textId="2D6F4EAA" w:rsidR="001F5885" w:rsidRDefault="002C5763">
     <w:pPr>
@@ -4867,65 +8212,74 @@
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00AC6354"/>
+    <w:rsid w:val="000675C6"/>
     <w:rsid w:val="00067740"/>
     <w:rsid w:val="00152EAC"/>
+    <w:rsid w:val="00187F9F"/>
     <w:rsid w:val="001F5885"/>
     <w:rsid w:val="002C5763"/>
+    <w:rsid w:val="002D307B"/>
+    <w:rsid w:val="0057128A"/>
+    <w:rsid w:val="006D0651"/>
     <w:rsid w:val="00734DF1"/>
     <w:rsid w:val="0095122D"/>
     <w:rsid w:val="00953D58"/>
     <w:rsid w:val="009B5F26"/>
     <w:rsid w:val="00A31A3E"/>
     <w:rsid w:val="00AC6354"/>
     <w:rsid w:val="00AD65B0"/>
     <w:rsid w:val="00B93246"/>
+    <w:rsid w:val="00BA271D"/>
     <w:rsid w:val="00BB0EC0"/>
     <w:rsid w:val="00C92E03"/>
+    <w:rsid w:val="00CC39B4"/>
     <w:rsid w:val="00D9001F"/>
+    <w:rsid w:val="00E75E2D"/>
+    <w:rsid w:val="00EE29EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1A6AAA26"/>
@@ -5948,51 +9302,51 @@
     <w:rsid w:val="001F5885"/>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0095122D"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=57092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/staff-learning-and-development/learning-pathways/coaching-mentoring-and-cop/mentoring/manchester-gold/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people-and-od/managers-essentials/managing-performance/planning-for-performance/development-planning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/od/pdr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/DocuInfo.aspx?DocID=57092" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/staff-learning-and-development/learning-pathways/coaching-mentoring-and-cop/mentoring/manchester-gold/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/people-and-od/managers-essentials/managing-performance/planning-for-performance/development-planning/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.staffnet.manchester.ac.uk/od/pdr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://app.manchester.ac.uk/training/profile.aspx?unitid=9495&amp;parentId=4&amp;returnId=4&amp;returntxt=Return+To+Search&amp;returnQs=%3fterm%3dhidden+disabilities%26org%3d0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -6263,67 +9617,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="81e64b91-e382-48ec-a5e5-37dcfc1d5994">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="e67922f3-9631-4005-9847-de3ff947d360" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="413e28d0ed8bf76f152d9a8e6e786939">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81e64b91-e382-48ec-a5e5-37dcfc1d5994" xmlns:ns3="e67922f3-9631-4005-9847-de3ff947d360" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ffecd7e2e0e101a9c05c0615bf3d1716" ns2:_="" ns3:_="">
     <xsd:import namespace="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <xsd:import namespace="e67922f3-9631-4005-9847-de3ff947d360"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
@@ -6538,102 +9892,117 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54E4B1B3-39E2-458E-B758-1EF71DBCCD17}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8DC2CFDA-FC09-4320-831F-F6671F31008B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99D5BCC4-5292-4017-9976-4D7556680067}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="81e64b91-e382-48ec-a5e5-37dcfc1d5994"/>
     <ds:schemaRef ds:uri="e67922f3-9631-4005-9847-de3ff947d360"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>3873</Characters>
+  <Pages>8</Pages>
+  <Words>1140</Words>
+  <Characters>6503</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>9</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>54</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Title</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4543</CharactersWithSpaces>
+  <CharactersWithSpaces>7628</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Marianne Webb</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C2F5FF63A2F3B747BDFD33B6B723DD2C</vt:lpwstr>
   </property>