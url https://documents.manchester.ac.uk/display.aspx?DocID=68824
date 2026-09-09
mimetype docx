--- v0 (2026-07-16)
+++ v1 (2026-09-09)
@@ -2,72 +2,75 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49DB3884" w14:textId="33DF110B" w:rsidR="00D35318" w:rsidRDefault="000F6340">
+    <w:p w14:paraId="49DB3884" w14:textId="33DF110B" w:rsidR="00D35318" w:rsidRDefault="00D141C9">
       <w:pPr>
         <w:ind w:left="97"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3C8C8C7C" wp14:editId="32394002">
             <wp:extent cx="1657874" cy="700087"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Image 5" descr="Logo of The University of Manchester featuring the word &quot;MANCHESTER&quot; in uppercase with &quot;1824&quot; below it, all in white text on a black background. Below the black section, &quot;The University of Manchester&quot; is written in black text on a white background.&#10;&#10;AI-generated content may be incorrect.">
               <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                  <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8AE9BAD-AA45-4587-BF5B-9DCC081225D0}"/>
+                </a:ext>
                 <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                   <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                 </a:ext>
               </a:extLst>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Image 5" descr="Logo of The University of Manchester featuring the word &quot;MANCHESTER&quot; in uppercase with &quot;1824&quot; below it, all in white text on a black background. Below the black section, &quot;The University of Manchester&quot; is written in black text on a white background.&#10;&#10;AI-generated content may be incorrect.">
                       <a:extLst>
                         <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                           <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                         </a:ext>
                       </a:extLst>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
@@ -97,50 +100,53 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="92"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="02BB8FCD" wp14:editId="7DEE2814">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>500380</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>1505458</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6550025" cy="890269"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Group 1">
                   <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                      <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{73984ACF-412A-4246-9467-DF1508A844CB}"/>
+                    </a:ext>
                     <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
                       <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
                     </a:ext>
                   </a:extLst>
                 </wp:docPr>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr>
                         <a:grpSpLocks/>
                       </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6550025" cy="890269"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="6550025" cy="890269"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="2" name="Graphic 2"/>
                         <wps:cNvSpPr/>
@@ -179,51 +185,51 @@
                                 <a:lnTo>
                                   <a:pt x="746074" y="0"/>
                                 </a:lnTo>
                                 <a:lnTo>
                                   <a:pt x="0" y="0"/>
                                 </a:lnTo>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="21602">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="3" name="Image 3"/>
+                          <pic:cNvPr id="1374263908" name="Image 3"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="2535058" y="755840"/>
                             <a:ext cx="129971" cy="124473"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                       <wps:wsp>
                         <wps:cNvPr id="4" name="Graphic 4"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="10801" y="10801"/>
                             <a:ext cx="6527800" cy="868680"/>
@@ -575,132 +581,132 @@
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="21602">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="75977183" id="Group 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:39.4pt;margin-top:118.55pt;width:515.75pt;height:70.1pt;z-index:251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="65500,8902" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQD0GlEVnQcAAD8gAAAOAAAAZHJzL2Uyb0RvYy54bWzsWdtu40YSfV9g/4HQ&#10;e8Z9Yd+EsYNFZjMYIEgGm1nkmaYoiQhFckna8vz9nr5JtB2LrQnyljHGbJqHxVPV1aeqyfffPx2a&#10;7LEaxrprb1f0HVllVVt2m7rd3a7+++XH7/QqG6ei3RRN11a3q6/VuPr+7p//eH/s1xXr9l2zqYYM&#10;RtpxfexvV/tp6tc3N2O5rw7F+K7rqxYXt91wKCacDrubzVAcYf3Q3DBC5M2xGzb90JXVOOKvH/zF&#10;1Z2zv91W5fTLdjtWU9bcrsBtcr8H9/ve/r65e1+sd0PR7+sy0Ci+gcWhqFs89GTqQzEV2cNQvzJ1&#10;qMuhG7vt9K7sDjfddluXlfMB3lDywpuPQ/fQO1926+OuP4UJoX0Rp282W/78+HHof+0/D549hj91&#10;5e8j4nJz7Hfr+XV7vjuDn7bDwd4EJ7InF9Gvp4hWT1NW4o9SCEKYWGUlrmlDmDQ+5OUe8/LqtnL/&#10;78s33hRr/1hH7kTm2CN7xnOAxj8XoF/3RV+5uI82AJ+HrN7crtgqa4sDcvhjSBdmXbGPBsZGMJyN&#10;IZgv4kMV11IiBxEJrgQV7vZiHUNFldGc4boNFVVMYWxnIXpcrMuHcfpYdS7oxeNP44TLyLhNHBX7&#10;OCqf2jgcsARs8jcu+adVhuQfVhmS/97PRF9M9j5ryg6zo316oLI/MbGXD91j9aVzwMlOncqF4tQ5&#10;BL5cqcD3jGvaOd5IY1j+Gu9RcNQ+/xt4UJprzYwzDEaCL/CAe0prCBMCPcf/WR4ql0QF/ySeEefv&#10;rXjM8BEaAxaPvQu0T5rnmFO4wsBNIcbzJGlaO5uMSsKcOI1dU29+rJvGBnkcdvc/NEP2WFhpdP9C&#10;3J7B+mGcPhTj3uPcpQBrWqcR49onvF0I993mK1bLEQvkdjX+76EYqlXWfGqxHq34xsEQB/dxMEzN&#10;D52TaDf/eOaXp9+Koc/s429XExbJz11clsU6Zr/1/YS1d7bdvx6mblvbpQGJiIzCCSTi7n1fl2v8&#10;D2KK0SutWC46uGt6sL75wnVIsnEoht8f+u+g+8jz+r5u6umrq2GYG0uqffxcl1aH7clZdniUnU+H&#10;YldlLrkjwuKtp69uv2/qPk60HQeiWPsvCscf+OqL0oeufDhU7eSr7FA14Ny1477uR2jIujrcV9DE&#10;4dMGAlCiwk8Qxn6o28lmB7JrGqqpdKt5i4T7D1TIEp1dcKTPPK0LbygnE1wQ4derEkLnbiXMlJMZ&#10;oywNK5wsz1UUgKjANkescIZsspLo1sOLNPLa6nh5Jm4IYl7l//ICA+l4XmByG8v0AkM0CWrsRm4e&#10;YnWRgilNQnXREj9RTmKQ5sIRA/OXVJcTFVSXwMRmzFkl56IHANMyKM4Z8lwfqRQcvaAT9Gc3RFg8&#10;estzeE6N1rFwRVg8RrhC2fIazJlmItKJsHiMcMMUxapFNjJNGYnZGGHxeIIrOxkOLtEiLJFBaTbe&#10;VSYpNzTEJlqNx2Bd5ajLnkyKqzO44My2I37VRqvxGK0bzqiveNfCCdfKdUDQhGg1HoN1zRgxwfqV&#10;8ATu6EaV8HFP4T6HJ5Ax1EgerF8JT+COnLWrwjUwV8KXyWAjoqgM1q+EL5NhRAtMbCr3Z/AEMugF&#10;FbodF5kr4QncqeY8FKKEnGFzeAIZRhnjoS29Ep7AnWmi42q6Ep5AhhOjQu8rroQnkOFK53E1XQlP&#10;IJMTbGOS1ypKwRmeQAbtiOHJGslmcMmxD3M9wJsayQTRSnt9vxYOR/we9IJ1JqXE7t1tlAwll2sT&#10;E3kuci8cMsW6NuAflCCXYsG6xDbPeFeFFkaIi7WJSZvwPu6SMo6FdamUMcnRQnjhkIxR4d5TvB0Z&#10;wDVTjru0W9/LRZ5JgU2Yhwu1HEgpDXwN1penaQ5PyBlp0JYE7tfBmRCGLGSkYih9Pmegf+K0G4/F&#10;PR59kcdrDrtrdq5SQwXqzsVpUnai/DThMbajXYArgwbMNVcE1pfgyIHYixEdXtG8nQRKoYPwZBYM&#10;a4Ie0k8o5TyHDl+krZFSYSExwjT6vctw2/16HowTSRdyV3M0vX6GGEcXtLDutCBS+IVEBTrbRbjG&#10;Wo4Tmi+0v2hjuA4xRCup0U1edlUabPH8hHLM0BIZ9NYmREYxhjsvWz/DBXJdXG6umRGEhmm6Fk4x&#10;YQuKZGSeB+s5FhVZmFW801JQLafVKdZn8GVXOcm5pKE3uRK+TIYTK4reeoKrnGAqw4tHkWJ9Bk/g&#10;jgwnJpSlK+EJZKjAps1bT3EVe1UVBCzF1Tk8gTvUQgThSEhgNDtneIKreBWjg/UUV5kwVIVmI8X6&#10;DJ7gKkdDEtuwK+EJZNANQNbd4ktxlQsm89AOpFifwRO45whjeBuSMqtzeAKZnFMdrKe4CgmjKEiJ&#10;ssTn8ARXBUU3HgJ5HTyXii3UVXxJgCz5jETyYON6sXpwIakKlS/FumSUh202l9hzX34bwvEpTaDc&#10;2UDm6E/l5drEJTYpsXoIDJes2+8VQYFlbhZe/HB0Xii+ngy6TxTwS3UVgppD9jw8IZCKoXH0rzJT&#10;AjmDJ7z9O71+RCD/AI5uz3+GCoO/v6skfldxX2Txldq95Q9f1O1n8Pk5xvPv/nf/BwAA//8DAFBL&#10;AwQKAAAAAAAAACEAtBCFNF4CAABeAgAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoA&#10;AAANSUhEUgAAABwAAAAaCAYAAACkVDyJAAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAO&#10;xAGVKw4bAAAB/klEQVRIie2UzaraQBTHx3yYpWKIBM0DpMlCkMRdK77AcFfKXd+3iKItLfcpsg7t&#10;KswTFF06RRASvft7yyXh0nYZY5LpKkWmNqbWXT3wX8yZM//fmQ+mQggBRbHb7QTf9/XVatXNtV6v&#10;OwAA0Ol01t1ud5VL13VfEIRdoSEh5I9yXfdGluVnAAApI1mWn13XvSnyPJoMgqA5HA4/lQXRGo1G&#10;H4MgaJYCOo5zK4riy7mwXKIovjiOc1sIRAjBU0aKojxCCBGEECmK8niqHiEEjwKDIGhKkhQeW6Rp&#10;mo8QgmEYSnTHYRhKCCGoaZp/bK0kSeHh8QJCCMiyrAIhRHQxx3H7yWTyPooioeghEEJAFEXCeDz+&#10;wHHcnvaBEKIsyyq/gLZt39FFLMsm8/n8zSkQrcVi8Zpl2YT2s237jhACQJIkbL1e/04XzGazt38L&#10;yzWdTt/RfrVa7UeSJCzwPE+nJ03TXMZxzJ8LjOOYNwwD076e5+kMxtikPwPLsu55nt///k2UC57n&#10;95Zl3dN5jLHJLJfLHj3R6/WW58KKPDDGJqC33m63n849SlqtVusroK6K2W63rw67MAzjy7/uLg/T&#10;NPHheLPZaEyapuxhstFofLsUkPZK05RlLmVeNq7AK/AK/A+BXL/fn8dxXM0Tqqo+XMpcVdWHwWDw&#10;OR9Xq9X4J3RQgOPboEd5AAAAAElFTkSuQmCCUEsDBBQABgAIAAAAIQB7S/7I5gAAABABAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/NasMwEITvhb6D2EJvjayI1sHxOoT05xQKTQqlN8Xa2CaWZCzFdt6+&#10;yqm5LAy7O/NNvppMywbqfeMsgpglwMiWTje2Qvjevz8tgPmgrFats4RwIQ+r4v4uV5l2o/2iYRcq&#10;Fk2szxRCHUKXce7LmozyM9eRjbuj640KUfYV170ao7lp+TxJXrhRjY0JtepoU1N52p0NwseoxrUU&#10;b8P2dNxcfvfPnz9bQYiPD9PrMo71EligKfx/wLVD5Icigh3c2WrPWoR0EfEDwlymAtj1QIhEAjsg&#10;yDSVwIuc3xYp/gAAAP//AwBQSwMEFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzhI9BasMwEEX3hdxBzD6WnUUoxbI3oeBtSA4wSGNZxBoJSS317SPIJoFA&#10;l/M//z2mH//8Kn4pZRdYQde0IIh1MI6tguvle/8JIhdkg2tgUrBRhnHYffRnWrHUUV5czKJSOCtY&#10;SolfUma9kMfchEhcmzkkj6WeycqI+oaW5KFtjzI9M2B4YYrJKEiT6UBctljN/7PDPDtNp6B/PHF5&#10;o5DOV3cFYrJUFHgyDh9h10S2IIdevjw23AEAAP//AwBQSwECLQAUAAYACAAAACEAsYJntgoBAAAT&#10;AgAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAADsBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD0&#10;GlEVnQcAAD8gAAAOAAAAAAAAAAAAAAAAADoCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAA&#10;IQC0EIU0XgIAAF4CAAAUAAAAAAAAAAAAAAAAAAMKAABkcnMvbWVkaWEvaW1hZ2UxLnBuZ1BLAQIt&#10;ABQABgAIAAAAIQB7S/7I5gAAABABAAAPAAAAAAAAAAAAAAAAAJMMAABkcnMvZG93bnJldi54bWxQ&#10;SwECLQAUAAYACAAAACEAqiYOvrwAAAAhAQAAGQAAAAAAAAAAAAAAAACmDQAAZHJzL19yZWxzL2Uy&#10;b0RvYy54bWwucmVsc1BLBQYAAAAABgAGAHwBAACZDgAAAAA=&#10;">
+              <v:group w14:anchorId="227259BA" id="Group 1" o:spid="_x0000_s1026" alt="&quot;&quot;" style="position:absolute;margin-left:39.4pt;margin-top:118.55pt;width:515.75pt;height:70.1pt;z-index:251658240;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordsize="65500,8902" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQB1r3jbrQcAAEggAAAOAAAAZHJzL2Uyb0RvYy54bWzsWl1v20YWfV9g/wOh&#10;98bzwfkSYheLZhsEKNpgm0WfaYqSiFIkl6Qt59/vmS+JtmtxlKJvTRBzaB5ennvnzrl3yLz//unQ&#10;ZI/VMNZde7ui78gqq9qy29Tt7nb13y8/fqdX2TgV7aZoura6XX2txtX3d//8x/tjv65Yt++aTTVk&#10;MNKO62N/u9pPU7++uRnLfXUoxnddX7W4uO2GQzHhdNjdbIbiCOuH5oYRIm+O3bDph66sxhG//eAv&#10;ru6c/e22KqdfttuxmrLmdgVuk/s5uJ/39ufN3ftivRuKfl+XgUbxDSwORd3ioSdTH4qpyB6G+pWp&#10;Q10O3dhtp3dld7jpttu6rJwP8IaSF958HLqH3vmyWx93/SlMCO2LOH2z2fLnx49D/2v/efDsMfyp&#10;K38fEZebY79bz6/b890Z/LQdDvYmOJE9uYh+PUW0epqyEr+UQhDCxCorcU0bwqTxIS/3mJdXt5X7&#10;f1++8aZY+8c6cicyxx7ZM54DNP65AP26L/rKxX20Afg8ZPXmdsVWWVsckMMfQ7ow64p9NDA2guFs&#10;DMF8ER+quJYSOYhIcCWocLcX6xgqqozmDNdtqKhiCmM7C9HjYl0+jNPHqnNBLx5/GidcRsZt4qjY&#10;x1H51MbhgCVgk79xyT+tMiT/sMqQ/Pd+JvpisvdZU3aYHe3TA5X9iYm9fOgeqy+dA0526lQuFKfO&#10;IfDlSgW+Z1zTzvFGGsPy13iPgqP2+d/Ag9Jca2acYTASfIEH3FNaQ5gQ6Dn+z/JQuSQq+CfxjDh/&#10;b8Vjho/QGLB47F2gfdI8x5zCFQZuCjGeJ0nT2tlkVBLmxGnsmnrzY900NsjjsLv/oRmyx8JKo/sT&#10;4vYM1g/j9KEY9x7nLgVY0zqNGNc+4e1CuO82X7Fajlggt6vxfw/FUK2y5lOL9WjFNw6GOLiPg2Fq&#10;fuicRLv5xzO/PP1WDH1mH3+7mrBIfu7isizWMfut7yesvbPt/vUwddvaLg1IRGQUTiARd+/7ulzj&#10;XxBTjF5pxXLRwV3Tg/XNF65Dko1DMfz+0H8H3Uee1/d1U09fXQ3D3FhS7ePnurQ6bE/OskO5ypnk&#10;hiBhvf58OhS7KnNZHqH2RuvyKzv3Td3HGbfjwBgi8KKC/IHTvjp96MqHQ9VOvtwOVQPyXTvu636E&#10;mKyrw30FcRw+baAEJUr9BIXsh7qdbJogzaahmkq3rLfIvP9AjizR2QVH+szTuvCGhDLBBRF+4Soh&#10;dO6WxExCmTHK0rAKyvJcRSWIUmyTxSpoSCurjW5hvMgnL7KOl2fihiDm5f4vrzTQkOeVJrexTK80&#10;RJMgy27k5iGWGSmY0iSUGS3xN+pKDNJcQWJg/pIyc6KCMhOY2Iw5y+Vc/QBgWgbpOUOeCyWVgqMp&#10;dMr+7IYIi0dveQ7PqdE6VrAIi8cIV6hfXow500xEOhEWjxFumKLckWGaMhKzMcLi8QRXdjJsVcJ6&#10;13KJDGq08a4ySbmhITbRajwG6ypHgfZkUlydwQVnti/xqzZajcdo3XBGfem7Fk64Vq4VgiZEq/EY&#10;rGvGiAnWr4QncEdbqoSPewr3OTyBjKFG8mD9SngCd+SsXRWuk7kSvkwGOxJFZbB+JXyZDCNaYGJT&#10;uT+DJ5BBU6jQ9rjIXAlP4E4156EQJeQMm8MTyDDKGA/96ZXwBO5MEx1X05XwBDKcGBWaYHElPIEM&#10;VzqPq+lKeAKZnGA/k7xWUQrO8AQyaEcMT9ZINoNLjg2Z6wHe1EgmiFba6/u1cDjiN6MXrDMpJbbx&#10;bsdkKLlcm5jIc5F74ZAp1rUB/6AEuRQL1iX2e8a7KrQwQlysTUzahPdxl5RxLKxLpQylFy2EFw7J&#10;GBXuhcXbkQFcM+W4S7sHvlzkmRTYjXm4UMuBlNLA12B9eZrm8ISckQZtSeB+HZwJYchCRiqG0udz&#10;BvonTtvyWNzj0Rd5vO+w22fnKjVUoO5cnCZlJ8pPEx5jO9oFuDJowFxzRWB9CY4ciL0Y0eFdzdtJ&#10;oBQ6CE9mwbAm6CH9hFLOc+jwRdoaKRUWEiNMo9+7DLfdr+fBOJF0IXc1R9PrZ4hhg3l6gRNnJh7D&#10;DGlBpPALiQp0tgvLFOUdazlOaL7Q/qKN4TrEEK2kRjd52VVpsMXzE8oxQ0tk0FubEBnFGO68bP0M&#10;F8h1cbm5ZkYQGqbpWjjFhC0okpF5HqznWFRkYVbxcktBtZxWp1ifwZdd5STnkobe5Er4MhlOrCh6&#10;6wmucoKpDG8gRYr1GTyBOzKcmFCWroQnkKECmzZvPcVV7FVVELAUV+fwBO5QCxGEIyGB0eyc4Qmu&#10;4lWMDtZTXGXCUBWajRTrM3iCqxwNSWzDroQnkEE3AFl3iy/FVS6YzEM7kGJ9Bk/gniOM4W1IyqzO&#10;4Qlkck51sJ7iKiSMoiAlyhKfwxNcFRTdeAjkdfBcKrZQV/FJAbLkMxLJg43rxerBhaQqVL4U65JR&#10;HrbZXGLPffltCMc3NYFyZwOZoz+Vl2sTl9ikxOohMFyybj9cBAWWuVl48cPReaH4ejLoPlHAL9VV&#10;CGoO2fPwhEAqhsbRv8pMCeQMnvD27/T6EYH8Azi6Pf89Kgz+/sCS+IHFfZrF52r3lj98Wrffw+fn&#10;GM//A8Dd/wEAAP//AwBQSwMECgAAAAAAAAAhALQQhTReAgAAXgIAABQAAABkcnMvbWVkaWEvaW1h&#10;Z2UxLnBuZ4lQTkcNChoKAAAADUlIRFIAAAAcAAAAGggGAAAApFQ8iQAAAAZiS0dEAP8A/wD/oL2n&#10;kwAAAAlwSFlzAAAOxAAADsQBlSsOGwAAAf5JREFUSIntlM2q2kAUx8d8mKViiATNA6TJQpDEXSu+&#10;wHBXyl3ft4iiLS33KbIO7SrMExRdOkUQEr37e8sl4dJ2GWOS6SpFpjam1l098F/MmTP/35kPpkII&#10;AUWx2+0E3/f11WrVzbVerzsAANDpdNbdbneVS9d1XxCEXaEhIeSPcl33RpblZwAAKSNZlp9d170p&#10;8jyaDIKgORwOP5UF0RqNRh+DIGiWAjqOcyuK4su5sFyiKL44jnNbCEQIwVNGiqI8QggRhBApivJ4&#10;qh4hBI8CgyBoSpIUHlukaZqPEIJhGEp0x2EYSgghqGmaf2ytJEnh4fECQgjIsqwCIUR0Mcdx+8lk&#10;8j6KIqHoIRBCQBRFwng8/sBx3J72gRCiLMsqv4C2bd/RRSzLJvP5/M0pEK3FYvGaZdmE9rNt+44Q&#10;AkCSJGy9Xv9OF8xms7d/C8s1nU7f0X61Wu1HkiQs8DxPpydN01zGccyfC4zjmDcMA9O+nufpDMbY&#10;pD8Dy7LueZ7f//5NlAue5/eWZd3TeYyxySyXyx490ev1lufCijwwxiagt95ut5/OPUparVbrK6Cu&#10;itlut68OuzAM48u/7i4P0zTx4Xiz2WhMmqbsYbLRaHy7FJD2StOUZS5lXjauwCvwCvwPgVy/35/H&#10;cVzNE6qqPlzKXFXVh8Fg8DkfV6vV+Cd0UIDj26BHeQAAAABJRU5ErkJgglBLAwQUAAYACAAAACEA&#10;e0v+yOYAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzWrDMBCE74W+g9hCb42siNbB8TqE9OcU&#10;Ck0KpTfF2tgmlmQsxXbevsqpuSwMuzvzTb6aTMsG6n3jLIKYJcDIlk43tkL43r8/LYD5oKxWrbOE&#10;cCEPq+L+LleZdqP9omEXKhZNrM8UQh1Cl3Huy5qM8jPXkY27o+uNClH2Fde9GqO5afk8SV64UY2N&#10;CbXqaFNTedqdDcLHqMa1FG/D9nTcXH73z58/W0GIjw/T6zKO9RJYoCn8f8C1Q+SHIoId3Nlqz1qE&#10;dBHxA8JcpgLY9UCIRAI7IMg0lcCLnN8WKf4AAAD//wMAUEsDBBQABgAIAAAAIQCqJg6+vAAAACEB&#10;AAAZAAAAZHJzL19yZWxzL2Uyb0RvYy54bWwucmVsc4SPQWrDMBBF94XcQcw+lp1FKMWyN6HgbUgO&#10;MEhjWcQaCUkt9e0jyCaBQJfzP/89ph///Cp+KWUXWEHXtCCIdTCOrYLr5Xv/CSIXZINrYFKwUYZx&#10;2H30Z1qx1FFeXMyiUjgrWEqJX1JmvZDH3IRIXJs5JI+lnsnKiPqGluShbY8yPTNgeGGKyShIk+lA&#10;XLZYzf+zwzw7TaegfzxxeaOQzld3BWKyVBR4Mg4fYddEtiCHXr48NtwBAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALGCZ7YKAQAAEwIAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAA7AQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAda94260HAABIIAAADgAAAAAAAAAAAAAAAAA6AgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAKAAAAAAAAACEAtBCFNF4CAABeAgAAFAAAAAAAAAAAAAAAAAATCgAAZHJzL21lZGlh&#10;L2ltYWdlMS5wbmdQSwECLQAUAAYACAAAACEAe0v+yOYAAAAQAQAADwAAAAAAAAAAAAAAAACjDAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsBAi0AFAAGAAgAAAAhAKomDr68AAAAIQEAABkAAAAAAAAAAAAAAAAA&#10;tg0AAGRycy9fcmVscy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAYABgB8AQAAqQ4AAAAA&#10;">
                 <v:shape id="Graphic 2" o:spid="_x0000_s1027" style="position:absolute;left:17386;top:3751;width:17983;height:1727;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1798320,172720" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBqh0OrxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9PawIx&#10;FMTvBb9DeEIvpWb1IGU1Sv+gKHipK/b6unndbLt5WZJ0Xb+9EQQvA8Mwv2Hmy942oiMfascKxqMM&#10;BHHpdM2VgkOxen4BESKyxsYxKThTgOVi8DDHXLsTf1K3j5VIEA45KjAxtrmUoTRkMYxcS5yyH+ct&#10;xmR9JbXHU4LbRk6ybCot1pwWDLb0bqj82/9bBeQK+7UunsrvYnX83fmt2R67N6Ueh/3HLMnrDESk&#10;Pt4bN8RGK5jA9U/6AnJxAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAGqHQ6vHAAAA3wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m745731,172377r224193,em1148829,57353r649059,em746074,167970l746074,,,e" filled="f" strokeweight=".60006mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="Image 3" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:25350;top:7558;width:1300;height:1245;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD60n/SxgAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8gRvdWMtWqKrSEWQVkTT0vMj+8wGs29jdo3x33eFQi8DwzDfMPNlZyvRUuNLxwpGwwQE&#10;ce50yYWC76/N8xsIH5A1Vo5JwZ08LBe9pzmm2t34SG0WChEh7FNUYEKoUyl9bsiiH7qaOGYn11gM&#10;0TaF1A3eItxW8iVJJtJiyXHBYE3vhvJzdrUK7AEN338u2WVafbbjj51fv+53Sg363XoWZTUDEagL&#10;/40/xFYrGMPjT/wCcvELAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA+tJ/0sYAAADfAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;">
+                <v:shape id="Image 3" o:spid="_x0000_s1028" type="#_x0000_t75" style="position:absolute;left:25350;top:7558;width:1300;height:1245;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCHm4U9zwAAAOgAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3diU1qbdFrEIokU0Fc9DdswGs7Npdk3Tf+8cBC8P5j3mm3nr7ehbNVAfm8AGbicZ&#10;KOIq2IZrAx+Hx5s7UDEhW2wDk4EzRdhuLi/WWNhw4ncaylQrgXAs0IBLqSu0jpUjj3ESOmLJvkLv&#10;McnY19r2eBK4b/U0y+baY8NywWFHD46q7/LHG/Bv6Pj8eSyPi/ZlyJ/3cTd73RtzfTXuViL3K1CJ&#10;xvS/8Yd4stIhX8ym83yZyedSTAzQm18AAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQs&#10;W78AAAAVAQAACwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAh5uF&#10;Pc8AAADoAAAADwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAA&#10;AAMDAAAAAA==&#10;">
                   <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
                 <v:shape id="Graphic 4" o:spid="_x0000_s1029" style="position:absolute;left:108;top:108;width:65278;height:8686;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="6527800,868680" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAKpDbrxwAAAN8AAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;FITvBf/D8oTe6m61aI2uIi2F4s3UQ4/P7DMJzXsbs1tN/fVuodDLwDDMN8xy3XOjztSF2ouFx5EB&#10;RVJ4V0tpYf/x9vAMKkQUh40XsvBDAdarwd0SM+cvsqNzHkuVIBIytFDF2GZah6IixjDyLUnKjr5j&#10;jMl2pXYdXhKcGz02ZqoZa0kLFbb0UlHxlX+zBd7ip2HDh3w8m+wmh9N2Xl6n1t4P+9dFks0CVKQ+&#10;/jf+EO/OwhP8/klfQK9uAAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEA&#10;AAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAqkNuvHAAAA3wAA&#10;AA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD7AgAAAAA=&#10;" path="m,868286r1653006,l1653006,419887r26234,-91631l1692713,281203r4967,-17336l1698396,261391r45377,158496l1743773,532320r49441,l1793214,503872r28880,l1822094,532320r68656,l1890750,503872r28880,l1919630,532320r68656,l1988286,503872r28880,l2017166,532320r68656,l2085822,503872r28880,l2114702,532320r68656,l2183358,503872r28880,l2212238,532320r68656,l2280894,503872r28880,l2309774,532320r68656,l2378430,503872r28880,l2407310,532320r66624,l2473934,637984r34849,l2508783,624052r17882,-44945l2544546,624052r44704,-89395l2614893,585955r13191,26383l2633002,622159r825,1614l2651607,579107r17882,44945l2669489,637984r28638,l2698127,255904r23838,-72351l2724607,191566r1725,5234l2727903,201560r2177,6592l2777502,r30427,133494l2823746,202896r6316,27723l2831985,239077r18669,-81940l2858465,191403r5337,23411l2869124,238157r7768,34067l2876892,525551r73254,l2950146,510628r14300,-38519l2978759,510628r,14923l3043618,525551r,-14923l3057918,472109r14313,38519l3072231,525551r64859,l3137090,510628r14300,-38519l3165703,510628r,14923l3230562,525551r,-14923l3244862,472109r14313,38519l3259175,525551r64859,l3324034,510628r14300,-38519l3352647,510628r,14923l3417506,525551r,-14923l3431806,472109r14313,38519l3446119,525551r67958,l3514077,467296r23838,-64211l3561765,467296r59601,-107124l3655557,421561r17589,31581l3679708,464920r1107,1982l3704513,403085r23838,64211l3728351,868286r2799449,e" filled="f" strokeweight=".60006mm">
                   <v:path arrowok="t"/>
                 </v:shape>
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3658A12C" w14:textId="35193C0F" w:rsidR="00D35318" w:rsidRDefault="00D35318">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="930"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="92"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="012BF0A0" w14:textId="77777777" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="000F6340" w:rsidP="00FA2DC0">
+    <w:p w14:paraId="012BF0A0" w14:textId="77777777" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="00D141C9" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">About </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>us</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ABC4EB" w14:textId="429E4F14" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="000F6340" w:rsidP="00FA2DC0">
+    <w:p w14:paraId="55ABC4EB" w14:textId="3B11EEFB" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="00D141C9" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="616" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>The</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
@@ -926,55 +932,55 @@
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>UK)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2DC0">
-[...3 lines deleted...]
-        <w:t>46th</w:t>
+      <w:r w:rsidR="004769C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>51st</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
@@ -1034,122 +1040,148 @@
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>Universities,</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
-        <w:t>2025.</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="004769C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FA2DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05A53641" w14:textId="0155DF22" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="00FA2DC0" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="173" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">The power of our social and environmental impact has been </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>recognised</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> on a global scale, ranking number one for progress towards the UN Sustainable Development Goals in the 2026 </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Times Higher Education (THE)</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
-        <w:t> Sustainability Impact Ratings. We are the only university to feature in the top ten every year since they began in 2019, and the only to rank in the top ten in both these ratings and the QS World Sustainability Rankings. Our university is a powerhouse of research and discovery; 26 Nobel laureates are among our former staff and students, and we were ranked fifth for research power –</w:t>
+        <w:t xml:space="preserve"> Sustainability Impact Ratings. We are the only </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FA2DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t>university</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FA2DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to feature in the top ten every year since they began in 2019, and the only to rank in the top ten in both these ratings and the QS World Sustainability Rankings. Our university is a powerhouse of research and discovery; 26 Nobel laureates are among our former staff and students, and we were ranked fifth for research power –</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">the quality and scale of research and impact </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve"> in the Research Excellence Framework (REF), 2021.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1F1AA1" w14:textId="565DBCFE" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="000F6340" w:rsidP="00FA2DC0">
+    <w:p w14:paraId="2E1F1AA1" w14:textId="565DBCFE" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="00D141C9" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="172" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t xml:space="preserve">Ranked 20th most international university in the world according to </w:t>
       </w:r>
       <w:r w:rsidR="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
         </w:rPr>
         <w:t>THE</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:i/>
@@ -1317,51 +1349,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>tackle</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>the world’s biggest challenges.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4D631C" w14:textId="77777777" w:rsidR="00D35318" w:rsidRDefault="000F6340" w:rsidP="00FA2DC0">
+    <w:p w14:paraId="7A4D631C" w14:textId="77777777" w:rsidR="00D35318" w:rsidRDefault="00D141C9" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="174" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>We’re one of the most popular institutions in the UK for undergraduate</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
@@ -1522,51 +1554,51 @@
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
         <w:t>UK’s leading employers in 2026 (The Graduate Market).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DC273F5" w14:textId="77777777" w:rsidR="00FA2DC0" w:rsidRDefault="00FA2DC0" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="174" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="566F37E8" w14:textId="77777777" w:rsidR="00FA2DC0" w:rsidRPr="00FA2DC0" w:rsidRDefault="00FA2DC0" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="174" w:line="261" w:lineRule="auto"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="05E01419" w14:textId="225FC022" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="000F6340" w:rsidP="00FA2DC0">
+    <w:p w14:paraId="05E01419" w14:textId="225FC022" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="00D141C9" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="196" w:line="242" w:lineRule="auto"/>
         <w:ind w:left="851" w:right="4"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>From</w:t>
       </w:r>
       <w:r w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-10"/>
         </w:rPr>
@@ -1671,93 +1703,93 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>tudent Recruitment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="006FBE5B" w14:textId="77777777" w:rsidR="00D35318" w:rsidRPr="00FA2DC0" w:rsidRDefault="00D35318" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="112DE6FF" w14:textId="77777777" w:rsidR="00FA2DC0" w:rsidRDefault="00FA2DC0" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="62765A54" w14:textId="75DA467D" w:rsidR="00FA2DC0" w:rsidRDefault="00FA2DC0" w:rsidP="00FA2DC0">
+    <w:p w14:paraId="62765A54" w14:textId="534705CD" w:rsidR="00FA2DC0" w:rsidRDefault="004769C0" w:rsidP="00FA2DC0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
         </w:rPr>
-        <w:t>July</w:t>
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00FA2DC0">
+        <w:t>August</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2DC0" w:rsidRPr="00FA2DC0">
+        <w:rPr>
+          <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA2DC0" w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00FA2DC0">
+      <w:r w:rsidR="00FA2DC0" w:rsidRPr="00FA2DC0">
         <w:rPr>
           <w:rFonts w:ascii="Open Sans" w:hAnsi="Open Sans" w:cs="Open Sans"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t>manchester.ac.uk</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="226B2D1C" w14:textId="77777777" w:rsidR="00D35318" w:rsidRDefault="00D35318">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Effra Medium"/>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04AE52CF" w14:textId="77777777" w:rsidR="00D35318" w:rsidRDefault="00D35318">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="57"/>
         <w:ind w:left="0"/>
         <w:rPr>
@@ -1835,58 +1867,63 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D35318"/>
-    <w:rsid w:val="000F6340"/>
+    <w:rsid w:val="00036BA9"/>
+    <w:rsid w:val="00046A81"/>
     <w:rsid w:val="00111766"/>
-    <w:rsid w:val="00500D6C"/>
-    <w:rsid w:val="00C843D2"/>
+    <w:rsid w:val="001F5489"/>
+    <w:rsid w:val="00256FD8"/>
+    <w:rsid w:val="004769C0"/>
+    <w:rsid w:val="00D141C9"/>
+    <w:rsid w:val="00D22597"/>
     <w:rsid w:val="00D35318"/>
     <w:rsid w:val="00DB4C18"/>
     <w:rsid w:val="00EF220A"/>
     <w:rsid w:val="00FA2DC0"/>
+    <w:rsid w:val="00FD6F3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2A3EC688"/>
@@ -2982,71 +3019,79 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17E671DB-36EC-4EF4-9D62-8ACC58EA5559}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="0d9d01df-8dd5-4417-a5aa-eb89111a6566"/>
     <ds:schemaRef ds:uri="35a2615a-b2e9-49af-a602-70812bb68f25"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>245</Words>
-  <Characters>1317</Characters>
+  <Words>235</Words>
+  <Characters>1346</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1560</CharactersWithSpaces>
+  <CharactersWithSpaces>1578</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>University research fact sheet July 2024</dc:title>
-  <dc:creator>Joe Shervin</dc:creator>
+  <dc:subject/>
+  <dc:creator>Lily Soltanahmadi</dc:creator>
+  <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2026-06-25T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Adobe InDesign 21.4 (Macintosh)</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-07-06T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Adobe PDF Library 18.0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ContentTypeId">
     <vt:lpwstr>0x010100B1E7507E7778384A8006775C20E7BC75</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>