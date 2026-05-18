--- v0 (2025-10-14)
+++ v1 (2026-05-18)
@@ -7,51 +7,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="24FE4417" w14:textId="27310DA6" w:rsidR="00D7534E" w:rsidRPr="00641F80" w:rsidRDefault="00922223" w:rsidP="00641F80">
+    <w:p w14:paraId="24FE4417" w14:textId="37401E82" w:rsidR="00D7534E" w:rsidRPr="00641F80" w:rsidRDefault="00922223" w:rsidP="00641F80">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001945F8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="526DA779" wp14:editId="53BEB8B4">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-1057275</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-694690</wp:posOffset>
@@ -73,69 +73,59 @@
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2362200" cy="2190750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="000B0A01">
+      <w:r w:rsidR="00545179">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:noProof/>
           <w:sz w:val="36"/>
           <w:szCs w:val="52"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cost of </w:t>
-[...9 lines deleted...]
-        <w:t>Living Support Fund</w:t>
+        <w:t>Unexpected Financial Needs Fund</w:t>
       </w:r>
       <w:r w:rsidR="00641F80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FC70C2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="003C12FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="36"/>
@@ -532,51 +522,50 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00820AEF" w:rsidRPr="001411AE" w14:paraId="54414ACB" w14:textId="77777777" w:rsidTr="001411AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="298"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9036" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4511BB0A" w14:textId="77777777" w:rsidR="00820AEF" w:rsidRPr="001411AE" w:rsidRDefault="00820AEF" w:rsidP="004D7CD1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004D7CD1" w:rsidRPr="001411AE" w14:paraId="79659B7C" w14:textId="77777777" w:rsidTr="001411AE">
         <w:tblPrEx>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
@@ -3396,77 +3385,59 @@
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidR="003C0CBA" w:rsidRPr="00546630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">nline banking statements </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">should be in PDF format and not </w:t>
       </w:r>
       <w:r w:rsidR="00E43357" w:rsidRPr="00546630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>downloaded into Excel (or similar</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00E43357" w:rsidRPr="00546630">
+        <w:t>downloaded into Excel (or similar)</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> we appreciate that you may not be able to get PDF statements of you</w:t>
+        <w:t>, we appreciate that you may not be able to get PDF statements of you</w:t>
       </w:r>
       <w:r w:rsidR="007847C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> most recent transactions so screenshots of these will be accepted</w:t>
       </w:r>
       <w:r w:rsidR="00E43357" w:rsidRPr="00546630">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -3834,71 +3805,51 @@
               <w:t>(MUST BE WITHIN 14 DAYS OF THE DATE OF SUBMISSION TO STUDENT SERVICES CENTRE)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47D9FA32" w14:textId="77777777" w:rsidR="006A24B1" w:rsidRPr="001411AE" w:rsidRDefault="006A24B1" w:rsidP="003C0CBA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF38BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Is </w:t>
-[...19 lines deleted...]
-              <w:t>?</w:t>
+              <w:t>Is this a full 3 months?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> If not, please add further statements. Please do not submit partial statements as your application will be refused</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10603BEA" w14:textId="77777777" w:rsidR="00070703" w:rsidRDefault="006A24B1" w:rsidP="00E43357">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -4917,79 +4868,81 @@
     <w:rsid w:val="002A4A63"/>
     <w:rsid w:val="002C1D62"/>
     <w:rsid w:val="002D5AA1"/>
     <w:rsid w:val="002E21CF"/>
     <w:rsid w:val="002F6CD5"/>
     <w:rsid w:val="003246E1"/>
     <w:rsid w:val="00327DB0"/>
     <w:rsid w:val="003C0CBA"/>
     <w:rsid w:val="003C12FA"/>
     <w:rsid w:val="004156A2"/>
     <w:rsid w:val="00423064"/>
     <w:rsid w:val="004713EB"/>
     <w:rsid w:val="00474F74"/>
     <w:rsid w:val="004923E9"/>
     <w:rsid w:val="004A0486"/>
     <w:rsid w:val="004A7CD9"/>
     <w:rsid w:val="004B1ED1"/>
     <w:rsid w:val="004C09EA"/>
     <w:rsid w:val="004D1105"/>
     <w:rsid w:val="004D79ED"/>
     <w:rsid w:val="004D7CD1"/>
     <w:rsid w:val="004F41F9"/>
     <w:rsid w:val="005248A6"/>
     <w:rsid w:val="005315D9"/>
     <w:rsid w:val="005339CA"/>
+    <w:rsid w:val="00545179"/>
     <w:rsid w:val="00546630"/>
     <w:rsid w:val="0056580D"/>
     <w:rsid w:val="0057719C"/>
     <w:rsid w:val="005824F6"/>
     <w:rsid w:val="00593D7E"/>
     <w:rsid w:val="00597423"/>
     <w:rsid w:val="005A309D"/>
     <w:rsid w:val="005B28D6"/>
     <w:rsid w:val="005B7027"/>
     <w:rsid w:val="00617DA8"/>
     <w:rsid w:val="006416E9"/>
     <w:rsid w:val="00641F80"/>
     <w:rsid w:val="006A24B1"/>
     <w:rsid w:val="006A65F4"/>
     <w:rsid w:val="006D3D44"/>
     <w:rsid w:val="006F0D9C"/>
     <w:rsid w:val="00714A5C"/>
     <w:rsid w:val="00725775"/>
     <w:rsid w:val="0073570F"/>
     <w:rsid w:val="00741928"/>
     <w:rsid w:val="00753FA6"/>
     <w:rsid w:val="0077422E"/>
     <w:rsid w:val="007771CE"/>
     <w:rsid w:val="007847C0"/>
     <w:rsid w:val="007A7A6B"/>
     <w:rsid w:val="007B3450"/>
     <w:rsid w:val="007B66B3"/>
     <w:rsid w:val="007C522F"/>
     <w:rsid w:val="007C567F"/>
+    <w:rsid w:val="007D675C"/>
     <w:rsid w:val="007E2777"/>
     <w:rsid w:val="007F671E"/>
     <w:rsid w:val="0081066D"/>
     <w:rsid w:val="00820AEF"/>
     <w:rsid w:val="00857CB4"/>
     <w:rsid w:val="008725A5"/>
     <w:rsid w:val="00872A5D"/>
     <w:rsid w:val="00872D9E"/>
     <w:rsid w:val="00875D04"/>
     <w:rsid w:val="008807C5"/>
     <w:rsid w:val="008B39D4"/>
     <w:rsid w:val="008C2025"/>
     <w:rsid w:val="008C7326"/>
     <w:rsid w:val="00914E50"/>
     <w:rsid w:val="00917B3D"/>
     <w:rsid w:val="00922223"/>
     <w:rsid w:val="00984098"/>
     <w:rsid w:val="009848EE"/>
     <w:rsid w:val="009874C7"/>
     <w:rsid w:val="009A6260"/>
     <w:rsid w:val="009D42FF"/>
     <w:rsid w:val="00A01607"/>
     <w:rsid w:val="00A17BF1"/>
     <w:rsid w:val="00A35A77"/>
     <w:rsid w:val="00A419B4"/>
@@ -5870,52 +5823,61 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004DBD7A8A5B1A6C479032968623328D4A" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f60f65898a19e62f5d4ce3261c55a60d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8765e61a-1bde-461c-9a09-a2424954e2b9" xmlns:ns3="b911485a-f07a-4aaf-ac7a-cdaf76706348" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="a8f82c9573b821d3fab45dea54ec5b9f" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004DBD7A8A5B1A6C479032968623328D4A" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="b86db492a45ee7f734a1dea1ae8c863c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="8765e61a-1bde-461c-9a09-a2424954e2b9" xmlns:ns3="b911485a-f07a-4aaf-ac7a-cdaf76706348" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="0e0b78f22910d84e4ebd75d56affc01a" ns2:_="" ns3:_="">
     <xsd:import namespace="8765e61a-1bde-461c-9a09-a2424954e2b9"/>
     <xsd:import namespace="b911485a-f07a-4aaf-ac7a-cdaf76706348"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:Datecreated" minOccurs="0"/>
                 <xsd:element ref="ns2:DateandTime" minOccurs="0"/>
                 <xsd:element ref="ns2:Sponsor_x0020_letter_x0020_compliant" minOccurs="0"/>
@@ -6130,142 +6092,118 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="8765e61a-1bde-461c-9a09-a2424954e2b9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="b911485a-f07a-4aaf-ac7a-cdaf76706348" xsi:nil="true"/>
     <Datecreated xmlns="8765e61a-1bde-461c-9a09-a2424954e2b9" xsi:nil="true"/>
     <ReviewedbyFinanceteam xmlns="8765e61a-1bde-461c-9a09-a2424954e2b9" xsi:nil="true"/>
     <DateandTime xmlns="8765e61a-1bde-461c-9a09-a2424954e2b9" xsi:nil="true"/>
     <Sponsor_x0020_letter_x0020_compliant xmlns="8765e61a-1bde-461c-9a09-a2424954e2b9">false</Sponsor_x0020_letter_x0020_compliant>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8AFCDC59-A6FB-4A0A-A712-10107FDB717D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A28D1A1F-121A-4DA5-9AF5-EAC3C752BD21}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A28D1A1F-121A-4DA5-9AF5-EAC3C752BD21}">
-[...3 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EE66BC58-3C28-4946-B9C0-D1811CC57B9F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F793AB5-AA27-469A-B596-A89FCC755D10}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="8765e61a-1bde-461c-9a09-a2424954e2b9"/>
     <ds:schemaRef ds:uri="b911485a-f07a-4aaf-ac7a-cdaf76706348"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>654</Words>
-  <Characters>3730</Characters>
+  <Words>593</Words>
+  <Characters>3201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>31</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>158</Lines>
+  <Paragraphs>65</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Checklist for Submitting ALF Documentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4376</CharactersWithSpaces>
+  <CharactersWithSpaces>3738</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>851986</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>17</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.studentnet.manchester.ac.uk/crucial-guide/financial-life/funding/financial-support-funds/access-to-learning-fund/</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>852040</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -6288,27 +6226,30 @@
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Checklist for Submitting ALF Documentation</dc:title>
   <dc:creator>Mciso</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101004DBD7A8A5B1A6C479032968623328D4A</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>