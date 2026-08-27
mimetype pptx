--- v0 (2026-02-27)
+++ v1 (2026-08-27)
@@ -24,79 +24,78 @@
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/ink/ink1.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink2.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink3.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink4.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink5.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink6.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink7.xml" ContentType="application/inkml+xml"/>
   <Override PartName="/ppt/ink/ink8.xml" ContentType="application/inkml+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/ppt/authors.xml" ContentType="application/vnd.ms-powerpoint.authors+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483666" r:id="rId4"/>
     <p:sldMasterId id="2147483679" r:id="rId5"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
     <p:notesMasterId r:id="rId7"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
     <p:handoutMasterId r:id="rId8"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="800" r:id="rId6"/>
   </p:sldIdLst>
   <p:sldSz cx="16559213" cy="7559675"/>
-  <p:notesSz cx="6858000" cy="9144000"/>
+  <p:notesSz cx="6808788" cy="9940925"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="Arial" pitchFamily="34" charset="0"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="691195" algn="l" rtl="0" fontAlgn="base">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
@@ -321,58 +320,50 @@
     <a:srgbClr val="181E2A"/>
     <a:srgbClr val="FFFFFF"/>
     <a:srgbClr val="FCDF57"/>
     <a:srgbClr val="412952"/>
     <a:srgbClr val="854996"/>
     <a:srgbClr val="4D8795"/>
     <a:srgbClr val="222737"/>
     <a:srgbClr val="D8B63B"/>
     <a:srgbClr val="BAD1DF"/>
     <a:srgbClr val="878A8E"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="Medium Style 2 - Accent 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:left>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:left>
           <a:right>
             <a:ln w="12700" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
@@ -2090,258 +2081,258 @@
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:lastRow>
     <a:firstRow>
       <a:tcTxStyle b="on"/>
       <a:tcStyle>
         <a:tcBdr/>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent4">
               <a:tint val="20000"/>
             </a:schemeClr>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
-    <p:restoredLeft sz="24451"/>
+    <p:restoredLeft sz="4180" autoAdjust="0"/>
     <p:restoredTop sz="93083" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="51" d="100"/>
-          <a:sy n="51" d="100"/>
+          <a:sx n="58" d="100"/>
+          <a:sy n="58" d="100"/>
         </p:scale>
-        <p:origin x="352" y="68"/>
+        <p:origin x="804" y="72"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2381"/>
         <p:guide pos="5216"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:notesViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr>
         <p:scale>
           <a:sx n="1" d="2"/>
           <a:sy n="1" d="2"/>
         </p:scale>
         <p:origin x="0" y="0"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:notesViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/commentAuthors" Target="commentAuthors.xml"/><Relationship Id="rId14" Type="http://schemas.microsoft.com/office/2018/10/relationships/authors" Target="authors.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01697472-68F3-8743-8B48-2743B141836B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2946400" cy="498475"/>
+            <a:off x="0" y="1"/>
+            <a:ext cx="2925257" cy="541918"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{900B5A47-2FA4-1E4D-B4D9-654EB042AD71}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3849688" y="0"/>
-            <a:ext cx="2946400" cy="498475"/>
+            <a:off x="3822063" y="1"/>
+            <a:ext cx="2925257" cy="541918"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{900D0C01-F35E-5E4A-B4B3-87418193CF3B}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>6/26/2025</a:t>
+              <a:t>8/20/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{87D0901A-345C-E84D-9B33-4A5FE8E5D6F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9429750"/>
-            <a:ext cx="2946400" cy="498475"/>
+            <a:off x="0" y="10251580"/>
+            <a:ext cx="2925257" cy="541918"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B688BFF-BED7-3040-ACFC-97E7D2D03AFA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3849688" y="9429750"/>
-            <a:ext cx="2946400" cy="498475"/>
+            <a:off x="3822063" y="10251580"/>
+            <a:ext cx="2925257" cy="541918"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{DAB90C26-8CAD-0D42-96CD-D54D54EFD8C4}" type="slidenum">
               <a:rPr lang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3381816629"/>
@@ -2584,152 +2575,152 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Header Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="0"/>
-            <a:ext cx="2945659" cy="496411"/>
+            <a:off x="1" y="0"/>
+            <a:ext cx="2924521" cy="539675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3850443" y="0"/>
-            <a:ext cx="2945659" cy="496411"/>
+            <a:off x="3822813" y="0"/>
+            <a:ext cx="2924521" cy="539675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{6AECCAEB-7496-4C12-9A08-526B0D813A46}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2025</a:t>
+              <a:t>20/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Image Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-677863" y="744538"/>
-            <a:ext cx="8153401" cy="3722687"/>
+            <a:off x="-1057275" y="809625"/>
+            <a:ext cx="8863013" cy="4046538"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
             <a:solidFill>
               <a:prstClr val="black"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Notes Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="679768" y="4715907"/>
-            <a:ext cx="5438140" cy="4467701"/>
+            <a:off x="674890" y="5126912"/>
+            <a:ext cx="5399117" cy="4857074"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Second level</a:t>
             </a:r>
           </a:p>
           <a:p>
@@ -2746,83 +2737,83 @@
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="0" y="9430091"/>
-            <a:ext cx="2945659" cy="496411"/>
+            <a:off x="1" y="10251950"/>
+            <a:ext cx="2924521" cy="539675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="3850443" y="9430091"/>
-            <a:ext cx="2945659" cy="496411"/>
+            <a:off x="3822813" y="10251950"/>
+            <a:ext cx="2924521" cy="539675"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{3EE8D4E6-F64F-4999-AC2A-A008E685C045}" type="slidenum">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
@@ -2937,52 +2928,52 @@
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-677863" y="744538"/>
-            <a:ext cx="8153401" cy="3722687"/>
+            <a:off x="-1057275" y="809625"/>
+            <a:ext cx="8863013" cy="4046538"/>
           </a:xfrm>
         </p:spPr>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Notes Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3"/>
@@ -3322,51 +3313,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="768968" y="7088146"/>
             <a:ext cx="3863817" cy="402483"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EC7AB759-530A-46AC-842F-B07144F002F9}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2025</a:t>
+              <a:t>20/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5680674" y="7086081"/>
             <a:ext cx="5243751" cy="402483"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
@@ -4343,51 +4334,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="745537" y="7086081"/>
             <a:ext cx="3863817" cy="402483"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{EC7AB759-530A-46AC-842F-B07144F002F9}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2025</a:t>
+              <a:t>20/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -4651,51 +4642,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="748897" y="7086081"/>
             <a:ext cx="3863817" cy="402483"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{222B6232-AB33-4513-9527-F98CEC472D23}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2025</a:t>
+              <a:t>20/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -4789,51 +4780,51 @@
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="748897" y="7086081"/>
             <a:ext cx="3863817" cy="402483"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{B1AE269B-21F6-4A71-848B-6E891C314B78}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2025</a:t>
+              <a:t>20/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
@@ -5922,51 +5913,51 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="898989"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="Open Sans" panose="020B0606030504020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{456A7D1D-6254-4063-974C-6A2AE04E4B91}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2025</a:t>
+              <a:t>20/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5759746" y="7086081"/>
             <a:ext cx="5243751" cy="402483"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -6592,51 +6583,51 @@
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" numCol="1" anchor="ctr" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1000">
                 <a:solidFill>
                   <a:srgbClr val="898989"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{456A7D1D-6254-4063-974C-6A2AE04E4B91}" type="datetimeFigureOut">
               <a:rPr lang="en-GB" smtClean="0"/>
               <a:pPr/>
-              <a:t>26/06/2025</a:t>
+              <a:t>20/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-GB" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5564145" y="7086081"/>
             <a:ext cx="5243751" cy="402483"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -7146,569 +7137,593 @@
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink5.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink7.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image14.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../ink/ink6.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
+          <p:cNvPr id="68" name="Rectangle 67">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{672D0871-9DB1-464E-AD3E-0583E634C0D0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="357" y="5617975"/>
+            <a:ext cx="16578000" cy="2095825"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:srgbClr val="E6E5E7"/>
+          </a:solidFill>
+          <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+            <a:noFill/>
+            <a:prstDash val="solid"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="t"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr">
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" b="1" kern="0" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
           <p:cNvPr id="64" name="Rectangle 63">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CB9171B-D791-4D6B-961B-3325B22B8B67}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2494" y="1027577"/>
-            <a:ext cx="16559214" cy="754120"/>
+            <a:off x="-2495" y="1027577"/>
+            <a:ext cx="16578000" cy="754120"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="DBBDDD"/>
           </a:solidFill>
           <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="1" kern="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="63" name="Rectangle 62">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CFE6D5B1-887A-454E-87C0-0358FEF9FA95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="-11505"/>
             <a:ext cx="16576085" cy="1044335"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="CDB9DB"/>
           </a:solidFill>
           <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="1" kern="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="65" name="Rectangle 64">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D21A9E4D-B3BB-48D2-8616-8BBE204F46E9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-2494" y="1774966"/>
-            <a:ext cx="16559213" cy="899037"/>
+            <a:off x="-2495" y="1774966"/>
+            <a:ext cx="16578000" cy="899037"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FEE3A7"/>
           </a:solidFill>
           <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="1" kern="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="66" name="Rectangle 65">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9913966C-3D26-491F-B12F-6B3FCEF76E4A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16479" y="2600126"/>
-            <a:ext cx="16591784" cy="1296611"/>
+            <a:off x="-4541" y="2610636"/>
+            <a:ext cx="16578000" cy="1296611"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="FEECAC"/>
           </a:solidFill>
           <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" b="1" kern="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="67" name="Rectangle 66">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{258EA4E8-720E-4342-B5B3-926D357469F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="3834178"/>
-            <a:ext cx="16592145" cy="1947813"/>
+            <a:ext cx="16578000" cy="1947813"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="E1E0E2"/>
           </a:solidFill>
           <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
             <a:noFill/>
             <a:prstDash val="solid"/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-GB" b="1" kern="0" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="000000"/>
-              </a:solidFill>
-[...42 lines deleted...]
-                <a:srgbClr val="FFFFFF"/>
               </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="70" name="Rectangle 69">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99CCB5B7-55F7-4503-9046-7B95B94AB0F1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="225686" y="565026"/>
             <a:ext cx="412661" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="623E7A"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>G8</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="72" name="Rectangle 71">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D723C6F-06E5-4DA5-8A1A-D4E79E56F1DD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="225685" y="1316984"/>
             <a:ext cx="412661" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="623E7A"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>G7</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="73" name="Rectangle 72">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{05665B4F-7FE3-44A0-9D92-DDC0011F44F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="203190" y="2132968"/>
             <a:ext cx="412661" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="623E7A"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>G6</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="74" name="Rectangle 73">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D99EF712-2E31-492F-8AB3-84BE22D74AEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="201837" y="3204959"/>
             <a:ext cx="412661" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="623E7A"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>G5</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="75" name="Rectangle 74">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8719BEC5-D518-44D0-BAAD-F9F587A6021A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="201836" y="4827374"/>
             <a:ext cx="412661" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="623E7A"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>G4</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="76" name="Rectangle 75">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BC9F4BCB-458A-4680-B474-F9A712414E9F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="230349" y="6576571"/>
             <a:ext cx="412661" cy="261610"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:srgbClr val="623E7A"/>
           </a:solidFill>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" anchor="t">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="1100" b="1" i="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>G3</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="Title 1"/>
           <p:cNvSpPr txBox="1">
-            <a:spLocks/>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1757491" y="88859"/>
             <a:ext cx="8455455" cy="399168"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:noAutofit/>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPct val="0"/>
               </a:spcBef>
               <a:buNone/>
@@ -7716,51 +7731,53 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mj-lt"/>
                 <a:ea typeface="+mj-ea"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="3600" b="1" dirty="0">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>        HUMS Doctoral Academy</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="39" name="Rounded Rectangle 38"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865300" y="1100262"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -7798,89 +7815,91 @@
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Marketing</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="77" name="Straight Connector 76"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="39" idx="2"/>
             <a:endCxn id="6" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1765300" y="1640262"/>
             <a:ext cx="0" cy="305009"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="50" name="Rounded Rectangle 49"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6339883" y="373588"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -7911,271 +7930,273 @@
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Faculty Head of RBES</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Jared Ruff</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="71" name="Elbow Connector 70"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="29" idx="3"/>
             <a:endCxn id="44" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="4947220" y="3465294"/>
             <a:ext cx="129" cy="3135643"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 177309302"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="101" name="Elbow Connector 100"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="7" idx="1"/>
             <a:endCxn id="58" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3146697" y="2202865"/>
             <a:ext cx="12554" cy="2217431"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 1920934"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="103" name="Elbow Connector 102"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="26" idx="1"/>
             <a:endCxn id="58" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3146697" y="2202854"/>
             <a:ext cx="24086" cy="3082638"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 1049099"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="105" name="Elbow Connector 104"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="44" idx="1"/>
             <a:endCxn id="58" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000">
             <a:off x="3146697" y="2202854"/>
             <a:ext cx="652" cy="1262440"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 35161350"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="118" name="Straight Connector 117"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="114" idx="1"/>
             <a:endCxn id="114" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11429231" y="3015492"/>
             <a:ext cx="0" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="119" name="Straight Connector 118"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="114" idx="1"/>
             <a:endCxn id="114" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11429231" y="3015492"/>
             <a:ext cx="0" cy="0"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="52" name="Rounded Rectangle 51"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13488040" y="6482476"/>
             <a:ext cx="2973300" cy="917880"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst>
               <a:gd name="adj" fmla="val 31104"/>
             </a:avLst>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln>
             <a:solidFill>
               <a:srgbClr val="7030A0"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
@@ -8207,95 +8228,97 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>HUMS externally funded posts:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="en-GB" sz="1000" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1">
                     <a:lumMod val="50000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>0.7x G3 Farzana Timol, 1 FTE G4, Lou Miller 1x G4 Christopher Kitchen  FTE Ed. and Child Psychology </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="33" name="Elbow Connector 32"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="117" idx="3"/>
             <a:endCxn id="114" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="13229240" y="3015492"/>
             <a:ext cx="55793" cy="1763272"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val -131947"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="47" name="Rounded Rectangle 46"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6339883" y="1095389"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -8304,82 +8327,107 @@
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Faculty PGR Services Manager</a:t>
+              <a:t>Faculty </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" b="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>PGR </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Services Manager</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>AnneMarie Walsh </a:t>
+              <a:t>Monique James</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="51" name="Rounded Rectangle 50"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11713371" y="1822194"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -8409,51 +8457,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PGR Funding Officer </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Carole Douguedroit-Arrowsmith</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="58" name="Rounded Rectangle 57"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3146697" y="1932854"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -8475,178 +8525,182 @@
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PGR Recruitment &amp; Admissions Officer </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Tasleem Hanif </a:t>
+              <a:t>Charles Rhodes</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="61" name="Straight Connector 60"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="50" idx="2"/>
             <a:endCxn id="47" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7239883" y="913588"/>
             <a:ext cx="0" cy="181801"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="Rounded Rectangle 28"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3435220" y="6150937"/>
             <a:ext cx="1512000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
-          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Postgraduate Research Operations Assistant </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Admissions)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="800" dirty="0">
+              <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
-                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:latin typeface="Arial"/>
+                <a:cs typeface="Arial"/>
               </a:rPr>
-              <a:t>3 FTE Romy Tonge, Angel Shing, Sofie Kingscott</a:t>
+              <a:t>1 FTE Romy Tonge</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="145" name="Rounded Rectangle 144"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7490628" y="6154557"/>
             <a:ext cx="1512000" cy="1189220"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -8666,108 +8720,148 @@
           <a:bodyPr lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Postgraduate Research  Operations Assistant </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>(Hub Support)  </a:t>
+              <a:t>(Hub/Methods)  </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1 FTE Camila Toledo Orbeta</a:t>
+              <a:t>1 FTE </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>1 FTE Vacancy</a:t>
+              <a:t>Hayley Foster</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>(Methods)</a:t>
+              <a:t>1 FTE</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>(Hub/Methods)</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0"/>
+              <a:t>Kamila </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0" err="1"/>
+              <a:t>Verikaite</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t> </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="146" name="Rounded Rectangle 145"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5249276" y="6145836"/>
             <a:ext cx="1800000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -8803,180 +8897,212 @@
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Examinations)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0" err="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Zhichao</a:t>
+            </a:r>
+            <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>2 FTE Zhichao Chen, Jessica Pullan, 0.5 FTE Afifa Bano</a:t>
+              <a:t> Chen 0.5 FTE, Afifa Bano 0’5 FTE</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Angel Shing 1.0 FTE</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="149" name="Elbow Connector 148"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="48" idx="2"/>
             <a:endCxn id="142" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="6135714" y="3394376"/>
             <a:ext cx="2033421" cy="176408"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector2">
             <a:avLst/>
           </a:prstGeom>
           <a:ln/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="151" name="Straight Connector 150"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="143" idx="2"/>
             <a:endCxn id="145" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1">
             <a:off x="8246628" y="3737876"/>
             <a:ext cx="17296" cy="2416691"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="19" name="Elbow Connector 18"/>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="144" idx="0"/>
             <a:endCxn id="48" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="5400000" flipH="1" flipV="1">
             <a:off x="6327076" y="2294115"/>
             <a:ext cx="741776" cy="1085307"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Rounded Rectangle 6"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3159251" y="4150285"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9014,51 +9140,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Recruitment) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1 FTE Eliza Kent</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="Rounded Rectangle 25"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3170783" y="4835492"/>
             <a:ext cx="1800000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:srgbClr val="181E2A"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9111,51 +9239,53 @@
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>3 FTE Rachel Corbishley, Mark Falzon, </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="181E2A"/>
                 </a:solidFill>
               </a:rPr>
               <a:t>Zahra Abdalla</a:t>
             </a:r>
             <a:endParaRPr lang="en-GB" sz="800" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="181E2A"/>
               </a:solidFill>
               <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="115" name="Rounded Rectangle 114"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11485024" y="3860645"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9193,51 +9323,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Programmes) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> 1 FTE Sandra Bundy Palmer</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="117" name="Rounded Rectangle 116"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11485024" y="4508764"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9275,133 +9407,163 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Prof Doc) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1FTE Liam Grindell</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="142" name="Rounded Rectangle 141"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5264210" y="4049291"/>
             <a:ext cx="1800000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Postgraduate Research Administrator </a:t>
+              <a:t>Postgraduate Research Administrator</a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Progression and Welfare) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>3 FTE Ann Cronley, Jackie Boardman, Rachel McMenemy</a:t>
+              <a:t>3 FTE  Jackie Boardman, </a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Rachel </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>McMenemy, Jessica Pullam</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="55" name="Rounded Rectangle 54"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9317254" y="4280759"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9429,51 +9591,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Postgraduate Research Funding Administrator</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t> 1 FTE  Kimberley Hulme</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rounded Rectangle 5"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="865300" y="1945271"/>
             <a:ext cx="1800000" cy="770223"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -9523,51 +9687,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>1FTE </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Anthony Morris</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="44" name="Rounded Rectangle 43"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3147349" y="3195294"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9608,51 +9774,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Recruitment &amp; Admissions) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Paul Greenham</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="114" name="Rounded Rectangle 113"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="11429231" y="2745492"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9690,51 +9858,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Programmes)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Debbie Kubiena</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="143" name="Rounded Rectangle 142"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7363924" y="3197866"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9772,51 +9942,53 @@
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Experience)</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Joanne Marsh</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="144" name="Rounded Rectangle 143"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5255311" y="3207646"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9825,86 +9997,91 @@
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Postgraduate Research Coordinator </a:t>
             </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>(Progression and Welfare) </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Lynne Barlow-Cheetham</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="60" name="Rounded Rectangle 53">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FF69AED-1B6E-4EAF-B2D4-9F646883E5DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9317254" y="2911563"/>
             <a:ext cx="1800000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="3175" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="tx1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -9944,560 +10121,564 @@
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Neil Sanderson </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Jake Taylor .5 FTE</a:t>
+              <a:t>Jake Taylor 0.5 FTE</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="21" name="Straight Connector 20">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{745AC9F4-E8C1-440F-8C83-5217CF94CC82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="60" idx="2"/>
             <a:endCxn id="55" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="10217254" y="3811563"/>
             <a:ext cx="0" cy="469196"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
-      <p:sp>
-[...30 lines deleted...]
-      </p:sp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
           <p:contentPart p14:bwMode="auto" r:id="rId3">
             <p14:nvContentPartPr>
               <p14:cNvPr id="17" name="Ink 16">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C486DF0B-D222-E78F-6E7B-5202CD644814}"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
-              <p14:cNvContentPartPr/>
+              <p14:cNvContentPartPr>
+                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p14:cNvContentPartPr>
               <p14:nvPr/>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="12234027" y="6879315"/>
               <a:ext cx="360" cy="360"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="17" name="Ink 16">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C486DF0B-D222-E78F-6E7B-5202CD644814}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
-              <p:cNvPicPr/>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
               <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="12225027" y="6870315"/>
                 <a:ext cx="18000" cy="18000"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
           <p:contentPart p14:bwMode="auto" r:id="rId5">
             <p14:nvContentPartPr>
               <p14:cNvPr id="18" name="Ink 17">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE94CB9-37C4-7515-EEA6-0B40447BA7F7}"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
-              <p14:cNvContentPartPr/>
+              <p14:cNvContentPartPr>
+                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p14:cNvContentPartPr>
               <p14:nvPr/>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="15972366" y="4021635"/>
               <a:ext cx="360" cy="360"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="18" name="Ink 17">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BBE94CB9-37C4-7515-EEA6-0B40447BA7F7}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
-              <p:cNvPicPr/>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
               <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="15963366" y="4012635"/>
                 <a:ext cx="18000" cy="18000"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
           <p:contentPart p14:bwMode="auto" r:id="rId6">
             <p14:nvContentPartPr>
               <p14:cNvPr id="23" name="Ink 22">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F32D8038-5C00-A200-EF48-4ED499E2F941}"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
-              <p14:cNvContentPartPr/>
+              <p14:cNvContentPartPr>
+                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p14:cNvContentPartPr>
               <p14:nvPr/>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="10900587" y="6812355"/>
               <a:ext cx="360" cy="360"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="23" name="Ink 22">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F32D8038-5C00-A200-EF48-4ED499E2F941}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
-              <p:cNvPicPr/>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
               <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="10891587" y="6803355"/>
                 <a:ext cx="18000" cy="18000"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
           <p:contentPart p14:bwMode="auto" r:id="rId7">
             <p14:nvContentPartPr>
               <p14:cNvPr id="27" name="Ink 26">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B95A52-3E8E-FFEB-9E25-25692C1A7230}"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
-              <p14:cNvContentPartPr/>
+              <p14:cNvContentPartPr>
+                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p14:cNvContentPartPr>
               <p14:nvPr/>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="10510347" y="6860595"/>
               <a:ext cx="360" cy="360"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="27" name="Ink 26">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{35B95A52-3E8E-FFEB-9E25-25692C1A7230}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
-              <p:cNvPicPr/>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
               <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="10501347" y="6851595"/>
                 <a:ext cx="18000" cy="18000"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:grpSp>
         <p:nvGrpSpPr>
           <p:cNvPr id="31" name="Group 30">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{39796C86-689D-6B35-8752-4B70232458B8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvGrpSpPr/>
+          <p:cNvGrpSpPr>
+            <a:grpSpLocks noGrp="1" noUngrp="1" noRot="1" noMove="1" noResize="1"/>
+          </p:cNvGrpSpPr>
           <p:nvPr/>
         </p:nvGrpSpPr>
         <p:grpSpPr>
           <a:xfrm>
             <a:off x="10795827" y="6850875"/>
             <a:ext cx="360" cy="360"/>
             <a:chOff x="9743730" y="6562455"/>
             <a:chExt cx="360" cy="360"/>
           </a:xfrm>
         </p:grpSpPr>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <mc:Choice Requires="p14">
             <p:contentPart p14:bwMode="auto" r:id="rId8">
               <p14:nvContentPartPr>
                 <p14:cNvPr id="28" name="Ink 27">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E89CF3D8-A2E4-210A-92F9-DCB80F184319}"/>
                     </a:ext>
                   </a:extLst>
                 </p14:cNvPr>
-                <p14:cNvContentPartPr/>
+                <p14:cNvContentPartPr>
+                  <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+                </p14:cNvContentPartPr>
                 <p14:nvPr/>
               </p14:nvContentPartPr>
               <p14:xfrm>
                 <a:off x="9743730" y="6562455"/>
                 <a:ext cx="360" cy="360"/>
               </p14:xfrm>
             </p:contentPart>
           </mc:Choice>
           <mc:Fallback xmlns="">
             <p:pic>
               <p:nvPicPr>
                 <p:cNvPr id="28" name="Ink 27">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E89CF3D8-A2E4-210A-92F9-DCB80F184319}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
-                <p:cNvPicPr/>
+                <p:cNvPicPr>
+                  <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+                </p:cNvPicPr>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill>
                 <a:blip r:embed="rId4"/>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="9734730" y="6553455"/>
                   <a:ext cx="18000" cy="18000"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
               </p:spPr>
             </p:pic>
           </mc:Fallback>
         </mc:AlternateContent>
         <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <mc:Choice Requires="p14">
             <p:contentPart p14:bwMode="auto" r:id="rId9">
               <p14:nvContentPartPr>
                 <p14:cNvPr id="30" name="Ink 29">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC52C97-638B-9BA1-4A89-B03215AC20B4}"/>
                     </a:ext>
                   </a:extLst>
                 </p14:cNvPr>
-                <p14:cNvContentPartPr/>
+                <p14:cNvContentPartPr>
+                  <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+                </p14:cNvContentPartPr>
                 <p14:nvPr/>
               </p14:nvContentPartPr>
               <p14:xfrm>
                 <a:off x="9743730" y="6562455"/>
                 <a:ext cx="360" cy="360"/>
               </p14:xfrm>
             </p:contentPart>
           </mc:Choice>
           <mc:Fallback xmlns="">
             <p:pic>
               <p:nvPicPr>
                 <p:cNvPr id="30" name="Ink 29">
                   <a:extLst>
                     <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                       <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2EC52C97-638B-9BA1-4A89-B03215AC20B4}"/>
                     </a:ext>
                   </a:extLst>
                 </p:cNvPr>
-                <p:cNvPicPr/>
+                <p:cNvPicPr>
+                  <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+                </p:cNvPicPr>
                 <p:nvPr/>
               </p:nvPicPr>
               <p:blipFill>
                 <a:blip r:embed="rId4"/>
                 <a:stretch>
                   <a:fillRect/>
                 </a:stretch>
               </p:blipFill>
               <p:spPr>
                 <a:xfrm>
                   <a:off x="9734730" y="6553455"/>
                   <a:ext cx="18000" cy="18000"/>
                 </a:xfrm>
                 <a:prstGeom prst="rect">
                   <a:avLst/>
                 </a:prstGeom>
               </p:spPr>
             </p:pic>
           </mc:Fallback>
         </mc:AlternateContent>
       </p:grpSp>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
           <p:contentPart p14:bwMode="auto" r:id="rId10">
             <p14:nvContentPartPr>
               <p14:cNvPr id="32" name="Ink 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FF295B8-AB85-D091-03F4-B8249E3ED563}"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
-              <p14:cNvContentPartPr/>
+              <p14:cNvContentPartPr>
+                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p14:cNvContentPartPr>
               <p14:nvPr/>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="10919667" y="6879315"/>
               <a:ext cx="360" cy="360"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="32" name="Ink 31">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4FF295B8-AB85-D091-03F4-B8249E3ED563}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
-              <p:cNvPicPr/>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
               <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="10910667" y="6870315"/>
                 <a:ext cx="18000" cy="18000"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
         <mc:Choice Requires="p14">
           <p:contentPart p14:bwMode="auto" r:id="rId11">
             <p14:nvContentPartPr>
               <p14:cNvPr id="34" name="Ink 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64488F87-11E6-334F-1704-F5F91834852E}"/>
                   </a:ext>
                 </a:extLst>
               </p14:cNvPr>
-              <p14:cNvContentPartPr/>
+              <p14:cNvContentPartPr>
+                <a14:cpLocks xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p14:cNvContentPartPr>
               <p14:nvPr/>
             </p14:nvContentPartPr>
             <p14:xfrm>
               <a:off x="10424307" y="6841155"/>
               <a:ext cx="360" cy="360"/>
             </p14:xfrm>
           </p:contentPart>
         </mc:Choice>
         <mc:Fallback xmlns="">
           <p:pic>
             <p:nvPicPr>
               <p:cNvPr id="34" name="Ink 33">
                 <a:extLst>
                   <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                     <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{64488F87-11E6-334F-1704-F5F91834852E}"/>
                   </a:ext>
                 </a:extLst>
               </p:cNvPr>
-              <p:cNvPicPr/>
+              <p:cNvPicPr>
+                <a:picLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+              </p:cNvPicPr>
               <p:nvPr/>
             </p:nvPicPr>
             <p:blipFill>
               <a:blip r:embed="rId4"/>
               <a:stretch>
                 <a:fillRect/>
               </a:stretch>
             </p:blipFill>
             <p:spPr>
               <a:xfrm>
                 <a:off x="10415307" y="6832155"/>
                 <a:ext cx="18000" cy="18000"/>
               </a:xfrm>
               <a:prstGeom prst="rect">
                 <a:avLst/>
               </a:prstGeom>
             </p:spPr>
           </p:pic>
         </mc:Fallback>
       </mc:AlternateContent>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="48" name="Rounded Rectangle 47"/>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6340618" y="1925870"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -10534,253 +10715,258 @@
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Anusarin Lowe </a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="152" name="Elbow Connector 151">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C6FFD87-4B72-F94D-AB3E-84BDC8D424FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="58" idx="0"/>
             <a:endCxn id="47" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="5400000" flipH="1" flipV="1">
             <a:off x="5494558" y="187529"/>
             <a:ext cx="297465" cy="3193186"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="154" name="Elbow Connector 153">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E000C27C-D943-A14D-B9B3-80B63B6D28F7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="51" idx="0"/>
             <a:endCxn id="47" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="16200000" flipV="1">
             <a:off x="9833225" y="-957952"/>
             <a:ext cx="186805" cy="5373488"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="181" name="Straight Connector 180">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DDF7E6C9-1DE8-BC40-81C7-F71871F2B857}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="47" idx="2"/>
             <a:endCxn id="48" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7239883" y="1635389"/>
             <a:ext cx="735" cy="290481"/>
           </a:xfrm>
           <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="187" name="Elbow Connector 186">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5F834D5-8E08-AC41-94CF-71B5B1225746}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="51" idx="1"/>
             <a:endCxn id="60" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipV="1">
             <a:off x="10217255" y="2092193"/>
             <a:ext cx="1496117" cy="819369"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector2">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="79" name="Elbow Connector 78">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC035CF7-CDD2-9E43-BF51-DF75F80C6A79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="114" idx="3"/>
             <a:endCxn id="115" idx="3"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13229240" y="3015501"/>
             <a:ext cx="55793" cy="1115153"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 231947"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="80" name="Rounded Rectangle 79">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{46C4D998-AFCE-674F-8CF7-876A38A44F20}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13906586" y="3013347"/>
             <a:ext cx="1800000" cy="900000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1"/>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
@@ -10815,89 +11001,91 @@
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>Francesca Roncoli</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="82" name="Elbow Connector 81">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{61792FD1-D4D5-D94F-AE31-B2B70AD62E2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:endCxn id="80" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="16200000" flipH="1">
             <a:off x="13068086" y="2624846"/>
             <a:ext cx="1288775" cy="388226"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector2">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="100" name="Rounded Rectangle 99">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2DFF540F-FD23-CD4F-9B0A-C72418EAAA5C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvSpPr/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13918367" y="2033675"/>
             <a:ext cx="1800000" cy="540000"/>
           </a:xfrm>
           <a:prstGeom prst="roundRect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
             <a:schemeClr val="bg1">
               <a:lumMod val="85000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
@@ -10912,310 +11100,485 @@
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
               <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
               <a:t>PGR Placement Officer </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="en-GB" sz="800" dirty="0">
+              <a:rPr lang="en-GB" sz="800">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:rPr>
-              <a:t>Beth Taylor</a:t>
+              <a:t>xxxxxx</a:t>
             </a:r>
+            <a:endParaRPr lang="en-GB" sz="800" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="tx1"/>
+              </a:solidFill>
+              <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="148" name="Elbow Connector 147">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA16FFE7-36A1-4943-AAD4-40E80431E212}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="143" idx="0"/>
             <a:endCxn id="48" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="16200000" flipV="1">
             <a:off x="7386273" y="2320215"/>
             <a:ext cx="731996" cy="1023306"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="153" name="Elbow Connector 152">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{19F1D00C-04F9-7944-9102-D6E7D989C431}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="146" idx="1"/>
             <a:endCxn id="144" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="10800000" flipH="1">
             <a:off x="5249285" y="3477646"/>
             <a:ext cx="6035" cy="3118190"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val -1497548"/>
             </a:avLst>
           </a:prstGeom>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="solid"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="81" name="Elbow Connector 80">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82CEE0D1-4538-C145-A3F4-352F70265725}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="51" idx="2"/>
             <a:endCxn id="114" idx="0"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm rot="5400000">
             <a:off x="12279652" y="2411773"/>
             <a:ext cx="383298" cy="284140"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="98" name="Elbow Connector 97">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AD7791D5-00A4-F24E-BB87-DB4880BC57CC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:stCxn id="51" idx="3"/>
             <a:endCxn id="100" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="13513371" y="2092194"/>
             <a:ext cx="404996" cy="211481"/>
           </a:xfrm>
           <a:prstGeom prst="bentConnector3">
             <a:avLst>
               <a:gd name="adj1" fmla="val 50000"/>
             </a:avLst>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="11" name="Elbow Connector 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F790AE5B-8C8F-C031-40A4-6894660D743A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="2514439" y="2707348"/>
             <a:ext cx="1544812" cy="7502"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="3" name="Elbow Connector 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0FBA8DE7-3979-0D1E-A5C3-F5382198DA04}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvCxnSpPr>
-            <a:cxnSpLocks/>
+            <a:cxnSpLocks noGrp="1" noRot="1" noMove="1" noResize="1" noEditPoints="1" noAdjustHandles="1" noChangeArrowheads="1" noChangeShapeType="1"/>
             <a:endCxn id="58" idx="2"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="4046697" y="2472854"/>
             <a:ext cx="0" cy="231458"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="dash"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Rounded Rectangle 50">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EC965C2B-F909-810F-1718-A574672AE4A5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8305403" y="1902368"/>
+            <a:ext cx="1767288" cy="570485"/>
+          </a:xfrm>
+          <a:prstGeom prst="roundRect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="bg1">
+              <a:lumMod val="85000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+            <a:solidFill>
+              <a:schemeClr val="dk1"/>
+            </a:solidFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:scrgbClr r="0" g="0" b="0"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="dk1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" b="1" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>DTP Hub Manager</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="en-GB" sz="800" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:t>Hannah Helm</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="5" name="Straight Connector 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3903E4C5-9B32-94C7-24DB-C0AD5774B862}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:stCxn id="2" idx="3"/>
+            <a:endCxn id="51" idx="1"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipV="1">
+            <a:off x="10072691" y="2092194"/>
+            <a:ext cx="1640680" cy="95417"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:lnRef>
+          <a:fillRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="tx1"/>
+          </a:fontRef>
+        </p:style>
+      </p:cxnSp>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="12" name="Straight Connector 11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6A87DD2D-D298-102B-5F5A-550188A7B15E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+            <a:endCxn id="47" idx="3"/>
+          </p:cNvCxnSpPr>
+          <p:nvPr/>
+        </p:nvCxnSpPr>
+        <p:spPr>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="8139883" y="1365389"/>
+            <a:ext cx="1024041" cy="477290"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
             <a:solidFill>
               <a:schemeClr val="dk1"/>
             </a:solidFill>
             <a:prstDash val="dash"/>
             <a:round/>
             <a:headEnd type="none" w="med" len="med"/>
             <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:scrgbClr r="0" g="0" b="0"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
     </p:spTree>
@@ -12380,76 +12743,87 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D017E2E86941C46B1982B2B32518E41" ma:contentTypeVersion="21" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a207377b381a2bceb7a352340d092e24">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xmlns:ns3="2734ee3c-af69-4f35-a20d-cf915ccf4abe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="4978b4b23deb6f9972336b5e67963513" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005D017E2E86941C46B1982B2B32518E41" ma:contentTypeVersion="25" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="f97ae85633b752b8c8cb6aa32b5cd77a">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xmlns:ns3="2734ee3c-af69-4f35-a20d-cf915ccf4abe" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5ef038f5f64e3d231f8e9a2860e36488" ns2:_="" ns3:_="">
     <xsd:import namespace="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
     <xsd:import namespace="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:TaxKeywordTaxHTField" minOccurs="0"/>
                 <xsd:element ref="ns2:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns2:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:Timetable_x002d_Year1" minOccurs="0"/>
+                <xsd:element ref="ns3:School" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="35171eaf-82dd-40d1-9430-63b1b0af6ee9" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="TaxKeywordTaxHTField" ma:index="9" nillable="true" ma:taxonomy="true" ma:internalName="TaxKeywordTaxHTField" ma:taxonomyFieldName="TaxKeyword" ma:displayName="Enterprise Keywords" ma:fieldId="{23f27201-bee3-471e-b2e7-b64fd8b7ca38}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="00000000-0000-0000-0000-000000000000" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="true" ma:isKeyword="true">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="TaxCatchAll" ma:index="10" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b1eb7151-9f5a-4e50-ad3c-af9cf39e4557}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="35171eaf-82dd-40d1-9430-63b1b0af6ee9">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
@@ -12535,50 +12909,65 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="23" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Timetable_x002d_Year1" ma:index="25" nillable="true" ma:displayName="Timetable - Year 1" ma:format="Hyperlink" ma:internalName="Timetable_x002d_Year1">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:URL">
             <xsd:sequence>
               <xsd:element name="Url" type="dms:ValidUrl" minOccurs="0" nillable="true"/>
               <xsd:element name="Description" type="xsd:string" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
+    <xsd:element name="School" ma:index="26" nillable="true" ma:displayName="School" ma:format="Dropdown" ma:internalName="School">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="AMBS"/>
+          <xsd:enumeration value="SOSS"/>
+          <xsd:enumeration value="SALC"/>
+          <xsd:enumeration value="SEED"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -12635,169 +13024,162 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="35171eaf-82dd-40d1-9430-63b1b0af6ee9" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2734ee3c-af69-4f35-a20d-cf915ccf4abe">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Timetable_x002d_Year1 xmlns="2734ee3c-af69-4f35-a20d-cf915ccf4abe">
       <Url xsi:nil="true"/>
       <Description xsi:nil="true"/>
     </Timetable_x002d_Year1>
+    <School xmlns="2734ee3c-af69-4f35-a20d-cf915ccf4abe" xsi:nil="true"/>
+    <TaxCatchAll xmlns="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
     <TaxKeywordTaxHTField xmlns="35171eaf-82dd-40d1-9430-63b1b0af6ee9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </TaxKeywordTaxHTField>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D70CA8B5-B290-427F-9107-3C38118F9F07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6AD2807-08FD-4108-8EC1-88AD28C150D8}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{160B9325-5798-49A5-8D4E-139B27383885}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
     <ds:schemaRef ds:uri="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC6C8265-E809-4FE6-8D50-3B3EBFFC2A5A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...7 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="2734ee3c-af69-4f35-a20d-cf915ccf4abe"/>
+    <ds:schemaRef ds:uri="35171eaf-82dd-40d1-9430-63b1b0af6ee9"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
-  <Words>266</Words>
+  <Words>268</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Custom</PresentationFormat>
-  <Paragraphs>63</Paragraphs>
+  <Paragraphs>73</Paragraphs>
   <Slides>1</Slides>
   <Notes>1</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>Fonts Used</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
       <vt:lpstr>UoM</vt:lpstr>
       <vt:lpstr>SEP</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>‘Cohort 2’ – Teams Supporting the Core Student Journey  Final proposals for change to management and leadership roles  July 2021</dc:title>
   <dc:creator>James Crosland</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005D017E2E86941C46B1982B2B32518E41</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="TaxKeyword">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>