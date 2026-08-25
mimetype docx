--- v0 (2026-04-18)
+++ v1 (2026-08-25)
@@ -1,46 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3C7A067C" w14:textId="31E12E68" w:rsidR="00D90FF1" w:rsidRPr="00BE2AEB" w:rsidRDefault="00B42DBA" w:rsidP="00B42DBA">
       <w:pPr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AEB">
@@ -327,125 +325,157 @@
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="8496300" cy="1403985"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="F2F2F2">
                             <a:alpha val="60000"/>
                           </a:srgbClr>
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="484AA60C" w14:textId="77777777" w:rsidR="005040AE" w:rsidRPr="00286909" w:rsidRDefault="005040AE">
+                          <w:p w14:paraId="484AA60C" w14:textId="7588F8EA" w:rsidR="005040AE" w:rsidRPr="00286909" w:rsidRDefault="005040AE">
                             <w:pPr>
                               <w:rPr>
                                 <w:color w:val="002060"/>
                                 <w:sz w:val="68"/>
                                 <w:szCs w:val="68"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00286909">
                               <w:rPr>
                                 <w:color w:val="002060"/>
                                 <w:sz w:val="68"/>
                                 <w:szCs w:val="68"/>
                               </w:rPr>
-                              <w:t xml:space="preserve">The National Confidential Inquiry into Suicide and Safety in Mental Health </w:t>
+                              <w:t>The National Confidential Inquiry into Suicide</w:t>
+                            </w:r>
+                            <w:r w:rsidR="0062634C">
+                              <w:rPr>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="68"/>
+                                <w:szCs w:val="68"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">, Homicide </w:t>
+                            </w:r>
+                            <w:r w:rsidRPr="00286909">
+                              <w:rPr>
+                                <w:color w:val="002060"/>
+                                <w:sz w:val="68"/>
+                                <w:szCs w:val="68"/>
+                              </w:rPr>
+                              <w:t xml:space="preserve">and Safety in Mental Health </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:spAutoFit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>20000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shape w14:anchorId="47E642DB" id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:7.5pt;margin-top:27.7pt;width:669pt;height:110.55pt;z-index:251658243;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:200;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:200;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQ4vJAHgIAAB8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO2yAQfa/Uf0C8N3aySZpYcVbbbFNV&#10;2l6kbT8AA45RMUOBxE6/fgfszabtW1VbQgwznJk5c9jc9q0mJ+m8AlPS6SSnRBoOQplDSb9/279Z&#10;UeIDM4JpMLKkZ+np7fb1q01nCzmDBrSQjiCI8UVnS9qEYIss87yRLfMTsNKgswbXsoCmO2TCsQ7R&#10;W53N8nyZdeCEdcCl93h6PzjpNuHXteThS117GYguKdYW0urSWsU1225YcXDMNoqPZbB/qKJlymDS&#10;C9Q9C4wcnfoLqlXcgYc6TDi0GdS14jL1gN1M8z+6eWyYlakXJMfbC03+/8Hyz6dH+9WR0L+DHgeY&#10;mvD2AfgPTwzsGmYO8s456BrJBCaeRsqyzvpivBqp9oWPIFX3CQQOmR0DJKC+dm1kBfskiI4DOF9I&#10;l30gHA9X8/XyJkcXR990nt+sV4uUgxXP163z4YOElsRNSR1ONcGz04MPsRxWPIfEbB60EnuldTLc&#10;odppR04MFbCfxX+4q23DhtNljt+Y0g/hCfM3HG1IV9L1YrZI1w3EBEk9rQooYa1a7CUijaKKfL03&#10;IoUEpvSwx1K1GQmMnA3shb7qiRIju5HPCsQZGXUwKBZfGG4acL8o6VCtJfU/j8xJSvRHg1NZT+fz&#10;KO9kzBdvZ2i4a0917WGGI1RJAyXDdhfSk0h82Tuc3l4lXl8qGUtGFSZqxhcTZX5tp6iXd719AgAA&#10;//8DAFBLAwQUAAYACAAAACEAQv1p8d8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE&#10;70j8g7VIXBB1SLFBIU5VIXFDCEKlqjc3NklEvE5jpzV/z/YEx9kZzb4pV8kN7Gin0HtUcLfIgFls&#10;vOmxVbD5fLl9BBaiRqMHj1bBjw2wqi4vSl0Yf8IPe6xjy6gEQ6EVdDGOBeeh6azTYeFHi+R9+cnp&#10;SHJquZn0icrdwPMsk9zpHulDp0f73Nnmu56dgoNM/ObVbWT/vpPrWuZvaXuYlbq+SusnYNGm+BeG&#10;Mz6hQ0VMez+jCWwgLWhKVCDEPbCzvxRLuuwV5A9SAK9K/n9C9QsAAP//AwBQSwECLQAUAAYACAAA&#10;ACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQIt&#10;ABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQIt&#10;ABQABgAIAAAAIQBQ4vJAHgIAAB8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBL&#10;AQItABQABgAIAAAAIQBC/Wnx3wAAAAoBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54&#10;bWxQSwUGAAAAAAQABADzAAAAhAUAAAAA&#10;" fillcolor="#f2f2f2" stroked="f">
                 <v:fill opacity="39321f"/>
                 <v:textbox style="mso-fit-shape-to-text:t">
                   <w:txbxContent>
-                    <w:p w14:paraId="484AA60C" w14:textId="77777777" w:rsidR="005040AE" w:rsidRPr="00286909" w:rsidRDefault="005040AE">
+                    <w:p w14:paraId="484AA60C" w14:textId="7588F8EA" w:rsidR="005040AE" w:rsidRPr="00286909" w:rsidRDefault="005040AE">
                       <w:pPr>
                         <w:rPr>
                           <w:color w:val="002060"/>
                           <w:sz w:val="68"/>
                           <w:szCs w:val="68"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00286909">
                         <w:rPr>
                           <w:color w:val="002060"/>
                           <w:sz w:val="68"/>
                           <w:szCs w:val="68"/>
                         </w:rPr>
-                        <w:t xml:space="preserve">The National Confidential Inquiry into Suicide and Safety in Mental Health </w:t>
+                        <w:t>The National Confidential Inquiry into Suicide</w:t>
+                      </w:r>
+                      <w:r w:rsidR="0062634C">
+                        <w:rPr>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="68"/>
+                          <w:szCs w:val="68"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">, Homicide </w:t>
+                      </w:r>
+                      <w:r w:rsidRPr="00286909">
+                        <w:rPr>
+                          <w:color w:val="002060"/>
+                          <w:sz w:val="68"/>
+                          <w:szCs w:val="68"/>
+                        </w:rPr>
+                        <w:t xml:space="preserve">and Safety in Mental Health </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BE2AEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58A99BBB" wp14:editId="26ED35D1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="58A99BBB" wp14:editId="4C3A3255">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>704850</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="10003155" cy="5162550"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
             <wp:docPr id="1" name="Picture 1" descr="A group of people walking on a street&#10;&#10;Description automatically generated with medium confidence"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Picture 1" descr="A group of people walking on a street&#10;&#10;Description automatically generated with medium confidence"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -706,1634 +736,1531 @@
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Contents</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="322E69F1" w14:textId="77777777" w:rsidR="005C16DD" w:rsidRPr="00BE2AEB" w:rsidRDefault="005C16DD" w:rsidP="005C16DD">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:noProof w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
         <w:id w:val="663364983"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="1D14839B" w14:textId="238D9437" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="005C16DD" w:rsidP="008D31BB">
+        <w:p w14:paraId="2B98C60E" w14:textId="58FE1FE2" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="005C16DD">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:kern w:val="2"/>
+              <w:sz w:val="22"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
           <w:r w:rsidRPr="00BE2AEB">
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:noProof w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00BE2AEB">
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
           <w:r w:rsidRPr="00BE2AEB">
             <w:rPr>
-              <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-              <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+              <w:noProof w:val="0"/>
             </w:rPr>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
+          <w:hyperlink w:anchor="_Toc233356521" w:history="1">
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356521 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC5654" w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="37098948" w14:textId="66FCF96D" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="1EF2BE4F" w14:textId="09A56B3E" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="22"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248101" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356522" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Introduction</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>Safer care in mental health services</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248101 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356522 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>2</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="03E45CF0" w14:textId="7948ADAB" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
-[...73 lines deleted...]
-        <w:p w14:paraId="6ACE0521" w14:textId="2842BB8E" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="617BB184" w14:textId="3C0BACC7" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248103" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356523" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Safer wards</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248103 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356523 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7CA7A7B0" w14:textId="6D1674AE" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="61560678" w14:textId="6668B036" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248104" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356524" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Early follow-up on discharge</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248104 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356524 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="46D90FEF" w14:textId="0A79F9DD" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="3C430A8D" w14:textId="126AF71B" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248105" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356525" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>No out-of-area admissions</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248105 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356525 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="10452D8D" w14:textId="554ED9EF" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="72F89EB5" w14:textId="25DDBD2C" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248106" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356526" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>24-hour crisis teams</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248106 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356526 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="48F13903" w14:textId="4E27832E" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="46ED7DA4" w14:textId="45E16B1E" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248107" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356527" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Family involvement</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248107 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356527 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="69250A2B" w14:textId="2330CB90" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="1FF9C808" w14:textId="24314BEF" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248108" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356528" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>Guidance on depression</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248108 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356528 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4D040AE8" w14:textId="2D0EBA40" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="4C7BB160" w14:textId="786AF8B4" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248109" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356529" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Personalised risk management</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:t>Personalised approach to risk</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248109 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356529 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F2346B7" w14:textId="499AE0A9" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="40507AE1" w14:textId="73EA8F04" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248110" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356530" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Outreach teams</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248110 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356530 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="775CAB8D" w14:textId="6609180B" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="6A86DCC2" w14:textId="51C0CF44" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248111" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356531" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Low staff turnover</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248111 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356531 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="392E2E98" w14:textId="5423A786" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="52CFE235" w14:textId="58966AA4" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248112" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356532" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Reducing alcohol and drug misuse</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248112 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356532 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3BBE4620" w14:textId="548EF6AB" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="0C25DC08" w14:textId="3791DE49" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248113" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356533" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Managing self-harm</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248113 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356533 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0D95095A" w14:textId="2A37F06F" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="2376CB0B" w14:textId="6B34789D" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="22"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248114" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356534" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Safer care in the Emergency Department</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248114 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356534 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>21</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29947F5D" w14:textId="55AEAB8D" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="1F5817F3" w14:textId="530FC5D7" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248115" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356535" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Safer prescribing</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248115 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356535 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="40E6D911" w14:textId="53AD4B39" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="119B8C8A" w14:textId="01679569" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:rPr>
-              <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:kern w:val="2"/>
               <w:sz w:val="22"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248116" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356536" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Safer care in primary care</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248116 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356536 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>23</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:webHidden/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7322498C" w14:textId="36538D5C" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="176B33A5" w14:textId="6A426133" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248117" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356537" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Monitoring for depression</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248117 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356537 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="056C810A" w14:textId="7288FDEC" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
+        <w:p w14:paraId="06A90C8C" w14:textId="511D5035" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248118" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356538" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Additional measures for men</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248118 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356538 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>27</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="28144A04" w14:textId="7AA950CC" w:rsidR="00C0218E" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C0218E">
-[...74 lines deleted...]
-        <w:p w14:paraId="336B8A93" w14:textId="6E9BDFC6" w:rsidR="00EC2B27" w:rsidRPr="00BE2AEB" w:rsidRDefault="00EC2B27" w:rsidP="00EC2B27">
+        <w:p w14:paraId="1E5314E7" w14:textId="0DC26326" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
           <w:pPr>
             <w:pStyle w:val="TOC2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="15388"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
               <w:noProof/>
+              <w:kern w:val="2"/>
               <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc129248119" w:history="1">
-            <w:r w:rsidRPr="00BE2AEB">
+          <w:hyperlink w:anchor="_Toc233356539" w:history="1">
+            <w:r w:rsidRPr="00242D49">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Children and young people</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc129248119 \h </w:instrText>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356539 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="0094219A">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>29</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
-[...1 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1187AAD4" w14:textId="2D684E8D" w:rsidR="005C16DD" w:rsidRPr="00BE2AEB" w:rsidRDefault="005C16DD">
+        <w:p w14:paraId="7455A4AD" w14:textId="5C71E5AF" w:rsidR="00DC5654" w:rsidRPr="00242D49" w:rsidRDefault="00DC5654">
+          <w:pPr>
+            <w:pStyle w:val="TOC1"/>
+            <w:rPr>
+              <w:kern w:val="2"/>
+              <w:sz w:val="22"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc233356540" w:history="1">
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlink"/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Safer care for children and young people</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc233356540 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>29</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00242D49">
+              <w:rPr>
+                <w:webHidden/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="1187AAD4" w14:textId="149B7AFC" w:rsidR="005C16DD" w:rsidRPr="00BE2AEB" w:rsidRDefault="005C16DD">
           <w:pPr>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="00BE2AEB">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:bCs/>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="63BDEEB4" w14:textId="0B50B4A2" w:rsidR="003A413F" w:rsidRPr="00BE2AEB" w:rsidRDefault="003A413F" w:rsidP="005C16DD">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -2353,51 +2280,51 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="15388"/>
       </w:tblGrid>
       <w:tr w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w14:paraId="3BD62CD1" w14:textId="77777777" w:rsidTr="00BC5032">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15388" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="28F0E035" w14:textId="044AE62C" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="005C16DD">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="_Toc129248101"/>
+            <w:bookmarkStart w:id="0" w:name="_Toc233356521"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Introduction</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5166D393" w14:textId="77777777" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00350AAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -2419,69 +2346,81 @@
           <w:p w14:paraId="6DCB7746" w14:textId="65C37C76" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="002468E8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="200" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>About this toolkit</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67A1F184" w14:textId="77777777" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
+          <w:p w14:paraId="67A1F184" w14:textId="3F1F83D4" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="447" w:right="176" w:hanging="447"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>The National Confidential Inquiry into Suicide and Safety in Mental Health (NCISH) has collected in-depth information on all suicides in the UK since 1996, with the overall aim of improving safety for all mental health patients.</w:t>
+              <w:t>The National Confidential Inquiry into Suicide</w:t>
+            </w:r>
+            <w:r w:rsidR="0062634C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, Homicide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Safety in Mental Health (NCISH) has collected in-depth information on all suicides in the UK since 1996, with the overall aim of improving safety for all mental health patients.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ABB33F6" w14:textId="77777777" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:left="447" w:right="176" w:hanging="447"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>We provide crucial evidence to support service and training improvements, and ultimately, to contribute to a reduction in patient suicide rates and an overall decrease in the national suicide rate.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AC54A7F" w14:textId="2C84F267" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
             <w:pPr>
@@ -2606,71 +2545,83 @@
               </w:rPr>
               <w:t xml:space="preserve"> in primary care</w:t>
             </w:r>
             <w:r w:rsidR="00355F4A" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00355F4A" w:rsidRPr="00BE2AEB">
               <w:t>and for children and young people</w:t>
             </w:r>
             <w:r w:rsidR="006731EF" w:rsidRPr="00BE2AEB">
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidR="00F52845" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> from other NCISH studies</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C875C1" w14:textId="16E1DCD5" w:rsidR="005C16DD" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
+          <w:p w14:paraId="41C875C1" w14:textId="59346313" w:rsidR="005C16DD" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="29"/>
               </w:numPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="448" w:right="176" w:hanging="448"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>This resource has been developed by the National Confidential Inquiry into Suicide and Safety in Mental Health (NCISH)</w:t>
+              <w:t>This resource has been developed by the National Confidential Inquiry into Suicide</w:t>
+            </w:r>
+            <w:r w:rsidR="005C102C">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>, Homicide</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and Safety in Mental Health (NCISH)</w:t>
             </w:r>
             <w:r w:rsidR="006731EF" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006731EF" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">and is </w:t>
             </w:r>
             <w:r w:rsidR="004A11BB" w:rsidRPr="00BE2AEB">
               <w:t>regularly updated to reflect the most up-t</w:t>
             </w:r>
             <w:r w:rsidR="00722A49" w:rsidRPr="00BE2AEB">
               <w:t>o</w:t>
             </w:r>
             <w:r w:rsidR="004A11BB" w:rsidRPr="00BE2AEB">
               <w:t>-date evidence an</w:t>
             </w:r>
             <w:r w:rsidR="00722A49" w:rsidRPr="00BE2AEB">
               <w:t>d guidance</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -2678,224 +2629,237 @@
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1AA1E64E" w14:textId="0D3A5A5A" w:rsidR="005C16DD" w:rsidRPr="00BE2AEB" w:rsidRDefault="005C16DD" w:rsidP="005C16DD">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:ind w:right="176"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D5344BD" w14:textId="5AB151FA" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="002468E8">
+          <w:p w14:paraId="6D5344BD" w14:textId="3F57A70B" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="002468E8">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="200" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Important note</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43775747" w14:textId="4ECE5553" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
+          <w:p w14:paraId="43775747" w14:textId="676B5EFF" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="002468E8" w:rsidP="00C43B6C">
             <w:pPr>
               <w:spacing w:before="80" w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>This toolkit is intended to be used as a basis for self-assessment by mental health care providers and responses should ideally be based on recent local audit data or equivalent evidence. We recommend each element is reviewed annually.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="500D09A3" w14:textId="7129E513" w:rsidR="002468E8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AB51EF" w:rsidP="00C43B6C">
+          <w:p w14:paraId="48DA1AAD" w14:textId="019C6071" w:rsidR="002468E8" w:rsidRDefault="00602F61" w:rsidP="00C43B6C">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658294" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="675A0AAC" wp14:editId="33D8C4F0">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659320" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222EB9A6" wp14:editId="03841289">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="margin">
-                    <wp:posOffset>254635</wp:posOffset>
+                    <wp:posOffset>220980</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
-                    <wp:posOffset>2105025</wp:posOffset>
+                    <wp:posOffset>2038350</wp:posOffset>
                   </wp:positionV>
-                  <wp:extent cx="4293870" cy="3700780"/>
-                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:extent cx="4297680" cy="3700780"/>
+                  <wp:effectExtent l="0" t="0" r="7620" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="13" name="Picture 13" descr="A diagram of a circular diagram with icons&#10;&#10;Description automatically generated with medium confidence"/>
+                  <wp:docPr id="147422629" name="Picture 8"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="13" name="Picture 13" descr="A diagram of a circular diagram with icons&#10;&#10;Description automatically generated with medium confidence"/>
+                          <pic:cNvPr id="147422629" name="Picture 147422629"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId16">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
-                            <a:ext cx="4293870" cy="3700780"/>
+                            <a:ext cx="4297680" cy="3700780"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="002468E8" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">We value your opinion on our </w:t>
             </w:r>
             <w:r w:rsidR="000C7C3D" w:rsidRPr="007245F5">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>work</w:t>
             </w:r>
             <w:r w:rsidR="000C7C3D">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002468E8" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">and welcome your feedback on this toolkit, please email: </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r w:rsidR="002468E8" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>ncish@manchester.ac.uk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="002468E8" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00BE2AEB">
+            <w:r w:rsidR="00AB51EF" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="500D09A3" w14:textId="0F852300" w:rsidR="00707A2A" w:rsidRPr="00BE2AEB" w:rsidRDefault="00707A2A" w:rsidP="00C43B6C">
+            <w:pPr>
+              <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="087B517A" w14:textId="0109008D" w:rsidR="003A413F" w:rsidRPr="00BE2AEB" w:rsidRDefault="003A413F" w:rsidP="00350AAE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE2AEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="5CBDD045" wp14:editId="092B5BDD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-27305</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="topMargin">
                   <wp:posOffset>10058400</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="7913370" cy="800735"/>
                 <wp:effectExtent l="0" t="0" r="24765" b="15240"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Rectangle 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
@@ -2913,51 +2877,51 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>105000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="topMargin">
                   <wp14:pctHeight>90000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict>
               <v:rect id="Rectangle 3" style="position:absolute;margin-left:-2.15pt;margin-top:11in;width:623.1pt;height:63.05pt;z-index:251567616;visibility:visible;mso-wrap-style:square;mso-width-percent:1050;mso-height-percent:900;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:1050;mso-height-percent:900;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:spid="_x0000_s1026" o:allowincell="f" fillcolor="#5f497a [2407]" strokecolor="#4f81bd [3204]" w14:anchorId="6931371C" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCm6Y1cNwIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5LY0RpyjSdRjQ&#10;bcW6fQAjy7Ew3UYpcbqvHyWnWbq9DXsxRFE8PDwkvbo+Gs0OEoNytubjUcmZtMI1yu5q/u3r3Zsr&#10;zkIE24B2Vtb8SQZ+vX79atX7Sk5c53QjkRGIDVXva97F6KuiCKKTBsLIeWnJ2To0EMnEXdEg9IRu&#10;dDEpy7dF77Dx6IQMgW5vBydfZ/y2lSJ+btsgI9M1J24xfzF/t+lbrFdQ7RB8p8SJBvwDCwPKUtIz&#10;1C1EYHtUf0EZJdAF18aRcKZwbauEzDVQNePyj2oeO/Ay10LiBH+WKfw/WPHp8IBMNTVfcmbBUIu+&#10;kGhgd1qyaZKn96GiV4/+AVOBwd878T0w6zYdvZI3iK7vJDREapzeFy8CkhEolG37j64hdNhHl5U6&#10;tmgSIGnAjrkhT+eGyGNkgi4Xy/F0uqC+CfJdleViOs8poHqO9hjie+kMS4eaI3HP6HC4DzGxger5&#10;SWbvtGrulNbZSEMmNxrZAWg8QAhp4yyH670husP9Yl6WeVAIK89lCsnI4RJNW9aTivPJPCO88J3D&#10;LjMNahHmJYpRkfZBK5PrPSWGKgn8zjZ5WiMoPZyJkLYnxZPIQ7O2rnkiwdENw07LSYfO4U/Oehr0&#10;mocfe0DJmf5gqWnL8WyWNiMbs/liQgZeeraXHrCCoGoeORuOmzhs096j2nWUaZzLt+6GGt2q3IM0&#10;BAOrE1ka5izgafHStlza+dXv38P6FwAAAP//AwBQSwMEFAAGAAgAAAAhAC64X43gAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO22AEuJUEIkDF1QK4uzGSxyI7Si2m/Tv&#10;2Z7gtrszmn1TbmfbsyOOofNOQrYUwNA1XneulfDx/rzYAAtROa1671DCCQNsq8uLUhXaT+4Nj/vY&#10;MgpxoVASTIxDwXloDFoVln5AR9qXH62KtI4t16OaKNz2fCXELbeqc/TBqAFrg83PPlkJaRqxfnnd&#10;iU9vvlO9tk+nmIyU11fz4wOwiHP8M8MZn9ChIqaDT04H1ktY5Gty0v1mk1Ops2OVZ/fADjTdZSID&#10;XpX8f4vqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKbpjVw3AgAAZgQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC64X43gAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;">
                 <w10:wrap anchorx="page" anchory="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="00BE2AEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="0B25A9FC" wp14:editId="3EF6EE01">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>-27305</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="topMargin">
                   <wp:posOffset>10058400</wp:posOffset>
@@ -2990,128 +2954,127 @@
                         </a:solidFill>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:schemeClr val="accent1"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>105000</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="topMargin">
                   <wp14:pctHeight>90000</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
             <w:pict>
               <v:rect id="Rectangle 3" style="position:absolute;margin-left:-2.15pt;margin-top:11in;width:623.1pt;height:63.05pt;z-index:251566592;visibility:visible;mso-wrap-style:square;mso-width-percent:1050;mso-height-percent:900;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:top-margin-area;mso-width-percent:1050;mso-height-percent:900;mso-width-relative:page;mso-height-relative:top-margin-area;v-text-anchor:top" o:spid="_x0000_s1026" o:allowincell="f" fillcolor="#5f497a [2407]" strokecolor="#4f81bd [3204]" w14:anchorId="18EF4E74" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCkzKMFNwIAAGYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vti5LY0RpyjSdRjQ&#10;bcW6fQAjy7Ew3UYpcbqvHyWnWbq9DXsxRFE8PDwkvbo+Gs0OEoNytubjUcmZtMI1yu5q/u3r3Zsr&#10;zkIE24B2Vtb8SQZ+vX79atX7Sk5c53QjkRGIDVXva97F6KuiCKKTBsLIeWnJ2To0EMnEXdEg9IRu&#10;dDEpy7dF77Dx6IQMgW5vBydfZ/y2lSJ+btsgI9M1J24xfzF/t+lbrFdQ7RB8p8SJBvwDCwPKUtIz&#10;1C1EYHtUf0EZJdAF18aRcKZwbauEzDVQNePyj2oeO/Ay10LiBH+WKfw/WPHp8IBMNTWnRlkw1KIv&#10;JBrYnZZsmuTpfajo1aN/wFRg8PdOfA/Muk1Hr+QNous7CQ2RGqf3xYuAZAQKZdv+o2sIHfbRZaWO&#10;LZoESBqwY27I07kh8hiZoMvFcjydLqhvgnxXZbmYznMKqJ6jPYb4XjrD0qHmSNwzOhzuQ0xsoHp+&#10;ktk7rZo7pXU20pDJjUZ2ABoPEELaOMvhem+I7nC/mJdlHhTCynOZQjJyuETTlvU1X84n84zwwncO&#10;u8w0qEWYlyhGRdoHrUyu95QYqiTwO9vkaY2g9HAmQtqeFE8iD83auuaJBEc3DDstJx06hz8562nQ&#10;ax5+7AElZ/qDpaYtx7NZ2oxszOaLCRl46dleesAKgqp55Gw4buKwTXuPatdRpnEu37obanSrcg/S&#10;EAysTmRpmLOAp8VL23Jp51e/fw/rXwAAAP//AwBQSwMEFAAGAAgAAAAhAC64X43gAAAADQEAAA8A&#10;AABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO22AEuJUEIkDF1QK4uzGSxyI7Si2m/Tv&#10;2Z7gtrszmn1TbmfbsyOOofNOQrYUwNA1XneulfDx/rzYAAtROa1671DCCQNsq8uLUhXaT+4Nj/vY&#10;MgpxoVASTIxDwXloDFoVln5AR9qXH62KtI4t16OaKNz2fCXELbeqc/TBqAFrg83PPlkJaRqxfnnd&#10;iU9vvlO9tk+nmIyU11fz4wOwiHP8M8MZn9ChIqaDT04H1ktY5Gty0v1mk1Ops2OVZ/fADjTdZSID&#10;XpX8f4vqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKTMowU3AgAAZgQAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAC64X43gAAAADQEAAA8AAAAA&#10;AAAAAAAAAAAAkQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACeBQAAAAA=&#10;">
                 <w10:wrap anchorx="page" anchory="margin"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15393" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7696"/>
         <w:gridCol w:w="7697"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB421C" w:rsidRPr="00BE2AEB" w14:paraId="507A4291" w14:textId="77777777" w:rsidTr="00DB421C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7696" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="253DA606" w14:textId="18E7FE20" w:rsidR="00DB421C" w:rsidRPr="00BE2AEB" w:rsidRDefault="00DB421C" w:rsidP="00E0024B">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Safer wards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7697" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="224BC967" w14:textId="1893FC0B" w:rsidR="00DB421C" w:rsidRPr="00BE2AEB" w:rsidRDefault="00DB421C" w:rsidP="00E0024B">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="_Toc129248102"/>
+            <w:bookmarkStart w:id="1" w:name="_Toc233356522"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Safer care in mental health services</w:t>
             </w:r>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00DB421C" w:rsidRPr="00BE2AEB" w14:paraId="09415E96" w14:textId="77777777" w:rsidTr="00DB421C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15393" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2A729816" w14:textId="77777777" w:rsidR="00DB421C" w:rsidRPr="00BE2AEB" w:rsidRDefault="00DB421C" w:rsidP="00E53A17">
             <w:pPr>
@@ -4028,51 +3991,51 @@
         <w:gridCol w:w="4399"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DB421C" w:rsidRPr="00BE2AEB" w14:paraId="68E2D5F6" w14:textId="77777777" w:rsidTr="00C51CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="35FC77DB" w14:textId="77777777" w:rsidR="00DB421C" w:rsidRPr="00BE2AEB" w:rsidRDefault="00DB421C" w:rsidP="00C51CD0">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="_Toc129248103"/>
+            <w:bookmarkStart w:id="2" w:name="_Toc233356523"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Safer wards</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
@@ -4222,51 +4185,51 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <w:pict>
                     <v:line id="Straight Connector 15" style="position:absolute;flip:y;z-index:251835904;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="2.25pt" from="-.9pt,7.45pt" to="41.75pt,71.9pt" w14:anchorId="321F26AF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAA88uO7AEAAB4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMODYEyzk4cC9F&#10;azRt7zRFSgT4wpK17L/vkpKVoI9DgupAiNyd2Z3hcvtwMZqcBQTlbEOrRUmJsNy1ynYN/f7t8GFD&#10;SYjMtkw7Kxp6FYE+7N6/2w6+FkvXO90KIEhiQz34hvYx+rooAu+FYWHhvLAYlA4Mi7iFrmiBDchu&#10;dLEsy/ticNB6cFyEgKePY5DuMr+UgscvUgYRiW4o9hbzCnk9pbXYbVndAfO94lMb7A1dGKYsFp2p&#10;Hllk5CeoP6iM4uCCk3HBnSmclIqLrAHVVOVvap565kXWguYEP9sU/h8t/3w+AlEt3t2KEssM3tFT&#10;BKa6PpK9sxYddEAwiE4NPtQI2NsjTLvgj5BkXyQYIrXyP5AoG4HSyCX7fJ19FpdIOB6u7qr7O7wN&#10;jqFNtVmX68RejDSJzkOIH4UzJP00VCubbGA1O38KcUy9paRjbcnQ0OVmtV7ltOC0ag9K6xQM0J32&#10;GsiZ4QgcDiV+U7UXaVhbW2whKRw15b941WIs8FVIdAl7H9Xl+RQzLeNc2FhNvNpidoJJbGEGlmNr&#10;abD/BZzyE1Tk2X0NeEbkys7GGWyUdfC36vFya1mO+TcHRt3JgpNrr/m2szU4hPmepgeTpvzlPsOf&#10;n/XuFwAAAP//AwBQSwMEFAAGAAgAAAAhAEQI4afgAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxM&#10;j81OwzAQhO9IvIO1SNxap5SWEOJUCJU/gYQoIHF04yWJGu9GsdsGnp7tCY6zs5r5Jl8MvlU77EPD&#10;ZGAyTkAhlewaqgy8v92OUlAhWnK2ZUID3xhgURwf5TZzvKdX3K1ipSSEQmYN1DF2mdahrNHbMOYO&#10;Sbwv7r2NIvtKu97uJdy3+ixJ5trbhqShth3e1FhuVltvYPnw8bS8/6kcb+bPL35295k+XrAxpyfD&#10;9RWoiEP8e4YDvqBDIUxr3pILqjUwmgh5lPv5JSjx0+kM1PqgpynoItf/BxS/AAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAADzy47sAQAAHgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAEQI4afgAAAACAEAAA8AAAAAAAAAAAAAAAAARgQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABTBQAAAAA=&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658278" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A7EBAB2" wp14:editId="2FC658ED">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>159385</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="740410" cy="719455"/>
                   <wp:effectExtent l="0" t="0" r="2540" b="4445"/>
@@ -6561,51 +6524,51 @@
       <w:tr w:rsidR="00790A92" w:rsidRPr="00BE2AEB" w14:paraId="61429F1A" w14:textId="77777777" w:rsidTr="00790A92">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="2F0BF4A6" w14:textId="2CB08A42" w:rsidR="00790A92" w:rsidRPr="00BE2AEB" w:rsidRDefault="00790A92" w:rsidP="0067364A">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="_Toc129248104"/>
+            <w:bookmarkStart w:id="3" w:name="_Toc233356524"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Early follow-up on discharge</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
@@ -7494,51 +7457,51 @@
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="359AFA9C" w14:textId="2BECB03A" w:rsidR="004B6013" w:rsidRPr="00BE2AEB" w:rsidRDefault="004B6013" w:rsidP="004B6013">
             <w:pPr>
               <w:spacing w:before="200" w:after="200"/>
               <w:ind w:left="1741"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="640BEC99" wp14:editId="058DAB31">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658282" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="640BEC99" wp14:editId="27FA667B">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>45720</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>187960</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="899795" cy="899795"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29893" name="Picture 29893"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="hospital.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId43" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -8090,102 +8053,101 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="79EDC992" w14:textId="77777777" w:rsidR="004B6013" w:rsidRPr="00BE2AEB" w:rsidRDefault="004B6013" w:rsidP="004B6013">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="265E1705" w14:textId="089CADD0" w:rsidR="00C96822" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C96822" w:rsidP="00C60F19">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C96822" w:rsidRPr="00BE2AEB" w:rsidSect="00AE42FC">
           <w:footerReference w:type="default" r:id="rId44"/>
-          <w:footerReference w:type="first" r:id="rId45"/>
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="158" w:gutter="0"/>
           <w:pgNumType w:start="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7492"/>
         <w:gridCol w:w="1074"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="1240"/>
         <w:gridCol w:w="4798"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B6013" w:rsidRPr="00BE2AEB" w14:paraId="793154A2" w14:textId="77777777" w:rsidTr="00232958">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7492" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="4EEC7F7D" w14:textId="19D7D145" w:rsidR="004B6013" w:rsidRPr="00BE2AEB" w:rsidRDefault="004B6013" w:rsidP="0067364A">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="_Toc129248105"/>
+            <w:bookmarkStart w:id="4" w:name="_Toc233356525"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>No out-of-area admissions</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7812" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -8294,51 +8256,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658272" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A393660" wp14:editId="5C2EB69E">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29832" name="Picture 29832"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="train.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId46" cstate="print">
+                          <a:blip r:embed="rId45" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -8456,98 +8418,98 @@
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>patients (</w:t>
             </w:r>
             <w:r w:rsidR="00F723F2" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00964F3A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">% of post-discharge deaths) died after being discharged from </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>a</w:t>
               </w:r>
               <w:r w:rsidR="00261106" w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve">n </w:t>
               </w:r>
               <w:r w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>in-patient unit</w:t>
               </w:r>
               <w:r w:rsidR="00261106" w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="00F63439" w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">which </w:t>
               </w:r>
               <w:r w:rsidR="00261106" w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>was out of their local area</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. In </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r w:rsidR="00BB376E" w:rsidRPr="0095186C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>202</w:t>
               </w:r>
               <w:r w:rsidR="002E6DA5" w:rsidRPr="0095186C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BB376E" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
@@ -8603,51 +8565,51 @@
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>number of suicides by patients recently discharged from hospital in the UK</w:t>
             </w:r>
             <w:r w:rsidR="00D27DED">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> fell in </w:t>
             </w:r>
             <w:r w:rsidR="00A41752">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>2013-2017</w:t>
             </w:r>
             <w:r w:rsidR="00A41752" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidR="00A41752" w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>but</w:t>
               </w:r>
               <w:r w:rsidR="00D27DED" w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> </w:t>
               </w:r>
               <w:r w:rsidR="000F3B32" w:rsidRPr="00856C3A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>have since risen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -8668,51 +8630,51 @@
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">post-discharge deaths in </w:t>
             </w:r>
             <w:r w:rsidR="00D600A0" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r w:rsidR="000A303B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, down from a peak of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r w:rsidRPr="00426A18">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>299 in 2011</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C0028" w:rsidRPr="00BE2AEB" w14:paraId="579119B4" w14:textId="77777777" w:rsidTr="008B240C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8741,51 +8703,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658273" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B57706F" wp14:editId="6461553D">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>467360</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1005273" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="23495" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29846" name="Picture 29846"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Capture3.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId51" cstate="print">
+                          <a:blip r:embed="rId50" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1005273" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
@@ -8807,96 +8769,96 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Guidance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7623C292" w14:textId="28BAAF47" w:rsidR="00D36ACE" w:rsidRPr="00BE2AEB" w:rsidRDefault="00D36ACE" w:rsidP="00BE300C">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Both the King’s Fund </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> report and the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Independent Commission on Acute Adult Psychiatric Care</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> referenced this recommendation in 2015, calling for an end to acute admissions out of area. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="54EC5998" w14:textId="77777777" w:rsidR="00D36ACE" w:rsidRPr="00BE2AEB" w:rsidRDefault="00D36ACE" w:rsidP="00BE300C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">National clinical guidelines have been developed with reference to our findings on suicide following discharge from in-patient care. See the NICE guidance on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>transition between in-patient mental health settings and community or care settings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7FA77DC6" w14:textId="103CD1C6" w:rsidR="009C0028" w:rsidRPr="00BE2AEB" w:rsidRDefault="009C0028" w:rsidP="00A14655">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -9415,51 +9377,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="5FFA6E59" w14:textId="22ED5234" w:rsidR="00232958" w:rsidRPr="00BE2AEB" w:rsidRDefault="00232958" w:rsidP="0067364A">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="_Toc129248106"/>
+            <w:bookmarkStart w:id="5" w:name="_Toc233356526"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>24-hour crisis teams</w:t>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="25683B61" w14:textId="4C09A519" w:rsidR="00232958" w:rsidRPr="00BE2AEB" w:rsidRDefault="00232958" w:rsidP="00232958">
@@ -9567,51 +9529,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658283" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38886AE5" wp14:editId="6479961A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29795" name="Picture 29795"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="24-hours.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55" cstate="print">
+                          <a:blip r:embed="rId54" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -9659,101 +9621,101 @@
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Our evidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="21C39244" w14:textId="43C219CB" w:rsidR="00232958" w:rsidRPr="00BE2AEB" w:rsidRDefault="00232958" w:rsidP="00F35107">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The setting where suicide prevention can have the greatest impact is the crisis team; the main location where </w:t>
             </w:r>
             <w:r w:rsidRPr="00187562">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">patients with acute illness are now seen. In England, there are on average </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidR="0038621E" w:rsidRPr="00187562">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
               <w:r w:rsidR="00351A2A" w:rsidRPr="00187562">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>8</w:t>
               </w:r>
               <w:r w:rsidR="00D62EBA" w:rsidRPr="00187562">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>9</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="0038621E" w:rsidRPr="00187562">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00187562">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>suicides per year by CRHT patients – over two times as many as under in-patient services.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> The introduction of a 24-hour CRHT appears to add to the safety of a service overall, with a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>reduction in suicide rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> in implementing mental health services. In our study of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>the assessment of clinical risk in mental health services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, both patients and carers </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>emphasised</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9812,112 +9774,112 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658284" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="27804527" wp14:editId="7EE9BD9C">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>19685</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1005273" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="23495" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="28" name="Picture 28"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Capture3.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId59" cstate="print">
+                          <a:blip r:embed="rId58" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1005273" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Both the King’s Fund </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Under Pressure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> report and the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Independent Commission on Acute Adult Psychiatric Care</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> referenced these recommendations in 2015, and </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>emphasised</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -9926,62 +9888,62 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="047A1BA0" w14:textId="074DB6E2" w:rsidR="00232958" w:rsidRPr="00BE2AEB" w:rsidRDefault="009470C5" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">ctions to improve </w:t>
             </w:r>
             <w:r w:rsidR="007B1895" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">crisis support </w:t>
             </w:r>
             <w:r w:rsidR="003C0A8E" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">are outlined in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidR="003C0A8E" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>NHS Long-Term Plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="003C0A8E" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> and the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidR="003C0A8E" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Suicide prevention strategy for England: 2023-2028</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="005A543A" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">, including expanding all-age mental health crisis services </w:t>
             </w:r>
             <w:r w:rsidR="00BF21CF" w:rsidRPr="00BE2AEB">
               <w:t>across NHS trusts, in partnership with wider partners</w:t>
             </w:r>
             <w:r w:rsidR="00223A27" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> such as </w:t>
             </w:r>
             <w:r w:rsidR="00A757FA" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">voluntary, community and social enterprise (VSCE) </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00A757FA" w:rsidRPr="00BE2AEB">
               <w:t>organisations</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C23C2B" w:rsidRPr="00BE2AEB">
@@ -10295,51 +10257,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658271" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="47019D50" wp14:editId="70D3CDCA">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>47625</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29815" name="Picture 29815"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="24-hours.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId55" cstate="print">
+                          <a:blip r:embed="rId54" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -10886,51 +10848,51 @@
       </w:tblGrid>
       <w:tr w:rsidR="00232958" w:rsidRPr="00BE2AEB" w14:paraId="0559A1BD" w14:textId="77777777" w:rsidTr="00232958">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="5006F929" w14:textId="67F74129" w:rsidR="00232958" w:rsidRPr="00BE2AEB" w:rsidRDefault="00232958" w:rsidP="0067364A">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="_Toc129248107"/>
+            <w:bookmarkStart w:id="6" w:name="_Toc233356527"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Family involvement</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
@@ -11015,74 +10977,74 @@
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Family involvement</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60B7D83A" w14:textId="4CDE5EC3" w:rsidR="00E85AB6" w:rsidRPr="00BE2AEB" w:rsidRDefault="00122677" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC49AA1" wp14:editId="1C51B4B1">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658270" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2AC49AA1" wp14:editId="5A9F2FD2">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>43180</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="899795" cy="899795"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29821" name="Picture 29821"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="family.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64" cstate="print">
+                          <a:blip r:embed="rId63" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="899795" cy="899795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -11193,150 +11155,150 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Our evidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="74AFB9EB" w14:textId="77777777" w:rsidR="00E85AB6" w:rsidRPr="00BE2AEB" w:rsidRDefault="00E85AB6" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Staff told us that greater involvement of the family by the service would have reduced suicide risk in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>18%</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> of patients. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="147C5C64" w14:textId="77777777" w:rsidR="00E85AB6" w:rsidRPr="00BE2AEB" w:rsidRDefault="00E85AB6" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">One example of how </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>clinicians think</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> services can improve contact with families is by informing them when a patient does not attend an appointment. In only </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>27%</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> of deaths by suicide the service contacted the family when the patient missed the final appointment before the suicide occurred. Policies for multidisciplinary review and information sharing with families were associated with a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>24% fall in suicide rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> in implementing NHS Trusts, indicating a learning or training effect. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5DE8F522" w14:textId="3F301C2F" w:rsidR="00E85AB6" w:rsidRPr="00BE2AEB" w:rsidRDefault="00E85AB6" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Patients tell us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> they want their families to have as much involvement as possible in their assessment of clinical risk, including sharing crisis/safety plans with them. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Clinicians tell us</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> family involvement is vital to enhancing patient safety in mental health care settings.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B24937" w:rsidRPr="00BE2AEB" w14:paraId="20B0D2CC" w14:textId="77777777" w:rsidTr="00FC72BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -11386,160 +11348,160 @@
                     <wp:posOffset>20320</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1009086" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="19685" b="27305"/>
                   <wp:wrapThrough wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="-408" y="-286"/>
                       <wp:lineTo x="-408" y="21724"/>
                       <wp:lineTo x="21614" y="21724"/>
                       <wp:lineTo x="21614" y="-286"/>
                       <wp:lineTo x="-408" y="-286"/>
                     </wp:wrapPolygon>
                   </wp:wrapThrough>
                   <wp:docPr id="29803" name="Picture 29803"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="29820" name="Capture NHS res.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId71" cstate="print">
+                          <a:blip r:embed="rId70" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1009086" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Independent Commission on Acute Adult Psychiatric Care</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> cite these recommendations, stating that families and carers are an under-used resource.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2EDCE1D3" w14:textId="77777777" w:rsidR="00B24937" w:rsidRPr="00BE2AEB" w:rsidRDefault="00B24937" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">An in-depth thematic review of claims made after an individual has attempted to take their life by </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>NHS Resolution</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> recommends family members and carers are included in all serious incident investigations following a suicide death.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AD01DA9" w14:textId="77777777" w:rsidR="00B24937" w:rsidRPr="00BE2AEB" w:rsidRDefault="00B24937" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="12"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3F32F369" w14:textId="381367DC" w:rsidR="00B24937" w:rsidRPr="00BE2AEB" w:rsidRDefault="00B24937" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidR="008D4084" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>NICE Quality Standard on suicide prevention</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:color w:val="1F497D"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">and the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>NICE guideline on self-harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t>state</w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> individuals</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> presenting with suicidal thoughts or plans</w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:t>, or individuals who have self-harmed,</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> should have the opportunity to discuss whether they would like their family, carers or friends</w:t>
             </w:r>
@@ -11700,51 +11662,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658285" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="30CB837A" wp14:editId="0A7FBE2F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="290" name="Picture 290"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="family.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId64" cstate="print">
+                          <a:blip r:embed="rId63" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -12336,51 +12298,51 @@
       <w:tr w:rsidR="00232958" w:rsidRPr="00BE2AEB" w14:paraId="59E72CA2" w14:textId="77777777" w:rsidTr="00232958">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="510F45B7" w14:textId="5F74BACD" w:rsidR="00232958" w:rsidRPr="00BE2AEB" w:rsidRDefault="00232958" w:rsidP="0067364A">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="_Toc129248108"/>
+            <w:bookmarkStart w:id="7" w:name="_Toc233356528"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Guidance on depression</w:t>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
@@ -12468,51 +12430,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658267" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40879E96" wp14:editId="6DAC1449">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>449580</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29838" name="Picture 29838"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="open-book.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId76" cstate="print">
+                          <a:blip r:embed="rId75" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -12634,51 +12596,51 @@
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">with an average of </w:t>
             </w:r>
             <w:r w:rsidR="009B6B88">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>509</w:t>
             </w:r>
             <w:r w:rsidR="00F4155A" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">deaths per year between </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidR="00F4155A" w:rsidRPr="00187562">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>201</w:t>
               </w:r>
               <w:r w:rsidR="009B6B88" w:rsidRPr="00187562">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
               <w:r w:rsidR="00F4155A" w:rsidRPr="00187562">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> and 202</w:t>
               </w:r>
               <w:r w:rsidR="009B6B88" w:rsidRPr="00187562">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -12691,51 +12653,51 @@
             </w:r>
             <w:r w:rsidR="00495F0C">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>though estimated figures show a rise in 2021-2023</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F662D6" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Services that implemented NICE guidance for depression and self-harm guidelines had </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>significant reductions in suicide rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> of 2</w:t>
             </w:r>
             <w:r w:rsidR="00122677" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>6% and 23% respectively.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w14:paraId="2BE16A72" w14:textId="77777777" w:rsidTr="0019296E">
         <w:trPr>
@@ -12769,51 +12731,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658268" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03E26AC0" wp14:editId="2C91DC0A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>29845</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>371475</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="965493" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="25400" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29843" name="Picture 29843"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Capture4.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId79" cstate="print">
+                          <a:blip r:embed="rId78" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="965493" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
@@ -12835,144 +12797,144 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Guidance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="12589835" w14:textId="438DFFF4" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">See the NICE </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Quality Standard for the Management of Self-Harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">nd the </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">NICE </w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">guideline on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>self-harm: assessment, management and preventing recurrence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="19E25012" w14:textId="7890E398" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">See the NICE guidelines on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>identification and management of depression in children and young people</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="007D2496" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and t</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>he</w:t>
             </w:r>
             <w:r w:rsidR="007D2496" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> NICE guidelines on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>depression in adults</w:t>
               </w:r>
               <w:r w:rsidR="007D2496" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>: treatment and management</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32182D09" w14:textId="77777777" w:rsidR="00C51CD0" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C51CD0" w:rsidP="00C51CD0">
             <w:pPr>
               <w:rPr>
@@ -13039,808 +13001,878 @@
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658269" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A976722" wp14:editId="42666153">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29852" name="Picture 29852"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="instructions.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId83" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="900000" cy="900000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC25CDA" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="0019296E">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Implementing NICE guidance on depression and self-harm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="413B9E66" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E4912DF" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="006059B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="002060"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CAC849A" w14:textId="613EB8EC" w:rsidR="006059B3" w:rsidRPr="00BE2AEB" w:rsidRDefault="006059B3" w:rsidP="006059B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w14:paraId="4A22A77E" w14:textId="77777777" w:rsidTr="009C0028">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7928" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45A777B9" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1778" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44A8CA3A" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A62DAA1" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Date next review due</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4336" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D6A17DF" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w14:paraId="599C544A" w14:textId="77777777" w:rsidTr="009C0028">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7928" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2E8072AD" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10BC31E4" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED29F8B" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="113F5551" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4336" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45B8B248" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w14:paraId="67790D5D" w14:textId="77777777" w:rsidTr="00A77935">
+        <w:trPr>
+          <w:trHeight w:val="1274"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D5A7672" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="727ECBE7" w14:textId="3F1E33C3" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="00E9039E">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>There are local Trust/Health Board policies based on NICE (or equivalent) guidelines for depression and self-harm.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05614A9E" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00783FE2" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20376239" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4336" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="07BFE321" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="009C0028">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3EDB8D43" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="00AE7DB8" w:rsidP="0067364A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7694"/>
+        <w:gridCol w:w="7610"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w14:paraId="5DBEFAEB" w14:textId="77777777" w:rsidTr="008A23CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="255A33E2" w14:textId="7DF624ED" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="0067364A">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="8" w:name="_Toc233356529"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Personalised </w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0F74">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approach to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>risk</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="8"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="10851D3A" w14:textId="119FB5AC" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Safer care in mental health services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w14:paraId="2C1F702D" w14:textId="77777777" w:rsidTr="008A23CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="44708808" w14:textId="77777777" w:rsidR="008A23CA" w:rsidRPr="001B44A0" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w14:paraId="533B46D9" w14:textId="77777777" w:rsidTr="008A23CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E3D9225" w14:textId="293194B5" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="001B44A0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="160" w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Personalised</w:t>
+            </w:r>
+            <w:r w:rsidR="00DC0F74">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approach to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risk</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CA407BE" w14:textId="5F20D576" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="00265373">
+            <w:pPr>
+              <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658265" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E2B1AFB" wp14:editId="5A19DA66">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>13970</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-4445</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="900000" cy="900000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="29857" name="Picture 29857"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="medical-history.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId84" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">All patients’ management plans should be based on </w:t>
+            </w:r>
+            <w:r w:rsidR="00671332">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00671332">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>personalised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00671332">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> approach to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>risk and not on the completion of a checklist. Patients should have the opportunity to discuss with their mental health team the signs that they will need additional support, such as specific stresses in their life (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>economic adversity, experience or threat of domestic violence), anniversaries and dates that are important to them and online experience. Families and carers should have as much involvement as possible in the assessment process, including the opportunity to express their views on potential risk. Consulting with the patient’s GP may also be helpful.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F2CF94F" w14:textId="1E862D39" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="003C52F2">
+            <w:pPr>
+              <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="23"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Risk assessment is one part of a whole system approach that should aim to strengthen the standards of care for everyone, ensuring that supervision, delegation and referral pathways are all managed safely.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52CDCA1C" w14:textId="68C47B09" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="007133D3" w:rsidP="001B44A0">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="160" w:after="160"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...385 lines deleted...]
-              <w:jc w:val="right"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Our e</w:t>
+            </w:r>
+            <w:r w:rsidR="004041FF" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...220 lines deleted...]
-              </w:rPr>
               <w:t>vidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2A3612BD" w14:textId="77777777" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="00760B11">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Most risk assessment tools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> seek to predict future suicidal behaviour. Clinicians tell us that tools, if they are used, should be simple, accessible, and considered part of a wider assessment process. Treatment decisions should not be determined by a score. Risk tools and scales have a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>positive predictive value of less than 5%</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, meaning they are wrong 95% of the time, and miss suicide deaths in the large ‘low risk’ group. In a sample of patient suicides, the quality of assessment of risks and management was considered by clinicians to be </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>unsatisfactory in 36%</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5B652B4E" w14:textId="1649B67E" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="00E9039E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">In our study of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>suicide risk assessment in UK mental health services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>, we found risk is often individual, suggesting the management of risk should be should be personal and individualised.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w14:paraId="54A341C6" w14:textId="77777777" w:rsidTr="004041FF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
@@ -13849,59 +13881,59 @@
           <w:p w14:paraId="0751D683" w14:textId="3B199391" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="006B2123">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Guidance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5507160C" w14:textId="0300CDEF" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="001C328C" w:rsidP="002A6446">
+          <w:p w14:paraId="5507160C" w14:textId="3EFCC5DA" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="001C328C" w:rsidP="002A6446">
             <w:pPr>
               <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:anchor="resources" w:history="1">
+            <w:hyperlink r:id="rId89" w:anchor="resources" w:history="1">
               <w:r w:rsidRPr="00DD5E78">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NHS </w:t>
               </w:r>
               <w:r w:rsidR="00F8020F" w:rsidRPr="00DD5E78">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">England </w:t>
               </w:r>
               <w:r w:rsidRPr="00DD5E78">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve">guidance </w:t>
               </w:r>
               <w:r w:rsidR="00F8020F" w:rsidRPr="00DD5E78">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>on suicide risk assessment</w:t>
               </w:r>
             </w:hyperlink>
@@ -13910,67 +13942,65 @@
             </w:r>
             <w:r w:rsidR="003E54C1">
               <w:t xml:space="preserve">promotes a shift towards a </w:t>
             </w:r>
             <w:r w:rsidR="00873D8C">
               <w:t>more personal and collaborative</w:t>
             </w:r>
             <w:r w:rsidR="003E54C1">
               <w:t xml:space="preserve"> approach</w:t>
             </w:r>
             <w:r w:rsidR="00873D8C">
               <w:t>, no</w:t>
             </w:r>
             <w:r w:rsidR="00FF05CF">
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00873D8C">
               <w:t xml:space="preserve"> checklists</w:t>
             </w:r>
             <w:r w:rsidR="00FF05CF">
               <w:t xml:space="preserve"> and risk prediction.</w:t>
             </w:r>
             <w:r w:rsidR="00873D8C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r w:rsidR="004041FF" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NICE guidelines on </w:t>
               </w:r>
-              <w:proofErr w:type="gramStart"/>
-              <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
+              <w:r w:rsidR="0099397A" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
-                <w:t>the assessment</w:t>
+                <w:t>assessment</w:t>
               </w:r>
-              <w:proofErr w:type="gramEnd"/>
               <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>, management and preventing recurrence of self-harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="004041FF" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">state that risk assessment tools </w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">and scales </w:t>
@@ -13989,131 +14019,131 @@
             </w:r>
             <w:r w:rsidR="004041FF" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. The guidelines suggest </w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>risk assessment should focus on the person’s needs and how to support their immediate and long-term psychological and physical safety</w:t>
             </w:r>
             <w:r w:rsidR="004041FF" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00CD41AD" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> These guidelines are also referred to the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r w:rsidR="00CD41AD" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Suicide prevention strategy for England: 2023-2028</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CD41AD" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0B2CE6E9" w14:textId="6AA2DF78" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="003C52F2">
             <w:pPr>
               <w:spacing w:after="40" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The use of risk assessment tools in mental health services has been </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>debated in Parliament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00877C59">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> The </w:t>
             </w:r>
             <w:r w:rsidR="00877C59">
               <w:t>Health Services Safety Investigations Body (H</w:t>
             </w:r>
             <w:r w:rsidR="006E7AE6">
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00877C59">
               <w:t>SIB) report</w:t>
             </w:r>
             <w:r w:rsidR="0071248D">
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidR="00877C59">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidR="00877C59" w:rsidRPr="00CF5DE5">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Mental health inpatient settings: Creating conditions for learning from deaths in mental health inpatient services and when patients die within 30 days of discharge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00877C59">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0060107F">
               <w:t xml:space="preserve">and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r w:rsidR="00C838D4" w:rsidRPr="005F0DA4">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>Creating conditions for learning from deaths and near misses in inpatient and community mental health services</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00C838D4" w:rsidRPr="00C838D4">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00877C59">
               <w:t>re</w:t>
             </w:r>
             <w:r w:rsidR="00604469">
               <w:t>fer to our re</w:t>
             </w:r>
             <w:r w:rsidR="00877C59">
               <w:t>commend</w:t>
             </w:r>
             <w:r w:rsidR="00604469">
               <w:t>ation</w:t>
             </w:r>
             <w:r w:rsidR="008709DB">
               <w:t xml:space="preserve">s on </w:t>
             </w:r>
@@ -14151,73 +14181,95 @@
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7654"/>
         <w:gridCol w:w="421"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="708"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="4399"/>
       </w:tblGrid>
       <w:tr w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w14:paraId="16A83862" w14:textId="77777777" w:rsidTr="060A8221">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7654" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
-          <w:p w14:paraId="261564D3" w14:textId="223E9EF2" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
+          <w:p w14:paraId="261564D3" w14:textId="37373F46" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>Personalised risk management</w:t>
+              <w:t xml:space="preserve">Personalised </w:t>
+            </w:r>
+            <w:r w:rsidR="00C25C70">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approach to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t>risk</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7655" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="12DBD5DD" w14:textId="46BFD3E8" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
             <w:pPr>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
@@ -14323,142 +14375,162 @@
                                 <a:schemeClr val="accent1"/>
                               </a:lnRef>
                               <a:fillRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:fillRef>
                               <a:effectRef idx="0">
                                 <a:schemeClr val="accent1"/>
                               </a:effectRef>
                               <a:fontRef idx="minor">
                                 <a:schemeClr val="tx1"/>
                               </a:fontRef>
                             </wps:style>
                             <wps:bodyPr/>
                           </wps:wsp>
                         </a:graphicData>
                       </a:graphic>
                       <wp14:sizeRelH relativeFrom="margin">
                         <wp14:pctWidth>0</wp14:pctWidth>
                       </wp14:sizeRelH>
                       <wp14:sizeRelV relativeFrom="margin">
                         <wp14:pctHeight>0</wp14:pctHeight>
                       </wp14:sizeRelV>
                     </wp:anchor>
                   </w:drawing>
                 </mc:Choice>
-                <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                   <w:pict>
                     <v:line id="Straight Connector 29877" style="position:absolute;flip:y;z-index:251811328;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" o:spid="_x0000_s1026" strokecolor="red" strokeweight="2pt" from="4.6pt,2.05pt" to="54.85pt,71.05pt" w14:anchorId="406FC161" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC8bfq48QEAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfadIu25ao6R66KhcE&#10;FQvcXcdOLPlLY9Ok/56xk2YXEAcQOVgZe96bec/j3cNgNLkICMrZmi4XJSXCctco29b065fjmy0l&#10;ITLbMO2sqOlVBPqwf/1q1/tKrFzndCOAIIkNVe9r2sXoq6IIvBOGhYXzwuKhdGBYxBDaogHWI7vR&#10;xaos10XvoPHguAgBdx/HQ7rP/FIKHj9JGUQkuqbYW8wr5PWc1mK/Y1ULzHeKT22wf+jCMGWx6Ez1&#10;yCIj30H9RmUUBxecjAvuTOGkVFxkDahmWf6i5qljXmQtaE7ws03h/9Hyj5cTENXUdPVuu9lQYpnB&#10;a3qKwFTbRXJw1qKJDsh4jn71PlQIO9gTTFHwJ0jiBwmGSK38NxyFbAcKJEN2+zq7LYZIOG6u77bL&#10;zT0lHI+2m/VdmW+jGGkSnYcQ3wtnSPqpqVY2mcEqdvkQIpbG1FtK2taW9Cjj/i0SpTg4rZqj0joH&#10;0J4PGsiF4SAcjyV+6e6R4kUaRtriZlI4asp/8arFWOCzkOgV9j6qy1MqZlrGubBxOfFqi9kJJrGF&#10;GTi1lsb7T8ApP0FFnuC/Ac+IXNnZOIONsg5GY36uHodby3LMvzkw6k4WnF1zzbedrcFRzM5NzybN&#10;+ss4w58f9/4HAAAA//8DAFBLAwQUAAYACAAAACEAJGLOTNoAAAAHAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyOS0/DMBCE70j8B2uRuFEnaXg0xKkQiAMXpAa4b+NtHBGvo9h58O9xT3Cb0YxmvnK/2l7M&#10;NPrOsYJ0k4AgbpzuuFXw+fF68wDCB2SNvWNS8EMe9tXlRYmFdgsfaK5DK+II+wIVmBCGQkrfGLLo&#10;N24gjtnJjRZDtGMr9YhLHLe9zJLkTlrsOD4YHOjZUPNdT1bBF28n93b7kidzfRhwe3pfFkNKXV+t&#10;T48gAq3hrwxn/IgOVWQ6uom1F72CXRaLCvIUxDlNdvcgjlHkWQqyKuV//uoXAAD//wMAUEsBAi0A&#10;FAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54&#10;bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJl&#10;bHNQSwECLQAUAAYACAAAACEAvG36uPEBAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0Rv&#10;Yy54bWxQSwECLQAUAAYACAAAACEAJGLOTNoAAAAHAQAADwAAAAAAAAAAAAAAAABLBAAAZHJzL2Rv&#10;d25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFIFAAAAAA==&#10;"/>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="10"/>
                 <w:szCs w:val="10"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A80298" wp14:editId="6ABAD386">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658263" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68A80298" wp14:editId="0FAF7EC6">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="899795" cy="899795"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29697" name="Picture 29697"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="clipboard.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId96" cstate="print">
+                          <a:blip r:embed="rId95" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="899795" cy="899795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D599E16" w14:textId="4BE2D7C8" w:rsidR="0067627F" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="008A23CA">
+          <w:p w14:paraId="5D599E16" w14:textId="6C691751" w:rsidR="0067627F" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="008A23CA">
             <w:pPr>
               <w:ind w:left="1596"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
-              <w:t>Personalised risk management, without routine checklists</w:t>
+              <w:t xml:space="preserve">Personalised </w:t>
+            </w:r>
+            <w:r w:rsidR="00C25C70">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approach to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>risk, without routine checklists</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="521298B8" w14:textId="161EE7C5" w:rsidR="0067627F" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067627F" w:rsidP="008A23CA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2E79A5CF" w14:textId="77777777" w:rsidR="0067627F" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067627F" w:rsidP="008A23CA">
             <w:pPr>
               <w:spacing w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="004E72"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0067627F" w:rsidRPr="00BE2AEB" w14:paraId="44A48FA7" w14:textId="77777777" w:rsidTr="060A8221">
@@ -14644,90 +14716,126 @@
             <w:pPr>
               <w:widowControl/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w14:paraId="1E6FB449" w14:textId="77777777" w:rsidTr="060A8221">
         <w:trPr>
           <w:trHeight w:val="1417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8075" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0662FCD4" w14:textId="688A28C8" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="00DE143C">
+          <w:p w14:paraId="0662FCD4" w14:textId="71CA7F90" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="00DE143C">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="060A8221">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">There is a comprehensive management plan based on an assessment of (changing) personal and </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="060A8221">
+              <w:t>There is a comprehensive management plan based on a</w:t>
+            </w:r>
+            <w:r w:rsidR="0093310A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>individualised</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="060A8221">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0093310A">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> risks, and not on the completion of a checklist.</w:t>
+              <w:t>personalised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0093310A">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(changing) </w:t>
+            </w:r>
+            <w:r w:rsidR="00042FF6">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">approach to </w:t>
+            </w:r>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>risk, and not on the completion of a checklist.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E8A0FCF" w14:textId="77777777" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="008A23CA">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="318D33EB" w14:textId="77777777" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="008A23CA">
             <w:pPr>
               <w:widowControl/>
@@ -15228,51 +15336,51 @@
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="3AD07C85" w14:textId="6840861D" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="0067364A">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="9" w:name="_Toc129248110"/>
+            <w:bookmarkStart w:id="9" w:name="_Toc233356530"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Outreach teams</w:t>
             </w:r>
             <w:bookmarkEnd w:id="9"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
@@ -15379,51 +15487,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658261" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="68081584" wp14:editId="1F6BEFEB">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29863" name="Picture 29863"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="chatting.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId97" cstate="print">
+                          <a:blip r:embed="rId96" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -15498,73 +15606,73 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="725EA3B8" w14:textId="6838CCDE" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00DE143C">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Implementation of an assertive outreach policy was associated with </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>lower suicide rates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="002060"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">among patients who were non-adherent with medication or who had missed their last appointment with services, and with lower suicide rates overall in implementing Trusts. In our study of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>clinicians’ views of good quality practice in mental healthcare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, clinicians </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>emphasised</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -15605,51 +15713,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658266" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C8F5ED8" wp14:editId="06DD4A56">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>518795</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1005205" cy="1439545"/>
                   <wp:effectExtent l="19050" t="19050" r="23495" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29699" name="Picture 29699"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="288" name="Capture NI.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId100" cstate="print">
+                          <a:blip r:embed="rId99" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1005205" cy="1439545"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
@@ -15671,81 +15779,81 @@
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Guidance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E59C261" w14:textId="77777777" w:rsidR="00AE7DB8" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00DE143C">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Independent Commission on Acute Adult Psychiatric Care</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> includes recommendations for comprehensive and effective community mental health, including outreach teams. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="584F162D" w14:textId="7FAF58E0" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00DE143C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Northern Ireland strategy for preventing suicide and self-harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> cites this recommendation.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1458033E" w14:textId="77777777" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="004041FF">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1773EE83" w14:textId="10D69D2A" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF" w:rsidP="00122677">
             <w:pPr>
@@ -15938,1840 +16046,1840 @@
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658262" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1581BCF1" wp14:editId="52F78281">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29862" name="Picture 29862"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="social-care.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId102" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="900000" cy="900000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007EBEB5" w14:textId="6CAAE062" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Community outreach teams to support patients who may lose contact with conventional services</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59F7F2A5" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F8AF397" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7DC48F73" w14:textId="2F45B058" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="236BBEF3" w14:textId="77777777" w:rsidTr="00545A58">
+        <w:trPr>
+          <w:trHeight w:val="105"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7933" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FA64733" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78019EC7" w14:textId="4EEAE4A8" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32365772" w14:textId="3401ADCB" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Date of next review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71354382" w14:textId="34E5966B" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="26CC4478" w14:textId="77777777" w:rsidTr="00545A58">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7933" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="77893954" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66694F8A" w14:textId="2D0730E5" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="711D3D11" w14:textId="11A44689" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57DA6DDD" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BCB083" w14:textId="69C579B1" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="4A8C4A7E" w14:textId="77777777" w:rsidTr="00545A58">
+        <w:trPr>
+          <w:trHeight w:val="1964"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7933" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="056B6FE3" w14:textId="0A2F9779" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00DE143C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Community mental health services include an outreach service that provides intensive support to patients who </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>are difficult to engage</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with conventional services (e.g. community patients who are not regularly taking their prescribed medication or who are missing their appointments).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B0051A" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CC05B4F" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61BD7A0E" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0A7BCDA1" w14:textId="71B5AD12" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="68B7247B" w14:textId="5BB9875F" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="778B30A2" w14:textId="0629A2B5" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2AEB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0653AE5B" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="0067364A">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7694"/>
+        <w:gridCol w:w="7610"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w14:paraId="7F64839A" w14:textId="77777777" w:rsidTr="008A23CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="05E166CB" w14:textId="66642C3A" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="0067364A">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="10" w:name="_Toc233356531"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Low staff turnover</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="10"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="333124FB" w14:textId="721A64DA" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Safer care in mental health services</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w14:paraId="47A96E8E" w14:textId="77777777" w:rsidTr="008A23CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4FF0102D" w14:textId="77777777" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w14:paraId="01C043BE" w14:textId="77777777" w:rsidTr="008A23CA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F87AEC4" w14:textId="1558B5E8" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00122677">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Low staff turnover</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6E0B09" w14:textId="13C89A68" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00DE143C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="546C88D7" wp14:editId="0D30A507">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>4445</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-3810</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="900000" cy="900000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="311" name="Picture 311"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="nurse.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId103" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>There should be a system in place to monitor and respond to non-medical staff turnover rates. Non-medical staff are all other health staff except doctors.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4475E4D7" w14:textId="43ED269A" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="007133D3" w:rsidP="00122677">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...25 lines deleted...]
-            </w:pPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Our e</w:t>
+            </w:r>
+            <w:r w:rsidR="002C071F" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>vidence</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BAA5D0A" w14:textId="646CD7A4" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00DE143C">
+            <w:pPr>
+              <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Organisations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> with low turnover of non-medical staff had </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r w:rsidRPr="00BE2AEB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>lower suicide rates</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> than </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>organisations</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> where staff changed frequently. In addition, those services with low staff turnover saw a greater reduction in their suicide rates when they implemented NCISH recommendations tha</w:t>
+            </w:r>
+            <w:r w:rsidR="00A804CD" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> services with high staff turnover.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="236BBEF3" w14:textId="77777777" w:rsidTr="00545A58">
-[...5 lines deleted...]
-            <w:tcW w:w="7933" w:type="dxa"/>
+      <w:tr w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w14:paraId="36390AE3" w14:textId="77777777" w:rsidTr="0067627F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="0836999B" w14:textId="77777777" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00122677">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Guidance</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="668C7A34" w14:textId="539CDDDF" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00DE143C">
+            <w:pPr>
+              <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The King’s Fund cited this recommendation in their </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r w:rsidRPr="00BE2AEB">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                </w:rPr>
+                <w:t>Under Pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> report in 2015. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1A39D4F6" w14:textId="4462A8E5" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="006059B3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="15309" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7928"/>
+        <w:gridCol w:w="1074"/>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="1267"/>
+        <w:gridCol w:w="4336"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00403600" w:rsidRPr="00BE2AEB" w14:paraId="29DCB082" w14:textId="77777777" w:rsidTr="0067627F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15309" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="29705F71" w14:textId="17F63761" w:rsidR="00403600" w:rsidRPr="00BE2AEB" w:rsidRDefault="007133D3" w:rsidP="00403600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:noProof/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658260" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3B7AB8C0" wp14:editId="37D8B549">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>4445</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>0</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="899795" cy="899795"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="29916" name="Picture 29916"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="employee.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId106" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="899795" cy="899795"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE4AFD9" w14:textId="134350D5" w:rsidR="00403600" w:rsidRPr="00BE2AEB" w:rsidRDefault="00403600" w:rsidP="00403600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Low turnover of non-medical staff</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1880B560" w14:textId="77777777" w:rsidR="00403600" w:rsidRPr="00BE2AEB" w:rsidRDefault="00403600" w:rsidP="00403600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="697C1557" w14:textId="283CDF2E" w:rsidR="00403600" w:rsidRPr="00BE2AEB" w:rsidRDefault="00403600" w:rsidP="00403600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="002060"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="75CBE352" w14:textId="77777777" w:rsidR="00403600" w:rsidRPr="00BE2AEB" w:rsidRDefault="00403600" w:rsidP="006059B3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="4707FF72" w14:textId="77777777" w:rsidTr="0067627F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7928" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FA64733" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
-            <w:pPr>
+          <w:p w14:paraId="0BFF5663" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
+            <w:tcW w:w="1778" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78019EC7" w14:textId="4EEAE4A8" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+          <w:p w14:paraId="22C067F9" w14:textId="36201754" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A61906D" w14:textId="02CAE671" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Response</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Date next review due</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4336" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32365772" w14:textId="3401ADCB" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+          <w:p w14:paraId="1BEE7EB1" w14:textId="3CF72F1A" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:color w:val="000000"/>
-[...27 lines deleted...]
-                <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Comments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="26CC4478" w14:textId="77777777" w:rsidTr="00545A58">
-[...3 lines deleted...]
-            <w:gridSpan w:val="2"/>
+      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="6E16EBA9" w14:textId="77777777" w:rsidTr="0067627F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7928" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77893954" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
-            <w:pPr>
+          <w:p w14:paraId="18DF92A1" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
+            <w:pPr>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="66694F8A" w14:textId="2D0730E5" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            <w:tcW w:w="1074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5408F8A3" w14:textId="57372374" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7737705C" w14:textId="7957FA8B" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Yes</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="711D3D11" w14:textId="11A44689" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1267" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="24DE6FE3" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BE2AEB">
-[...10 lines deleted...]
-            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4336" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="57DA6DDD" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="001101FD">
+          </w:tcPr>
+          <w:p w14:paraId="047711B0" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="002C071F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...19 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w14:paraId="4A8C4A7E" w14:textId="77777777" w:rsidTr="00545A58">
+      <w:tr w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w14:paraId="354D6506" w14:textId="77777777" w:rsidTr="006059B3">
         <w:trPr>
-          <w:trHeight w:val="1964"/>
+          <w:trHeight w:val="1701"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7933" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="7928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="056B6FE3" w14:textId="0A2F9779" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00DE143C">
+          </w:tcPr>
+          <w:p w14:paraId="75BC7387" w14:textId="77777777" w:rsidR="00403600" w:rsidRPr="00BE2AEB" w:rsidRDefault="00403600" w:rsidP="00403600">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="005B97B4" w14:textId="01E2D2C5" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00DE143C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t xml:space="preserve">Community mental health services include an outreach service that provides intensive support to patients who </w:t>
-[...22 lines deleted...]
-            <w:pPr>
+              <w:t>There is a system in place to monitor and respond to non-medical staff turnover rates (i.e. nurses, qualified allied health professionals and other qualified scientific, therapeutic and technical staff).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1074" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54D777AE" w14:textId="77777777" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="002C071F">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="708" w:type="dxa"/>
-[...2 lines deleted...]
-            <w:pPr>
+            <w:tcW w:w="704" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69173D41" w14:textId="77777777" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="002C071F">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:tcW w:w="1267" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B95D62F" w14:textId="77777777" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="002C071F">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4336" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61BD7A0E" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
-[...18 lines deleted...]
-            <w:pPr>
+          <w:p w14:paraId="7E468E4E" w14:textId="77777777" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="002C071F">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="68B7247B" w14:textId="5BB9875F" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="00A2302B">
-[...7 lines deleted...]
-    <w:p w14:paraId="778B30A2" w14:textId="0629A2B5" w:rsidR="004041FF" w:rsidRPr="00BE2AEB" w:rsidRDefault="004041FF">
+    <w:p w14:paraId="6AC16ED9" w14:textId="77777777" w:rsidR="00403600" w:rsidRPr="00BE2AEB" w:rsidRDefault="00403600">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40E05D43" w14:textId="77777777" w:rsidR="00122677" w:rsidRPr="00BE2AEB" w:rsidRDefault="00122677">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BE2AEB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:b/>
           <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0653AE5B" w14:textId="77777777" w:rsidR="001101FD" w:rsidRPr="00BE2AEB" w:rsidRDefault="001101FD" w:rsidP="0067364A">
-      <w:pPr>
+    <w:p w14:paraId="538B3CC8" w14:textId="424BE0BE" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+      <w:pPr>
+        <w:widowControl/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7694"/>
         <w:gridCol w:w="7610"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w14:paraId="7F64839A" w14:textId="77777777" w:rsidTr="008A23CA">
+      <w:tr w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w14:paraId="64207CBE" w14:textId="77777777" w:rsidTr="0067364A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
-          <w:p w14:paraId="05E166CB" w14:textId="66642C3A" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="0067364A">
+          <w:p w14:paraId="459063B1" w14:textId="472F5916" w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067364A" w:rsidP="0067364A">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="10" w:name="_Toc129248111"/>
+            <w:bookmarkStart w:id="11" w:name="_Toc233356532"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Low staff turnover</w:t>
-[...1 lines deleted...]
-            <w:bookmarkEnd w:id="10"/>
+              <w:t>Reducing alcohol and drug misuse</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="11"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
-          <w:p w14:paraId="333124FB" w14:textId="721A64DA" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
+          <w:p w14:paraId="4F4D50C5" w14:textId="47DEDE25" w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067364A" w:rsidP="0067364A">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Safer care in mental health services</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w14:paraId="47A96E8E" w14:textId="77777777" w:rsidTr="008A23CA">
+      <w:tr w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w14:paraId="2E1B3100" w14:textId="77777777" w:rsidTr="0067364A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4FF0102D" w14:textId="77777777" w:rsidR="008A23CA" w:rsidRPr="00BE2AEB" w:rsidRDefault="008A23CA" w:rsidP="008A23CA">
+          <w:p w14:paraId="6AC8A2D2" w14:textId="77777777" w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067364A" w:rsidP="0067364A">
             <w:pPr>
               <w:widowControl/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="004E72"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w14:paraId="01C043BE" w14:textId="77777777" w:rsidTr="008A23CA">
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="7B36683E" w14:textId="77777777" w:rsidTr="0067364A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F87AEC4" w14:textId="1558B5E8" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00122677">
+          <w:p w14:paraId="01E76D13" w14:textId="4DBD2A38" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00122677">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="200" w:after="200"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>Low staff turnover</w:t>
-[...4 lines deleted...]
-              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:t>Reducing alcohol and drug misuse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4039CEE2" w14:textId="195912FD" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00DE143C">
+            <w:pPr>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
                 <w:noProof/>
+                <w:color w:val="002060"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658259" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="546C88D7" wp14:editId="0D30A507">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658257" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52CE0920" wp14:editId="68C58E00">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
-                  <wp:docPr id="311" name="Picture 311"/>
+                  <wp:docPr id="29725" name="Picture 29725"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
-                          <pic:cNvPr id="0" name="nurse.png"/>
+                          <pic:cNvPr id="0" name="exchange.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId104" cstate="print">
+                          <a:blip r:embed="rId107" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
-              <w:t>There should be a system in place to monitor and respond to non-medical staff turnover rates. Non-medical staff are all other health staff except doctors.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">We recommend there are local drug and alcohol services available that work jointly with mental health services for patients with mental illness and alcohol and drug misuse. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04C28A46" w14:textId="374EF5E7" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00DE143C">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Other clinical measures that could reduce suicide risk in this group are alcohol and drug misuse assessment skills in frontline staff and specialist alcohol and drug misuse clinicians within mental health services.</w:t>
+            </w:r>
+            <w:r w:rsidR="00426E62" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> People in contact with </w:t>
+            </w:r>
+            <w:r w:rsidR="003929A5" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>both drug and alcohol and mental health services have multiple complex needs</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB1FD8" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. Engaging these people with both mental health and substance misuse interventions </w:t>
+            </w:r>
+            <w:r w:rsidR="00C167A4" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>is important to suicide prevention.</w:t>
+            </w:r>
+            <w:r w:rsidR="003929A5" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27221AD8" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="008E6454">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4475E4D7" w14:textId="43ED269A" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="007133D3" w:rsidP="00122677">
+          <w:p w14:paraId="1F1E73B7" w14:textId="0A87C04F" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="007133D3" w:rsidP="00D939E9">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:before="200" w:after="200"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Our e</w:t>
             </w:r>
-            <w:r w:rsidR="002C071F" w:rsidRPr="00BE2AEB">
+            <w:r w:rsidR="008E6454" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vidence</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BAA5D0A" w14:textId="646CD7A4" w:rsidR="002C071F" w:rsidRPr="00BE2AEB" w:rsidRDefault="002C071F" w:rsidP="00DE143C">
-[...760 lines deleted...]
-          <w:p w14:paraId="4039CEE2" w14:textId="195912FD" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00DE143C">
+          <w:p w14:paraId="04EA0AF8" w14:textId="67D21AA2" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-                <w:b/>
-[...179 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Across </w:t>
             </w:r>
             <w:r w:rsidR="00C5204D" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">UK </w:t>
             </w:r>
             <w:r w:rsidR="00C5204D" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>and Jersey</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>, alcohol and drug misuse is common among patients who die by suicide (</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r w:rsidR="00A804CD" w:rsidRPr="00820B53">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>4</w:t>
               </w:r>
               <w:r w:rsidR="00BD2CAA" w:rsidRPr="00820B53">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>6</w:t>
               </w:r>
               <w:r w:rsidR="00A804CD" w:rsidRPr="00820B53">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>% and 3</w:t>
               </w:r>
               <w:r w:rsidR="00915A96" w:rsidRPr="00820B53">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>8</w:t>
               </w:r>
               <w:r w:rsidR="00A804CD" w:rsidRPr="00820B53">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>%</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00820B53">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000A5E21">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">of all patient suicides UK-wide, respectively, higher in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r w:rsidRPr="000A5E21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Scotland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000A5E21">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r w:rsidRPr="000A5E21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Northern Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="000A5E21">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00174B27" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">However, only a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r w:rsidR="00174B27" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>minority</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00174B27" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> of patients who died by suicide were in contact with specialist alcohol and drug misuse services. </w:t>
             </w:r>
             <w:r w:rsidR="001E7BA0" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Between </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r w:rsidR="00FC39C1" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve">October </w:t>
               </w:r>
               <w:r w:rsidR="001E7BA0" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>2021</w:t>
               </w:r>
               <w:r w:rsidR="00FC39C1" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> and September </w:t>
               </w:r>
               <w:r w:rsidR="001E7BA0" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -17826,51 +17934,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00FC39C1" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="626C98FF" w14:textId="757B8C57" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">In England, there was a </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>25% fall in rates of suicide by patients</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> in those NHS Trusts which had put in place a policy on the management of patients with co-morbid alcohol and drug misuse.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="11D48BC6" w14:textId="77777777" w:rsidTr="0067627F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7EBC2D22" w14:textId="12E309F3" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00122677">
             <w:pPr>
@@ -17917,154 +18025,154 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658258" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D60D651" wp14:editId="5D90637F">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>4445</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>17145</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1005205" cy="1439545"/>
                   <wp:effectExtent l="19050" t="19050" r="23495" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="288" name="Picture 288"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="288" name="Capture NI.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId100" cstate="print">
+                          <a:blip r:embed="rId99" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1005205" cy="1439545"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidR="008E6454" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">See the NICE </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r w:rsidR="008E6454" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>guidelines on coexisting severe mental illness and substance misuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008E6454" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5EAF0F53" w14:textId="6B911949" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedding suicide prevention in drug and alcohol policy and services is an action in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>strategy for preventing suicide and self-harm in Northern Ireland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="004F4BD8" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="006A54AB" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r w:rsidR="006A54AB" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Suicide prevention strategy for England: 2023-2038</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="006A54AB" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="009C574C" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">also highlights </w:t>
             </w:r>
             <w:r w:rsidR="006A54AB" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">plans to </w:t>
@@ -18320,1235 +18428,1235 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658256" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="12B2904C" wp14:editId="794A6253">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29910" name="Picture 29910"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="group.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId117" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="900000" cy="900000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E6F6C3" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Specialised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> services for patients with mental illness and coexisting alcohol and drug misuse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DE34708" w14:textId="581898DC" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6328A7B7" w14:textId="602FAA66" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="13A790C9" w14:textId="77777777" w:rsidTr="060A8221">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C5FD0EC" w14:textId="0E4A33B2" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32DED85C" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A1F072F" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Date next review due</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03634DAD" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="40A8BF9D" w14:textId="77777777" w:rsidTr="00D939E9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1E6A2592" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="69300E81" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A95B1A" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="4318F865" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="2FFE0F96" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="64133FA3" w14:textId="77777777" w:rsidTr="060A8221">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24CBC6E0" w14:textId="76E97D19" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Specialist alcohol and drug services are available, with a protocol for the joint working with mental health services (including shared care pathways, referral and staff training).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="389934E0" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688E4360" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BB9716" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B9FFF56" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="2898777E" w14:textId="77777777" w:rsidTr="060A8221">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="517D2F4C" w14:textId="1CB53D4B" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>There is a specific management protocol or written policy on the agreed management of patients with coexisting alcohol and drug misuse.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A8C63B4" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06D9DC37" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EE1EC11" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C2A29F4" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="37DCD0A5" w14:textId="77777777" w:rsidTr="060A8221">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C2CEE5E" w14:textId="6FFD39A4" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Protocols for managing self-harm patients who are under mental health care should highlight the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>short term</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> risk of suicide, especially where there is coexisting alcohol and drug misuse. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62C184EE" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3515972C" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18553E5D" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="19464549" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="18D3DE25" w14:textId="77777777" w:rsidTr="060A8221">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D3D1C97" w14:textId="0B709073" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>There is specific training in place for staff on alcohol and drug misuse assessment.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7E8DBF" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E109767" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D8D1B0B" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4953398E" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="20FDCF33" w14:textId="77777777" w:rsidTr="060A8221">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="372A64C5" w14:textId="65B1FAD8" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>There are specialist alcohol and drug misuse clinicians within mental health services.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7068A458" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7975A872" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31CC0D95" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C31E3D1" w14:textId="77777777" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="418CB277" w14:textId="36D561AE" w:rsidR="000B1074" w:rsidRPr="00BE2AEB" w:rsidRDefault="000B1074" w:rsidP="0067364A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DA7540C" w14:textId="00567C25" w:rsidR="000B1074" w:rsidRPr="00BE2AEB" w:rsidRDefault="000B1074" w:rsidP="0067364A">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:horzAnchor="margin" w:tblpY="495"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7694"/>
+        <w:gridCol w:w="7694"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w14:paraId="2D474DAA" w14:textId="77777777" w:rsidTr="0067364A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C507858" w14:textId="75FFB17C" w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067364A" w:rsidP="0067364A">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="12" w:name="_Toc233356533"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Managing self-harm</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="12"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="4625A567" w14:textId="4ACF1633" w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067364A" w:rsidP="0067364A">
+            <w:pPr>
+              <w:pStyle w:val="Heading1"/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="13" w:name="_Toc233356534"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Safer care in the Emergency Department</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="13"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w14:paraId="1C2DA9E9" w14:textId="77777777" w:rsidTr="0067364A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15388" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0374354E" w14:textId="77777777" w:rsidR="0067364A" w:rsidRPr="00BE2AEB" w:rsidRDefault="0067364A" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="4203A264" w14:textId="77777777" w:rsidTr="0067364A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D41A796" w14:textId="43248CBD" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Managing self-harm</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5242E20F" w14:textId="3AF9470D" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658255" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32837953" wp14:editId="312F9155">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>4445</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>-3810</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="900000" cy="900000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="29763" name="Picture 29763"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="hospital (1).png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId118" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-          </w:p>
-[...3 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is evidence that recent self-harm is increasingly common prior to suicide in mental health patients and in people not in contact with mental health services. Self-harm should be </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>recognised</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> as a suicide warning - presenting an indication of risk and a chance to intervene. We recommend protocols for managing self-harm patients who are under mental health care highlight the short-term risk of future suicidal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>behaviour</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B66EB63" w14:textId="34054DF1" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="007133D3" w:rsidP="0067364A">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Our e</w:t>
+            </w:r>
+            <w:r w:rsidR="008E6454" w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
-              </w:rPr>
-[...1047 lines deleted...]
-                <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6AE72F04" w14:textId="12B9A240" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="00D939E9">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent self-harm (in the previous 3 months) </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>has risen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> as an antecedent of suicide in mental health patients. In the UK</w:t>
             </w:r>
             <w:r w:rsidR="00C5204D" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Jersey</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00EA79FD">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">nearly a third </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00CB6F86" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">%) of patients who died by suicide between </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r w:rsidR="00C206CC" w:rsidRPr="000A5E21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>201</w:t>
               </w:r>
               <w:r w:rsidR="00555498" w:rsidRPr="000A5E21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
               <w:r w:rsidR="00C206CC" w:rsidRPr="000A5E21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> and 202</w:t>
               </w:r>
               <w:r w:rsidR="00555498" w:rsidRPr="000A5E21">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -19570,66 +19678,66 @@
             </w:r>
             <w:r w:rsidR="00870E17" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>43</w:t>
             </w:r>
             <w:r w:rsidR="001A0400">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00870E17" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">deaths per year. Self-harm is particularly evident in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>younger age-groups</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. Our findings show an episode of self-harm is common as a recent experience in mental health patients who die by suicide but risk can be under-estimated at assessment – </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>most (76%) patients</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> who had recently self-harmed were thought to be at low risk of immediate suicide at their final service contact.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w14:paraId="4650C2E2" w14:textId="77777777" w:rsidTr="0067364A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15388" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1A48DB9B" w14:textId="34A72747" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="0067364A">
             <w:pPr>
@@ -19676,51 +19784,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658254" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33DC490B" wp14:editId="256C8E83">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>108585</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1003935" cy="1439545"/>
                   <wp:effectExtent l="19050" t="19050" r="24765" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29798" name="Picture 29798"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Capture7.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId124" cstate="print">
+                          <a:blip r:embed="rId123" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1003935" cy="1439545"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
@@ -19728,126 +19836,126 @@
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">NICE guidelines on </w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r w:rsidR="00A804CD" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>assessment, management and preventing recurrence of self-harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>describe the importance of a</w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> psychosocial </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">assessment </w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">to identify the person’s strengths, vulnerabilities, and needs, including historic, changeable and current, future, and protective or mitigating factors. </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">NICE guidelines on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>assessment, management and preventing recurrence of self-harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> include information for people working in education and criminal justice settings.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5F835BAD" w14:textId="6C748695" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="005E510D">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Reducing rates of self-harm as a key indicator of suicide risk is cited in the HM Government’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide </w:t>
               </w:r>
               <w:r w:rsidR="009F10EF" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>p</w:t>
               </w:r>
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve">revention </w:t>
               </w:r>
               <w:r w:rsidR="009F10EF" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -19867,149 +19975,149 @@
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>for</w:t>
               </w:r>
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> England</w:t>
               </w:r>
               <w:r w:rsidR="009F10EF" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>: 2023-2028</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, the Welsh Government’s suicide and self-harm prevention strategy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Talk To Me 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Northern Ireland’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>strategy for preventing suicide and self-harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, and in Scotland’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r w:rsidR="007841EF" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Suicide Prevention Strategy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="76DE397F" w14:textId="64E25353" w:rsidR="008E6454" w:rsidRPr="00BE2AEB" w:rsidRDefault="008E6454" w:rsidP="005E510D">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">A national </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>programme</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> of transformation funded by NHS England and NHS Improvement is establishing new and integrated models of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>primary and community mental health care across England</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">. These models will provide improved care for adults and older adults who self-harm in the community, as laid out in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>NHS Long Term Plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F1B8467" w14:textId="656F3679" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00C51CD0">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
@@ -20165,51 +20273,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658286" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64CF88FA" wp14:editId="08C6D656">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-68580</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29777" name="Picture 29777"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="medical-history.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId85" cstate="print">
+                          <a:blip r:embed="rId84" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -20972,89 +21080,89 @@
       <w:tr w:rsidR="00642233" w:rsidRPr="00BE2AEB" w14:paraId="1764CA5A" w14:textId="77777777" w:rsidTr="00C51CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="6C78A7F0" w14:textId="7D4DB332" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00C51CD0">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="14" w:name="_Toc129248115"/>
+            <w:bookmarkStart w:id="14" w:name="_Toc233356535"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Safer prescribing</w:t>
             </w:r>
             <w:bookmarkEnd w:id="14"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7610" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="6BCFA11D" w14:textId="34D999CC" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00C51CD0">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="15" w:name="_Toc129248116"/>
+            <w:bookmarkStart w:id="15" w:name="_Toc233356536"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Safer care in primary care</w:t>
             </w:r>
             <w:bookmarkEnd w:id="15"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00642233" w:rsidRPr="00BE2AEB" w14:paraId="69990F3A" w14:textId="77777777" w:rsidTr="00C51CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="564B4A44" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00C51CD0">
             <w:pPr>
@@ -21121,74 +21229,74 @@
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Safer prescribing</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BA64865" w14:textId="4EC9ADB2" w:rsidR="00062DC3" w:rsidRPr="00BE2AEB" w:rsidRDefault="00062DC3" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B7641C" wp14:editId="46E0F32F">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05B7641C" wp14:editId="4611E706">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>7620</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-5715</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="899795" cy="899795"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29782" name="Picture 29782"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="prescription.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId133" cstate="print">
+                          <a:blip r:embed="rId132" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="899795" cy="899795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -21275,121 +21383,121 @@
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>The main substances taken in fatal overdose are opiates and the main source (where known) is by prescription. In the UK</w:t>
             </w:r>
             <w:r w:rsidR="009F4328" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Jersey</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, opiates (including opioid compounds) account for </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r w:rsidR="007841EF" w:rsidRPr="00D20B11">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>3</w:t>
               </w:r>
               <w:r w:rsidR="002438CB" w:rsidRPr="00D20B11">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>5</w:t>
               </w:r>
               <w:r w:rsidR="007841EF" w:rsidRPr="00D20B11">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>% of patient suicide deaths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00D20B11">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">by fatal overdose. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>38% of patients with a physical health problem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> die by self-poisoning, significantly more than patients without </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>a physical</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> co-morbidity (20%). The most common substances taken in this group are opiates/opioids, mostly prescribed.</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB" w:rsidDel="000677D9">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:anchor="managing-chronic-primary-pain" w:history="1">
+            <w:hyperlink r:id="rId135" w:anchor="managing-chronic-primary-pain" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Management of chronic primary pain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> in people aged 16 years and over should not include certain medications, such as opioids.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00062DC3" w:rsidRPr="00BE2AEB" w14:paraId="16EF7DD6" w14:textId="77777777" w:rsidTr="00C51CD0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="11E7DEAF" w14:textId="0AD2D68A" w:rsidR="00062DC3" w:rsidRPr="00BE2AEB" w:rsidRDefault="00062DC3" w:rsidP="00C51CD0">
             <w:pPr>
@@ -21412,192 +21520,192 @@
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Guidance</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="075699A6" w14:textId="18ED8BD8" w:rsidR="00062DC3" w:rsidRPr="00BE2AEB" w:rsidRDefault="00062DC3" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5990F621" wp14:editId="5E74EE25">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658248" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5990F621" wp14:editId="25D3B6A0">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>21590</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="993738" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="16510" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29876" name="Picture 29876"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="29849" name="NICE guideline chronic pain.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId137" cstate="print">
+                          <a:blip r:embed="rId136" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="993738" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r w:rsidRPr="004E4F99">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>NICE guidelines on borderline personality disorder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> recommend short-term use of drug treatment may be helpful during a crisis, but that polypharmacy should be avoided. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:anchor="managing-chronic-primary-pain" w:history="1">
+            <w:hyperlink r:id="rId138" w:anchor="managing-chronic-primary-pain" w:history="1">
               <w:r w:rsidR="00D21D97" w:rsidRPr="004E4F99">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>NICE</w:t>
               </w:r>
               <w:r w:rsidRPr="004E4F99">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> guidelines on depression in adults</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> with a chronic physical health problem advise certain medications (i.e. opioids) should not be prescribed to manage chronic pain in people aged 16 and over. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="20512004" w14:textId="698D56B7" w:rsidR="00062DC3" w:rsidRPr="00BE2AEB" w:rsidRDefault="00062DC3" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="22"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>General Medical Council guidance</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>NICE guidelines on anxiety disorder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> highlight that doctors should check whether the treatment provided for a patient is compatible with other treatments they are receiving, including any self-prescribed over-the-counter medicines. Patients should also be encouraged to be open about their use of other medicines during assessment.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0968DCE9" w14:textId="21721ACA" w:rsidR="00062DC3" w:rsidRPr="00BE2AEB" w:rsidRDefault="00062DC3" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -21606,101 +21714,101 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Reducing suicide through safer prescribing is cited in </w:t>
             </w:r>
             <w:r w:rsidR="00F36D98" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="00F36D98" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">he </w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r w:rsidR="00F36D98" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Suicide prevention strategy for England: 2023-2028</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F36D98" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Northern Ireland’s suicide prevention strategy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:noProof/>
                   <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
                 </w:rPr>
                 <w:t>Protect Life 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">, and </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">the Welsh Government’s suicide and self-harm prevention strategy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Talk To Me 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="44AA3B5F" w14:textId="77777777" w:rsidR="00BF476D" w:rsidRPr="00BE2AEB" w:rsidRDefault="00BF476D">
       <w:r w:rsidRPr="00BE2AEB">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
@@ -21844,947 +21952,927 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658253" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01AABA2D" wp14:editId="7332B4E7">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="900000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="23" name="Picture 23"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="pharmacist.png"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId144" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="900000" cy="900000"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                  <wp14:sizeRelH relativeFrom="page">
+                    <wp14:pctWidth>0</wp14:pctWidth>
+                  </wp14:sizeRelH>
+                  <wp14:sizeRelV relativeFrom="page">
+                    <wp14:pctHeight>0</wp14:pctHeight>
+                  </wp14:sizeRelV>
+                </wp:anchor>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA506BD" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+              <w:t>Safer prescribing</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DD6CCE8" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="562DD13D" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="161D2B47" w14:textId="2AB3FE41" w:rsidR="006059B3" w:rsidRPr="00BE2AEB" w:rsidRDefault="006059B3" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w14:paraId="1CA9657F" w14:textId="77777777" w:rsidTr="0088175B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67CD7C72" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="512C1C5F" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Response</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="24494520" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Date next review due</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EDA395" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Comments</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w14:paraId="0CD0A58D" w14:textId="77777777" w:rsidTr="0088175B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="29A76EDD" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1754D0D4" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDC25DD" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="37A568C0" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5FB062F1" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="009C0028">
+            <w:pPr>
+              <w:widowControl/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w14:paraId="7014648F" w14:textId="77777777" w:rsidTr="23432047">
+        <w:trPr>
+          <w:trHeight w:val="3700"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C277E54" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="004E4F99">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">There is a standard procedure in place for safer prescribing of opiate analgesics and tricyclic antidepressants in primary care and accident and emergency departments, which </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>takes into account</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="060A8221">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the toxicity of these drugs in overdose by:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42265F57" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="004E4F99">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="601" w:hanging="601"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Considering reduced, short-term supplies;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C96726F" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="004E4F99">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="601" w:hanging="601"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Asking about supplies of over-the-counter opiate-containing medications kept at home or prescribed to someone else in the household;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B6BB836" w14:textId="35D5226D" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="23432047">
+            <w:pPr>
+              <w:pStyle w:val="Default"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="34"/>
+              </w:numPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:ind w:left="601" w:hanging="601"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="23432047">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ensuring </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="23432047">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>patients</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="23432047">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> newly prescribed antidepressants are aware of the time taken to work.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E86CCFB" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0472791A" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="369C8B99" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2EA44C6B" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w14:paraId="5CAC407A" w14:textId="77777777" w:rsidTr="23432047">
+        <w:trPr>
+          <w:trHeight w:val="1417"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8075" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5962AAEC" w14:textId="328A1B50" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="004E4F99">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Protocols for managing patients with anxiety disorders highlight reduced prescribing of benzodiazepines.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39440C02" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="028D6E44" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1276" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CBC966" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4399" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="52FA055A" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="387C8C2F" w14:textId="77777777" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00A40CEF">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="502B1FF0" w14:textId="758969ED" w:rsidR="000B1074" w:rsidRPr="00BE2AEB" w:rsidRDefault="000B1074">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="217510BB" w14:textId="77777777" w:rsidR="001F6091" w:rsidRPr="00BE2AEB" w:rsidRDefault="001F6091">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="230FA7E8" w14:textId="1DE42DCF" w:rsidR="001F6091" w:rsidRPr="00BE2AEB" w:rsidRDefault="001F6091">
+      <w:pPr>
+        <w:widowControl/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE2AEB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="460"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7694"/>
+        <w:gridCol w:w="7694"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00642233" w:rsidRPr="00BE2AEB" w14:paraId="53DD7F71" w14:textId="77777777" w:rsidTr="00642233">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE74380" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00642233">
+            <w:pPr>
+              <w:pStyle w:val="Heading2"/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="16" w:name="_Toc233356537"/>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Monitoring for depression</w:t>
+            </w:r>
+            <w:bookmarkEnd w:id="16"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
+          </w:tcPr>
+          <w:p w14:paraId="49155EAA" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00642233">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="80" w:after="80"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="FFFFFF" w:themeColor="background1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Safer care in primary care</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00642233" w:rsidRPr="00BE2AEB" w14:paraId="66DB937A" w14:textId="77777777" w:rsidTr="00642233">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="15388" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="011A3E7B" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00642233">
+            <w:pPr>
+              <w:widowControl/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:color w:val="004E72"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00642233" w:rsidRPr="00BE2AEB" w14:paraId="7CF65112" w14:textId="77777777" w:rsidTr="00642233">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7694" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10B5A244" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00642233">
+            <w:pPr>
+              <w:widowControl/>
+              <w:spacing w:before="200" w:after="200"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:color w:val="004E72"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Monitoring for depression</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231EBBB5" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="004E4F99">
+            <w:pPr>
+              <w:widowControl/>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE2AEB">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:noProof/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:drawing>
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658287" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5121489B" wp14:editId="04EB38DB">
+                  <wp:simplePos x="0" y="0"/>
+                  <wp:positionH relativeFrom="column">
+                    <wp:posOffset>4445</wp:posOffset>
+                  </wp:positionH>
+                  <wp:positionV relativeFrom="paragraph">
+                    <wp:posOffset>4445</wp:posOffset>
+                  </wp:positionV>
+                  <wp:extent cx="900000" cy="900000"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:wrapSquare wrapText="bothSides"/>
+                  <wp:docPr id="29" name="Picture 29"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="0" name="oncologist.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId145" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="900000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
-          </w:p>
-[...860 lines deleted...]
-            </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Good physical healthcare may help reduce suicide risk. Health care professionals working across all medical specialties should be vigilant for signs of mental ill health, especially when treating major physical illnesses including cancer, coronary heart disease, stroke or chronic obstructive pulmonary disease (COPD). </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6D13E0A6" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="004E4F99">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical services should also be aware of the increased risk of fatal overdose, particularly by opiates/opioids in older patients with long-term physical illness. </w:t>
             </w:r>
@@ -22818,165 +22906,165 @@
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Our evidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="056E8BD0" w14:textId="6E919552" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="004E4F99">
             <w:pPr>
               <w:widowControl/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical illness can increase the risk of suicide among mental health patients. In the UK in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>2009-2019</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, a </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>quarter of patients</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> who died by suicide also had a co-morbid physical health problem and the figure rises to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r w:rsidR="00A0204A" w:rsidRPr="00346A8F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>5</w:t>
               </w:r>
               <w:r w:rsidR="00A0204A" w:rsidRPr="00346A8F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>5</w:t>
               </w:r>
               <w:r w:rsidRPr="00346A8F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t xml:space="preserve">% in patients aged </w:t>
               </w:r>
               <w:r w:rsidR="00A0204A" w:rsidRPr="00346A8F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>7</w:t>
               </w:r>
               <w:r w:rsidRPr="00346A8F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>5 and over</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">. Depression is linked to </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>increased suicide risk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> among physically ill people, particularly in certain diagnoses such as coronary heart disease, stroke, chronic obstructive pulmonary disease (COPD) and cancer. Often affective disorders have been present for more than 5 years in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>patients with a comorbid physical illness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> who died by suicide. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:t>71% of people</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="000000"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve"> who died by suicide and had presented to their GP had a diagnosis of depression. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00642233" w:rsidRPr="00BE2AEB" w14:paraId="39176242" w14:textId="77777777" w:rsidTr="00642233">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15388" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -23024,181 +23112,181 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EF0D52B" wp14:editId="082EA186">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>23495</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>20320</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1015276" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="13970" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="298" name="Picture 298"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Capture.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId152" cstate="print">
+                          <a:blip r:embed="rId151" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1015276" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">See the NICE guidelines on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>identification and management of depression in children and young people</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> a</w:t>
             </w:r>
             <w:r w:rsidR="007D2496" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">nd the NICE guidelines on </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r w:rsidR="007D2496" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>depression in adults: treatment and management</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> NICE guidelines on the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>management, assessment and preventing recurrence of self-harm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00F64FFE" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> also highlight the importance of assessing for the presence of physical ill-health in older people who have self-harmed.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00238E97" w14:textId="3FDFBA2E" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>An integrated mental and physical health approach is a</w:t>
             </w:r>
             <w:r w:rsidR="001F502B" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>n</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> action for the NHS cited in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r w:rsidR="001F502B" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>NHS Mental Health Implementation Plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F21F9EA" w14:textId="77777777" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00642233">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
@@ -23363,74 +23451,74 @@
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="10C95214" w14:textId="321D2390" w:rsidR="00A40CEF" w:rsidRPr="00BE2AEB" w:rsidRDefault="00A40CEF" w:rsidP="00642233">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="236EC1A7" wp14:editId="48CF9431">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658252" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="236EC1A7" wp14:editId="7C5A0DE3">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>0</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="899795" cy="899795"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29802" name="Picture 29802"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="desk.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId157" cstate="print">
+                          <a:blip r:embed="rId156" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="899795" cy="899795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -24007,51 +24095,51 @@
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7520" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="2D973696" w14:textId="60AF03D0" w:rsidR="00642233" w:rsidRPr="00BE2AEB" w:rsidRDefault="00642233" w:rsidP="00C51CD0">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="17" w:name="_Toc129248118"/>
+            <w:bookmarkStart w:id="17" w:name="_Toc233356538"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Additional measures for men</w:t>
             </w:r>
             <w:bookmarkEnd w:id="17"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7784" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
@@ -24167,51 +24255,51 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658249" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7291E9CA" wp14:editId="62C2E32A">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-635</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>-635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="901747" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29814" name="Picture 29814"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="men.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId158" cstate="print">
+                          <a:blip r:embed="rId157" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="901747" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -24266,81 +24354,81 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>vidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49CAE4F2" w14:textId="5123FF8D" w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w:rsidRDefault="00514F5B" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="23"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Middle-aged men have the highest suicide rate in the UK but are often not in contact with services. Between </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r w:rsidR="001F502B" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>2010-2020</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">, in all countries (except Northern Ireland), the highest suicide rates were in men in the middle-aged groups. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Self-harm in middle-aged men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> has also increased, particularly after 2008. In our study of </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>suicide by middle-aged men</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> we found high rates of key risk factors in men in mid-life compared to their incidence in the general population, including unemployment, divorce, deprivation, substance misuse and physical and mental ill-health.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w14:paraId="223551DA" w14:textId="77777777" w:rsidTr="00C51CD0">
         <w:trPr>
           <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15304" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
@@ -24393,97 +24481,97 @@
               </w:rPr>
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658250" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6991BAF7" wp14:editId="16BE8779">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>18415</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>17780</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1011772" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="17145" b="27305"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="29875" name="Picture 29875"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="Capture.PNG"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId162" cstate="print">
+                          <a:blip r:embed="rId161" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1011772" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
                           </a:ln>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
                   <wp14:sizeRelV relativeFrom="page">
                     <wp14:pctHeight>0</wp14:pctHeight>
                   </wp14:sizeRelV>
                 </wp:anchor>
               </w:drawing>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The marked rise in suicide in middle-aged men is cited in </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>The Five Year Forward View for Mental Health</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="37D90541" w14:textId="77777777" w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w:rsidRDefault="00514F5B" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
@@ -24504,51 +24592,51 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> groups such as middle-aged men is included in: </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BAB6C34" w14:textId="477C627D" w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w:rsidRDefault="00514F5B" w:rsidP="004E4F99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">HM Government’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suicide Prevention Strategy </w:t>
               </w:r>
               <w:r w:rsidR="000169A7" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t xml:space="preserve">for </w:t>
               </w:r>
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>England</w:t>
               </w:r>
               <w:r w:rsidR="000169A7" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
@@ -24557,118 +24645,118 @@
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="1A62B559" w14:textId="6DC5B650" w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w:rsidRDefault="00514F5B" w:rsidP="004E4F99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">The Welsh Government’s suicide and self-harm prevention strategy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Talk To Me 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="57D3E27C" w14:textId="47DBDC03" w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w:rsidRDefault="00514F5B" w:rsidP="004E4F99">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:after="200" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="2148" w:hanging="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Scotland’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r w:rsidR="001F502B" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Suicide Prevention Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="76A49000" w14:textId="77777777" w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w:rsidRDefault="00514F5B" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:after="80" w:line="360" w:lineRule="auto"/>
               <w:ind w:left="23"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="auto"/>
                 <w:u w:val="none"/>
               </w:rPr>
               <w:t xml:space="preserve">Reducing the risk of suicide in middle-aged men is an ambition supported by a NHS commitment to provide every area in England with </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">funding for suicide prevention and bereavement services, as laid out in the </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>NHS Long Term Plan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="43A3239A" w14:textId="77777777" w:rsidR="003D6032" w:rsidRPr="00BE2AEB" w:rsidRDefault="003D6032" w:rsidP="00122677">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -24841,74 +24929,74 @@
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F2B5D78" w14:textId="77777777" w:rsidR="00514F5B" w:rsidRPr="00BE2AEB" w:rsidRDefault="00514F5B">
             <w:pPr>
               <w:widowControl/>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="310F39EF" wp14:editId="76A59199">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658251" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="310F39EF" wp14:editId="4AB42772">
                   <wp:simplePos x="533400" y="276225"/>
                   <wp:positionH relativeFrom="margin">
                     <wp:align>left</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:align>top</wp:align>
                   </wp:positionV>
                   <wp:extent cx="899795" cy="899795"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapSquare wrapText="bothSides"/>
                   <wp:docPr id="312" name="Picture 312"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="0" name="goal.png"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId168" cstate="print">
+                          <a:blip r:embed="rId167" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="899795" cy="899795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:anchor>
               </w:drawing>
             </w:r>
@@ -25534,84 +25622,84 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7513" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="58727107" w14:textId="77777777" w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="00C0218E">
             <w:pPr>
               <w:pStyle w:val="Heading2"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="18" w:name="_Toc129248119"/>
+            <w:bookmarkStart w:id="18" w:name="_Toc233356539"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF" w:themeColor="background1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>Children and young people</w:t>
             </w:r>
             <w:bookmarkEnd w:id="18"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7796" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="004E72"/>
           </w:tcPr>
           <w:p w14:paraId="39670464" w14:textId="77777777" w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="00EB4C98">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:spacing w:before="80" w:after="80"/>
               <w:jc w:val="right"/>
             </w:pPr>
-            <w:bookmarkStart w:id="19" w:name="_Toc129248120"/>
+            <w:bookmarkStart w:id="19" w:name="_Toc233356540"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t>Safer care for children and young people</w:t>
             </w:r>
             <w:bookmarkEnd w:id="19"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w14:paraId="01C5AA8C" w14:textId="77777777" w:rsidTr="00460B39">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15309" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31E6E400" w14:textId="77777777" w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="00460B39">
             <w:pPr>
               <w:ind w:left="23"/>
@@ -25676,51 +25764,51 @@
                     <wp:posOffset>-3810</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="858000" cy="900000"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapThrough wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="0" y="0"/>
                       <wp:lineTo x="0" y="21036"/>
                       <wp:lineTo x="21104" y="21036"/>
                       <wp:lineTo x="21104" y="0"/>
                       <wp:lineTo x="0" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapThrough>
                   <wp:docPr id="11" name="Picture 11" descr="A group of people wearing clothing&#10;&#10;Description automatically generated with medium confidence"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name="Picture 1" descr="A group of people wearing clothing&#10;&#10;Description automatically generated with medium confidence"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill rotWithShape="1">
-                          <a:blip r:embed="rId169" cstate="print">
+                          <a:blip r:embed="rId168" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:srcRect l="20226" r="19137" b="5066"/>
                           <a:stretch/>
                         </pic:blipFill>
                         <pic:spPr bwMode="auto">
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="858000" cy="900000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:noFill/>
                           </a:ln>
                           <a:extLst>
                             <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                               <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                             </a:ext>
                           </a:extLst>
@@ -25792,82 +25880,82 @@
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Our evidence</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="39074599" w14:textId="77777777" w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:after="100" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">There are around </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>200</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> suicide deaths by young people in the UK per year. The suicide rate is three times as high for young people aged 17-19 as for children aged 10-16. We have identified several </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>previous and recent stresses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> that young people face before they take their lives including childhood-related antecedents such as family mental illness and domestic violence, abuse, bereavement, academic pressures, physical health conditions, and self-harm. </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6705D9B1" w14:textId="1DEE50C2" w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="004E4F99">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve">The increase in suicide among young people in the general population is also reflected in the patient population. Between </w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>201</w:t>
               </w:r>
               <w:r w:rsidR="00041ABC" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> and 202</w:t>
               </w:r>
               <w:r w:rsidR="00041ABC" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
                 <w:t>1</w:t>
               </w:r>
             </w:hyperlink>
@@ -25949,51 +26037,51 @@
                     <wp:posOffset>15240</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="1015300" cy="1440000"/>
                   <wp:effectExtent l="19050" t="19050" r="13970" b="27305"/>
                   <wp:wrapThrough wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="-406" y="-286"/>
                       <wp:lineTo x="-406" y="21724"/>
                       <wp:lineTo x="21492" y="21724"/>
                       <wp:lineTo x="21492" y="-286"/>
                       <wp:lineTo x="-406" y="-286"/>
                     </wp:wrapPolygon>
                   </wp:wrapThrough>
                   <wp:docPr id="3" name="Picture 3" descr="Graphical user interface&#10;&#10;Description automatically generated with medium confidence"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="3" name="Picture 3" descr="Graphical user interface&#10;&#10;Description automatically generated with medium confidence"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId173" cstate="print">
+                          <a:blip r:embed="rId172" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1015300" cy="1440000"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                           <a:ln>
                             <a:solidFill>
                               <a:schemeClr val="tx1">
                                 <a:lumMod val="50000"/>
                                 <a:lumOff val="50000"/>
                               </a:schemeClr>
                             </a:solidFill>
@@ -26041,51 +26129,51 @@
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001E0234" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
             <w:r w:rsidR="001E0234" w:rsidRPr="00BE2AEB">
               <w:t>ailored or targeted action at a national level</w:t>
             </w:r>
             <w:r w:rsidR="008B520B" w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">to reduce suicide. A key action in HM Government’s </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r w:rsidR="00B77CC6" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>S</w:t>
               </w:r>
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>uicide prevention strategy for England</w:t>
               </w:r>
               <w:r w:rsidR="00B77CC6" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>:</w:t>
               </w:r>
               <w:r w:rsidR="00B77CC6" w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                 </w:rPr>
@@ -26168,133 +26256,133 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="44E70553" w14:textId="4804A99C" w:rsidR="0024228B" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="00A5083E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Welsh Government’s suicide and self-harm prevention strategy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:tgtFrame="_blank" w:history="1">
+            <w:hyperlink r:id="rId174" w:tgtFrame="_blank" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="normaltextrun"/>
                   <w:rFonts w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:u w:val="single"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Talk To Me 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00CF6920" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71941356" w14:textId="77777777" w:rsidR="00BE0DDB" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="00A5083E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLine="1018"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rStyle w:val="normaltextrun"/>
                 <w:rFonts w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t xml:space="preserve">Scotland’s </w:t>
             </w:r>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">suicide prevention strategy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Creating Hope Together</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="00BE0DDB" w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5BC037" w14:textId="50841670" w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58" w:rsidP="00A5083E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:ind w:firstLine="1018"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t xml:space="preserve">Northern Ireland’s suicide prevention strategy </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r w:rsidRPr="00BE2AEB">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:cstheme="minorHAnsi"/>
                 </w:rPr>
                 <w:t>Protect Life 2</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2C77E0DD" w14:textId="7CEFE0C0" w:rsidR="004E0B58" w:rsidRPr="00BE2AEB" w:rsidRDefault="004E0B58">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
@@ -26429,86 +26517,86 @@
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0CDF4EC3" w14:textId="0DCB1F8A" w:rsidR="00C90694" w:rsidRPr="00BE2AEB" w:rsidRDefault="00C90694" w:rsidP="00C90694">
             <w:pPr>
               <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="004E72"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BE2AEB">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:noProof/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:drawing>
-                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F33B7AC" wp14:editId="7A75074A">
+                <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658293" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F33B7AC" wp14:editId="4E2A6010">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="column">
                     <wp:posOffset>-1905</wp:posOffset>
                   </wp:positionH>
                   <wp:positionV relativeFrom="paragraph">
                     <wp:posOffset>635</wp:posOffset>
                   </wp:positionV>
                   <wp:extent cx="899795" cy="899795"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:wrapThrough wrapText="bothSides">
                     <wp:wrapPolygon edited="0">
                       <wp:start x="3658" y="0"/>
                       <wp:lineTo x="0" y="3658"/>
                       <wp:lineTo x="0" y="16920"/>
                       <wp:lineTo x="4116" y="21036"/>
                       <wp:lineTo x="17378" y="21036"/>
                       <wp:lineTo x="21036" y="16920"/>
                       <wp:lineTo x="21036" y="3658"/>
                       <wp:lineTo x="17378" y="0"/>
                       <wp:lineTo x="3658" y="0"/>
                     </wp:wrapPolygon>
                   </wp:wrapThrough>
                   <wp:docPr id="12" name="Picture 12" descr="Icon&#10;&#10;Description automatically generated"/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="2" name="Picture 2" descr="Icon&#10;&#10;Description automatically generated"/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId178" cstate="print">
+                          <a:blip r:embed="rId177" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="899795" cy="899795"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                   <wp14:sizeRelH relativeFrom="page">
                     <wp14:pctWidth>0</wp14:pctWidth>
                   </wp14:sizeRelH>
@@ -27252,58 +27340,58 @@
     </w:p>
     <w:p w14:paraId="7EF14C18" w14:textId="77777777" w:rsidR="00EB5EF0" w:rsidRPr="00E0024B" w:rsidRDefault="00EB5EF0" w:rsidP="00B05C42">
       <w:pPr>
         <w:widowControl/>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00EB5EF0" w:rsidRPr="00E0024B" w:rsidSect="00E90460">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="426" w:right="720" w:bottom="720" w:left="720" w:header="709" w:footer="155" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5985E9E2" w14:textId="77777777" w:rsidR="00B25205" w:rsidRDefault="00B25205" w:rsidP="00A861ED">
+    <w:p w14:paraId="7BDF7651" w14:textId="77777777" w:rsidR="00E8131A" w:rsidRDefault="00E8131A" w:rsidP="00A861ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D28256C" w14:textId="77777777" w:rsidR="00B25205" w:rsidRDefault="00B25205" w:rsidP="00A861ED">
+    <w:p w14:paraId="74805571" w14:textId="77777777" w:rsidR="00E8131A" w:rsidRDefault="00E8131A" w:rsidP="00A861ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
@@ -27345,68 +27433,65 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="200297654"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="1CC4969C" w14:textId="7812A5D7" w:rsidR="005040AE" w:rsidRDefault="005040AE" w:rsidP="004F5FDD">
+      <w:p w14:paraId="1CC4969C" w14:textId="401035A7" w:rsidR="005040AE" w:rsidRDefault="005040AE" w:rsidP="004F5FDD">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r w:rsidRPr="0039465C">
           <w:t xml:space="preserve">Safer Services toolkit. Updated: </w:t>
         </w:r>
-        <w:r w:rsidR="00DB0108">
-[...3 lines deleted...]
-          <w:t>2</w:t>
+        <w:r w:rsidR="0026185A">
+          <w:t>01</w:t>
         </w:r>
         <w:r w:rsidR="00157F1A">
           <w:t>/0</w:t>
         </w:r>
-        <w:r w:rsidR="000554E9">
-          <w:t>2</w:t>
+        <w:r w:rsidR="0026185A">
+          <w:t>7</w:t>
         </w:r>
         <w:r w:rsidR="00157F1A">
           <w:t>/202</w:t>
         </w:r>
         <w:r w:rsidR="000554E9">
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
         <w:r>
           <w:tab/>
         </w:r>
@@ -27430,92 +27515,61 @@
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00B20438">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5ED5F7CC" w14:textId="77777777" w:rsidR="00B25205" w:rsidRDefault="00B25205" w:rsidP="00A861ED">
+    <w:p w14:paraId="7C15D502" w14:textId="77777777" w:rsidR="00E8131A" w:rsidRDefault="00E8131A" w:rsidP="00A861ED">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="26D354AB" w14:textId="77777777" w:rsidR="00B25205" w:rsidRDefault="00B25205" w:rsidP="00A861ED">
+    <w:p w14:paraId="5EC67460" w14:textId="77777777" w:rsidR="00E8131A" w:rsidRDefault="00E8131A" w:rsidP="00A861ED">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020A6C8A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="134A84F4"/>
     <w:lvl w:ilvl="0" w:tplc="6166113A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="default"/>
         <w:sz w:val="24"/>
@@ -31785,134 +31839,137 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001F0325"/>
     <w:rsid w:val="000011CD"/>
     <w:rsid w:val="000017EF"/>
     <w:rsid w:val="00005B75"/>
     <w:rsid w:val="00005BB7"/>
     <w:rsid w:val="00006E24"/>
     <w:rsid w:val="00012BED"/>
     <w:rsid w:val="0001552A"/>
     <w:rsid w:val="00015739"/>
     <w:rsid w:val="000169A7"/>
     <w:rsid w:val="00023500"/>
     <w:rsid w:val="00027544"/>
     <w:rsid w:val="000317F0"/>
     <w:rsid w:val="00031B2C"/>
     <w:rsid w:val="0003390C"/>
     <w:rsid w:val="00035C47"/>
     <w:rsid w:val="000416EB"/>
     <w:rsid w:val="00041ABC"/>
     <w:rsid w:val="00041ED9"/>
+    <w:rsid w:val="00042FF6"/>
     <w:rsid w:val="000467DE"/>
     <w:rsid w:val="00050CB2"/>
     <w:rsid w:val="000554E9"/>
     <w:rsid w:val="000564FB"/>
     <w:rsid w:val="00056AAF"/>
     <w:rsid w:val="000619C1"/>
     <w:rsid w:val="00062DC3"/>
     <w:rsid w:val="00064465"/>
     <w:rsid w:val="000677D9"/>
     <w:rsid w:val="00067C32"/>
     <w:rsid w:val="0007193E"/>
     <w:rsid w:val="00073379"/>
     <w:rsid w:val="00073B54"/>
     <w:rsid w:val="00074D29"/>
     <w:rsid w:val="00080247"/>
     <w:rsid w:val="000807C8"/>
     <w:rsid w:val="00086404"/>
     <w:rsid w:val="00087382"/>
     <w:rsid w:val="00093860"/>
     <w:rsid w:val="00093F69"/>
     <w:rsid w:val="000A303B"/>
     <w:rsid w:val="000A5A43"/>
     <w:rsid w:val="000A5E21"/>
     <w:rsid w:val="000A6527"/>
     <w:rsid w:val="000B0026"/>
     <w:rsid w:val="000B06CB"/>
     <w:rsid w:val="000B1074"/>
     <w:rsid w:val="000B36D9"/>
     <w:rsid w:val="000B37DD"/>
     <w:rsid w:val="000B75A0"/>
     <w:rsid w:val="000C28AF"/>
     <w:rsid w:val="000C2FD9"/>
     <w:rsid w:val="000C5547"/>
     <w:rsid w:val="000C5812"/>
     <w:rsid w:val="000C7C3D"/>
     <w:rsid w:val="000D08F8"/>
     <w:rsid w:val="000D143F"/>
     <w:rsid w:val="000D3824"/>
     <w:rsid w:val="000D3D96"/>
+    <w:rsid w:val="000D49E7"/>
     <w:rsid w:val="000D4FD0"/>
     <w:rsid w:val="000E17FB"/>
     <w:rsid w:val="000E2D0F"/>
     <w:rsid w:val="000E38A7"/>
     <w:rsid w:val="000E4E2A"/>
     <w:rsid w:val="000F2066"/>
     <w:rsid w:val="000F38A0"/>
     <w:rsid w:val="000F3B32"/>
     <w:rsid w:val="000F529A"/>
     <w:rsid w:val="000F57FE"/>
     <w:rsid w:val="001038C2"/>
     <w:rsid w:val="001042F0"/>
     <w:rsid w:val="00104A22"/>
     <w:rsid w:val="001056BF"/>
     <w:rsid w:val="0010588F"/>
     <w:rsid w:val="00106DB2"/>
     <w:rsid w:val="001101FD"/>
     <w:rsid w:val="00112549"/>
     <w:rsid w:val="001149E2"/>
     <w:rsid w:val="001164AF"/>
     <w:rsid w:val="00117279"/>
     <w:rsid w:val="00117BD7"/>
     <w:rsid w:val="00121127"/>
     <w:rsid w:val="00122677"/>
     <w:rsid w:val="00124B1C"/>
     <w:rsid w:val="00125BF9"/>
     <w:rsid w:val="00126039"/>
     <w:rsid w:val="00126BCA"/>
     <w:rsid w:val="00131032"/>
     <w:rsid w:val="00131DF6"/>
     <w:rsid w:val="001341E4"/>
     <w:rsid w:val="00135395"/>
     <w:rsid w:val="00136C50"/>
     <w:rsid w:val="00141A95"/>
     <w:rsid w:val="00141FFA"/>
     <w:rsid w:val="00142A8B"/>
     <w:rsid w:val="00142CC7"/>
     <w:rsid w:val="00144B34"/>
     <w:rsid w:val="00145096"/>
     <w:rsid w:val="00151D85"/>
     <w:rsid w:val="001523C0"/>
     <w:rsid w:val="001542B5"/>
     <w:rsid w:val="001546DE"/>
     <w:rsid w:val="00154B15"/>
     <w:rsid w:val="00156ABA"/>
+    <w:rsid w:val="00157463"/>
     <w:rsid w:val="00157F1A"/>
     <w:rsid w:val="001613C4"/>
     <w:rsid w:val="00161CD6"/>
     <w:rsid w:val="00164020"/>
     <w:rsid w:val="00164A0F"/>
     <w:rsid w:val="001671EB"/>
     <w:rsid w:val="001726E3"/>
     <w:rsid w:val="00174B27"/>
     <w:rsid w:val="00174EC1"/>
     <w:rsid w:val="0017697B"/>
     <w:rsid w:val="00177B94"/>
     <w:rsid w:val="00180D1F"/>
     <w:rsid w:val="00184778"/>
     <w:rsid w:val="00187562"/>
     <w:rsid w:val="001908E9"/>
     <w:rsid w:val="00190AFA"/>
     <w:rsid w:val="00191465"/>
     <w:rsid w:val="0019296E"/>
     <w:rsid w:val="0019362C"/>
     <w:rsid w:val="0019375A"/>
     <w:rsid w:val="00193A19"/>
     <w:rsid w:val="001A008A"/>
     <w:rsid w:val="001A01EA"/>
     <w:rsid w:val="001A0400"/>
     <w:rsid w:val="001A6AA6"/>
@@ -31944,63 +32001,65 @@
     <w:rsid w:val="001F502B"/>
     <w:rsid w:val="001F542F"/>
     <w:rsid w:val="001F6091"/>
     <w:rsid w:val="001F659F"/>
     <w:rsid w:val="0020419D"/>
     <w:rsid w:val="0020634E"/>
     <w:rsid w:val="00206AE7"/>
     <w:rsid w:val="002074C7"/>
     <w:rsid w:val="00211592"/>
     <w:rsid w:val="002116F7"/>
     <w:rsid w:val="002154D4"/>
     <w:rsid w:val="00217309"/>
     <w:rsid w:val="00217854"/>
     <w:rsid w:val="002201F1"/>
     <w:rsid w:val="00221309"/>
     <w:rsid w:val="002223CB"/>
     <w:rsid w:val="00223A27"/>
     <w:rsid w:val="0022530E"/>
     <w:rsid w:val="00225DD1"/>
     <w:rsid w:val="002277DB"/>
     <w:rsid w:val="002277F7"/>
     <w:rsid w:val="00232958"/>
     <w:rsid w:val="00240D47"/>
     <w:rsid w:val="0024228B"/>
     <w:rsid w:val="002425AA"/>
+    <w:rsid w:val="00242D49"/>
     <w:rsid w:val="002432C1"/>
     <w:rsid w:val="0024356D"/>
     <w:rsid w:val="002438CB"/>
     <w:rsid w:val="002444D3"/>
     <w:rsid w:val="002468E8"/>
     <w:rsid w:val="00247A17"/>
     <w:rsid w:val="00251A2E"/>
     <w:rsid w:val="002524D9"/>
     <w:rsid w:val="002547AD"/>
     <w:rsid w:val="0025730E"/>
     <w:rsid w:val="00257F1D"/>
     <w:rsid w:val="002607DB"/>
     <w:rsid w:val="00261106"/>
+    <w:rsid w:val="0026185A"/>
     <w:rsid w:val="00262C06"/>
     <w:rsid w:val="00263435"/>
     <w:rsid w:val="00264541"/>
     <w:rsid w:val="002646C7"/>
     <w:rsid w:val="00265373"/>
     <w:rsid w:val="00265C7F"/>
     <w:rsid w:val="00267001"/>
     <w:rsid w:val="0027026E"/>
     <w:rsid w:val="002706ED"/>
     <w:rsid w:val="00271A4F"/>
     <w:rsid w:val="00272835"/>
     <w:rsid w:val="00274986"/>
     <w:rsid w:val="00275315"/>
     <w:rsid w:val="00277403"/>
     <w:rsid w:val="002813CC"/>
     <w:rsid w:val="00286909"/>
     <w:rsid w:val="00287307"/>
     <w:rsid w:val="00292865"/>
     <w:rsid w:val="002954BF"/>
     <w:rsid w:val="002A2D45"/>
     <w:rsid w:val="002A6446"/>
     <w:rsid w:val="002A6680"/>
     <w:rsid w:val="002A7ED9"/>
     <w:rsid w:val="002B0F03"/>
     <w:rsid w:val="002B281E"/>
@@ -32210,150 +32269,156 @@
     <w:rsid w:val="005603B0"/>
     <w:rsid w:val="005613E0"/>
     <w:rsid w:val="0056793D"/>
     <w:rsid w:val="00572065"/>
     <w:rsid w:val="005723AA"/>
     <w:rsid w:val="00572BE5"/>
     <w:rsid w:val="00572ED1"/>
     <w:rsid w:val="00582001"/>
     <w:rsid w:val="00583EA8"/>
     <w:rsid w:val="00584F61"/>
     <w:rsid w:val="0058539F"/>
     <w:rsid w:val="00590DFC"/>
     <w:rsid w:val="005947F2"/>
     <w:rsid w:val="00596D07"/>
     <w:rsid w:val="005A021C"/>
     <w:rsid w:val="005A06C1"/>
     <w:rsid w:val="005A1CE3"/>
     <w:rsid w:val="005A2EB3"/>
     <w:rsid w:val="005A543A"/>
     <w:rsid w:val="005A5978"/>
     <w:rsid w:val="005A603B"/>
     <w:rsid w:val="005B0CA9"/>
     <w:rsid w:val="005B19A8"/>
     <w:rsid w:val="005B5043"/>
     <w:rsid w:val="005B6982"/>
+    <w:rsid w:val="005C102C"/>
     <w:rsid w:val="005C16DD"/>
     <w:rsid w:val="005C2C13"/>
     <w:rsid w:val="005C583B"/>
     <w:rsid w:val="005D04AF"/>
     <w:rsid w:val="005D2964"/>
     <w:rsid w:val="005D7304"/>
     <w:rsid w:val="005D7A34"/>
     <w:rsid w:val="005E1452"/>
     <w:rsid w:val="005E19E8"/>
     <w:rsid w:val="005E33B2"/>
     <w:rsid w:val="005E4A6E"/>
     <w:rsid w:val="005E510D"/>
     <w:rsid w:val="005E6D2A"/>
     <w:rsid w:val="005F0DA4"/>
     <w:rsid w:val="005F46FB"/>
     <w:rsid w:val="005F51F5"/>
     <w:rsid w:val="0060107F"/>
+    <w:rsid w:val="00602F61"/>
     <w:rsid w:val="006039E4"/>
     <w:rsid w:val="00604469"/>
     <w:rsid w:val="006059B3"/>
     <w:rsid w:val="0060666C"/>
     <w:rsid w:val="00606F3A"/>
     <w:rsid w:val="00611AAC"/>
     <w:rsid w:val="00612934"/>
     <w:rsid w:val="006146C0"/>
     <w:rsid w:val="00614A77"/>
     <w:rsid w:val="006150E7"/>
     <w:rsid w:val="0061540D"/>
     <w:rsid w:val="00617B6D"/>
     <w:rsid w:val="00620B47"/>
     <w:rsid w:val="00624158"/>
     <w:rsid w:val="006247C4"/>
+    <w:rsid w:val="0062634C"/>
     <w:rsid w:val="006304D4"/>
     <w:rsid w:val="00632F50"/>
     <w:rsid w:val="006351B9"/>
     <w:rsid w:val="00640732"/>
     <w:rsid w:val="006417E4"/>
     <w:rsid w:val="00642233"/>
     <w:rsid w:val="006445DE"/>
     <w:rsid w:val="00645C71"/>
     <w:rsid w:val="006479E3"/>
     <w:rsid w:val="00651658"/>
     <w:rsid w:val="006541B4"/>
     <w:rsid w:val="00655E44"/>
     <w:rsid w:val="00661E14"/>
     <w:rsid w:val="00663DA2"/>
     <w:rsid w:val="00667375"/>
     <w:rsid w:val="00667B95"/>
+    <w:rsid w:val="00671332"/>
     <w:rsid w:val="006719F4"/>
     <w:rsid w:val="006731EF"/>
     <w:rsid w:val="0067364A"/>
     <w:rsid w:val="006741E6"/>
     <w:rsid w:val="0067627F"/>
     <w:rsid w:val="006772D8"/>
     <w:rsid w:val="00677D17"/>
     <w:rsid w:val="00680ADA"/>
     <w:rsid w:val="00680EFE"/>
     <w:rsid w:val="00681C3B"/>
     <w:rsid w:val="0068286C"/>
     <w:rsid w:val="006876BF"/>
     <w:rsid w:val="00692E4C"/>
     <w:rsid w:val="0069300D"/>
     <w:rsid w:val="00693EC3"/>
     <w:rsid w:val="00695BDA"/>
     <w:rsid w:val="006A098D"/>
     <w:rsid w:val="006A0EE8"/>
     <w:rsid w:val="006A12C0"/>
     <w:rsid w:val="006A32DB"/>
     <w:rsid w:val="006A3C04"/>
     <w:rsid w:val="006A3E65"/>
     <w:rsid w:val="006A54AB"/>
     <w:rsid w:val="006A779A"/>
     <w:rsid w:val="006A77AC"/>
     <w:rsid w:val="006B0078"/>
     <w:rsid w:val="006B1C02"/>
     <w:rsid w:val="006B2123"/>
     <w:rsid w:val="006B72D2"/>
     <w:rsid w:val="006C275C"/>
     <w:rsid w:val="006C3C27"/>
     <w:rsid w:val="006C6B34"/>
     <w:rsid w:val="006C6F79"/>
     <w:rsid w:val="006C7676"/>
     <w:rsid w:val="006C78D2"/>
     <w:rsid w:val="006D0280"/>
     <w:rsid w:val="006D0920"/>
     <w:rsid w:val="006D1F6A"/>
     <w:rsid w:val="006D347F"/>
     <w:rsid w:val="006E135C"/>
     <w:rsid w:val="006E2273"/>
     <w:rsid w:val="006E41B4"/>
     <w:rsid w:val="006E5415"/>
     <w:rsid w:val="006E77AB"/>
     <w:rsid w:val="006E7AE6"/>
     <w:rsid w:val="006E7FE9"/>
     <w:rsid w:val="006F0953"/>
     <w:rsid w:val="006F6BA0"/>
     <w:rsid w:val="006F7C89"/>
+    <w:rsid w:val="007036E4"/>
     <w:rsid w:val="00704993"/>
     <w:rsid w:val="00706DED"/>
     <w:rsid w:val="007070E3"/>
+    <w:rsid w:val="00707A2A"/>
     <w:rsid w:val="0071248D"/>
     <w:rsid w:val="007128B9"/>
     <w:rsid w:val="007133D3"/>
     <w:rsid w:val="00715309"/>
     <w:rsid w:val="00717531"/>
     <w:rsid w:val="00722A49"/>
     <w:rsid w:val="007245F5"/>
     <w:rsid w:val="00724CCF"/>
     <w:rsid w:val="007301E3"/>
     <w:rsid w:val="00731348"/>
     <w:rsid w:val="00731966"/>
     <w:rsid w:val="00734C2D"/>
     <w:rsid w:val="007401E1"/>
     <w:rsid w:val="00741FD2"/>
     <w:rsid w:val="00742B3C"/>
     <w:rsid w:val="007447C7"/>
     <w:rsid w:val="007474AB"/>
     <w:rsid w:val="007479E1"/>
     <w:rsid w:val="00752A45"/>
     <w:rsid w:val="007531D8"/>
     <w:rsid w:val="0075515B"/>
     <w:rsid w:val="00760B11"/>
     <w:rsid w:val="00764994"/>
     <w:rsid w:val="00765D36"/>
     <w:rsid w:val="007664E5"/>
@@ -32377,50 +32442,51 @@
     <w:rsid w:val="007B1895"/>
     <w:rsid w:val="007B1D73"/>
     <w:rsid w:val="007B34CB"/>
     <w:rsid w:val="007B4159"/>
     <w:rsid w:val="007B52AE"/>
     <w:rsid w:val="007B5717"/>
     <w:rsid w:val="007B6852"/>
     <w:rsid w:val="007B68C0"/>
     <w:rsid w:val="007D2496"/>
     <w:rsid w:val="007D76C1"/>
     <w:rsid w:val="007D76DA"/>
     <w:rsid w:val="007D796C"/>
     <w:rsid w:val="007E003E"/>
     <w:rsid w:val="007E0074"/>
     <w:rsid w:val="007E0304"/>
     <w:rsid w:val="007E07CA"/>
     <w:rsid w:val="007E19F6"/>
     <w:rsid w:val="007E24C4"/>
     <w:rsid w:val="007E3B5B"/>
     <w:rsid w:val="007E4087"/>
     <w:rsid w:val="007E6915"/>
     <w:rsid w:val="007E7153"/>
     <w:rsid w:val="007E7258"/>
     <w:rsid w:val="007F00D2"/>
     <w:rsid w:val="007F4852"/>
+    <w:rsid w:val="007F4FC5"/>
     <w:rsid w:val="007F6D77"/>
     <w:rsid w:val="007F6F2F"/>
     <w:rsid w:val="0080150B"/>
     <w:rsid w:val="00802D98"/>
     <w:rsid w:val="008042D1"/>
     <w:rsid w:val="0080453F"/>
     <w:rsid w:val="008059AA"/>
     <w:rsid w:val="00813B40"/>
     <w:rsid w:val="008179AD"/>
     <w:rsid w:val="00817D85"/>
     <w:rsid w:val="00817E58"/>
     <w:rsid w:val="00820B53"/>
     <w:rsid w:val="008231A7"/>
     <w:rsid w:val="008243D8"/>
     <w:rsid w:val="00826130"/>
     <w:rsid w:val="00826E72"/>
     <w:rsid w:val="00827917"/>
     <w:rsid w:val="00833324"/>
     <w:rsid w:val="00833339"/>
     <w:rsid w:val="008336BA"/>
     <w:rsid w:val="00834631"/>
     <w:rsid w:val="008355C6"/>
     <w:rsid w:val="008416CA"/>
     <w:rsid w:val="00843CD7"/>
     <w:rsid w:val="008441FE"/>
@@ -32480,79 +32546,81 @@
     <w:rsid w:val="008D6AE0"/>
     <w:rsid w:val="008E0E08"/>
     <w:rsid w:val="008E40A0"/>
     <w:rsid w:val="008E5B26"/>
     <w:rsid w:val="008E6454"/>
     <w:rsid w:val="008F150F"/>
     <w:rsid w:val="008F29BA"/>
     <w:rsid w:val="008F57FE"/>
     <w:rsid w:val="008F7128"/>
     <w:rsid w:val="008F7F7C"/>
     <w:rsid w:val="00903278"/>
     <w:rsid w:val="00904970"/>
     <w:rsid w:val="0090541B"/>
     <w:rsid w:val="009068AA"/>
     <w:rsid w:val="00907BBF"/>
     <w:rsid w:val="00911C0F"/>
     <w:rsid w:val="0091482C"/>
     <w:rsid w:val="00915081"/>
     <w:rsid w:val="00915A96"/>
     <w:rsid w:val="009170C0"/>
     <w:rsid w:val="00917D42"/>
     <w:rsid w:val="00920B3A"/>
     <w:rsid w:val="0092155A"/>
     <w:rsid w:val="009220E1"/>
     <w:rsid w:val="00924469"/>
+    <w:rsid w:val="0093310A"/>
     <w:rsid w:val="00934562"/>
     <w:rsid w:val="00935C65"/>
     <w:rsid w:val="00940D38"/>
     <w:rsid w:val="00941029"/>
     <w:rsid w:val="0094219A"/>
     <w:rsid w:val="00942CB6"/>
     <w:rsid w:val="009470C5"/>
     <w:rsid w:val="00947C55"/>
     <w:rsid w:val="0095002B"/>
     <w:rsid w:val="0095186C"/>
     <w:rsid w:val="00951F16"/>
     <w:rsid w:val="0095228E"/>
     <w:rsid w:val="009566B9"/>
     <w:rsid w:val="00956FD1"/>
     <w:rsid w:val="00957064"/>
     <w:rsid w:val="00957B6F"/>
     <w:rsid w:val="00964F3A"/>
     <w:rsid w:val="00971148"/>
     <w:rsid w:val="00976C45"/>
     <w:rsid w:val="0097791D"/>
     <w:rsid w:val="009811F5"/>
     <w:rsid w:val="00981E91"/>
     <w:rsid w:val="009831D0"/>
     <w:rsid w:val="0098333E"/>
     <w:rsid w:val="009835E5"/>
     <w:rsid w:val="00985AF9"/>
     <w:rsid w:val="00985E24"/>
     <w:rsid w:val="00991DAA"/>
     <w:rsid w:val="00992ABD"/>
+    <w:rsid w:val="0099397A"/>
     <w:rsid w:val="009A0826"/>
     <w:rsid w:val="009A6A0F"/>
     <w:rsid w:val="009A6ABD"/>
     <w:rsid w:val="009A6B9D"/>
     <w:rsid w:val="009A7521"/>
     <w:rsid w:val="009B37B9"/>
     <w:rsid w:val="009B443E"/>
     <w:rsid w:val="009B6B88"/>
     <w:rsid w:val="009C0028"/>
     <w:rsid w:val="009C0DB5"/>
     <w:rsid w:val="009C574C"/>
     <w:rsid w:val="009C64CD"/>
     <w:rsid w:val="009C7207"/>
     <w:rsid w:val="009D3F71"/>
     <w:rsid w:val="009D46FA"/>
     <w:rsid w:val="009D57DB"/>
     <w:rsid w:val="009D6F04"/>
     <w:rsid w:val="009D7C6B"/>
     <w:rsid w:val="009D7DDE"/>
     <w:rsid w:val="009E0D87"/>
     <w:rsid w:val="009E2F2A"/>
     <w:rsid w:val="009E3E72"/>
     <w:rsid w:val="009E457C"/>
     <w:rsid w:val="009F10EF"/>
     <w:rsid w:val="009F4328"/>
@@ -32694,86 +32762,89 @@
     <w:rsid w:val="00BB0396"/>
     <w:rsid w:val="00BB122A"/>
     <w:rsid w:val="00BB184F"/>
     <w:rsid w:val="00BB190F"/>
     <w:rsid w:val="00BB3260"/>
     <w:rsid w:val="00BB376E"/>
     <w:rsid w:val="00BB44A4"/>
     <w:rsid w:val="00BC4EBC"/>
     <w:rsid w:val="00BC5032"/>
     <w:rsid w:val="00BC63D1"/>
     <w:rsid w:val="00BC779D"/>
     <w:rsid w:val="00BC7B5F"/>
     <w:rsid w:val="00BD2CAA"/>
     <w:rsid w:val="00BE0DDB"/>
     <w:rsid w:val="00BE2AEB"/>
     <w:rsid w:val="00BE300C"/>
     <w:rsid w:val="00BE6EB5"/>
     <w:rsid w:val="00BE7846"/>
     <w:rsid w:val="00BF167B"/>
     <w:rsid w:val="00BF21CF"/>
     <w:rsid w:val="00BF39DA"/>
     <w:rsid w:val="00BF4127"/>
     <w:rsid w:val="00BF476D"/>
     <w:rsid w:val="00C0218E"/>
     <w:rsid w:val="00C025A2"/>
+    <w:rsid w:val="00C0791B"/>
     <w:rsid w:val="00C110D8"/>
     <w:rsid w:val="00C11694"/>
     <w:rsid w:val="00C11A85"/>
     <w:rsid w:val="00C14B79"/>
     <w:rsid w:val="00C15781"/>
     <w:rsid w:val="00C16381"/>
     <w:rsid w:val="00C167A4"/>
     <w:rsid w:val="00C173EB"/>
     <w:rsid w:val="00C206CC"/>
     <w:rsid w:val="00C21F68"/>
     <w:rsid w:val="00C22FA3"/>
     <w:rsid w:val="00C23C2B"/>
     <w:rsid w:val="00C250F2"/>
+    <w:rsid w:val="00C25C70"/>
     <w:rsid w:val="00C307B0"/>
     <w:rsid w:val="00C30AF5"/>
     <w:rsid w:val="00C30D1C"/>
     <w:rsid w:val="00C33499"/>
     <w:rsid w:val="00C337A2"/>
     <w:rsid w:val="00C3591A"/>
     <w:rsid w:val="00C43B6C"/>
     <w:rsid w:val="00C473E8"/>
     <w:rsid w:val="00C51CD0"/>
     <w:rsid w:val="00C5204D"/>
     <w:rsid w:val="00C60F19"/>
     <w:rsid w:val="00C611AC"/>
     <w:rsid w:val="00C63B6E"/>
     <w:rsid w:val="00C703A1"/>
     <w:rsid w:val="00C706CF"/>
     <w:rsid w:val="00C76870"/>
     <w:rsid w:val="00C817F5"/>
     <w:rsid w:val="00C838D4"/>
     <w:rsid w:val="00C855FE"/>
     <w:rsid w:val="00C90694"/>
     <w:rsid w:val="00C90C9A"/>
     <w:rsid w:val="00C92216"/>
     <w:rsid w:val="00C92814"/>
+    <w:rsid w:val="00C94EA4"/>
     <w:rsid w:val="00C96257"/>
     <w:rsid w:val="00C96822"/>
     <w:rsid w:val="00CA2A11"/>
     <w:rsid w:val="00CA68A3"/>
     <w:rsid w:val="00CA6EA3"/>
     <w:rsid w:val="00CB13BA"/>
     <w:rsid w:val="00CB1FD8"/>
     <w:rsid w:val="00CB67DF"/>
     <w:rsid w:val="00CB6F86"/>
     <w:rsid w:val="00CB7A6B"/>
     <w:rsid w:val="00CC1FBB"/>
     <w:rsid w:val="00CC219C"/>
     <w:rsid w:val="00CC25F3"/>
     <w:rsid w:val="00CC4169"/>
     <w:rsid w:val="00CC4CDC"/>
     <w:rsid w:val="00CD091F"/>
     <w:rsid w:val="00CD09EB"/>
     <w:rsid w:val="00CD2CB0"/>
     <w:rsid w:val="00CD413D"/>
     <w:rsid w:val="00CD41AD"/>
     <w:rsid w:val="00CD5D00"/>
     <w:rsid w:val="00CD7A98"/>
     <w:rsid w:val="00CE2028"/>
     <w:rsid w:val="00CE226D"/>
     <w:rsid w:val="00CE7250"/>
@@ -32825,50 +32896,52 @@
     <w:rsid w:val="00D652BE"/>
     <w:rsid w:val="00D747E1"/>
     <w:rsid w:val="00D75A32"/>
     <w:rsid w:val="00D8192D"/>
     <w:rsid w:val="00D8294C"/>
     <w:rsid w:val="00D85E3F"/>
     <w:rsid w:val="00D90FF1"/>
     <w:rsid w:val="00D91C05"/>
     <w:rsid w:val="00D939E9"/>
     <w:rsid w:val="00D93DA1"/>
     <w:rsid w:val="00D96828"/>
     <w:rsid w:val="00DA0D78"/>
     <w:rsid w:val="00DA18C9"/>
     <w:rsid w:val="00DA294F"/>
     <w:rsid w:val="00DA3927"/>
     <w:rsid w:val="00DA443D"/>
     <w:rsid w:val="00DA4D57"/>
     <w:rsid w:val="00DA6CF5"/>
     <w:rsid w:val="00DB0108"/>
     <w:rsid w:val="00DB308A"/>
     <w:rsid w:val="00DB421C"/>
     <w:rsid w:val="00DB566A"/>
     <w:rsid w:val="00DB62B9"/>
     <w:rsid w:val="00DB67C8"/>
     <w:rsid w:val="00DC0A64"/>
+    <w:rsid w:val="00DC0F74"/>
+    <w:rsid w:val="00DC5654"/>
     <w:rsid w:val="00DC74F5"/>
     <w:rsid w:val="00DD08AE"/>
     <w:rsid w:val="00DD1428"/>
     <w:rsid w:val="00DD55E8"/>
     <w:rsid w:val="00DD5A1B"/>
     <w:rsid w:val="00DD5E78"/>
     <w:rsid w:val="00DE143C"/>
     <w:rsid w:val="00DE2F17"/>
     <w:rsid w:val="00DE42F7"/>
     <w:rsid w:val="00DE4D07"/>
     <w:rsid w:val="00DE59AE"/>
     <w:rsid w:val="00DE757F"/>
     <w:rsid w:val="00DF0097"/>
     <w:rsid w:val="00DF40F4"/>
     <w:rsid w:val="00DF49DE"/>
     <w:rsid w:val="00DF6EA3"/>
     <w:rsid w:val="00E0024B"/>
     <w:rsid w:val="00E010F4"/>
     <w:rsid w:val="00E056EA"/>
     <w:rsid w:val="00E062E7"/>
     <w:rsid w:val="00E06DDE"/>
     <w:rsid w:val="00E073C2"/>
     <w:rsid w:val="00E13EDA"/>
     <w:rsid w:val="00E14058"/>
     <w:rsid w:val="00E17437"/>
@@ -32882,50 +32955,51 @@
     <w:rsid w:val="00E27B48"/>
     <w:rsid w:val="00E3227E"/>
     <w:rsid w:val="00E340C7"/>
     <w:rsid w:val="00E34B60"/>
     <w:rsid w:val="00E4115D"/>
     <w:rsid w:val="00E43329"/>
     <w:rsid w:val="00E4366A"/>
     <w:rsid w:val="00E455CE"/>
     <w:rsid w:val="00E45CDA"/>
     <w:rsid w:val="00E51F24"/>
     <w:rsid w:val="00E52998"/>
     <w:rsid w:val="00E5353C"/>
     <w:rsid w:val="00E53A17"/>
     <w:rsid w:val="00E54E38"/>
     <w:rsid w:val="00E556E2"/>
     <w:rsid w:val="00E56301"/>
     <w:rsid w:val="00E56AB0"/>
     <w:rsid w:val="00E6203C"/>
     <w:rsid w:val="00E6317E"/>
     <w:rsid w:val="00E648A7"/>
     <w:rsid w:val="00E7268A"/>
     <w:rsid w:val="00E747C6"/>
     <w:rsid w:val="00E75EA2"/>
     <w:rsid w:val="00E7608C"/>
     <w:rsid w:val="00E76341"/>
+    <w:rsid w:val="00E8131A"/>
     <w:rsid w:val="00E81B7B"/>
     <w:rsid w:val="00E81D5E"/>
     <w:rsid w:val="00E82FE8"/>
     <w:rsid w:val="00E84AD3"/>
     <w:rsid w:val="00E85AB6"/>
     <w:rsid w:val="00E87C1B"/>
     <w:rsid w:val="00E9039E"/>
     <w:rsid w:val="00E90460"/>
     <w:rsid w:val="00E91FD6"/>
     <w:rsid w:val="00E925CE"/>
     <w:rsid w:val="00E929C1"/>
     <w:rsid w:val="00E92C59"/>
     <w:rsid w:val="00E96CFD"/>
     <w:rsid w:val="00E97548"/>
     <w:rsid w:val="00EA2B7E"/>
     <w:rsid w:val="00EA4861"/>
     <w:rsid w:val="00EA79FD"/>
     <w:rsid w:val="00EB0909"/>
     <w:rsid w:val="00EB1036"/>
     <w:rsid w:val="00EB4C98"/>
     <w:rsid w:val="00EB53FC"/>
     <w:rsid w:val="00EB5EF0"/>
     <w:rsid w:val="00EB75EC"/>
     <w:rsid w:val="00EB7AD9"/>
     <w:rsid w:val="00EC04B9"/>
@@ -34212,51 +34286,51 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2042045125">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/news/7billion-for-nhs-and-social-care-for-covid-19-response-and-recovery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg78/resources/borderline-personality-disorder-recognition-and-management-pdf-975635141317" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=66829" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bjpsych-open/article/children-and-young-people-who-die-by-suicide-childhoodrelated-antecedents-gender-differences-and-service-contact/ACA727371498065C7B8ABB80054E13BE" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/qs189" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamanetwork.com/journals/jamapsychiatry/fullarticle/1107453" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hssib.org.uk/patient-safety-investigations/mental-health-inpatient-settings/interim-report/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/services/aop-cambridge-core/content/view/80EA645F0569202A17EDE0E6B03B83BE/S0007125019000904a.pdf/selfharm_in_midlife_analysis_using_data_from_the_multicentre_study_of_selfharm_in_england.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng193/chapter/Recommendations" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bjpsych-open/article/children-and-young-people-who-die-by-suicide-childhoodrelated-antecedents-gender-differences-and-service-contact/ACA727371498065C7B8ABB80054E13BE" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng53" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gmc-uk.org/-/media/documents/prescribing-guidance-updated-english-20210405_pdf-85260533.pdf?la=en&amp;hash=716B06E30FA2D9CA7700B94B3F55173B10F3058A" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=55305" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.kingsfund.org.uk/f/256914/x/78db101b90/mental_health_under_pressure_2015.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46558" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38466" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/binaries/content/documents/govscot/publications/strategy-plan/2022/09/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/documents/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/govscot%3Adocument/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37574" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longtermplan.nhs.uk/wp-content/uploads/2019/07/nhs-mental-health-implementation-plan-2019-20-2023-24.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/protectlife2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71818" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.org.uk/publications/discharge-mental-health-care-making-it-safe-and-patient-centred" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=66829" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71818" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37580" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg113" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/long-term-plan/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webarchive.nationalarchives.gov.uk/20130105105027/http:/www.dh.gov.uk/en/Publicationsandstatistics/Publications/PublicationsPolicyAndGuidance/DH_4065083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/discharge-from-mental-health-inpatient-settings/discharge-from-mental-health-inpatient-settings" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/6/2/e009297" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78386" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/mental-health/adults/cmhs/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng193/chapter/Recommendations" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng134" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng53/evidence/full-guideline-pdf-2606951917" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78384" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanpsy/article/PIIS2215-0366(16)00063-8/fulltext" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hansard.parliament.uk/Commons/2019-09-04/debates/01C19A13-B5BE-45C9-A1A5-2FA94E8E860A/SuicideRiskAssessmentToolsInTheNHS" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/wp-content/uploads/2016/02/Mental-Health-Taskforce-FYFV-final.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manchester.ac.uk/ncish/resources/requests-for-information" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.PNG"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/services/aop-cambridge-core/content/view/33C888CA2A2DB4D165085920BCAF6850/S0033291723003628a.pdf/div-class-title-psychiatric-in-patient-care-in-england-as-safe-as-it-can-be-an-examination-of-in-patient-suicide-between-2009-and-2020-div.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng53" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longtermplan.nhs.uk/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng222" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37576" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78385" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longtermplan.nhs.uk/publication/nhs-mental-health-implementation-plan-2019-20-2023-24/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng134" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanpsy/article/PIIS2215-0366(16)00063-8/fulltext" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/wp-content/uploads/2019/03/CQUIN-Guidance-1920-080319.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0140673611617121" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.kingsfund.org.uk/f/256914/x/78db101b90/mental_health_under_pressure_2015.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.kingsfund.org.uk/f/256914/x/78db101b90/mental_health_under_pressure_2015.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resolution.nhs.uk/wp-content/uploads/2018/09/NHS-Resolution_learing_from_suicide_claims_148pp_ONLINE1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hssib.org.uk/patient-safety-investigations/mental-health-inpatient-settings/fourth-investigation-report/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanpsy/article/PIIS2215-0366(20)30381-3/fulltext" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=66829" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng222" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/publication/full-length-nhs-standard-contract-2023-24-particulars-service-conditions-general-conditions/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38466" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38469" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/long-read/staying-safe-from-suicide/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hssib.org.uk/patient-safety-investigations/mental-health-inpatient-settings/fourth-investigation-report/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71818" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38466" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71822" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/qs34" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncish@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/binaries/content/documents/govscot/publications/strategy-plan/2022/09/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/documents/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/govscot%3Adocument/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032.pdf" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/news/7billion-for-nhs-and-social-care-for-covid-19-response-and-recovery" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng193/chapter/Recommendations" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/services/aop-cambridge-core/content/view/80EA645F0569202A17EDE0E6B03B83BE/S0007125019000904a.pdf/selfharm_in_midlife_analysis_using_data_from_the_multicentre_study_of_selfharm_in_england.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bjpsych-open/article/children-and-young-people-who-die-by-suicide-childhoodrelated-antecedents-gender-differences-and-service-contact/ACA727371498065C7B8ABB80054E13BE" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng53" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=55305" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=46558" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gmc-uk.org/-/media/documents/prescribing-guidance-updated-english-20210405_pdf-85260533.pdf?la=en&amp;hash=716B06E30FA2D9CA7700B94B3F55173B10F3058A" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38466" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37574" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71818" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/binaries/content/documents/govscot/publications/strategy-plan/2022/09/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/documents/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/govscot%3Adocument/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg113" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image41.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71818" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng58" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37580" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng134" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmjopen.bmj.com/content/6/2/e009297" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/mental-health/adults/cmhs/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng193/chapter/Recommendations" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image38.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image39.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image45.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image44.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ombudsman.org.uk/publications/discharge-mental-health-care-making-it-safe-and-patient-centred" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78386" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=66829" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78384" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanpsy/article/PIIS2215-0366(16)00063-8/fulltext" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image42.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hansard.parliament.uk/Commons/2019-09-04/debates/01C19A13-B5BE-45C9-A1A5-2FA94E8E860A/SuicideRiskAssessmentToolsInTheNHS" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/wp-content/uploads/2016/02/Mental-Health-Taskforce-FYFV-final.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://webarchive.nationalarchives.gov.uk/20130105105027/http:/www.dh.gov.uk/en/Publicationsandstatistics/Publications/PublicationsPolicyAndGuidance/DH_4065083" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/discharge-from-mental-health-inpatient-settings/discharge-from-mental-health-inpatient-settings" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://manchester.ac.uk/ncish/resources/requests-for-information" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37576" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78385" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longtermplan.nhs.uk/publication/nhs-mental-health-implementation-plan-2019-20-2023-24/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.PNG"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image40.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longtermplan.nhs.uk/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng222" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng134" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37604" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng53/evidence/full-guideline-pdf-2606951917" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/S0140673611617121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.kingsfund.org.uk/f/256914/x/78db101b90/mental_health_under_pressure_2015.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image43.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.kingsfund.org.uk/f/256914/x/78db101b90/mental_health_under_pressure_2015.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resolution.nhs.uk/wp-content/uploads/2018/09/NHS-Resolution_learing_from_suicide_claims_148pp_ONLINE1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hssib.org.uk/patient-safety-investigations/mental-health-inpatient-settings/fourth-investigation-report/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/cg78/resources/borderline-personality-disorder-recognition-and-management-pdf-975635141317" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=66829" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/services/aop-cambridge-core/content/view/33C888CA2A2DB4D165085920BCAF6850/S0033291723003628a.pdf/div-class-title-psychiatric-in-patient-care-in-england-as-safe-as-it-can-be-an-examination-of-in-patient-suicide-between-2009-and-2020-div.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng53" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanpsy/article/PIIS2215-0366(20)30381-3/fulltext" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=66829" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.thelancet.com/journals/lanpsy/article/PIIS2215-0366(16)00063-8/fulltext" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/wp-content/uploads/2019/03/CQUIN-Guidance-1920-080319.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38466" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.rcpsych.ac.uk/docs/default-source/improving-care/better-mh-policy/policy/policy-old-problems-new-solutions-caapc-report-england.pdf?sfvrsn=7563102e_2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/qs189" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hssib.org.uk/patient-safety-investigations/mental-health-inpatient-settings/interim-report/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/sites/default/files/publications/health/pl-strategy.PDF" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38469" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jamanetwork.com/journals/jamapsychiatry/fullarticle/1107453" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/journals/bjpsych-open/article/children-and-young-people-who-die-by-suicide-childhoodrelated-antecedents-gender-differences-and-service-contact/ACA727371498065C7B8ABB80054E13BE" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://gov.wales/sites/default/files/publications/2019-08/talk-to-me-2-suicide-and-self-harm-prevention-strategy-for-wales-2015-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71818" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=38466" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/long-read/staying-safe-from-suicide/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=71822" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/publications/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/publication/full-length-nhs-standard-contract-2023-24-particulars-service-conditions-general-conditions/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/qs34" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.scot/binaries/content/documents/govscot/publications/strategy-plan/2022/09/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/documents/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032/govscot%3Adocument/creating-hope-together-scotlands-suicide-prevention-strategy-2022-2032.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hssib.org.uk/patient-safety-investigations/mental-health-inpatient-settings/fourth-investigation-report/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=78594" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://bmcpsychiatry.biomedcentral.com/track/pdf/10.1186/s12888-019-2336-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/display.aspx?DocID=37575" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=60521" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.longtermplan.nhs.uk/wp-content/uploads/2019/07/nhs-mental-health-implementation-plan-2019-20-2023-24.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.health-ni.gov.uk/protectlife2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ncish@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://assets.kingsfund.org.uk/f/256914/x/78db101b90/mental_health_under_pressure_2015.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nice.org.uk/guidance/ng225" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gov.uk/government/publications/suicide-prevention-strategy-for-england-2023-to-2028" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image37.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.england.nhs.uk/long-term-plan/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -34517,65 +34591,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="a8909ba7-2c5b-4737-8949-485c48a93818" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100BB99437FD8390540BA2006B7923868C9" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="a74444de869a2ac2e4f31d3dde91793a">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9" xmlns:ns3="a8909ba7-2c5b-4737-8949-485c48a93818" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e14975f8e1ba1c6448613fcacacadcdd" ns2:_="" ns3:_="">
     <xsd:import namespace="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9"/>
     <xsd:import namespace="a8909ba7-2c5b-4737-8949-485c48a93818"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -34760,101 +34843,92 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{06A0E31E-E443-46A8-A7D3-CEFE2319EE18}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{658E216D-72D0-4004-9423-1CD1FB72B150}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9"/>
     <ds:schemaRef ds:uri="a8909ba7-2c5b-4737-8949-485c48a93818"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{553323AE-EFD8-4EB0-B7BF-D8A0491E12A9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B15588C-1C5E-4BA8-B55F-73249C291FDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="2e0b6fce-bd22-48c9-9c2a-050ff6d964a9"/>
     <ds:schemaRef ds:uri="a8909ba7-2c5b-4737-8949-485c48a93818"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>31</Pages>
   <Words>8175</Words>
   <Characters>45535</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>1517</Lines>
   <Paragraphs>603</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>University of Manchester</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>53107</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="846" baseType="variant">
       <vt:variant>
         <vt:i4>4259933</vt:i4>
       </vt:variant>