--- v0 (2025-10-11)
+++ v1 (2026-04-19)
@@ -1,208 +1,254 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C90A53D" w14:textId="77777777" w:rsidR="00056E14" w:rsidRPr="00056E14" w:rsidRDefault="00056E14" w:rsidP="00056E14">
+    <w:p w14:paraId="741FDA04" w14:textId="0A879CA9" w:rsidR="00331DD2" w:rsidRPr="001E0A62" w:rsidRDefault="09B55926" w:rsidP="001E0A62">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00056E14">
+      <w:r w:rsidRPr="3851D944">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Programme Specifications are intended to provide a standard format for describing the University's taught degree programmes, in line with Quality Assurance Agency and University Guidelines. They are produced mainly for internal use, although they contain information useful to current students and other stakeholders. As the content of the University s degree programmes is constantly being developed, the information contained within the specifications is liable to change.</w:t>
+        <w:t>Programme Specifications are intended to provide a standard format for describing the University's taught degree programmes, in line with Quality Assurance Agency and University Guidelines. As the content of the University</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidR="5F60BDD4" w:rsidRPr="3851D944">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="3851D944">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s degree programmes is constantly being developed, the information contained within the specifications is liable to change.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="04FBC8E3" w14:textId="77777777" w:rsidR="00682C75" w:rsidRDefault="00682C75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A5662A3" w14:textId="77777777" w:rsidR="005E086D" w:rsidRDefault="005E086D" w:rsidP="005E086D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1. GENERAL INFORMATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F12ED90" w14:textId="77777777" w:rsidR="00682C75" w:rsidRDefault="00682C75" w:rsidP="005E086D"/>
     <w:p w14:paraId="4430B229" w14:textId="77777777" w:rsidR="00586B03" w:rsidRDefault="00586B03" w:rsidP="005E086D"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9072" w:type="dxa"/>
+        <w:tblW w:w="9526" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1440"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="1100"/>
+        <w:gridCol w:w="1174"/>
+        <w:gridCol w:w="3465"/>
+        <w:gridCol w:w="1575"/>
+        <w:gridCol w:w="1065"/>
+        <w:gridCol w:w="1147"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="40F693C7" w14:textId="77777777" w:rsidTr="00DA3F41">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="40F693C7" w14:textId="77777777" w:rsidTr="00043E2C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B2FAAAF" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4939" w:type="dxa"/>
+            <w:tcW w:w="4639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0EB3C29C" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Programme Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5FA4D6" w14:textId="0B930AFA" w:rsidR="7E789166" w:rsidRPr="00762036" w:rsidRDefault="7CE4E28F" w:rsidP="484F5A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0078D4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762036">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total credit for the award</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="213D95A5" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52A28C8B" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mode</w:t>
             </w:r>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -210,518 +256,578 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>study</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="0DFA1CD6" w14:textId="77777777" w:rsidTr="00DA3F41">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="0DFA1CD6" w14:textId="77777777" w:rsidTr="00043E2C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E90069E" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00CC11B8" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4939" w:type="dxa"/>
+            <w:tcW w:w="4639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="065AC6A0" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00CC11B8" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="749B2B0B" w14:textId="728AA751" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="638298D4" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00CC11B8" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="242DD967" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00CC11B8" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="6F6778E2" w14:textId="77777777" w:rsidTr="00DA3F41">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="6F6778E2" w14:textId="77777777" w:rsidTr="00043E2C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F30FE1B" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4939" w:type="dxa"/>
+            <w:tcW w:w="4639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="25912CC6" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27A68042" w14:textId="01AF14A8" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D6F6F09" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1147" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47039492" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="66CBD185" w14:textId="77777777" w:rsidTr="00DA3F41">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="66CBD185" w14:textId="77777777" w:rsidTr="00043E2C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F9559C1" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="0045350F" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045350F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Exit Awards</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4FA1316E" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7632" w:type="dxa"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:tcW w:w="8426" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B686B3F" w14:textId="77777777" w:rsidR="00786EA0" w:rsidRDefault="00786EA0"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="2630A31E" w14:textId="77777777" w:rsidTr="00043E2C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3431C93D" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="0045350F" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4639" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="7501EE8A" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E2B9AA9" w14:textId="5CD7D114" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66292BFA" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5488FBCC" w14:textId="41B25752" w:rsidR="00DA3F41" w:rsidRDefault="1BCBCF0F" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="2630A31E" w14:textId="77777777" w:rsidTr="00DA3F41">
-[...4 lines deleted...]
-          <w:p w14:paraId="3431C93D" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="0045350F" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="41DA6FC6" w14:textId="77777777" w:rsidTr="00043E2C">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32EE7FDB" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="0045350F" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4939" w:type="dxa"/>
+            <w:tcW w:w="4639" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7501EE8A" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
+          <w:p w14:paraId="02ABB2C1" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="1575" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5420469A" w14:textId="3478C143" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1065" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF54073" w14:textId="053D668E" w:rsidR="00DA3F41" w:rsidRDefault="1BCBCF0F" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1147" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EB6474F" w14:textId="490EE425" w:rsidR="00DA3F41" w:rsidRDefault="1BCBCF0F" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="41DA6FC6" w14:textId="77777777" w:rsidTr="00DA3F41">
-[...59 lines deleted...]
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="61039B6E" w14:textId="77777777" w:rsidTr="00DA3F41">
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="61039B6E" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73FEE31B" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:t>School</w:t>
             </w:r>
             <w:r>
               <w:t>/Discipline</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="145B7D65" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="000B536A" w:rsidRDefault="00DA3F41" w:rsidP="000B536A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7252" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14E64577" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="19F633D4" w14:textId="77777777" w:rsidR="00786EA0" w:rsidRDefault="00786EA0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="37F65E7A" w14:textId="77777777" w:rsidTr="00DA3F41">
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="37F65E7A" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="626EA373" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00EF7290">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lead </w:t>
             </w:r>
             <w:r w:rsidRPr="00832A18">
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="49816079" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="007909A9"/>
           <w:p w14:paraId="035ED8CE" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="007909A9" w:rsidRDefault="00DA3F41" w:rsidP="007909A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007909A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Joint Faculty and School (where applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68AFF7F4" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00EF7290" w:rsidRDefault="00DA3F41" w:rsidP="007909A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7252" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="41C8306B" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2E0C9011" w14:textId="77777777" w:rsidR="00786EA0" w:rsidRDefault="00786EA0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="674845F8" w14:textId="77777777" w:rsidTr="00DA3F41">
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="674845F8" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01932D7D" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:t>Awarding Institution</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0644CC9C" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="0007057C" w:rsidRDefault="00DA3F41" w:rsidP="0007057C">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="186A38FE" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="000B536A" w:rsidRDefault="00DA3F41" w:rsidP="0007057C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7252" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E192FB7" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="000B536A">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="1C0740D2" w14:textId="77777777" w:rsidR="00786EA0" w:rsidRDefault="00786EA0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="1D2A1553" w14:textId="77777777" w:rsidTr="00DA3F41">
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="1D2A1553" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5AB119E0" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="0007057C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="573A9DF6" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="0007057C" w:rsidRDefault="00DA3F41" w:rsidP="0007057C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0007057C">
               <w:rPr>
@@ -729,206 +835,226 @@
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching Institution </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(for validated partnerships)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7ECABC4E" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7252" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42A709A7" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="000B536A">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="29034EF5" w14:textId="77777777" w:rsidR="00786EA0" w:rsidRDefault="00786EA0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="6E6163FF" w14:textId="77777777" w:rsidTr="00DA3F41">
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="6E6163FF" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="7280D9D4" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
+          <w:p w14:paraId="7280D9D4" w14:textId="7670AA9D" w:rsidR="00DA3F41" w:rsidRDefault="3E95F78E" w:rsidP="00F7469A">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-            <w:r w:rsidRPr="00832A18">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00943B85">
+            <w:r w:rsidRPr="14CF1520">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professional, Statutory and Regulatory Body (PSRB) </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3F41">
+              <w:t>Programme Accreditation (</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3F41">
               <w:rPr>
                 <w:b w:val="0"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">including </w:t>
+            </w:r>
+            <w:r w:rsidR="39E242F6">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">name of PSRB, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3F41">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>period of accreditation and renewal date</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA3F41">
               <w:t>)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5431A18F" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="000B536A" w:rsidRDefault="00DA3F41" w:rsidP="000B536A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:tcW w:w="7252" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DBBE27C" w14:textId="77777777" w:rsidR="00786EA0" w:rsidRDefault="00786EA0"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="45AED3A7" w14:textId="77777777" w:rsidTr="00DA3F41">
+      <w:tr w:rsidR="00DA3F41" w:rsidRPr="00832A18" w14:paraId="45AED3A7" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2274" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="29461C75" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
+          <w:p w14:paraId="29461C75" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRDefault="4C47198B" w:rsidP="7E789166">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...25 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevant </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="7E789166">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>QAA subject benchmark(s)</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p w14:paraId="01BE80DC" w14:textId="77777777" w:rsidR="00DA3F41" w:rsidRPr="00832A18" w:rsidRDefault="00DA3F41" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-[...11 lines deleted...]
-          </w:p>
+            <w:tcW w:w="7252" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B412FAA" w14:textId="77777777" w:rsidR="00786EA0" w:rsidRDefault="00786EA0"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5EFA75D0" w14:textId="77777777" w:rsidR="005E086D" w:rsidRDefault="005E086D" w:rsidP="005E086D"/>
+    <w:p w14:paraId="0992AD21" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F757213" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C4D23E4" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="49869A68" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921" w:rsidP="007D5921">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>2. AIMS OF THE PROGRAMME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4BDE6C8F" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="007D5921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2EF78F8E" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921" w:rsidP="007D5921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00107D3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The programme aims to:</w:t>
       </w:r>
@@ -936,101 +1062,101 @@
     <w:p w14:paraId="6A4AF9C0" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRPr="00107D3E" w:rsidRDefault="006F4BEF" w:rsidP="007D5921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="6D51418B" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="6D51418B" w14:textId="77777777" w:rsidTr="50CD8B52">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="595C194F" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>01.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3D43CE61" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="5D893FC6" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="5D893FC6" w14:textId="77777777" w:rsidTr="50CD8B52">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="614C5752" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1038,51 +1164,51 @@
               </w:rPr>
               <w:t>02.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48BEDF4C" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="494F8405" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="494F8405" w14:textId="77777777" w:rsidTr="50CD8B52">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75606E9C" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1090,51 +1216,51 @@
               </w:rPr>
               <w:t>03.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F805527" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="1E9C0217" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="1E9C0217" w14:textId="77777777" w:rsidTr="50CD8B52">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A889F44" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1142,51 +1268,51 @@
               </w:rPr>
               <w:t>04.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3652B950" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="4BDDE48D" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="4BDDE48D" w14:textId="77777777" w:rsidTr="50CD8B52">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6208DF88" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1194,218 +1320,106 @@
               </w:rPr>
               <w:t>05.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="09744092" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="3A208D92" w14:textId="77777777" w:rsidTr="00F7469A">
-[...103 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="336A8642" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921"/>
     <w:p w14:paraId="18AD72C9" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921"/>
-    <w:p w14:paraId="51195692" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
+    <w:p w14:paraId="51195692" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="5EC77479">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3. INTENDED LEARNING OUTCOMES OF THE </w:t>
       </w:r>
-      <w:r w:rsidR="0086397F">
+      <w:r w:rsidR="1448C350" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PROGRAMME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="541AF8CD" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="374A8FCB" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="374A8FCB" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="29C7C18B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1425,57 +1439,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Students </w:t>
             </w:r>
             <w:r w:rsidR="00586B03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="58C2CFF4" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="58C2CFF4" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="427B2E18" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1500,276 +1508,270 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AA43646" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="5B04E8F8" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="5B04E8F8" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="44B0AA24" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="487C1380" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
-            <w:pPr>
-[...128 lines deleted...]
-          <w:p w14:paraId="7ADF357F" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRPr="000B536A" w:rsidRDefault="006F4BEF" w:rsidP="0042387D">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05821E07" w14:textId="77777777" w:rsidR="00586B03" w:rsidRDefault="00586B03">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BC6AF15" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00DE4CD5">
+    <w:p w14:paraId="6BC6AF15" w14:textId="1A5E9467" w:rsidR="00331DD2" w:rsidRDefault="00C967E2">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="62F5B50B">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="62F5B50B" wp14:editId="023084AD">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1230176936" name="Line 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 9" style="position:absolute;flip:y;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="517E804B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="072F6421">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="072F6421" wp14:editId="17BA134E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="881119221" name="Line 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 8" style="position:absolute;flip:y;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="567FDEE3" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="4037AFD7" w14:textId="77777777" w:rsidR="003D060E" w:rsidRPr="00832A18" w:rsidRDefault="003D060E" w:rsidP="003D060E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -1986,416 +1988,397 @@
           <w:p w14:paraId="5D325CF0" w14:textId="77777777" w:rsidR="003D060E" w:rsidRPr="00E26712" w:rsidRDefault="003D060E" w:rsidP="006F7D02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3A543B0F" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4C6A8418" w14:textId="77777777" w:rsidR="003D060E" w:rsidRDefault="003D060E">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9356" w:type="dxa"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="992"/>
-        <w:gridCol w:w="8364"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="8366"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="230829B1" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="230829B1" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:cantSplit/>
+          <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2D5A57CC" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>B. Intellectual Skills</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DE70718" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00586B03">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Students should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="0ADE6ED3" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="0ADE6ED3" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B343C74" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcW w:w="8366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6DFFD6C0" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="61EE8013" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="61EE8013" w14:textId="77777777" w:rsidTr="00043E2C">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="992" w:type="dxa"/>
+            <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="124E5DDC" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8364" w:type="dxa"/>
+            <w:tcW w:w="8366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63738627" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
-            <w:pPr>
-[...130 lines deleted...]
-          <w:p w14:paraId="63E02AD0" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4353C6A9" w14:textId="77777777" w:rsidR="00586B03" w:rsidRDefault="00586B03">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7FF90726" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00DE4CD5">
+    <w:p w14:paraId="7FF90726" w14:textId="678CB0DA" w:rsidR="00331DD2" w:rsidRDefault="00C967E2">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="40210680">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="40210680" wp14:editId="746BD30E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1132755640" name="Line 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 7" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="771968A6" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="4E034566">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4E034566" wp14:editId="31EDD400">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1453249044" name="Line 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 6" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="42EC85FF" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F944122" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="006D4E6C"/>
     <w:p w14:paraId="4593606F" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="006D4E6C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F4BEF" w:rsidRPr="00832A18" w14:paraId="3AFBF673" w14:textId="77777777" w:rsidTr="00F7469A">
         <w:trPr>
@@ -2611,57 +2594,51 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2E11C16C" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="006D4E6C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="60356512" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="60356512" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A362A0B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2672,57 +2649,51 @@
               <w:t>C. Practical Skills</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AF7D1B9" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00586B03">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Students should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="79D552E9" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="79D552E9" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B734C96" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2736,319 +2707,271 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="114E09A9" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="0D706205" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="0D706205" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07DAAF88" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B8CA3AF" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="000B536A">
-            <w:pPr>
-[...170 lines deleted...]
-          <w:p w14:paraId="6618B367" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C904531" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="65BB1D40" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00DE4CD5" w:rsidP="00FC751F">
+    <w:p w14:paraId="65BB1D40" w14:textId="066EC634" w:rsidR="00FC751F" w:rsidRDefault="00C967E2" w:rsidP="00FC751F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="6E8A3F48">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6E8A3F48" wp14:editId="55F08017">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1136989329" name="Line 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 5" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="5F60D976" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="48AA9635">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="48AA9635" wp14:editId="6854F09A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="65225956" name="Line 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 4" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="32A5460B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="565DFFC8" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F"/>
     <w:p w14:paraId="6F2A8C32" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC751F" w:rsidRPr="00832A18" w14:paraId="1549A715" w14:textId="77777777" w:rsidTr="00F7469A">
         <w:trPr>
@@ -3110,85 +3033,83 @@
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2101E589" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRPr="00E26712" w:rsidRDefault="00FC751F" w:rsidP="00F7469A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60CF8C63" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRPr="00E26712" w:rsidRDefault="00FC751F" w:rsidP="00F7469A">
+          <w:p w14:paraId="60CF8C63" w14:textId="44D509D2" w:rsidR="00FC751F" w:rsidRPr="00E26712" w:rsidRDefault="00FC751F" w:rsidP="00F7469A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00AF2A5E">
+            <w:r w:rsidR="00857854">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Strategy</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E26712">
-[...6 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00857854" w:rsidRPr="00E26712">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
             <w:r w:rsidRPr="00E26712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of intended learning outcomes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC751F" w:rsidRPr="00832A18" w14:paraId="36118E31" w14:textId="77777777" w:rsidTr="00F7469A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="459B806F" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRPr="00832A18" w:rsidRDefault="00FC751F" w:rsidP="000B536A">
             <w:pPr>
               <w:suppressAutoHyphens/>
@@ -3239,57 +3160,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5A88CCA9" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F"/>
     <w:p w14:paraId="4D204796" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="74EAA54F" w14:textId="77777777" w:rsidTr="006D4E6C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="74EAA54F" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A671750" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3300,57 +3215,51 @@
               <w:t>D. Transferable Skills and Personal Qualities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0FF63F64" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00586B03">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Students should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="37E14B94" w14:textId="77777777" w:rsidTr="006D4E6C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="37E14B94" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68D4BA90" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00212082">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3377,57 +3286,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="440611AF" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="000B536A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="62AEFBE1" w14:textId="77777777" w:rsidTr="006D4E6C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="62AEFBE1" w14:textId="77777777" w:rsidTr="26A2544B">
         <w:trPr>
           <w:trHeight w:val="435"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="591D40E9" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00212082">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3442,519 +3345,313 @@
               </w:rPr>
               <w:t>D2</w:t>
             </w:r>
             <w:r w:rsidR="00331DD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="525003CF" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="0042387D">
-            <w:pPr>
-[...325 lines deleted...]
-          <w:p w14:paraId="1F068146" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4F9DC637" w14:textId="77777777" w:rsidR="007104C9" w:rsidRDefault="007104C9" w:rsidP="00FE67FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72CA0B96" w14:textId="77777777" w:rsidR="007104C9" w:rsidRDefault="007104C9" w:rsidP="00FE67FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C2B7101" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00DE4CD5" w:rsidP="00F7469A">
+    <w:p w14:paraId="4C2B7101" w14:textId="024E857D" w:rsidR="00F7469A" w:rsidRDefault="00C967E2" w:rsidP="00F7469A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="53513C34">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="53513C34" wp14:editId="6929C3EF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="7453025" name="Line 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 3" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="5C05158B" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="6E7F85A2">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6E7F85A2" wp14:editId="506A75AA">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1089165166" name="Line 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 2" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="52B3726F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="399B026A" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A"/>
     <w:p w14:paraId="0AB86830" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F7469A" w:rsidRPr="00832A18" w14:paraId="036BBB9F" w14:textId="77777777" w:rsidTr="00F7469A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F81BE72" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRPr="00832A18" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
+          <w:p w14:paraId="5F81BE72" w14:textId="2D033227" w:rsidR="00F7469A" w:rsidRPr="00832A18" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning &amp; Teaching </w:t>
             </w:r>
             <w:r w:rsidR="00FA6A39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods and </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidR="00FA6A39">
+            <w:r w:rsidR="00857854">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Delivery </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E26712">
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00857854" w:rsidRPr="00E26712">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00E26712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>to allow students to achieve intended learning outcomes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F74006C" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRPr="00E26712" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -4076,1000 +3773,1243 @@
           <w:p w14:paraId="2E03AF05" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRPr="00832A18" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E5E1FFE" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRPr="00E26712" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:snapToGrid w:val="0"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4199BD42" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A"/>
-    <w:p w14:paraId="41FE689D" w14:textId="77777777" w:rsidR="0007057C" w:rsidRDefault="0007057C" w:rsidP="00F7469A"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="0606E640" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
+    <w:p w14:paraId="37B89B00" w14:textId="77777777" w:rsidR="00470CE1" w:rsidRDefault="00470CE1" w:rsidP="00F7469A">
       <w:pPr>
         <w:spacing w:after="120"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B4662CF" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0757189E" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="547489EB" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2FACB0A9" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A7F6E23" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57CCA99F" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CCA9F62" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47B8C43D" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CC5C1AE" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AA2E5B" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D5C734" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70020CF2" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35134A3C" w14:textId="77777777" w:rsidR="00D735D0" w:rsidRDefault="00D735D0" w:rsidP="00FE67FD">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51BBE65D" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00D31076" w:rsidP="00FE67FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00331DD2" w:rsidRPr="000B536A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. THE STRUCTURE OF THE PROGRAMME</w:t>
       </w:r>
-    </w:p>
-[...16 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="61B8CC22" w14:textId="77777777" w:rsidR="00A308D3" w:rsidRPr="000B536A" w:rsidRDefault="00A308D3" w:rsidP="00A308D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="097C31DC" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="4218"/>
         <w:gridCol w:w="1128"/>
         <w:gridCol w:w="2036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C72C1" w14:paraId="1204EF4B" w14:textId="77777777" w:rsidTr="007909A9">
+      <w:tr w:rsidR="008C72C1" w14:paraId="1FB66BCF" w14:textId="77777777" w:rsidTr="00762036">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="593"/>
+          <w:trHeight w:hRule="exact" w:val="907"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9310" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C9181E9" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="625CC598" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="20"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>COURSE</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>COMPULSORY</w:t>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:spacing w:val="-13"/>
-[...72 lines deleted...]
-            <w:tcW w:w="1928" w:type="dxa"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CODE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="625CC598" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="1C153EA6" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="178"/>
-              <w:ind w:left="107"/>
+              <w:ind w:left="1374"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>COURSE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:spacing w:val="-16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>CODE</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="4218" w:type="dxa"/>
+              <w:t>TITLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1C153EA6" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="76112564" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="178"/>
-              <w:ind w:left="1374"/>
+              <w:ind w:left="133"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>COURSE</w:t>
-[...22 lines deleted...]
-            <w:tcW w:w="1128" w:type="dxa"/>
+              <w:t>CREDITS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76112564" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="0AD46B49" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="133"/>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>CREDITS</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2036" w:type="dxa"/>
+              <w:t>NOTES:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12249009" w14:textId="1E2107BA" w:rsidR="008C72C1" w:rsidRDefault="691ECF65" w:rsidP="7E789166">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="155" w:right="145"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="0078D4"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Prerequisite</w:t>
+            </w:r>
+            <w:r w:rsidR="093E9667" w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C =</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Co-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="28"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>requisite</w:t>
+            </w:r>
+            <w:r w:rsidR="575997A7" w:rsidRPr="7E789166">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidR="575997A7" w:rsidRPr="00762036">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A = Anti-requisite</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="7E789166" w14:paraId="0F6E2FA3" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="602"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9310" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0AD46B49" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="5337EC72" w14:textId="6E645658" w:rsidR="25F92A7D" w:rsidRPr="00762036" w:rsidRDefault="25F92A7D" w:rsidP="00857854">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="224" w:lineRule="exact"/>
-              <w:ind w:left="1"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:r w:rsidRPr="00762036">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="16"/>
-[...88 lines deleted...]
-              <w:t>requisite</w:t>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMPULSORY COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64078C63" w14:textId="1B9ED182" w:rsidR="25F92A7D" w:rsidRDefault="25F92A7D" w:rsidP="00857854">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0078D4"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762036">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Compulsory units are mandatory and can be resat but cannot be compensated.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="06689E07" w14:textId="77777777" w:rsidTr="00BB423C">
+      <w:tr w:rsidR="7E789166" w14:paraId="5AD0F37F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="290"/>
+          <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3452A311" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="7D5CD48F" w14:textId="13483B6A" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="00857854">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="614685DC" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="7C0D630F" w14:textId="5A7B9C9D" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="00857854">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="698A3C16" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          <w:p w14:paraId="4CBDF3FD" w14:textId="2AC5841D" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="00857854">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="772FF8CC" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC"/>
+          <w:p w14:paraId="669FD210" w14:textId="079DC64B" w:rsidR="7E789166" w:rsidRDefault="7E789166" w:rsidP="00857854">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="2C9A17F3" w14:textId="77777777" w:rsidTr="00452DAB">
+      <w:tr w:rsidR="7E789166" w14:paraId="2D899991" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="943"/>
+          <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9310" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76832604" w14:textId="77777777" w:rsidR="00452DAB" w:rsidRDefault="008C72C1" w:rsidP="00452DAB">
+          <w:p w14:paraId="544A37ED" w14:textId="48E21C95" w:rsidR="25F92A7D" w:rsidRPr="00762036" w:rsidRDefault="25F92A7D" w:rsidP="00857854">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="20"/>
-[...63 lines deleted...]
-          <w:p w14:paraId="20565F7E" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="00452DAB" w:rsidP="00452DAB">
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00762036">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CORE COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01373615" w14:textId="1C720485" w:rsidR="25F92A7D" w:rsidRDefault="25F92A7D" w:rsidP="00857854">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="20"/>
-              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0078D4"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00452DAB">
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> are the latest example of the curriculum available on this course of study).</w:t>
+            <w:r w:rsidRPr="00762036">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Core units are mandatory and can be compensated or resat.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4F41" w14:paraId="6BBA5CA0" w14:textId="77777777" w:rsidTr="00BB423C">
+      <w:tr w:rsidR="008C72C1" w14:paraId="06689E07" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="586"/>
+          <w:trHeight w:hRule="exact" w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2E95A171" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+          <w:p w14:paraId="3452A311" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="66"/>
+              <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D5F2F90" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
+          <w:p w14:paraId="614685DC" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="66"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07B0740B" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
+          <w:p w14:paraId="698A3C16" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="66"/>
+              <w:spacing w:before="25"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="17607D7A" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
-[...10 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="772FF8CC" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA4F41" w14:paraId="795AE943" w14:textId="77777777" w:rsidTr="00BB423C">
+      <w:tr w:rsidR="008C72C1" w14:paraId="2C9A17F3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="288"/>
+          <w:trHeight w:hRule="exact" w:val="943"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcW w:w="9310" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="678065E0" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+          <w:p w14:paraId="76832604" w14:textId="77777777" w:rsidR="00452DAB" w:rsidRDefault="008C72C1" w:rsidP="00452DAB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="22"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OPTIONAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>UNITS</w:t>
+            </w:r>
+            <w:r w:rsidR="00452DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20565F7E" w14:textId="64625CDA" w:rsidR="008C72C1" w:rsidRDefault="00452DAB" w:rsidP="00452DAB">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...3 lines deleted...]
-            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:r w:rsidRPr="00452DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(course unit details given below are subject to </w:t>
+            </w:r>
+            <w:r w:rsidR="00027BE3" w:rsidRPr="00452DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>change and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> are the latest example of the curriculum available on this course of study).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA4F41" w14:paraId="6BBA5CA0" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="586"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43D1370A" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+          <w:p w14:paraId="2E95A171" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="22"/>
+              <w:spacing w:before="66"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C394D5A" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+          <w:p w14:paraId="3D5F2F90" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="22"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D5963EA" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41"/>
-[...8 lines deleted...]
-            <w:tcW w:w="1928" w:type="dxa"/>
+          <w:p w14:paraId="07B0740B" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2FB3A6B4" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+          <w:p w14:paraId="17607D7A" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25"/>
-              <w:ind w:left="107"/>
+              <w:spacing w:before="2" w:line="182" w:lineRule="exact"/>
+              <w:ind w:right="594"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-            <w:tcW w:w="4218" w:type="dxa"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA4F41" w14:paraId="795AE943" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A0F0882" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+          <w:p w14:paraId="678065E0" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25"/>
+              <w:spacing w:before="22"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DC610C8" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+          <w:p w14:paraId="43D1370A" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="25"/>
-              <w:jc w:val="center"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcW w:w="1128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
+          <w:p w14:paraId="4C394D5A" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D5963EA" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA4F41" w14:paraId="11B096D8" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FB3A6B4" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1A0F0882" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DC610C8" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+          </w:tcPr>
           <w:p w14:paraId="427EB348" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3E978D19" w14:textId="77777777" w:rsidR="00FF4523" w:rsidRPr="000B536A" w:rsidRDefault="00FF4523">
-      <w:pPr>
-[...15 lines deleted...]
-    <w:p w14:paraId="570CCD80" w14:textId="77777777" w:rsidR="00FF4523" w:rsidRDefault="00FF4523">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2134840A" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="000A1DDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
@@ -5110,12535 +5050,6637 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. STUDENT INDUCTION, SUPPORT,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> DEVELOPMENT </w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AND INCLUSIVITY </w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(in order to deliver the intended learning outcomes, including dissertation support and guidance and how the programme will </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D35DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D35DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deliver the intended learning outcomes, including dissertation support and guidance and how the programme will </w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF" w:rsidRPr="004353E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>incorporate equality, diversity and inclusion into teaching and learning.</w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF" w:rsidRPr="004353E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B001AD" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149C858A" w14:textId="77777777" w:rsidR="002111D7" w:rsidRDefault="002111D7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9257"/>
       </w:tblGrid>
       <w:tr w:rsidR="00331DD2" w14:paraId="6B74AF81" w14:textId="77777777" w:rsidTr="00A80325">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="493D10E1" w14:textId="77777777" w:rsidR="000E2887" w:rsidRDefault="000E2887">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="46BD6912" w14:textId="77777777" w:rsidR="000E2887" w:rsidRDefault="000E2887" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="767DCB24" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00331DD2">
-          <w:headerReference w:type="default" r:id="rId7"/>
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="397" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="52E717D7" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
+    <w:p w14:paraId="52E717D7" w14:textId="70DF5123" w:rsidR="00331DD2" w:rsidRPr="002111D7" w:rsidRDefault="704B6158" w:rsidP="484F5A2F">
       <w:pPr>
         <w:ind w:left="-851"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="484F5A2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>6. CURRICULUM MAP OF COURSE UNITS AGAINST INTENDED LEARNING OUTCOMES OF THE PROGRAMME</w:t>
+      </w:r>
+      <w:r w:rsidR="0E2E08A2" w:rsidRPr="484F5A2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0E2E08A2" w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0E2E08A2" w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All course units contributing to the </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0E2E08A2" w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogramme ILOs should be mapped to ensure appropriate coverage of each </w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="0E2E08A2" w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rogramme ILO and to minimise unnecessary duplication or over-assessment)</w:t>
+      </w:r>
+      <w:r w:rsidR="00E85F9C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="068A8560" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="12299" w:type="dxa"/>
+        <w:tblW w:w="13937" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1150"/>
-[...44 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="1997"/>
+        <w:gridCol w:w="5215"/>
+        <w:gridCol w:w="746"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00322B6D" w:rsidRPr="000B536A" w14:paraId="7605DE19" w14:textId="77777777" w:rsidTr="00686457">
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="7605DE19" w14:textId="77777777" w:rsidTr="001E77B6">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="7958" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B2B676E" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="0B2B676E" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Course Unit Title and Code (including dissertations and other programme components)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1494" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7751BBDA" w14:textId="53FFBBC9" w:rsidR="00CB64C3" w:rsidRPr="00CB64C3" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB64C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Knowledge &amp; Understanding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B2B993E" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="3DA2318A" w14:textId="592FA255" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Knowledge &amp; Understanding</w:t>
-[...7 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t>Intellectual Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72A28E6D" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="7CF9FBD0" w14:textId="5116FBD4" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Intellectual Skills</w:t>
-[...7 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t>Practical Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="613EE08F" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="37D5068D" w14:textId="6378514E" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Practical Skills</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>Transferable Skills &amp; Personal Qualities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322B6D" w:rsidRPr="000B536A" w14:paraId="0618E6F9" w14:textId="77777777" w:rsidTr="00686457">
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="2F8AE6DE" w14:textId="77777777" w:rsidTr="00847786">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="80"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-[...144 lines deleted...]
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0461893F" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="0461893F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="5215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CDADE80" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="2CDADE80" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Course Unit title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63969935" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="63969935" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>C/O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="238075C0" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="238075C0" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12320505" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="12320505" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23F7421F" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="0D5F8BEF" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>A3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:t>B1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25881330" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>B2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6412DF2A" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>C1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="430835A9" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>C2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="50AA3D39" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>D1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2DFB8E26" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>D2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="5855387C" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EC79C26" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ABE6546" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="054017DC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06DFF5D8" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58E7054E" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36B2A56D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E81071C" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51987940" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61707F6A" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D81696" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE74333" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="19E0862F" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5864D39F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F176E27" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E99D85" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D4CB882" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="534F07C0" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="587D5FF4" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CD6FAD1" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B58BB18" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="760E6CCB" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C40D9CE" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF0AECC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="324A18E6" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="55887551" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F097FC3" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A7745CA" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CBD2A3B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7009D6B9" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8F2E96" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45FAF726" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E5A35B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FB892A2" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="478B5510" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="474B2FA3" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="5B33B46C" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A87CC8E" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BF36C1" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A47BC7" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512D7030" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5735B4AF" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D2CA26" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA1BC31" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B400212" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="719C55BC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57487CEE" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12EDAB6D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="37135DCC" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="699D7EC1" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A14A50D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="650CD5FD" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="387A24D3" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="40E38B4B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F7666E4" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C561D88" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="279B9E7E" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181C158D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46651B05" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FCA7877" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="3CB41BDE" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FF4F94D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="340CDE48" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CB84BCB" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75408A34" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4802D69D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23170A22" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45EC74CC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="120E239A" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4378822B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3237BDDA" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F7B14C9" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="55F9490C" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="649DE312" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="181D1810" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F30CE38" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E63FADB" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C9B8C75" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="592B5759" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EC2D236" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69FF0684" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77A9F64D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E5EEACA" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A620C17" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="3BC4268D" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57743B75" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2119D923" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ABE130" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17EAE799" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29C3A77C" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E25A1B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51A79925" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64B525E5" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="147BBA9B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB55A7D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A5D27C7" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="2010E346" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F07BC9F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DC11F5" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A99097" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B1CA740" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45493D82" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36BBE460" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61350540" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="137E9827" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A9FDDB7" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04E6BC21" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22CC0399" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="6EAA3C7C" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42EBC62D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1E8CB4" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3108C5DC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="389B550D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A1A9C2E" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20D27060" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="442DC3A7" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B7B240F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E232AE4" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AB2E78F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C6A224D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="66C50201" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DF4C33" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="787AEA69" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E7FAC97" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="230CECCE" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41E56D68" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697C474F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FC89024" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B539D0F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41BD0AD6" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1458A795" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2821C09E" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="00FE719A" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EEAC658" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC7D99C" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30F425FE" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21623F8B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="512C68CC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1733C496" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38096D48" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14513411" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A471AE3" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="522FBE23" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C9E2CDE" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E77B6" w:rsidRPr="000B536A" w14:paraId="44C92BF9" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3652A0" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E0CC6E1" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="00686457" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B3657DD" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ED5A6FC" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0573C208" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="44E74E06" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A920F5" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B623C9C" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BBEBD6" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E534F4E" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D161FA8" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="49234452" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C58C19D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3408855F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45F14A94" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C6EB07" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E334E85" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65865F40" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0104DF" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65A4E535" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01FA1CEA" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="395B37E2" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B7BBA35" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E77B6" w:rsidRPr="000B536A" w14:paraId="308D1420" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67463B0C" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C542862" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="00686457" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="139DF618" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DF6BCEE" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DBAB181" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E3880CD" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B1F158" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8491A3" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11D3FDCC" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CBC3E06" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CA42786" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E77B6" w:rsidRPr="000B536A" w14:paraId="64B14225" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F49DE4D" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE1FF2C" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="00686457" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C071499" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AE14B7" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F5D6FDF" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E998B1D" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="537AADDA" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="246C67A1" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD04063" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6942F8F1" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="495533CE" w14:textId="77777777" w:rsidR="001E77B6" w:rsidRPr="000B536A" w:rsidRDefault="001E77B6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="3F557EA9" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6900D800" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="606B6C83" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142EC8BE" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D7CAC2" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E8A54FC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A5AED3A" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D4BB5AB" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1366B75C" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6695011D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68FE4C08" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EB7B5DB" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="6FAADC79" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DE8E54C" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB16E85" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03E9E353" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EC29622" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A066BEB" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5858D900" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6389A9AB" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3" w:rsidP="00BF52BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2418FFCF" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E1A80C3" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20792239" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3" w:rsidP="00BF52BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="62229B7A" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3" w:rsidP="00BF52BD">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="5D6801DB" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D8FB82" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07354CEC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22D4B109" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54985BB1" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="740282B1" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="288A2C19" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57CA8449" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D0F732" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A8139A" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4283E43E" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D7F477" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="69E36C84" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1C217F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243DF768" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78490467" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="243AE964" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0318727B" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBDFAED" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06500B4D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="113C7823" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57D99E32" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="245DDCB3" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE8774C" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB64C3" w:rsidRPr="000B536A" w14:paraId="2B3C8622" w14:textId="77777777" w:rsidTr="001A13DA">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54C6F099" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F0905F4" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="00686457" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="5FB066AB" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="483662D1" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B536A">
-[...14 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6979CB75" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="007F380D" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D909B43" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FA1147F" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="34A6E078" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00FE2328" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EA398CC" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...272 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7EC79C26" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
-[...10703 lines deleted...]
-          <w:p w14:paraId="3D0CB304" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="35298D65" w14:textId="77777777" w:rsidR="00CB64C3" w:rsidRPr="000B536A" w:rsidRDefault="00CB64C3">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4BF28C7C" w14:textId="77777777" w:rsidR="00A1268E" w:rsidRPr="00A1268E" w:rsidRDefault="00A1268E" w:rsidP="00A1268E">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3253" w:tblpY="457"/>
-[...6 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="212"/>
+        <w:tblW w:w="7690" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6473"/>
-        <w:gridCol w:w="1828"/>
+        <w:gridCol w:w="2482"/>
+        <w:gridCol w:w="5208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE5D59" w:rsidRPr="00D64219" w14:paraId="500D3F3B" w14:textId="77777777" w:rsidTr="00AE5D59">
+      <w:tr w:rsidR="00AA0542" w:rsidRPr="00D64219" w14:paraId="7E17F402" w14:textId="53542647" w:rsidTr="00AA0542">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33044B7D" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRPr="00EF7290" w:rsidRDefault="00AE5D59" w:rsidP="00AE5D59">
+          <w:p w14:paraId="6D5404EB" w14:textId="77777777" w:rsidR="00AA0542" w:rsidRDefault="00AA0542" w:rsidP="00AA0542">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64219">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>D = intended learning outcomes of the programme are taught or developed by students within this course uni</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00961B3A">
+              <w:t>C = mandatory (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002111D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>t</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="46D0B71A" w14:textId="77777777" w:rsidR="00AE5D59" w:rsidRPr="00EF7290" w:rsidRDefault="00AE5D59" w:rsidP="000A1DDA">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002111D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>ore or compulsory)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002111D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>course unit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B4DADF9" w14:textId="77777777" w:rsidR="00AA0542" w:rsidRPr="00EF7290" w:rsidRDefault="00AA0542" w:rsidP="00AA0542">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64219">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000A1DDA">
+              <w:t>O = optional course unit</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D64219">
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="037A1954" w14:textId="77777777" w:rsidR="00AA0542" w:rsidRDefault="00AA0542" w:rsidP="00AA0542">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve"> = </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000A1DDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00D64219">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">mandatory </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D64219">
+              <w:t>D = intended learning outcomes of the programme are taught or developed by students within this course uni</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>course unit</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000A1DDA">
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E4D622F" w14:textId="7E2A6A14" w:rsidR="00AA0542" w:rsidRDefault="00AA0542" w:rsidP="00AA0542">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">                              </w:t>
-[...20 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...66 lines deleted...]
-              <w:t>O = optional course unit</w:t>
+              <w:t>A = intended learning outcomes of the programme are assessed within this course unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48ABC9A6" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRDefault="00322B6D">
-[...4 lines deleted...]
-    <w:p w14:paraId="0163C66A" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA">
+    <w:p w14:paraId="0163C66A" w14:textId="5C415EAC" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:sectPr w:rsidR="000A1DDA">
-          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1440" w:bottom="1134" w:left="1985" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                  </w:t>
+        <w:t xml:space="preserve">                 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="51DE4E88" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>7. CRITERIA FOR ADMISSION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00331DD2" w14:paraId="7C542358" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="587785C8" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00331DD2" w14:paraId="2EA184AD" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42DCD111" w14:textId="77777777" w:rsidR="00C76844" w:rsidRPr="000B536A" w:rsidRDefault="00C76844" w:rsidP="00FE67FD">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -17730,232 +11772,208 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">variances) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00331DD2" w14:paraId="46D8B4EA" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="042BEDFB" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="0042387D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">The programme will adhere to the University of Manchester </w:t>
             </w:r>
             <w:r w:rsidR="00B128FD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>postgraduate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> degree </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve"> degree regulations</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="245573B4" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="0042387D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7D4478BC" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00B128FD" w:rsidP="0042387D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="0034249A">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>http://www.regulations.manchester.ac.uk/academic/postgraduate-degree-regulations/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="02A14F27" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2"/>
-    <w:p w14:paraId="01662BFE" w14:textId="77777777" w:rsidR="00E7236B" w:rsidRDefault="00FA6A39" w:rsidP="00E7236B">
+    <w:p w14:paraId="47B251D1" w14:textId="0B621DAB" w:rsidR="00AF2A5E" w:rsidRPr="002111D7" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004404CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AF2A5E" w:rsidRPr="004404CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>INDICATORS OF QUALITY ENHANCEMENT</w:t>
       </w:r>
       <w:r w:rsidR="00E7236B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E7236B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">(processes and procedures in place to continuously monitor the programme and student experience) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B251D1" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRPr="00AF2A5E" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
-[...5 lines deleted...]
-    </w:p>
     <w:p w14:paraId="1EF9A5A6" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="38A60259" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A549929" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4A849B27" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5C40F82A" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -17963,126 +11981,114 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="437D4AA9" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="53B4D8B6" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00AF2A5E" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5BEAA9CA" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRPr="007909A9" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
+    <w:p w14:paraId="5BEAA9CA" w14:textId="403B1CC2" w:rsidR="00AF2A5E" w:rsidRPr="007909A9" w:rsidRDefault="6F59525B" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004404CF">
+      <w:r w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2A5E" w:rsidRPr="004404CF">
+      <w:r w:rsidR="1B397FE6" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>LEARNING RESOURCES</w:t>
       </w:r>
-      <w:r w:rsidR="007909A9">
+      <w:r w:rsidR="7EBDA528" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007909A9">
+      <w:r w:rsidR="7EBDA528" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(resources available to support the programme and </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> development library/teaching support/online resources)</w:t>
+        <w:t>(resources available to support the programme and student development library/teaching support/online resources)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="548084E5" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="49260334" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="61772F37" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="345B2BA5" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28A62A8A" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -18134,86 +12140,77 @@
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:r w:rsidR="00AF2A5E" w:rsidRPr="004404CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>GRADUATE ATTRIBUTES AND EXPECTED OUTCOMES</w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF" w:rsidRPr="004353E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(how the intended learning outcomes support and enhance student outcomes e.g. employability/further study)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4DECCA" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRPr="004404CF" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2481C246" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="753ECD60" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2106B672" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1992040A" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="11B1B832" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -18239,129 +12236,132 @@
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0559D0B1" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00AF2A5E" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="61A7D0AB" w14:textId="77777777" w:rsidR="00E7236B" w:rsidRDefault="00E7236B" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7DFD1D10" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRDefault="000A1DDA" w:rsidP="00EF7290">
+    <w:p w14:paraId="7DFD1D10" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRDefault="42907C80" w:rsidP="00EF7290">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="002111D7">
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">12. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ENHANCEMENT OF DIGITAL LITERACY </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7290">
+      <w:r w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7290" w:rsidRPr="00EF7290">
+      <w:r w:rsidR="7420D90D" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00F91795">
+      <w:r w:rsidR="12A9824E" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7290" w:rsidRPr="00EF7290">
+      <w:r w:rsidR="7420D90D" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> student digital skills development being supported within the curriculum? How are students being supported to recognise the value of the digital skills they are developing, for their studies and employability? -How could you build / capture progression into their digital development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7290">
+      <w:r w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7250F30F" w14:textId="77777777" w:rsidR="00EF7290" w:rsidRPr="00EF7290" w:rsidRDefault="00EF7290" w:rsidP="00EF7290">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="6A07873A" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26897738" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="02AF610F" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1D2B3B64" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -18369,152 +12369,124 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1E9234FD" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DDBBA8D" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00AF2A5E" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31907E14" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRPr="00213825" w:rsidRDefault="00213825">
+    <w:p w14:paraId="31907E14" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRPr="00213825" w:rsidRDefault="4633ED30" w:rsidP="7E789166">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00213825">
+      <w:r w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>13. Additional Costs</w:t>
       </w:r>
-      <w:r w:rsidR="005D686A">
+      <w:r w:rsidR="4037BCC8" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
+      <w:r w:rsidR="4037BCC8" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>(</w:t>
+        <w:t xml:space="preserve">(As per the </w:t>
       </w:r>
-      <w:r w:rsidR="005D686A">
-[...12 lines deleted...]
-        <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
+      <w:hyperlink r:id="rId15">
+        <w:r w:rsidR="4037BCC8" w:rsidRPr="7E789166">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:t>policy on additional costs</w:t>
+          <w:t>policy o</w:t>
+        </w:r>
+        <w:r w:rsidR="7E789166" w:rsidRPr="7E789166">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>n additional costs</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
-[...6 lines deleted...]
-      <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
+      <w:r w:rsidR="4037BCC8" w:rsidRPr="7E789166">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>costs above £100 should be made clear to the student</w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>, costs above £100 should be made clear to the student as they are likely to have a direct impact on the outcome of students’ academic success)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F418A5A" w14:textId="77777777" w:rsidR="00213825" w:rsidRDefault="00213825"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00213825" w14:paraId="56A7AFEA" w14:textId="77777777" w:rsidTr="00196C97">
+      <w:tr w:rsidR="00213825" w14:paraId="56A7AFEA" w14:textId="77777777" w:rsidTr="7E789166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6065644D" w14:textId="77777777" w:rsidR="00213825" w:rsidRPr="00196C97" w:rsidRDefault="00213825">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2CC5D45C" w14:textId="77777777" w:rsidR="00213825" w:rsidRPr="00196C97" w:rsidRDefault="00213825">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3C70A6F6" w14:textId="77777777" w:rsidR="00213825" w:rsidRPr="00196C97" w:rsidRDefault="00213825">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -18531,191 +12503,1328 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A149718" w14:textId="77777777" w:rsidR="00213825" w:rsidRDefault="00213825"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="7838AD0A" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="7838AD0A" w14:textId="77777777" w:rsidTr="7E789166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02F573ED" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
+          <w:p w14:paraId="02F573ED" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="5EC77479">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B536A">
+            <w:r w:rsidRPr="7E789166">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of original production:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D6CF67C" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="57336A4A" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="57336A4A" w14:textId="77777777" w:rsidTr="7E789166">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3153601B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
+          <w:p w14:paraId="3153601B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="5EC77479">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B536A">
+            <w:r w:rsidRPr="7E789166">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of current version:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="669AAEDE" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6A818B72" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2"/>
+    <w:p w14:paraId="78D825AA" w14:textId="2663915C" w:rsidR="0DA2384D" w:rsidRDefault="0A29FE6D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">PGT Programme </w:t>
+      </w:r>
+      <w:r w:rsidR="23A79CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Specification Template Document Control and Amendment History (for Faculty Administrative Update Only):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2743"/>
+        <w:gridCol w:w="6876"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="14CF1520" w14:paraId="6A2A34B7" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="175CB124" w14:textId="532F4F6D" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5DAA0865" w14:textId="7C13ED0D" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Faculty of Humanities:</w:t>
+            </w:r>
+            <w:r w:rsidR="4B47ABFD">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Postgraduate Programme </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Specification Template </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="24DC8837" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="255"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2FAE2B30" w14:textId="38007137" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Doc ID / Link:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43BE8289" w14:textId="29504980" w:rsidR="14CF1520" w:rsidRDefault="4B3F33D2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="7E789166">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>65826</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="7A570F69" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="545E2470" w14:textId="3F13504C" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="484F5A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date Approved:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="484F5A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="28D448E7" w14:textId="3FC56EC3" w:rsidR="14CF1520" w:rsidRDefault="38342571" w:rsidP="484F5A2F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="484F5A2F">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="775EB653" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="109009ED" w14:textId="63CA510B" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approving Body: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48D7C229" w14:textId="2D64CBD4" w:rsidR="14CF1520" w:rsidRDefault="65406592">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Humanities TLSE Leadership</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="23CA2B5E" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5D4EB37E" w14:textId="314E8FC3" w:rsidR="14CF1520" w:rsidRDefault="6AB55765" w:rsidP="7E789166">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Version: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4CC430F0" w14:textId="6B53BD55" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="750F8074">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="030BEBB0" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0FF9869A" w14:textId="597BAB29" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supersedes: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="73F5CDDB" w14:textId="0E8000B4" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>V</w:t>
+            </w:r>
+            <w:r w:rsidR="5E339A1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="1E0DB286">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">June </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="0FF1A15F" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="632293DE" w14:textId="0939A55D" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Next Review Date:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B43C7D0" w14:textId="6D28D90E" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="39F4766A" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="458545EE" w14:textId="4198F280" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Previous Review Date:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A8118D5" w14:textId="53070BA3" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="4490C7E5" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3D2066F2" w14:textId="6299C03F" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Related Policies / Procedures / Guidance:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6460305F" w14:textId="649048F3" w:rsidR="14CF1520" w:rsidRDefault="6AC60875" w:rsidP="7E789166">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="7E789166">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Programme Specification Guide to Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="3154DEDD" w14:textId="77777777" w:rsidR="001E0A62" w:rsidRDefault="001E0A62" w:rsidP="001E0A62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="007F7232">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Assessment Framework </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="1FF68207" w14:textId="77777777" w:rsidR="001E0A62" w:rsidRPr="000B1918" w:rsidRDefault="001E0A62" w:rsidP="001E0A62">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00854097">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Your Practical Guide to the Course Unit Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="51F4A46E" w14:textId="7DE8FD81" w:rsidR="001E0A62" w:rsidRPr="001E0A62" w:rsidRDefault="001E0A62" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Policies and Guidance on Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="63EE623A" w14:textId="6C77D0FA" w:rsidR="14CF1520" w:rsidRDefault="14CF1520" w:rsidP="7E789166">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="038EADFE" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A135996" w14:textId="16DF95A4" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Owner: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="595561D9" w14:textId="2963316E" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chair of Faculty QSDE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="14CF1520" w14:paraId="325FD0EB" w14:textId="77777777" w:rsidTr="002111D7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56C10FD3" w14:textId="354BE75C" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lead Contact: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="056378C9" w14:textId="6DFAD391" w:rsidR="14CF1520" w:rsidRDefault="6AB55765">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ashton Bamfield, via </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="7E789166">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>hums.quality@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5BECE9FF" w14:textId="6EFCDC09" w:rsidR="0DA2384D" w:rsidRDefault="23A79CD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="534C92FD" w14:textId="51009B82" w:rsidR="0DA2384D" w:rsidRDefault="0DA2384D">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2951FF94" w14:textId="31372036" w:rsidR="0DA2384D" w:rsidRDefault="23A79CD6">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Amendment history</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33EA2A91" w14:textId="186CF374" w:rsidR="662867B6" w:rsidRPr="00FD0637" w:rsidRDefault="662867B6" w:rsidP="7E789166">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FD0637">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Upon approval of a revised template the leading Faculty TLO must record the changes to the template in the relevant amendment history document.</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="06CF8A35" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:jc w:val="right"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00331DD2">
-      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1985" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41423CF8" w14:textId="77777777" w:rsidR="00653217" w:rsidRDefault="00653217">
+    <w:p w14:paraId="45F45989" w14:textId="77777777" w:rsidR="001F6666" w:rsidRDefault="001F6666">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51A4A3C7" w14:textId="77777777" w:rsidR="00653217" w:rsidRDefault="00653217">
+    <w:p w14:paraId="24AC4B2C" w14:textId="77777777" w:rsidR="001F6666" w:rsidRDefault="001F6666">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -18726,64 +13835,86 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft Sans Serif">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:altName w:val="游明朝"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="376C877A" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="10702" w:y="130"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -18801,51 +13932,51 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="59962C09" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="148C12B5" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -18858,51 +13989,51 @@
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5CB67282" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4FFAC825" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -18920,70 +14051,70 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="62DD1F56" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="004404CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1F608645" w14:textId="77777777" w:rsidR="00653217" w:rsidRDefault="00653217">
+    <w:p w14:paraId="122030AE" w14:textId="77777777" w:rsidR="001F6666" w:rsidRDefault="001F6666">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="412BB635" w14:textId="77777777" w:rsidR="00653217" w:rsidRDefault="00653217">
+    <w:p w14:paraId="0BB248F2" w14:textId="77777777" w:rsidR="001F6666" w:rsidRDefault="001F6666">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1444EF0D" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>THE UNIVERSITY OF MANCHESTER</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="33937B5F" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00DA3F41">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
@@ -19007,51 +14138,51 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Programme Specification</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3BF0C773" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04781534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BD6AB92"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -19811,346 +14942,649 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="776943065">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A363781"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8B6E9D60"/>
+    <w:lvl w:ilvl="0" w:tplc="DFF65B14">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="92D0A7B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C3F2AE00">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E53CAF0C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFE47110">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="1620412C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="8DC40B4A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="62D2B050">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="582847F2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="391805631">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="776943065">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="32122418">
+  <w:num w:numId="3" w16cid:durableId="32122418">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="9263604">
+  <w:num w:numId="4" w16cid:durableId="9263604">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1097025074">
+  <w:num w:numId="5" w16cid:durableId="1097025074">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="890458895">
+  <w:num w:numId="6" w16cid:durableId="890458895">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="796334166">
+  <w:num w:numId="7" w16cid:durableId="796334166">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1395856515">
+  <w:num w:numId="8" w16cid:durableId="1395856515">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="567"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...29 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003219F0"/>
     <w:rsid w:val="0000019A"/>
+    <w:rsid w:val="000039FB"/>
     <w:rsid w:val="00015467"/>
+    <w:rsid w:val="00027BE3"/>
+    <w:rsid w:val="00043E2C"/>
     <w:rsid w:val="00056E14"/>
     <w:rsid w:val="0007057C"/>
     <w:rsid w:val="000A1DDA"/>
     <w:rsid w:val="000A4B97"/>
     <w:rsid w:val="000B509F"/>
     <w:rsid w:val="000B536A"/>
     <w:rsid w:val="000D222F"/>
+    <w:rsid w:val="000D2445"/>
     <w:rsid w:val="000D7BC6"/>
     <w:rsid w:val="000E2887"/>
     <w:rsid w:val="0010258C"/>
     <w:rsid w:val="00155249"/>
     <w:rsid w:val="001615C0"/>
+    <w:rsid w:val="001646DF"/>
     <w:rsid w:val="00191E13"/>
     <w:rsid w:val="00196C97"/>
+    <w:rsid w:val="001A13DA"/>
+    <w:rsid w:val="001E0A62"/>
     <w:rsid w:val="001E0B21"/>
+    <w:rsid w:val="001E77B6"/>
     <w:rsid w:val="001F5D2E"/>
+    <w:rsid w:val="001F6666"/>
+    <w:rsid w:val="002111D7"/>
     <w:rsid w:val="00212082"/>
     <w:rsid w:val="00212943"/>
     <w:rsid w:val="00213825"/>
+    <w:rsid w:val="0022582E"/>
     <w:rsid w:val="00227365"/>
     <w:rsid w:val="00265FF8"/>
     <w:rsid w:val="00290E55"/>
+    <w:rsid w:val="002A3C53"/>
     <w:rsid w:val="002C27D1"/>
     <w:rsid w:val="002C34FC"/>
     <w:rsid w:val="003219F0"/>
     <w:rsid w:val="00322B6D"/>
     <w:rsid w:val="00322C82"/>
     <w:rsid w:val="00331DD2"/>
     <w:rsid w:val="00354FBC"/>
     <w:rsid w:val="00396095"/>
     <w:rsid w:val="003B7C9A"/>
+    <w:rsid w:val="003C2F04"/>
     <w:rsid w:val="003C3624"/>
     <w:rsid w:val="003D060E"/>
     <w:rsid w:val="003D2FC1"/>
+    <w:rsid w:val="003D3202"/>
+    <w:rsid w:val="003E7202"/>
     <w:rsid w:val="00422D34"/>
     <w:rsid w:val="0042387D"/>
+    <w:rsid w:val="00425B28"/>
     <w:rsid w:val="004333E8"/>
     <w:rsid w:val="004404CF"/>
     <w:rsid w:val="00445738"/>
     <w:rsid w:val="00452DAB"/>
     <w:rsid w:val="0045350F"/>
     <w:rsid w:val="00457C34"/>
+    <w:rsid w:val="00470CE1"/>
+    <w:rsid w:val="004842E4"/>
+    <w:rsid w:val="004A0B5F"/>
     <w:rsid w:val="004B75F2"/>
     <w:rsid w:val="004D7911"/>
     <w:rsid w:val="00514491"/>
+    <w:rsid w:val="005420EC"/>
     <w:rsid w:val="005513D0"/>
     <w:rsid w:val="005635D2"/>
     <w:rsid w:val="00586B03"/>
+    <w:rsid w:val="005C071D"/>
     <w:rsid w:val="005C24B3"/>
     <w:rsid w:val="005C46B5"/>
     <w:rsid w:val="005C5C91"/>
     <w:rsid w:val="005D686A"/>
     <w:rsid w:val="005E086D"/>
+    <w:rsid w:val="00622410"/>
     <w:rsid w:val="00653217"/>
     <w:rsid w:val="006551E0"/>
     <w:rsid w:val="006605AA"/>
     <w:rsid w:val="00682C75"/>
     <w:rsid w:val="00686457"/>
+    <w:rsid w:val="006C493C"/>
     <w:rsid w:val="006C6186"/>
     <w:rsid w:val="006D4E6C"/>
+    <w:rsid w:val="006E4E13"/>
     <w:rsid w:val="006F4BEF"/>
     <w:rsid w:val="006F7D02"/>
     <w:rsid w:val="007022F3"/>
     <w:rsid w:val="007058E6"/>
     <w:rsid w:val="007104C9"/>
+    <w:rsid w:val="0071717C"/>
     <w:rsid w:val="00717500"/>
     <w:rsid w:val="0073266C"/>
+    <w:rsid w:val="00735C08"/>
     <w:rsid w:val="00742449"/>
+    <w:rsid w:val="00747B48"/>
+    <w:rsid w:val="00762036"/>
     <w:rsid w:val="00771328"/>
+    <w:rsid w:val="00786EA0"/>
     <w:rsid w:val="007909A9"/>
+    <w:rsid w:val="007A6F96"/>
+    <w:rsid w:val="007D3110"/>
     <w:rsid w:val="007D5921"/>
+    <w:rsid w:val="007E110D"/>
     <w:rsid w:val="007F695B"/>
+    <w:rsid w:val="008045E9"/>
+    <w:rsid w:val="008201A3"/>
     <w:rsid w:val="008216D7"/>
     <w:rsid w:val="00825204"/>
+    <w:rsid w:val="00832443"/>
     <w:rsid w:val="00845B26"/>
+    <w:rsid w:val="00847786"/>
+    <w:rsid w:val="00857854"/>
+    <w:rsid w:val="00861F3F"/>
     <w:rsid w:val="0086397F"/>
     <w:rsid w:val="00867098"/>
+    <w:rsid w:val="00867817"/>
     <w:rsid w:val="00870ED8"/>
+    <w:rsid w:val="00896EAF"/>
     <w:rsid w:val="008C72C1"/>
     <w:rsid w:val="008D74B2"/>
+    <w:rsid w:val="00900456"/>
+    <w:rsid w:val="009004DE"/>
     <w:rsid w:val="009057AE"/>
     <w:rsid w:val="00934E75"/>
     <w:rsid w:val="00937756"/>
     <w:rsid w:val="00943B85"/>
+    <w:rsid w:val="009452F7"/>
     <w:rsid w:val="00957905"/>
     <w:rsid w:val="00961B3A"/>
+    <w:rsid w:val="009A30FC"/>
     <w:rsid w:val="009D3EF1"/>
     <w:rsid w:val="009E03B5"/>
     <w:rsid w:val="009F43B2"/>
     <w:rsid w:val="00A1268E"/>
+    <w:rsid w:val="00A26E54"/>
     <w:rsid w:val="00A308D3"/>
     <w:rsid w:val="00A51525"/>
     <w:rsid w:val="00A80325"/>
     <w:rsid w:val="00A933C0"/>
+    <w:rsid w:val="00AA0542"/>
+    <w:rsid w:val="00AA142E"/>
     <w:rsid w:val="00AB7288"/>
+    <w:rsid w:val="00AD2C95"/>
     <w:rsid w:val="00AD7545"/>
     <w:rsid w:val="00AE5D59"/>
     <w:rsid w:val="00AF14CB"/>
     <w:rsid w:val="00AF2A5E"/>
     <w:rsid w:val="00B128FD"/>
     <w:rsid w:val="00B34784"/>
+    <w:rsid w:val="00B647E1"/>
     <w:rsid w:val="00B959CC"/>
     <w:rsid w:val="00BB423C"/>
     <w:rsid w:val="00BD27F9"/>
     <w:rsid w:val="00BD2FFF"/>
     <w:rsid w:val="00BD4C8E"/>
+    <w:rsid w:val="00BD4E83"/>
+    <w:rsid w:val="00BD5AAA"/>
+    <w:rsid w:val="00BD7627"/>
     <w:rsid w:val="00BF52BD"/>
     <w:rsid w:val="00C06345"/>
     <w:rsid w:val="00C16611"/>
+    <w:rsid w:val="00C37056"/>
     <w:rsid w:val="00C516D5"/>
     <w:rsid w:val="00C52516"/>
     <w:rsid w:val="00C64479"/>
     <w:rsid w:val="00C76844"/>
+    <w:rsid w:val="00C967E2"/>
+    <w:rsid w:val="00CB64C3"/>
     <w:rsid w:val="00CC17FB"/>
     <w:rsid w:val="00CE732C"/>
     <w:rsid w:val="00D165A6"/>
     <w:rsid w:val="00D17074"/>
     <w:rsid w:val="00D31076"/>
     <w:rsid w:val="00D35DEF"/>
     <w:rsid w:val="00D3753F"/>
     <w:rsid w:val="00D53103"/>
     <w:rsid w:val="00D66FDA"/>
+    <w:rsid w:val="00D735D0"/>
     <w:rsid w:val="00D77BE8"/>
     <w:rsid w:val="00DA3F41"/>
+    <w:rsid w:val="00DC467A"/>
+    <w:rsid w:val="00DE1F33"/>
     <w:rsid w:val="00DE4CD5"/>
+    <w:rsid w:val="00E17C0A"/>
     <w:rsid w:val="00E20F08"/>
     <w:rsid w:val="00E33364"/>
+    <w:rsid w:val="00E354CF"/>
     <w:rsid w:val="00E50089"/>
     <w:rsid w:val="00E7236B"/>
+    <w:rsid w:val="00E85F9C"/>
+    <w:rsid w:val="00ED1BD7"/>
     <w:rsid w:val="00EE42C4"/>
     <w:rsid w:val="00EF405C"/>
     <w:rsid w:val="00EF7290"/>
     <w:rsid w:val="00F103D9"/>
+    <w:rsid w:val="00F430A4"/>
     <w:rsid w:val="00F71E67"/>
     <w:rsid w:val="00F7469A"/>
     <w:rsid w:val="00F91795"/>
     <w:rsid w:val="00FA4F41"/>
     <w:rsid w:val="00FA6A39"/>
     <w:rsid w:val="00FC751F"/>
+    <w:rsid w:val="00FD0637"/>
     <w:rsid w:val="00FE2C81"/>
     <w:rsid w:val="00FE67FD"/>
     <w:rsid w:val="00FF4523"/>
+    <w:rsid w:val="038F649F"/>
+    <w:rsid w:val="03FB75D2"/>
+    <w:rsid w:val="07AD643E"/>
+    <w:rsid w:val="093E9667"/>
+    <w:rsid w:val="09B55926"/>
+    <w:rsid w:val="0A29FE6D"/>
+    <w:rsid w:val="0B6F72E9"/>
+    <w:rsid w:val="0DA2384D"/>
+    <w:rsid w:val="0E2E08A2"/>
+    <w:rsid w:val="11731769"/>
+    <w:rsid w:val="11D879B6"/>
+    <w:rsid w:val="12A9824E"/>
+    <w:rsid w:val="132841DA"/>
+    <w:rsid w:val="1448C350"/>
+    <w:rsid w:val="14CF1520"/>
+    <w:rsid w:val="168A996C"/>
+    <w:rsid w:val="17AA9FA4"/>
+    <w:rsid w:val="1ACD4BF4"/>
+    <w:rsid w:val="1B2D7B9A"/>
+    <w:rsid w:val="1B397FE6"/>
+    <w:rsid w:val="1B66BA8D"/>
+    <w:rsid w:val="1BCBCF0F"/>
+    <w:rsid w:val="1CFB4352"/>
+    <w:rsid w:val="1DFBB0BD"/>
+    <w:rsid w:val="1E0DB286"/>
+    <w:rsid w:val="22558623"/>
+    <w:rsid w:val="23496399"/>
+    <w:rsid w:val="23A79CD6"/>
+    <w:rsid w:val="24E71EBC"/>
+    <w:rsid w:val="24F570E2"/>
+    <w:rsid w:val="257D3F4E"/>
+    <w:rsid w:val="25BDAEAB"/>
+    <w:rsid w:val="25F92A7D"/>
+    <w:rsid w:val="25F92E70"/>
+    <w:rsid w:val="26657502"/>
+    <w:rsid w:val="26A2544B"/>
+    <w:rsid w:val="2A626D96"/>
+    <w:rsid w:val="2BAAC0B4"/>
+    <w:rsid w:val="2BC26D77"/>
+    <w:rsid w:val="2DF11AAB"/>
+    <w:rsid w:val="2FEC99CC"/>
+    <w:rsid w:val="335232A6"/>
+    <w:rsid w:val="33A79713"/>
+    <w:rsid w:val="358BFA5E"/>
+    <w:rsid w:val="3649CA96"/>
+    <w:rsid w:val="36E1C76C"/>
+    <w:rsid w:val="37F6DD59"/>
+    <w:rsid w:val="38342571"/>
+    <w:rsid w:val="3851D944"/>
+    <w:rsid w:val="38BD99C9"/>
+    <w:rsid w:val="39CF1C15"/>
+    <w:rsid w:val="39E242F6"/>
+    <w:rsid w:val="3B171989"/>
+    <w:rsid w:val="3C8FA231"/>
+    <w:rsid w:val="3D321D4F"/>
+    <w:rsid w:val="3E95F78E"/>
+    <w:rsid w:val="4037BCC8"/>
+    <w:rsid w:val="42907C80"/>
+    <w:rsid w:val="461078B8"/>
+    <w:rsid w:val="4633ED30"/>
+    <w:rsid w:val="484F5A2F"/>
+    <w:rsid w:val="4A812338"/>
+    <w:rsid w:val="4B3F33D2"/>
+    <w:rsid w:val="4B47ABFD"/>
+    <w:rsid w:val="4C47198B"/>
+    <w:rsid w:val="4D41632F"/>
+    <w:rsid w:val="50CD8B52"/>
+    <w:rsid w:val="516CE849"/>
+    <w:rsid w:val="53D6735D"/>
+    <w:rsid w:val="54BEAA91"/>
+    <w:rsid w:val="55B4270B"/>
+    <w:rsid w:val="56B62477"/>
+    <w:rsid w:val="56BA2C9D"/>
+    <w:rsid w:val="56E2170A"/>
+    <w:rsid w:val="575997A7"/>
+    <w:rsid w:val="586AF496"/>
+    <w:rsid w:val="58966CC4"/>
+    <w:rsid w:val="59803D65"/>
+    <w:rsid w:val="5C1B3C3E"/>
+    <w:rsid w:val="5DAC3382"/>
+    <w:rsid w:val="5E339A1E"/>
+    <w:rsid w:val="5EC77479"/>
+    <w:rsid w:val="5F60BDD4"/>
+    <w:rsid w:val="61B1E7E4"/>
+    <w:rsid w:val="6257DF51"/>
+    <w:rsid w:val="635567A0"/>
+    <w:rsid w:val="6449A387"/>
+    <w:rsid w:val="65406592"/>
+    <w:rsid w:val="662867B6"/>
+    <w:rsid w:val="674DB65D"/>
+    <w:rsid w:val="691ECF65"/>
+    <w:rsid w:val="6AB55765"/>
+    <w:rsid w:val="6ABADEFF"/>
+    <w:rsid w:val="6AC60875"/>
+    <w:rsid w:val="6D0EDDA1"/>
+    <w:rsid w:val="6D679F46"/>
+    <w:rsid w:val="6F59525B"/>
+    <w:rsid w:val="704B6158"/>
+    <w:rsid w:val="7420D90D"/>
+    <w:rsid w:val="74881B12"/>
+    <w:rsid w:val="750F8074"/>
+    <w:rsid w:val="755A7D2C"/>
+    <w:rsid w:val="7601770B"/>
+    <w:rsid w:val="7AE24990"/>
+    <w:rsid w:val="7CE4E28F"/>
+    <w:rsid w:val="7CF69DFD"/>
+    <w:rsid w:val="7DB933C6"/>
+    <w:rsid w:val="7E789166"/>
+    <w:rsid w:val="7EBDA528"/>
+    <w:rsid w:val="7FB2F78A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="118EDE69"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{344F2829-7A62-4034-9D7A-E9B03294E3E7}"/>
+  <w15:docId w15:val="{11DBAFB2-13F7-499F-A6A0-08F7BC7FB3F8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -20514,68 +15948,74 @@
       <w:spacing w:val="-2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
@@ -20927,55 +16367,67 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="000D7BC6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B34784"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="0022582E"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="194999738">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -21065,56 +16517,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1686059184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=19217" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/academic/postgraduate-degree-regulations/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7333" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hums.quality@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75875" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D65826&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Assesment.aspx?csf=1&amp;web=1&amp;e=jcKK84&amp;CID=a6445488-b0e9-4534-8188-54e4e20c049b&amp;xsdata=MDV8MDJ8fDhhMDMzZjEwNWYzMDQ4NzRhNDVmMDhkZTRjNjA3MTk2fGMxNTJjYjA3NjE0ZTRhYmI4MThhZjAzNWNmYTkxYTc3fDB8MHw2MzkwMzIxNzQyMzk0NjIxNzB8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKRFFTSTZJbFJsWVcxelgwRlVVRk5sY25acFkyVmZVMUJQVEU5R0lpd2lWaUk2SWpBdU1DNHdNREF3SWl3aVVDSTZJbGRwYmpNeUlpd2lRVTRpT2lKUGRHaGxjaUlzSWxkVUlqb3hNWDA9fDF8TDJOb1lYUnpMekU1T2pFM1pqazJOMk5sTjJJME9UUXdNamM1TTJJeFpEYzRZbU0xWTJFeFpEUmtRSFJvY21WaFpDNTJNaTl0WlhOellXZGxjeTh4TnpZM05qSXdOakl4TmpBMnw5NzkxYTBhMDE1ZjY0YTg1MTY2YzA4ZGU0YzYwNzE5Nnw5NmMzNmE4MDNkMTE0OTY3OWQ1NjZiNWFmOGZjY2JkOQ%3D%3D&amp;sdata=VnR2U1VHSnFkT2ttcTBxRE9XQ1p6NVZIdnp0TndKd2JxYzFKbzFJVktkUT0%3D&amp;ovuser=c152cb07-614e-4abb-818a-f035cfa91a77%2Cashton.bamfield%40manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=19217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/the-quality-code/subject-benchmark-statements" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Your-Guide-to-the-Course-Unit-Framework.aspx?csf=1&amp;web=1&amp;e=hwJq24" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/academic/postgraduate-degree-regulations/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -21368,115 +16819,573 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa1950f7-c775-42aa-b2cb-326c45f695bc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="fa1950f7-c775-42aa-b2cb-326c45f695bc">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD3BF8177D034F40B14BE72AA6D7621A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d6a46abd0d1e743eb45406b26905a78">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4" xmlns:ns3="fa1950f7-c775-42aa-b2cb-326c45f695bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8970f5ea63c334ee9c18a4106aaafc6" ns2:_="" ns3:_="">
+    <xsd:import namespace="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+    <xsd:import namespace="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa1950f7-c775-42aa-b2cb-326c45f695bc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e2edb4fd-a5cd-4d56-bf85-13f1cab60600}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa1950f7-c775-42aa-b2cb-326c45f695bc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9A3ACE2-9D5A-46D9-B972-2A5C35C5E3FE}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{039C8980-DB2F-4340-9DCD-6E33C2C85B24}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <ds:schemaRef ds:uri="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{01521224-0F8E-4851-AB74-EB4553ED5208}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+    <ds:schemaRef ds:uri="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>796</Words>
-  <Characters>4539</Characters>
+  <Words>768</Words>
+  <Characters>4640</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>37</Lines>
-  <Paragraphs>10</Paragraphs>
+  <Lines>609</Lines>
+  <Paragraphs>125</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>University of Manchester</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>5353</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="54" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>2162697</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
-    </vt:vector>
-[...11 lines deleted...]
-    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hums.quality@manchester.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162813</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Assesment.aspx?csf=1&amp;web=1&amp;e=jcKK84&amp;CID=a6445488-b0e9-4534-8188-54e4e20c049b&amp;xsdata=MDV8MDJ8fDhhMDMzZjEwNWYzMDQ4NzRhNDVmMDhkZTRjNjA3MTk2fGMxNTJjYjA3NjE0ZTRhYmI4MThhZjAzNWNmYTkxYTc3fDB8MHw2MzkwMzIxNzQyMzk0NjIxNzB8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKRFFTSTZJbFJsWVcxelgwRlVVRk5sY25acFkyVmZVMUJQVEU5R0lpd2lWaUk2SWpBdU1DNHdNREF3SWl3aVVDSTZJbGRwYmpNeUlpd2lRVTRpT2lKUGRHaGxjaUlzSWxkVUlqb3hNWDA9fDF8TDJOb1lYUnpMekU1T2pFM1pqazJOMk5sTjJJME9UUXdNamM1TTJJeFpEYzRZbU0xWTJFeFpEUmtRSFJvY21WaFpDNTJNaTl0WlhOellXZGxjeTh4TnpZM05qSXdOakl4TmpBMnw5NzkxYTBhMDE1ZjY0YTg1MTY2YzA4ZGU0YzYwNzE5Nnw5NmMzNmE4MDNkMTE0OTY3OWQ1NjZiNWFmOGZjY2JkOQ%3D%3D&amp;sdata=VnR2U1VHSnFkT2ttcTBxRE9XQ1p6NVZIdnp0TndKd2JxYzFKbzFJVktkUT0%3D&amp;ovuser=c152cb07-614e-4abb-818a-f035cfa91a77%2Cashton.bamfield%40manchester.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077990</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Your-Guide-to-the-Course-Unit-Framework.aspx?csf=1&amp;web=1&amp;e=hwJq24</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/display.aspx?DocID=7333</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/display.aspx?DocID=75875</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308480</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D65826&amp;wdOrigin=BROWSELINK</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
       <vt:variant>
         <vt:i4>3145764</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=19217</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>1245274</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.regulations.manchester.ac.uk/academic/postgraduate-degree-regulations/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735595</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.regulations.manchester.ac.uk/academic/postgraduate-degree-regulations/</vt:lpwstr>
+        <vt:lpwstr>https://www.qaa.ac.uk/the-quality-code/subject-benchmark-statements</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Project Unity Programme Specification</dc:title>
   <dc:subject/>
   <dc:creator>Stephan Green</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD3BF8177D034F40B14BE72AA6D7621A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>805100</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>