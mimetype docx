--- v0 (2025-10-11)
+++ v1 (2026-04-18)
@@ -1,209 +1,297 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="02E15E7D" w14:textId="77777777" w:rsidR="00056E14" w:rsidRPr="00056E14" w:rsidRDefault="00056E14" w:rsidP="00056E14">
+    <w:p w14:paraId="02E15E7D" w14:textId="5EB4BB79" w:rsidR="00056E14" w:rsidRPr="00056E14" w:rsidRDefault="00056E14" w:rsidP="21318175">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00056E14">
+      <w:r w:rsidRPr="2A725114">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
           <w:i/>
+          <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Programme Specifications are intended to provide a standard format for describing the University's taught degree programmes, in line with Quality Assurance Agency and University Guidelines. They are produced mainly for internal use, although they contain information useful to current students and other stakeholders. As the content of the University s degree programmes is constantly being developed, the information contained within the specifications is liable to change.</w:t>
+        <w:t xml:space="preserve">Programme Specifications are intended to provide a standard format for describing the University's taught degree programmes, in line with Quality Assurance Agency and University Guidelines. As the content of the </w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2A725114">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>University</w:t>
+      </w:r>
+      <w:r w:rsidR="70834220" w:rsidRPr="2A725114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>‘</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2A725114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s degree programmes </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="2A725114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>is</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="2A725114">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> constantly being developed, the information contained within the specifications is liable to change.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="683DCF04" w14:textId="77777777" w:rsidR="00682C75" w:rsidRDefault="00682C75">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="263BB3B5" w14:textId="77777777" w:rsidR="005E086D" w:rsidRDefault="005E086D" w:rsidP="005E086D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>1. GENERAL INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B69E5C4" w14:textId="77777777" w:rsidR="00682C75" w:rsidRDefault="00682C75" w:rsidP="005E086D"/>
     <w:p w14:paraId="08A08731" w14:textId="77777777" w:rsidR="00586B03" w:rsidRDefault="00586B03" w:rsidP="005E086D"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10490" w:type="dxa"/>
+        <w:tblW w:w="10093" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1440"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="1418"/>
+        <w:gridCol w:w="1087"/>
+        <w:gridCol w:w="1161"/>
+        <w:gridCol w:w="2569"/>
+        <w:gridCol w:w="1500"/>
+        <w:gridCol w:w="1305"/>
+        <w:gridCol w:w="1054"/>
+        <w:gridCol w:w="1417"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="2A2BB94C" w14:textId="77777777" w:rsidTr="00C16611">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="2A2BB94C" w14:textId="77777777" w:rsidTr="0009254A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="116F275D" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Award</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4939" w:type="dxa"/>
+            <w:tcW w:w="3730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7045D5FA" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Programme Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0937A940" w14:textId="26230192" w:rsidR="02263527" w:rsidRPr="007A2DD2" w:rsidRDefault="0C3355A4" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A725114">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Total</w:t>
+            </w:r>
+            <w:r w:rsidR="329BC273" w:rsidRPr="007A2DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> credit for the award</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="422EC4B1" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="173C914C" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mode</w:t>
             </w:r>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -212,907 +300,1015 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>study</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="099EBFAB" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>UCAS Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="66DF129E" w14:textId="77777777" w:rsidTr="00C16611">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="66DF129E" w14:textId="77777777" w:rsidTr="0009254A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A705899" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00CC11B8" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4939" w:type="dxa"/>
+            <w:tcW w:w="3730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="7303C410" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00CC11B8" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41B98491" w14:textId="1DF3B111" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72859BE3" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00CC11B8" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0ABA39E5" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00CC11B8" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="254BC55C" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00CC11B8" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="3D7F8D70" w14:textId="77777777" w:rsidTr="00C16611">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="3D7F8D70" w14:textId="77777777" w:rsidTr="0009254A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16DA1A15" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4939" w:type="dxa"/>
+            <w:tcW w:w="3730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="48275392" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3067A599" w14:textId="005CA9A3" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="27BDEDDE" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
+            <w:tcW w:w="1054" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C5B31B8" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
+            <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="118F320B" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="23546196" w14:textId="77777777" w:rsidTr="00C16611">
-[...2 lines deleted...]
-            <w:tcW w:w="1440" w:type="dxa"/>
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="23546196" w14:textId="77777777" w:rsidTr="0009254A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6161D96D" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="0045350F" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0045350F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Exit Awards</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01DF1F57" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7632" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="67C1FFEE" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+            <w:tcW w:w="7589" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+          </w:tcPr>
+          <w:p w14:paraId="22C345A5" w14:textId="77777777" w:rsidR="00D26CF1" w:rsidRDefault="00D26CF1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18843791" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:tr>
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="5A942D74" w14:textId="77777777" w:rsidTr="0009254A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77307BE6" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="0045350F" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A0E208A" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="024B59AC" w14:textId="67DD5764" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B031CE2" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3177E045" w14:textId="715B5ECB" w:rsidR="007022F3" w:rsidRDefault="1DC85AE7" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F7CA99A" w14:textId="715B5ECB" w:rsidR="007022F3" w:rsidRDefault="1DC85AE7" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EE38C8F" w14:textId="69C0000F" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="5A942D74" w14:textId="77777777" w:rsidTr="00C16611">
-[...4 lines deleted...]
-          <w:p w14:paraId="77307BE6" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="0045350F" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="15FF690D" w14:textId="77777777" w:rsidTr="0009254A">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1087" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="01A09D60" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="0045350F" w:rsidRDefault="007022F3" w:rsidP="2E670103">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...5 lines deleted...]
-            <w:tcW w:w="4939" w:type="dxa"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="1A0E208A" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+          <w:p w14:paraId="09C22460" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1418" w:type="dxa"/>
-[...13 lines deleted...]
-                <w:sz w:val="20"/>
+            <w:tcW w:w="1500" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="585F08E7" w14:textId="285EDB78" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1305" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FA28B3" w14:textId="6D37E2E6" w:rsidR="007022F3" w:rsidRDefault="1DC85AE7" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1275" w:type="dxa"/>
-[...22 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="1054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F85EB7" w14:textId="54A8640A" w:rsidR="007022F3" w:rsidRDefault="1DC85AE7" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D566222" w14:textId="21DCBF54" w:rsidR="007022F3" w:rsidRDefault="4D001E41" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A725114">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="15FF690D" w14:textId="77777777" w:rsidTr="00C16611">
-[...73 lines deleted...]
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="004C9F8C" w14:textId="77777777" w:rsidTr="00C16611">
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="004C9F8C" w14:textId="77777777" w:rsidTr="0009254A">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="026DE221" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:t>School</w:t>
             </w:r>
             <w:r w:rsidR="00EF7290">
               <w:t>/Discipline</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4C88CDA0" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="000B536A" w:rsidRDefault="007022F3" w:rsidP="000B536A"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37455177" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+          <w:p w14:paraId="7892809C" w14:textId="77777777" w:rsidR="00D26CF1" w:rsidRDefault="00D26CF1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="795300A4" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="4E3C76CB" w14:textId="77777777" w:rsidTr="00C16611">
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="4E3C76CB" w14:textId="77777777" w:rsidTr="0009254A">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16917D07" w14:textId="77777777" w:rsidR="00EF7290" w:rsidRDefault="00EF7290" w:rsidP="00EF7290">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Lead </w:t>
             </w:r>
             <w:r w:rsidR="007022F3" w:rsidRPr="00832A18">
               <w:t>Faculty</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66762DBD" w14:textId="77777777" w:rsidR="00EF7290" w:rsidRDefault="00EF7290" w:rsidP="007909A9"/>
           <w:p w14:paraId="5EC59CB5" w14:textId="77777777" w:rsidR="00EF7290" w:rsidRPr="007909A9" w:rsidRDefault="00EF7290" w:rsidP="007909A9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007909A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Joint Faculty and School (where applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5E19B121" w14:textId="77777777" w:rsidR="00EF7290" w:rsidRPr="00EF7290" w:rsidRDefault="00EF7290" w:rsidP="007909A9"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AAD35FA" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+          <w:p w14:paraId="3D67A7D9" w14:textId="77777777" w:rsidR="00D26CF1" w:rsidRDefault="00D26CF1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01FC7C62" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="1FEEB4F3" w14:textId="77777777" w:rsidTr="00C16611">
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="1FEEB4F3" w14:textId="77777777" w:rsidTr="0009254A">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00A636A0" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:t>Awarding Institution</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="038A3952" w14:textId="77777777" w:rsidR="0007057C" w:rsidRPr="0007057C" w:rsidRDefault="0007057C" w:rsidP="0007057C">
-[...7 lines deleted...]
-          </w:p>
           <w:p w14:paraId="68C5C42C" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="000B536A" w:rsidRDefault="007022F3" w:rsidP="0007057C"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6095" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0603B8F7" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="000B536A">
+          <w:p w14:paraId="5AFBA45C" w14:textId="77777777" w:rsidR="00D26CF1" w:rsidRDefault="00D26CF1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="57DBA250" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="000B536A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...1 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+      </w:tr>
+      <w:tr w:rsidR="0007057C" w:rsidRPr="00832A18" w14:paraId="2C418725" w14:textId="77777777" w:rsidTr="0009254A">
+        <w:trPr>
+          <w:trHeight w:val="765"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2248" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57DBA250" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="000B536A">
+          <w:p w14:paraId="4512F92A" w14:textId="77777777" w:rsidR="0007057C" w:rsidRDefault="0007057C" w:rsidP="00762731">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0007057C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching Institution </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(for validated partnerships)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44891310" w14:textId="717DA371" w:rsidR="00762731" w:rsidRPr="00762731" w:rsidRDefault="00762731" w:rsidP="00762731">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7DD28329" w14:textId="77777777" w:rsidR="00D26CF1" w:rsidRDefault="00D26CF1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60D37BCE" w14:textId="77777777" w:rsidR="0007057C" w:rsidRPr="00832A18" w:rsidRDefault="0007057C" w:rsidP="000B536A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0007057C" w:rsidRPr="00832A18" w14:paraId="2C418725" w14:textId="77777777" w:rsidTr="00C16611">
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="0A67C0E0" w14:textId="77777777" w:rsidTr="0009254A">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders>
-[...39 lines deleted...]
-          <w:p w14:paraId="44891310" w14:textId="77777777" w:rsidR="0007057C" w:rsidRPr="00832A18" w:rsidRDefault="0007057C" w:rsidP="00F7469A">
+          </w:tcPr>
+          <w:p w14:paraId="68EA7333" w14:textId="7975C3DE" w:rsidR="007022F3" w:rsidRDefault="5EA31B09" w:rsidP="007A2DD2">
             <w:pPr>
               <w:pStyle w:val="Heading6"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-          <w:p w14:paraId="59AD1A36" w14:textId="77777777" w:rsidR="0007057C" w:rsidRPr="00832A18" w:rsidRDefault="0007057C" w:rsidP="000B536A">
+            <w:r w:rsidRPr="1D91447A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professional, Statutory and Regulatory Body (PSRB) </w:t>
+            </w:r>
+            <w:r w:rsidR="007022F3">
+              <w:t>Programme Accreditation</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7290">
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7290">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">including </w:t>
+            </w:r>
+            <w:r w:rsidR="6B88D668">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t xml:space="preserve">name of PSRB, </w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7290">
+              <w:rPr>
+                <w:b w:val="0"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>period of accreditation and renewal date</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7290">
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055266CA" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="000B536A" w:rsidRDefault="007022F3" w:rsidP="000B536A"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6604C3" w14:textId="77777777" w:rsidR="00D26CF1" w:rsidRDefault="00D26CF1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7671E4E9" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...16 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="0A67C0E0" w14:textId="77777777" w:rsidTr="00C16611">
+      <w:tr w:rsidR="007022F3" w:rsidRPr="00832A18" w14:paraId="3017BD1D" w14:textId="77777777" w:rsidTr="0009254A">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="2248" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="68EA7333" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
-[...1 lines deleted...]
-              <w:pStyle w:val="Heading6"/>
+          <w:p w14:paraId="495EF929" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="30D92424" w:rsidP="21318175">
+            <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
-            </w:pPr>
-[...23 lines deleted...]
-          <w:p w14:paraId="453DFF24" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A725114">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relevant </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="2A725114">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                </w:rPr>
+                <w:t>QAA subject benchmark(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="5B89850A" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...94 lines deleted...]
-            <w:tcW w:w="1418" w:type="dxa"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6428" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="17827C78" w14:textId="77777777" w:rsidR="00D26CF1" w:rsidRDefault="00D26CF1"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35FFC43A" w14:textId="77777777" w:rsidR="007022F3" w:rsidRPr="00832A18" w:rsidRDefault="007022F3" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="19BEC56C" w14:textId="77777777" w:rsidR="005E086D" w:rsidRDefault="005E086D" w:rsidP="005E086D"/>
+    <w:p w14:paraId="30661CD5" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6709FC08" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50029CA5" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CFE82CC" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="229EB8D9" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="007D5921">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="46A88970" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921" w:rsidP="007D5921">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>2. AIMS OF THE PROGRAMME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AAD7949" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="007D5921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C12B910" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921" w:rsidP="007D5921">
@@ -1127,107 +1323,107 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>The programme aims to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="755288F4" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRPr="00107D3E" w:rsidRDefault="006F4BEF" w:rsidP="007D5921">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="8789"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="5FE99589" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="5FE99589" w14:textId="77777777" w:rsidTr="394FA895">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A5CF970" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>01.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BDA472E" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="341C33CC" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="341C33CC" w14:textId="77777777" w:rsidTr="394FA895">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1F1AA334" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1235,51 +1431,51 @@
               </w:rPr>
               <w:t>02.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5BF3D416" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="089D1FBB" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="089D1FBB" w14:textId="77777777" w:rsidTr="394FA895">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38FBF0DA" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1287,51 +1483,51 @@
               </w:rPr>
               <w:t>03.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3453A992" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="0E010298" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="0E010298" w14:textId="77777777" w:rsidTr="394FA895">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0ED70CAC" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1339,270 +1535,159 @@
               </w:rPr>
               <w:t>04.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B0DDDC0" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="6F5A48B0" w14:textId="77777777" w:rsidTr="00F7469A">
+      <w:tr w:rsidR="007D5921" w:rsidRPr="00832A18" w14:paraId="6F5A48B0" w14:textId="77777777" w:rsidTr="394FA895">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57CD2DCD" w14:textId="77777777" w:rsidR="007D5921" w:rsidRPr="00832A18" w:rsidRDefault="007D5921" w:rsidP="00F7469A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00832A18">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>05.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8789" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7562EE3B" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="00F7469A">
-            <w:pPr>
-[...103 lines deleted...]
-          <w:p w14:paraId="3A99DA8C" w14:textId="77777777" w:rsidR="00682C75" w:rsidRPr="00832A18" w:rsidRDefault="00682C75" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="36DF1E48" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921"/>
     <w:p w14:paraId="28999144" w14:textId="77777777" w:rsidR="007D5921" w:rsidRDefault="007D5921"/>
     <w:p w14:paraId="2666A0C4" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="2A725114">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">3. INTENDED LEARNING OUTCOMES OF THE </w:t>
       </w:r>
-      <w:r w:rsidR="0086397F">
+      <w:r w:rsidR="0086397F" w:rsidRPr="2A725114">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>PROGRAMME</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A32487C" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="2DE95401" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="2DE95401" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="715"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06138941" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -1622,57 +1707,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Students </w:t>
             </w:r>
             <w:r w:rsidR="00586B03">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="18E3C843" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="18E3C843" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6B488121" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -1697,276 +1776,270 @@
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="578EB5DD" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="6AD82242" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="6AD82242" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="315"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7586782C" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="42BD14EA" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
-            <w:pPr>
-[...128 lines deleted...]
-          <w:p w14:paraId="7F9AA448" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRPr="000B536A" w:rsidRDefault="006F4BEF" w:rsidP="0042387D">
             <w:pPr>
               <w:pStyle w:val="FootnoteText"/>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2FD29CD8" w14:textId="77777777" w:rsidR="00586B03" w:rsidRDefault="00586B03">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3DD7EA61" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00DE4CD5">
+    <w:p w14:paraId="3DD7EA61" w14:textId="418C0268" w:rsidR="00331DD2" w:rsidRDefault="00A946D3">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="7A2CA8A4">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="7A2CA8A4" wp14:editId="35B6D166">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2146962644" name="Line 9"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 9" style="position:absolute;flip:y;z-index:251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="2B5D76E9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="1E4E9A36">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1E4E9A36" wp14:editId="590087FC">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2130123033" name="Line 8"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 8" style="position:absolute;flip:y;z-index:251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="7D3BF9DE" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F4751E6" w14:textId="77777777" w:rsidR="003D060E" w:rsidRPr="00832A18" w:rsidRDefault="003D060E" w:rsidP="003D060E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -2198,57 +2271,51 @@
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D79AB9A" w14:textId="77777777" w:rsidR="003D060E" w:rsidRDefault="003D060E">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="8364"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="038C7284" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="038C7284" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9356" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FB8E47A" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2256,57 +2323,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>B. Intellectual Skills</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4321D245" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00586B03">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Students should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="63C5CB6B" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="63C5CB6B" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="345"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E11F670" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2320,279 +2381,271 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="52280146" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="09DB779B" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="09DB779B" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3619C4C7" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>B2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8364" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="159ED844" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
-            <w:pPr>
-[...130 lines deleted...]
-          <w:p w14:paraId="6C99BB58" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1FCA291D" w14:textId="77777777" w:rsidR="00586B03" w:rsidRDefault="00586B03">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2997F73B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00DE4CD5">
+    <w:p w14:paraId="2997F73B" w14:textId="1AA5377E" w:rsidR="00331DD2" w:rsidRDefault="00A946D3">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="487EBC32">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658243" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="487EBC32" wp14:editId="737CED36">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="516203737" name="Line 7"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 7" style="position:absolute;flip:y;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="2A56128D" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="410694F1">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="410694F1" wp14:editId="41F218DF">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="2088499836" name="Line 6"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 6" style="position:absolute;flip:y;z-index:251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="7E481A54" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="45F46707" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="006D4E6C"/>
     <w:p w14:paraId="4C215427" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="006D4E6C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="006F4BEF" w:rsidRPr="00832A18" w14:paraId="31C54E5C" w14:textId="77777777" w:rsidTr="00F7469A">
         <w:trPr>
@@ -2808,118 +2861,105 @@
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3DEAF89A" w14:textId="77777777" w:rsidR="006F4BEF" w:rsidRDefault="006F4BEF" w:rsidP="006D4E6C"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="7FC4BCC6" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="7FC4BCC6" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7A5001A9" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>C. Practical Skills</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6A5CA8CD" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00586B03">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Students should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="4AA89C2D" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="4AA89C2D" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="398B053F" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2933,319 +2973,271 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25550B8B" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="05820FDA" w14:textId="77777777">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="05820FDA" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="417C4B88" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>C2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="586A6A6F" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="000B536A">
-            <w:pPr>
-[...170 lines deleted...]
-          <w:p w14:paraId="162CC7E3" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5AC2D098" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EC93553" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00DE4CD5" w:rsidP="00FC751F">
+    <w:p w14:paraId="7EC93553" w14:textId="43A1939A" w:rsidR="00FC751F" w:rsidRDefault="00A946D3" w:rsidP="00FC751F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="348CC608">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="348CC608" wp14:editId="0DDF1E7F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1611281942" name="Line 5"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 5" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="5B947AE4" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="1795EAA3">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="1795EAA3" wp14:editId="188C957E">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="510876383" name="Line 4"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 4" style="position:absolute;flip:y;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="5E5FE10F" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="080FB6C1" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F"/>
     <w:p w14:paraId="5DE2B87E" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FC751F" w:rsidRPr="00832A18" w14:paraId="645FA2E2" w14:textId="77777777" w:rsidTr="00F7469A">
         <w:trPr>
@@ -3436,57 +3428,51 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="15C13F15" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F" w:rsidP="00FC751F"/>
     <w:p w14:paraId="319DBE5B" w14:textId="77777777" w:rsidR="00FC751F" w:rsidRDefault="00FC751F">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="8363"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00331DD2" w14:paraId="3A696636" w14:textId="77777777" w:rsidTr="006D4E6C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="3A696636" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9355" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B9C659B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -3497,57 +3483,51 @@
               <w:t>D. Transferable Skills and Personal Qualities</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="09F295CC" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00586B03">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Students should be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="5785DB84" w14:textId="77777777" w:rsidTr="006D4E6C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="5785DB84" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7882FACF" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00212082">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3574,57 +3554,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53DCC531" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2" w:rsidP="000B536A">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00331DD2" w14:paraId="6FFE2C1E" w14:textId="77777777" w:rsidTr="006D4E6C">
-[...5 lines deleted...]
-        </w:tblPrEx>
+      <w:tr w:rsidR="00331DD2" w14:paraId="6FFE2C1E" w14:textId="77777777" w:rsidTr="68F71A8F">
         <w:trPr>
           <w:trHeight w:val="435"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45433450" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00212082">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -3639,525 +3613,303 @@
               </w:rPr>
               <w:t>D2</w:t>
             </w:r>
             <w:r w:rsidR="00331DD2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8363" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E3AC757" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="0042387D">
-            <w:pPr>
-[...325 lines deleted...]
-          <w:p w14:paraId="62CE44D5" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="384824CF" w14:textId="77777777" w:rsidR="007104C9" w:rsidRDefault="007104C9" w:rsidP="00FE67FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42B8EC98" w14:textId="77777777" w:rsidR="007104C9" w:rsidRDefault="007104C9" w:rsidP="00FE67FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B59636D" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00DE4CD5" w:rsidP="00F7469A">
+    <w:p w14:paraId="4B59636D" w14:textId="433F5FC0" w:rsidR="00F7469A" w:rsidRDefault="00A946D3" w:rsidP="00F7469A">
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="6D573EDC">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658247" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="6D573EDC" wp14:editId="3AB16A14">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>4710430</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="739984779" name="Line 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd/>
+                          <a:tailEnd type="triangle" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 3" style="position:absolute;flip:y;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="370.9pt,.05pt" to="370.9pt,19.35pt" w14:anchorId="0A883B9E" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB233ghxgEAAHMDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v3CAQvVfqf0Dcu7ZXSVVZ681h0/SS&#10;tisl6Z2FwUbBDBrYtfffF4i7idpbFQ4I5uMx782wuZlHy05AwaDreLOqOQMnURnXd/zp8e7TF85C&#10;FE4Jiw46fobAb7YfP2wm38IaB7QKiCUQF9rJd3yI0bdVFeQAowgr9OCSUyONIqYr9ZUiMSX00Vbr&#10;uv5cTUjKE0oIIVlvX5x8W/C1Bhl/ah0gMtvxVFssO5X9kPdquxFtT8IPRi5liP+oYhTGpUcvULci&#10;CnYk8w/UaCRhQB1XEscKtTYSCofEpqn/YvMwCA+FSxIn+ItM4f1g5Y/Tzu0ply5n9+DvUT4H5nA3&#10;CNdDKeDx7FPjmixVNfnQXlLyJfg9scP0HVWKEceIRYVZ08i0Nf5XTszgiSmbi+zni+wwRyZfjDJZ&#10;11fXTVM6Uok2I+Q8TyF+AxxZPnTcGpcFEa043YeYK3oNyWaHd8ba0lTr2JRAr6/qumQEtEZlb44L&#10;1B92lthJ5Lkoq/BLnrdhhEenCtoAQn1dzlEYm84sFmEimSSVBZ6fsz1nFtJPGEEtgNYtumWp8lyG&#10;9oDqvKc/eqbOFh7LFObReXsv2a9/ZfsbAAD//wMAUEsDBBQABgAIAAAAIQBdX8u22QAAAAcBAAAP&#10;AAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvlfgHa5G4VNQpIFpCnKpF6pFDWy69ufGSRNjr1N4m&#10;4e9xxQGOozeaecVqdFb0GGLrScF8loFAqrxpqVbwcdjeL0FE1mS09YQKvjHCqryZFDo3fqAd9nuu&#10;RRqhmGsFDXOXSxmrBp2OM98hJfbpg9OcYqilCXpI487Khyx7lk63lB4a3eFbg9XX/uIUvBzX0+Gw&#10;Q7PlcD7yRvbvtpdK3d2O61cQjCP/leGqn9ShTE4nfyEThVWweJondb4CkfBvPCl4XC5AloX871/+&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAHbfeCHGAQAAcwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAF1fy7bZAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAIAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;">
+                <v:stroke endarrow="block" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:pict w14:anchorId="47138159">
-[...3 lines deleted...]
-        </w:pict>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="47138159" wp14:editId="477B69F0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1365250</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>635</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="0" cy="245110"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1246746734" name="Line 2"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr>
+                        <a:cxnSpLocks noChangeShapeType="1"/>
+                      </wps:cNvCnPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm flipV="1">
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="0" cy="245110"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="25400">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:round/>
+                          <a:headEnd type="triangle" w="lg" len="med"/>
+                          <a:tailEnd type="none" w="lg" len="med"/>
+                        </a:ln>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:noFill/>
+                            </a14:hiddenFill>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Line 2" style="position:absolute;flip:y;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page" o:spid="_x0000_s1026" o:allowincell="f" strokeweight="2pt" from="107.5pt,.05pt" to="107.5pt,19.35pt" w14:anchorId="676D3F81" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB86QipzwEAAJADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KMpCgEyzk4TS9p&#10;ayBp7zS5lIhQXIJLW/Lfl6RdO2h7KqIDIe5jNDs7Wt3No2UHCGTQdbxZ1JyBk6iM6zv+4/nhwyfO&#10;KAqnhEUHHT8C8bv1+3erybewxAGtgsASiKN28h0fYvRtVZEcYBS0QA8uJTWGUcR0DX2lgpgS+mir&#10;ZV1/rCYMygeUQJSi96ckXxd8rUHG71oTRGY7nrjFcoZy7vJZrVei7YPwg5FnGuI/WIzCuPTRC9S9&#10;iILtg/kLajQyIKGOC4ljhVobCWWGNE1T/zHN0yA8lFmSOOQvMtHbwcpvh43bhkxdzu7JP6J8IeZw&#10;MwjXQyHwfPRpcU2Wqpo8tZeWfCG/DWw3fUWVasQ+YlFh1mFk2hr/Mzdm8DQpm4vsx4vsMEcmT0GZ&#10;osub26YpG6lEmxFynw8UvwCOLL903BqXBRGtODxSzIyuJTns8MFYW5ZqHZsS6O1NXZcOQmtUzuY6&#10;Cv1uYwM7iOyL8pT5UuZ1WcC9UwVtAKE+O8ViESMGk+SxwPMnbM+ZheT+EdTJT1EYey12yfj/LEzc&#10;rTuLmnXMpqV2h+q4Db/FTmsvQ54tmn31+l66rz/S+hcAAAD//wMAUEsDBBQABgAIAAAAIQBz2zj2&#10;3QAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9NS8NAEIbvgv9hGcGL2E0r2hozKSJW9FCwH5fe&#10;ptkxCWZnQ3bbpP/eLR70+PIM7/tMNh9so47c+doJwniUgGIpnKmlRNhuFrczUD6QGGqcMMKJPczz&#10;y4uMUuN6WfFxHUoVS8SnhFCF0KZa+6JiS37kWpbIvlxnKcTYldp01Mdy2+hJkjxoS7XEhYpafqm4&#10;+F4fLMJjX7wvd683NenF6vS5efuYbpc7xOur4fkJVOAh/B3DWT+qQx6d9u4gxqsGYTK+j7+EM1AR&#10;/8Y9wt1sCjrP9H///AcAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB86QipzwEAAJADAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBz2zj23QAAAAcB&#10;AAAPAAAAAAAAAAAAAAAAACkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMwUAAAAA&#10;">
+                <v:stroke startarrow="block" startarrowwidth="wide" endarrowwidth="wide"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F482F21" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A"/>
     <w:p w14:paraId="4F44D95B" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dashSmallGap" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4678"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="4678"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F7469A" w:rsidRPr="00832A18" w14:paraId="4DD81BD7" w14:textId="77777777" w:rsidTr="00F7469A">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F536621" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRPr="00832A18" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
+          <w:p w14:paraId="1F536621" w14:textId="37271252" w:rsidR="00F7469A" w:rsidRPr="00832A18" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E26712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning &amp; Teaching </w:t>
             </w:r>
             <w:r w:rsidR="00FA6A39">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Methods and </w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve">Delivery </w:t>
+              <w:t xml:space="preserve">Methods and Delivery </w:t>
             </w:r>
             <w:r w:rsidRPr="00E26712">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...17 lines deleted...]
-              <w:t>to allow students to achieve intended learning outcomes)</w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(to allow students to achieve intended learning outcomes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5D81D34F" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRPr="00E26712" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
@@ -4296,514 +4048,541 @@
     </w:tbl>
     <w:p w14:paraId="0EBA5680" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A"/>
     <w:p w14:paraId="1D951530" w14:textId="77777777" w:rsidR="0007057C" w:rsidRDefault="0007057C" w:rsidP="00F7469A"/>
     <w:p w14:paraId="7B5A9E1D" w14:textId="77777777" w:rsidR="0007057C" w:rsidRDefault="00315772" w:rsidP="00F7469A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">INTENDED </w:t>
       </w:r>
       <w:r w:rsidR="00D7452E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>LEARNING OUTCOMES BY YEAR</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E70A9E8" w14:textId="77777777" w:rsidR="00D7452E" w:rsidRDefault="00D7452E" w:rsidP="00F7469A">
-[...6 lines deleted...]
-    </w:p>
     <w:p w14:paraId="23330E5D" w14:textId="77777777" w:rsidR="0007057C" w:rsidRDefault="0007057C" w:rsidP="00F7469A"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4927"/>
-        <w:gridCol w:w="4928"/>
+        <w:gridCol w:w="4817"/>
+        <w:gridCol w:w="4812"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D7452E" w14:paraId="55E081B2" w14:textId="77777777" w:rsidTr="00E932E9">
+      <w:tr w:rsidR="00D7452E" w14:paraId="55E081B2" w14:textId="77777777" w:rsidTr="67FDD9CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="78BABA88" w14:textId="77777777" w:rsidR="00D7452E" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
+          </w:tcPr>
+          <w:p w14:paraId="78BABA88" w14:textId="2B54B050" w:rsidR="00D7452E" w:rsidRPr="00C22548" w:rsidRDefault="00315772" w:rsidP="67FDD9CB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C22548">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+            <w:r w:rsidR="00C22548" w:rsidRPr="00C22548">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1,</w:t>
+            </w:r>
+            <w:r w:rsidR="7056BB1D" w:rsidRPr="00C22548">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="69F63FC7" w:rsidRPr="00C22548">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Lev</w:t>
+            </w:r>
+            <w:r w:rsidR="00C22548" w:rsidRPr="00C22548">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>el 4</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD535D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> FHEQ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4928" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E92EED1" w14:textId="77777777" w:rsidR="00D7452E" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E932E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Year 1</w:t>
-            </w:r>
+              <w:t>Intended Learning Outcomes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D7452E" w14:paraId="0654E947" w14:textId="77777777" w:rsidTr="67FDD9CB">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4927" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="036629CA" w14:textId="33CEA989" w:rsidR="00D7452E" w:rsidRPr="00E932E9" w:rsidRDefault="00D7452E" w:rsidP="00F7469A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...93 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="015DCB82" w14:textId="77777777" w:rsidR="00D7452E" w:rsidRPr="00E932E9" w:rsidRDefault="00D7452E" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D7452E" w14:paraId="199F884A" w14:textId="77777777" w:rsidTr="00E932E9">
+      <w:tr w:rsidR="00D7452E" w14:paraId="199F884A" w14:textId="77777777" w:rsidTr="67FDD9CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0285EFB7" w14:textId="77777777" w:rsidR="00D7452E" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
+          </w:tcPr>
+          <w:p w14:paraId="0285EFB7" w14:textId="3B2177B1" w:rsidR="00D7452E" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="68F71A8F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E932E9">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Year 2 </w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year 2</w:t>
+            </w:r>
+            <w:r w:rsidR="78AA0DA3" w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Level 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="67C070F5" w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>FHEQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6749E9E9" w14:textId="77777777" w:rsidR="00D7452E" w:rsidRPr="00E932E9" w:rsidRDefault="00D7452E" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315772" w14:paraId="6A83EA31" w14:textId="77777777" w:rsidTr="00E932E9">
+      <w:tr w:rsidR="00315772" w14:paraId="6A83EA31" w14:textId="77777777" w:rsidTr="67FDD9CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="183C3B94" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
+          </w:tcPr>
+          <w:p w14:paraId="28BEE3A9" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00DD535D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E932E9">
-[...32 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3E30A056" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315772" w14:paraId="66F8CA12" w14:textId="77777777" w:rsidTr="00E932E9">
+      <w:tr w:rsidR="00315772" w14:paraId="66F8CA12" w14:textId="77777777" w:rsidTr="67FDD9CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="61BC49AB" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
+          </w:tcPr>
+          <w:p w14:paraId="61BC49AB" w14:textId="62701E16" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="21318175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E932E9">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21318175">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...6 lines deleted...]
-            <w:pPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Professional Placement </w:t>
+            </w:r>
+            <w:r w:rsidR="0433E95C" w:rsidRPr="21318175">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E932E9">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ International Study / Residence Abroad </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> (where applicable)</w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F63063B" w14:textId="2A78EA36" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="13A4B83A" w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>delete as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> applicable)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64F2C87E" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5102796A" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315772" w14:paraId="3C509D54" w14:textId="77777777" w:rsidTr="00E932E9">
+      <w:tr w:rsidR="00315772" w14:paraId="3C509D54" w14:textId="77777777" w:rsidTr="67FDD9CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="716D0A53" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
+          </w:tcPr>
+          <w:p w14:paraId="716D0A53" w14:textId="59EB9E70" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="410054C9" w:rsidP="21318175">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00E932E9">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A725114">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Year 3 </w:t>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Final Year</w:t>
+            </w:r>
+            <w:r w:rsidR="76CB323A" w:rsidRPr="00DD535D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, Level 6 FHEQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7F3200AB" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315772" w14:paraId="44B900A5" w14:textId="77777777" w:rsidTr="00E932E9">
+      <w:tr w:rsidR="00315772" w14:paraId="44B900A5" w14:textId="77777777" w:rsidTr="67FDD9CB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4927" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="7BB06712" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
+          </w:tcPr>
+          <w:p w14:paraId="7BB06712" w14:textId="63C70256" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="396F0949" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4928" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73C41726" w14:textId="77777777" w:rsidR="00315772" w:rsidRPr="00E932E9" w:rsidRDefault="00315772" w:rsidP="00F7469A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="085A8CE4" w14:textId="77777777" w:rsidR="0007057C" w:rsidRDefault="0007057C" w:rsidP="00F7469A"/>
-    <w:p w14:paraId="14DBBD3B" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="00F7469A">
+    <w:p w14:paraId="64D9A07F" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="00FE67FD">
       <w:pPr>
-        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CF72EF7" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="0082550A" w:rsidP="00FE67FD">
+    <w:p w14:paraId="4CF72EF7" w14:textId="5699C9A5" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="0082550A" w:rsidP="00FE67FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00331DD2" w:rsidRPr="000B536A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>. THE STRUCTURE OF THE PROGRAMME</w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="1EEF0709" w14:textId="77777777" w:rsidR="00A308D3" w:rsidRPr="000B536A" w:rsidRDefault="00A308D3" w:rsidP="00A308D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52ED99C4" w14:textId="77777777" w:rsidR="00A308D3" w:rsidRPr="000B536A" w:rsidRDefault="00A308D3" w:rsidP="00A308D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0030E892" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
       <w:pPr>
         <w:ind w:left="3943" w:right="3844"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4848,16163 +4627,10482 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F56DFE2" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="4218"/>
         <w:gridCol w:w="1128"/>
         <w:gridCol w:w="2036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C72C1" w14:paraId="78D602D5" w14:textId="77777777" w:rsidTr="007909A9">
+      <w:tr w:rsidR="008C72C1" w14:paraId="58B85165" w14:textId="77777777" w:rsidTr="00903C85">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="593"/>
+          <w:trHeight w:hRule="exact" w:val="918"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4537AF06" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CODE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04424696" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="1374"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TITLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D9A8DF4" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CREDITS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D44C2F3" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F7C11D" w14:textId="2ED0375E" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="21318175">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="155" w:right="145"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Prerequisite</w:t>
+            </w:r>
+            <w:r w:rsidR="3705B42D" w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> C =</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Co-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="28"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="21318175">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>requisite</w:t>
+            </w:r>
+            <w:r w:rsidR="37F96BB5" w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; A = Anti-requisite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="21318175" w14:paraId="65058064" w14:textId="77777777" w:rsidTr="00903C85">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9310" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="72D7DFCE" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="47DE73C8" w14:textId="610613B8" w:rsidR="2B92EF2C" w:rsidRDefault="2B92EF2C" w:rsidP="21318175">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="5EB1D00E" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMPULSORY COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59AB695A" w14:textId="7A91C5C6" w:rsidR="3DCE2749" w:rsidRPr="00903C85" w:rsidRDefault="3DCE2749" w:rsidP="00903C85">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Compulsory units are mandatory and can be resat but cannot be compensated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C72C1" w14:paraId="5050FF5A" w14:textId="77777777" w:rsidTr="2A725114">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3217840E" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="21318175">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4B31EA4C" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="21318175">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54F63DF3" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="21318175">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05B3730A" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRPr="00903C85" w:rsidRDefault="008C72C1" w:rsidP="21318175">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="21318175" w14:paraId="296B1DEE" w14:textId="77777777" w:rsidTr="00903C85">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9310" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="576AB49D" w14:textId="3EEAD91A" w:rsidR="2B92EF2C" w:rsidRDefault="2B92EF2C" w:rsidP="00903C85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CORE COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4545A801" w14:textId="03B08E04" w:rsidR="7B930E0B" w:rsidRPr="00903C85" w:rsidRDefault="7B930E0B" w:rsidP="00903C85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00903C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Core units are mandatory and can be compensated or resat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="21318175" w14:paraId="0762C9CF" w14:textId="77777777" w:rsidTr="2A725114">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27B99A3C" w14:textId="05F5EC4B" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="00903C85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0B3ADB3B" w14:textId="6E0E1BED" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="00903C85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1122215B" w14:textId="09606295" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="00903C85">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7E9F1CF7" w14:textId="0CDBCDFD" w:rsidR="21318175" w:rsidRDefault="21318175" w:rsidP="21318175"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008C72C1" w14:paraId="0719EC58" w14:textId="77777777" w:rsidTr="2A725114">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="943"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9310" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E610CCA" w14:textId="77777777" w:rsidR="00452DAB" w:rsidRDefault="008C72C1" w:rsidP="00452DAB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
-              <w:ind w:left="2"/>
+              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
+                <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="66878A6A" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>OPTIONAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>UNITS</w:t>
+            </w:r>
+            <w:r w:rsidR="00452DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C348D34" w14:textId="11140AA3" w:rsidR="008C72C1" w:rsidRDefault="00452DAB" w:rsidP="00452DAB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
-              <w:ind w:left="2"/>
+              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00452DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(course unit details given below are subject to change</w:t>
+            </w:r>
+            <w:r w:rsidR="00903C85">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00452DAB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>and are the latest example of the curriculum available on this course of study).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="58B85165" w14:textId="77777777" w:rsidTr="00BB423C">
+      <w:tr w:rsidR="00FA4F41" w14:paraId="5264349E" w14:textId="77777777" w:rsidTr="2A725114">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="602"/>
+          <w:trHeight w:hRule="exact" w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4537AF06" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="088CA78A" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
+              <w:spacing w:before="66"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="04424696" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="17041C1F" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="1374"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7D9A8DF4" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="13B79394" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="133"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2D44C2F3" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04A53EBB" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="005513D0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="224" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="2" w:line="182" w:lineRule="exact"/>
+              <w:ind w:right="594"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...85 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="5050FF5A" w14:textId="77777777" w:rsidTr="00BB423C">
+      <w:tr w:rsidR="00FA4F41" w14:paraId="4B9422AF" w14:textId="77777777" w:rsidTr="2A725114">
+        <w:trPr>
+          <w:trHeight w:hRule="exact" w:val="288"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69438370" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E164B0F" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="184A6375" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78D62D48" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FA4F41" w14:paraId="05A995C3" w14:textId="77777777" w:rsidTr="2A725114">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3217840E" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D037369" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4B31EA4C" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="586F42D5" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1128" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="54F63DF3" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3F63CE5B" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...392 lines deleted...]
-              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000"/>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="72F03EE4" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55E300BA" w14:textId="77777777" w:rsidR="00FF4523" w:rsidRPr="000B536A" w:rsidRDefault="00FF4523">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="009FC3D4" w14:textId="77777777" w:rsidR="00FF4523" w:rsidRDefault="00FF4523">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C2850D8" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+    <w:p w14:paraId="0C2850D8" w14:textId="0BA7861C" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
       <w:pPr>
         <w:ind w:left="3943" w:right="3844"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
-      <w:r>
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">SECOND </w:t>
+        <w:t>SECOND YEAR</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:spacing w:val="-8"/>
-[...17 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B2241F" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
-[...3 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="4218"/>
-        <w:gridCol w:w="1128"/>
+        <w:gridCol w:w="1227"/>
         <w:gridCol w:w="2036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C72C1" w14:paraId="5A80A06D" w14:textId="77777777" w:rsidTr="007909A9">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="54527816" w14:textId="77777777" w:rsidTr="00C800BD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="643"/>
+          <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9310" w:type="dxa"/>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0D942ECB" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE CODE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B723EB3" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="1374"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE TITLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D8EBDC5" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CREDITS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A67AEAD" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36DF24EB" w14:textId="4C9CF31B" w:rsidR="68F71A8F" w:rsidRDefault="11521BFD" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="155" w:right="145"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A725114">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P = Prerequisite; C = Co- requisite; A = Anti-requisite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="672DDCB6" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2A207A57" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2388C1CA" w14:textId="610613B8" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...13 lines deleted...]
-          <w:p w14:paraId="3B0218DD" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMPULSORY COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2920A187" w14:textId="7A91C5C6" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Compulsory units are mandatory and can be resat but cannot be compensated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="01329A3E" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="416E6759" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7EA212D1" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="10D4D800" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3B830D0C" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="37820450" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54B0D2A1" w14:textId="3EEAD91A" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CORE COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A9CE8B2" w14:textId="03B08E04" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Core units are mandatory and can be compensated or resat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="4E19C4F3" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E8D7619" w14:textId="05F5EC4B" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3E627F8B" w14:textId="6E0E1BED" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27D2EB39" w14:textId="09606295" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4448830B" w14:textId="0CDBCDFD" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="76BF7232" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="943"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4DEA5FF7" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
-              <w:ind w:left="2"/>
+              <w:ind w:left="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTIONAL COURSE UNITS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A87336D" w14:textId="1FBF17DA" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="20"/>
+              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="68F71A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>(indicate as appropriate in accordance with the degree regulations)</w:t>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(course unit details given below are subject to change and are the latest example of the curriculum available on this course of study).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="346FD98F" w14:textId="77777777" w:rsidTr="008C72C1">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="14471117" w14:textId="77777777" w:rsidTr="00C800BD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="602"/>
+          <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1397585B" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="365DA127" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
+              <w:spacing w:before="66"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...23 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="30255DF9" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1AF69CEF" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="1374"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p w14:paraId="2492D4CD" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0561DCD1" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="133"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2FFA90EB" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="630822C6" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="224" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="2" w:line="182" w:lineRule="exact"/>
+              <w:ind w:right="594"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...85 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="79788F94" w14:textId="77777777" w:rsidTr="008C72C1">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="61CF6146" w14:textId="77777777" w:rsidTr="00C800BD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="290"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="41FA1C90" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23BD7931" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="443B0F4E" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0459A10D" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1F9D92C7" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="395F3FB3" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C751AA0" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4218" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="3326A372" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48684E01" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1128" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="6C590BCD" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4E3D9080" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2036" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...408 lines deleted...]
-          <w:p w14:paraId="3A8A2270" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="00FA4F41" w:rsidP="00FA4F41"/>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D401A2E" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="5ADCC212" w14:textId="687FCF2D" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="29F59EED" w14:textId="77777777" w:rsidR="006C6186" w:rsidRDefault="006C6186">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4EDEA31E" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+    <w:p w14:paraId="6E05C4A4" w14:textId="77777777" w:rsidR="00BE01A7" w:rsidRDefault="00BE01A7" w:rsidP="21318175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A29290F" w14:textId="77777777" w:rsidR="00BE01A7" w:rsidRDefault="00BE01A7" w:rsidP="21318175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04C00D73" w14:textId="77777777" w:rsidR="00BE01A7" w:rsidRDefault="00BE01A7" w:rsidP="21318175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20A236F5" w14:textId="77777777" w:rsidR="00BE01A7" w:rsidRDefault="00BE01A7" w:rsidP="21318175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7DCC9F8F" w14:textId="77777777" w:rsidR="00BE01A7" w:rsidRDefault="00BE01A7" w:rsidP="21318175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04D3FC69" w14:textId="0A230D94" w:rsidR="008C72C1" w:rsidRDefault="7E4FA571" w:rsidP="21318175">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="21318175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PROFESSIONAL PLACEMENT / INTERNATIONAL STUDY / RESIDENCE ABROAD YEAR</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EDEA31E" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="7E4FA571" w:rsidP="008C72C1">
       <w:pPr>
         <w:ind w:left="3943" w:right="3844"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>THIRD YEAR</w:t>
+        <w:t>(delete as applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E249881" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+    <w:p w14:paraId="38AA136F" w14:textId="1B546603" w:rsidR="7E4FA571" w:rsidRDefault="7E4FA571" w:rsidP="21318175">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-[...1 lines deleted...]
-        <w:ind w:right="205"/>
+        <w:ind w:left="3943" w:right="3844"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
-[...3 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1961"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2071"/>
+        <w:gridCol w:w="1928"/>
+        <w:gridCol w:w="4218"/>
+        <w:gridCol w:w="1227"/>
+        <w:gridCol w:w="2036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008C72C1" w14:paraId="31833AD0" w14:textId="77777777" w:rsidTr="00F91795">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="5986D6EA" w14:textId="77777777" w:rsidTr="00BE01A7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="670"/>
+          <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9469" w:type="dxa"/>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C485B7A" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE CODE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="16E9ABF6" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="1374"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE TITLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B2B342B" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CREDITS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="67F86625" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02BE8BE2" w14:textId="5959073F" w:rsidR="68F71A8F" w:rsidRDefault="11521BFD" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="155" w:right="145"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="2A725114">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P = Prerequisite; C = Co- requisite; A = Anti-requisite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="4CBFC5AB" w14:textId="77777777" w:rsidTr="00BE01A7">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="03D9567B" w14:textId="77777777" w:rsidR="00FA4F41" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="69D706C4" w14:textId="610613B8" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="43D75A2A" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMPULSORY COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E34E0DA" w14:textId="7A91C5C6" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Compulsory units are mandatory and can be resat but cannot be compensated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="45CDDA65" w14:textId="77777777" w:rsidTr="00BE01A7">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0E92E01B" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="35B40C45" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7D6169A0" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7433E3A1" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="7BB456E2" w14:textId="77777777" w:rsidTr="00BE01A7">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="04F0C0E2" w14:textId="3EEAD91A" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CORE COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="657073BD" w14:textId="03B08E04" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Core units are mandatory and can be compensated or resat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="01955383" w14:textId="77777777" w:rsidTr="00BE01A7">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61158785" w14:textId="05F5EC4B" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76D887A3" w14:textId="6E0E1BED" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15E2C00D" w14:textId="09606295" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="329DC399" w14:textId="0CDBCDFD" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="486D47AF" w14:textId="77777777" w:rsidTr="00BE01A7">
+        <w:trPr>
+          <w:trHeight w:val="943"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="300F8F4F" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
-              <w:ind w:left="2"/>
+              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="37AAE0EA" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTIONAL COURSE UNITS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54A1890E" w14:textId="6263D749" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
-              <w:ind w:left="2"/>
+              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(course unit details given below are subject to change and are the latest example of the curriculum available on this course of study).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="19DCE655" w14:textId="77777777" w:rsidTr="00F91795">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="71DA8C93" w14:textId="77777777" w:rsidTr="00BE01A7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="726"/>
+          <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1961" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="1274142F" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="085FFA04" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
+              <w:spacing w:before="66"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p w14:paraId="0A3701A8" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A0BD254" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="1374"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p w14:paraId="7B472E71" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="008C72C1">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63CF5B4F" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="133"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-          <w:p w14:paraId="74CDAFE4" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D41758F" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="224" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="2" w:line="182" w:lineRule="exact"/>
+              <w:ind w:right="594"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...85 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008C72C1" w14:paraId="547AB8E1" w14:textId="77777777" w:rsidTr="00F91795">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="4E5C66CD" w14:textId="77777777" w:rsidTr="00BE01A7">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="349"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1961" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4A7D046C" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7FF3287B" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="79CBBB89" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01909B86" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5E0E29EB" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="4DD368A7" w14:textId="77777777" w:rsidTr="00BE01A7">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0949C494" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4290" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="391F9041" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="001FF155" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0AEDF278" w14:textId="77777777" w:rsidR="008C72C1" w:rsidRDefault="008C72C1" w:rsidP="00B959CC">
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43AE7B6D" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
-[...395 lines deleted...]
-          <w:p w14:paraId="7F3808B3" w14:textId="77777777" w:rsidR="00BD2FFF" w:rsidRDefault="00BD2FFF" w:rsidP="00BD2FFF"/>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39D750F3" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A07E0B8" w14:textId="77777777" w:rsidR="006C6186" w:rsidRDefault="006C6186">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B44B049" w14:textId="77777777" w:rsidR="000D7BC6" w:rsidRDefault="000D7BC6">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="552BB842" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="000A1DDA">
+    <w:p w14:paraId="552BB842" w14:textId="4FBD72FF" w:rsidR="000A1DDA" w:rsidRDefault="4F3DFFF6" w:rsidP="21318175">
       <w:pPr>
         <w:ind w:left="3943" w:right="3844"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="68F71A8F">
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FINAL</w:t>
+      </w:r>
+      <w:r w:rsidR="000A1DDA" w:rsidRPr="21318175">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>FOURTH YEAR (delete if not needed)</w:t>
+        <w:t>YEAR (delete if not needed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0948B0B8" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="000A1DDA">
+    <w:p w14:paraId="4F307675" w14:textId="18D73129" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="68F71A8F">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="3"/>
-        <w:ind w:right="205"/>
+        <w:ind w:left="3943" w:right="3844"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:rFonts w:ascii="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:pStyle w:val="BodyText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="101" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
-[...3 lines deleted...]
-        </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1961"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2071"/>
+        <w:gridCol w:w="1928"/>
+        <w:gridCol w:w="4218"/>
+        <w:gridCol w:w="1227"/>
+        <w:gridCol w:w="2036"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000A1DDA" w14:paraId="3009F6E8" w14:textId="77777777" w:rsidTr="00E33364">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="167901BC" w14:textId="77777777" w:rsidTr="00C800BD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="670"/>
+          <w:trHeight w:val="602"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9469" w:type="dxa"/>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22E7B6B5" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE CODE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B96CEED" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="1374"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COURSE TITLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2D5FFFB7" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="178"/>
+              <w:ind w:left="133"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CREDITS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0291263D" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="224" w:lineRule="exact"/>
+              <w:ind w:left="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>NOTES:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38A968AC" w14:textId="6DC32695" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="155" w:right="145"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P = Prerequisite; C = Co- requisite; A = Anti-requisite </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="5A68D444" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="330"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="371AF9B8" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6F190788" w14:textId="610613B8" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
               <w:ind w:left="2"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="20EAE97A" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>COMPULSORY COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B0EE930" w14:textId="7A91C5C6" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Compulsory units are mandatory and can be resat but cannot be compensated.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="73AAB865" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2274A0A9" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32B01EB7" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7F5EBB47" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="25"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1332E050" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="10F3373D" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2833046C" w14:textId="3EEAD91A" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CORE COURSE UNITS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1339E2F8" w14:textId="03B08E04" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Core units are mandatory and can be compensated or resat.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="3985FDD1" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="422D0D59" w14:textId="05F5EC4B" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="750E6C22" w14:textId="6E0E1BED" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="588BB0E1" w14:textId="09606295" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6E707AEA" w14:textId="0CDBCDFD" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="72BA4480" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="943"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9409" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5F62A36B" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
-              <w:ind w:left="2"/>
+              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial"/>
                 <w:b/>
-                <w:sz w:val="20"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="6F0BBACB" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPTIONAL COURSE UNITS </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F83872F" w14:textId="512765CF" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="20"/>
-              <w:ind w:left="2"/>
+              <w:ind w:left="3"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="68F71A8F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(course unit details given below are subject to change and are the latest example of the curriculum available on this course of study).</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A1DDA" w14:paraId="252907D4" w14:textId="77777777" w:rsidTr="00E33364">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="3CFA7232" w14:textId="77777777" w:rsidTr="00C800BD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="726"/>
+          <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1961" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="0951F12F" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0819D976" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
+              <w:spacing w:before="66"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p w14:paraId="279E55D1" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B3353A8" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="1374"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...36 lines deleted...]
-          <w:p w14:paraId="004F002E" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5B365FE5" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:before="178"/>
-              <w:ind w:left="133"/>
+              <w:spacing w:before="66"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...19 lines deleted...]
-          <w:p w14:paraId="71C6A299" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4D52EDE4" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="224" w:lineRule="exact"/>
-[...21 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:before="2" w:line="182" w:lineRule="exact"/>
+              <w:ind w:right="594"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...85 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000A1DDA" w14:paraId="1D6DA5F8" w14:textId="77777777" w:rsidTr="00E33364">
+      <w:tr w:rsidR="68F71A8F" w14:paraId="49150847" w14:textId="77777777" w:rsidTr="00C800BD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="349"/>
+          <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1961" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="321E07D7" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5AAD5C7E" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4A678313" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="154D1B10" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="22"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="39443A96" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="68F71A8F" w14:paraId="5F3AC8D2" w14:textId="77777777" w:rsidTr="00C800BD">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1928" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="06E21A7A" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4290" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="451F82F2" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+            <w:tcW w:w="4218" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0C2AB5D5" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1147" w:type="dxa"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="64EF4E76" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364">
+            <w:tcW w:w="1227" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="32E483B1" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F" w:rsidP="68F71A8F">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="25"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2071" w:type="dxa"/>
-[...395 lines deleted...]
-          <w:p w14:paraId="474384CF" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="00E33364"/>
+            <w:tcW w:w="2036" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:left w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:bottom w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+              <w:right w:val="single" w:sz="3" w:space="0" w:color="000000" w:themeColor="text1"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5C05277B" w14:textId="77777777" w:rsidR="68F71A8F" w:rsidRDefault="68F71A8F"/>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p w14:paraId="0948B0B8" w14:textId="37BA3CC6" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="000A1DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="3"/>
+        <w:ind w:right="205"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C3876D6" w14:textId="77777777" w:rsidR="00E20FDB" w:rsidRDefault="00E20FDB" w:rsidP="000A1DDA">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="431C547F" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRDefault="000A1DDA" w:rsidP="000A1DDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4507BAB8" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E" w:rsidP="000A1DDA">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2486A52A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E" w:rsidP="000A1DDA">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="30E27590" w14:textId="77777777" w:rsidR="006C6186" w:rsidRPr="000B536A" w:rsidRDefault="006C6186">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="305FEFC3" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="00D35DEF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="585130D7" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="00D35DEF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="421FBFC7" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="00D35DEF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AB9E0A5" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="00D35DEF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71EE5196" w14:textId="77777777" w:rsidR="00C800BD" w:rsidRDefault="00C800BD" w:rsidP="00D35DEF">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="-1134"/>
+        </w:tabs>
+        <w:suppressAutoHyphens/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7AC4DE97" w14:textId="77777777" w:rsidR="00D35DEF" w:rsidRDefault="00331DD2" w:rsidP="00D35DEF">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>. STUDENT INDUCTION, SUPPORT,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> DEVELOPMENT </w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">AND INCLUSIVITY </w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(in order to deliver the intended learning outcomes, including dissertation support and guidance and how the programme will </w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00D35DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00D35DEF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> deliver the intended learning outcomes, including dissertation support and guidance and how the programme will </w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF" w:rsidRPr="004353E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>incorporate equality, diversity and inclusion into teaching and learning.</w:t>
       </w:r>
       <w:r w:rsidR="00D35DEF" w:rsidRPr="004353E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D9C396B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:jc w:val="both"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="250" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9257"/>
       </w:tblGrid>
       <w:tr w:rsidR="00331DD2" w14:paraId="6D239BC0" w14:textId="77777777" w:rsidTr="00A80325">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="3884"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9257" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1D53B3BC" w14:textId="77777777" w:rsidR="000E2887" w:rsidRDefault="000E2887">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F23027F" w14:textId="77777777" w:rsidR="000E2887" w:rsidRDefault="000E2887" w:rsidP="0042387D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A1AF7E2" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="-1134"/>
         </w:tabs>
         <w:suppressAutoHyphens/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00331DD2">
-          <w:headerReference w:type="default" r:id="rId7"/>
-          <w:footerReference w:type="default" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
           <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="397" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47A45891" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
+    <w:p w14:paraId="2BC37DA7" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="002111D7" w:rsidRDefault="000A1C2E" w:rsidP="000A1C2E">
       <w:pPr>
         <w:ind w:left="-851"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="484F5A2F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-        <w:t>6. CURRICULUM MAP OF COURSE UNITS AGAINST INTENDED LEARNING OUTCOMES OF THE PROGRAMME</w:t>
+        <w:t xml:space="preserve">6. CURRICULUM MAP OF COURSE UNITS AGAINST INTENDED LEARNING OUTCOMES OF THE PROGRAMME </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">All course units contributing to the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rogramme ILOs should be mapped to ensure appropriate coverage of each </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002111D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>rogramme ILO and to minimise unnecessary duplication or over-assessment)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E686C0" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
+    <w:p w14:paraId="06E686C0" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E" w:rsidP="000A1C2E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="12299" w:type="dxa"/>
+        <w:tblW w:w="13937" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1150"/>
-[...44 lines deleted...]
-        </w:tblGridChange>
+        <w:gridCol w:w="1997"/>
+        <w:gridCol w:w="5215"/>
+        <w:gridCol w:w="746"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="747"/>
+        <w:gridCol w:w="748"/>
+        <w:gridCol w:w="747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00322B6D" w:rsidRPr="000B536A" w14:paraId="55D8353E" w14:textId="77777777" w:rsidTr="00686457">
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="6E88B756" w14:textId="77777777" w:rsidTr="00C53D95">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="680"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
+            <w:tcW w:w="7958" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54CC1F95" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="07F1DF8A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Course Unit Title and Code (including dissertations and other programme components)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1701" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="1494" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="65195360" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00CB64C3" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB64C3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>Knowledge &amp; Understanding</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35E47AEF" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="17A06417" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Knowledge &amp; Understanding</w:t>
-[...7 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t>Intellectual Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="194CFA91" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="7F2C9481" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Intellectual Skills</w:t>
-[...7 lines deleted...]
-            <w:vMerge w:val="restart"/>
+              <w:t>Practical Skills</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39355B0D" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="6C4A0402" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>Practical Skills</w:t>
-[...38 lines deleted...]
-              </w:rPr>
               <w:t>Transferable Skills &amp; Personal Qualities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00322B6D" w:rsidRPr="000B536A" w14:paraId="077E4660" w14:textId="77777777" w:rsidTr="00686457">
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="738B8228" w14:textId="77777777" w:rsidTr="00C53D95">
         <w:trPr>
-          <w:trHeight w:val="315"/>
+          <w:trHeight w:val="80"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4536" w:type="dxa"/>
-[...144 lines deleted...]
-            <w:tcW w:w="1141" w:type="dxa"/>
+            <w:tcW w:w="1997" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="125E8E65" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="0DEE4CC4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2970" w:type="dxa"/>
+            <w:tcW w:w="5215" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="50897109" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="0A03ABAF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>Course Unit title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43C256E3" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="49DE200E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>C/O</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="426" w:type="dxa"/>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="118C1C88" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="69809DDD" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>A1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="472F4D9F" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="06350CE4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
               <w:t>A2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CC199C9" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="3C3C45FE" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t>A3</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:t>B1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6F55FFD5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>B2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5144710F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>C1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="49B22ED4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>C2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="53BB67D0" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>D1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="578A6683" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B536A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>D2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="0F6864D1" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A0D3F2D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="793D8AEB" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="490756F3" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="399F929A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39C7EE1F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4606DC60" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="104122CC" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE0B05F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FDAF233" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D8A3F28" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BA5B6F3" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="407B6D25" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F065EA" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B82A07E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D53DD7C" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4564C479" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45D23B7C" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D40E29C" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D4236FE" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60446A37" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BABA5CF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4304CA45" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29D08B44" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="1FA2469E" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A16FC2E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ED56573" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1BA1C678" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2847AD55" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D15125" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5922EC48" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BCF58F4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C945777" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71EC4D5D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1160E086" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C923258" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="4289396E" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7BDD69" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE9DFF5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50419989" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FAC0D4F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06878929" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18A5AE4F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="271CB9F5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1416BAC2" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47075448" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3923A5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E197ACF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="0A7485E4" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="256D0FD2" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6404C37A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25CC1782" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AE9731" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="41EAF8C9" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E570385" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2EF09E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72D19511" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D50ABCD" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ADBD6C7" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECB5B25" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="26DF151D" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33414196" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="697DF573" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="203E3471" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D6E899A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A19569" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EDCD64" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EED2C8D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD2F20A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="469C5B26" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7761A1C2" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77879153" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="743EDF21" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5739CC08" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F552838" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60F4D9F6" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C5AA89B" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D030DEA" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6939880C" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F251D7B" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DE8F1D1" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C91BB9C" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DD743F6" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26570A9D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="411C10CA" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B02FABD" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C59E0FB" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F18B921" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4282E674" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CFC436" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A71DD0" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="112F985F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69F525E3" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CBB6A33" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CE62695" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6462E5F0" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="7287C8BD" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CBCDEBC" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24B9CBD5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CD75D6" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="132E42D9" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70C749D5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="286869C4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48AE4192" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="60164ECF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DA540F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD79CC4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="16A5D276" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="5CC25A10" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2CECA0" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7E9A9A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FFDF60A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CD4AD47" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36088038" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F2BAEE5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49E17D21" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A8A313A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528F80E5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6650B093" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4092DA02" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="1FEB947C" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="270601C3" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C7E6989" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08A3827E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D1C776" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DDA960" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FB7817F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4DEFB2C3" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FA9C392" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC0A4FC" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F863595" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC26D65" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="0FE9D64E" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BAC15E4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D09231" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7385046A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51075390" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="211D9B4C" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07DB803D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD35E88" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69DE4DFD" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1062C0CC" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="378B1C70" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECED5B8" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="55C5786C" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CF1587" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B798F71" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6180D31E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26300369" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AFFA0FF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BD025E9" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B4B3C3A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70525C14" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="22A35165" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E765958" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4E7403" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="5375232A" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A99F34" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4D4ACE" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="493BB486" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="128963E8" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BCA6BFC" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F9D7EEF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="381B6F3E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F875DE4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5729A86D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="742F4B11" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="555FB37A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="3CFBD732" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD2E5E9" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CB0BCF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5091012E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E71AA6" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DF64372" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B8650E5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ADA2B00" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB04F40" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CDD498D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="505B9770" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64CD8F35" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="73065449" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="247B6512" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE11717" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="523FA5FF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6ECFFCE7" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C261EE2" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D7B8C69" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="27C6567D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF0B1AE" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="72DD49DB" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E675B42" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E24C0D4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="04704CA7" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54DC7B77" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29796351" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E3E129" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3141A75B" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EBE1025" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7E3D3A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31FF8F1F" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="342262D1" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2635BB80" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7666F397" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="669BDCBE" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="771C72A5" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63395E29" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ADE2D47" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="287BC33A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EFD5805" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48268A63" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0997D840" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="214FD263" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E46F037" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="527A3610" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3578D39D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="775AF2AB" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="3D0009EC" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19670CC5" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2161998A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="384C10E9" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="593182F3" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B7988FB" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6088E3D1" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E98B292" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43078F96" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="141C53C6" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DC68416" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63C5F976" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="59969F8A" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45896558" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4301CD2A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3728A930" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEF639D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53CD5B52" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0835381A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CB5F2B7" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2D5C4D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="463ADFB2" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BA494E4" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F0D7E0" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="000B536A" w14:paraId="7F0CF2C6" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="302"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1997" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="027351F2" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5215" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D1B581B" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00686457" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="746" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...3 lines deleted...]
-          <w:p w14:paraId="2A35A9BC" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D0FB736" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000B536A">
-[...14 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EF47453" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="231F6899" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06FC8443" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...32 lines deleted...]
-            <w:tcW w:w="426" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="206AA72E" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="369C42F6" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23C1BA80" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="748" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="nil"/>
-[...32 lines deleted...]
-            <w:tcW w:w="425" w:type="dxa"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1C7FE3" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="747" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...272 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              <w:right w:val="dashed" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04777A30" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
-[...10703 lines deleted...]
-          <w:p w14:paraId="587DEB62" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRPr="000B536A" w:rsidRDefault="00322B6D">
+          <w:p w14:paraId="12631AEF" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="000B536A" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5357CBA0" w14:textId="77777777" w:rsidR="00A1268E" w:rsidRPr="00A1268E" w:rsidRDefault="00A1268E" w:rsidP="00A1268E">
+    <w:p w14:paraId="2ECA9FB9" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00A1268E" w:rsidRDefault="000A1C2E" w:rsidP="000A1C2E">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="3253" w:tblpY="457"/>
-[...6 lines deleted...]
-        </w:tblCellMar>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="212"/>
+        <w:tblW w:w="7690" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6473"/>
-        <w:gridCol w:w="1828"/>
+        <w:gridCol w:w="2482"/>
+        <w:gridCol w:w="5208"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AE5D59" w:rsidRPr="00D64219" w14:paraId="35863DDE" w14:textId="77777777" w:rsidTr="00AE5D59">
+      <w:tr w:rsidR="000A1C2E" w:rsidRPr="00D64219" w14:paraId="5C0B15D2" w14:textId="77777777" w:rsidTr="00C53D95">
+        <w:trPr>
+          <w:trHeight w:val="277"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A2B8C12" w14:textId="77777777" w:rsidR="000A1DDA" w:rsidRPr="00EF7290" w:rsidRDefault="00AE5D59" w:rsidP="00AE5D59">
+          <w:p w14:paraId="2E5E578C" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D64219">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>D = intended learning outcomes of the programme are taught or developed by students within this course uni</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00961B3A">
+              <w:t>C = mandatory (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002111D7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>t</w:t>
-[...14 lines deleted...]
-          <w:p w14:paraId="23A96B4D" w14:textId="77777777" w:rsidR="00AE5D59" w:rsidRPr="00EF7290" w:rsidRDefault="00AE5D59" w:rsidP="000A1DDA">
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002111D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>ore or compulsory)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002111D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="12"/>
+                <w:szCs w:val="12"/>
+              </w:rPr>
+              <w:t>course unit</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74515971" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRPr="00EF7290" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D64219">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>C</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000A1DDA">
+              <w:t>O = optional course unit</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>M</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D64219">
+              <w:t xml:space="preserve">                       </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FE13E1B" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve"> = </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000A1DDA">
+            </w:pPr>
+            <w:r w:rsidRPr="00D64219">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">mandatory </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00D64219">
+              <w:t>D = intended learning outcomes of the programme are taught or developed by students within this course uni</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t>course unit</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000A1DDA">
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F188DF7" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E" w:rsidP="00C53D95">
+            <w:pPr>
+              <w:pStyle w:val="NormalWeb"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-              <w:t xml:space="preserve">                              </w:t>
-[...20 lines deleted...]
-              <w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
               </w:rPr>
-            </w:pPr>
-[...66 lines deleted...]
-              <w:t>O = optional course unit</w:t>
+              <w:t>A = intended learning outcomes of the programme are assessed within this course unit</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="645DE41A" w14:textId="77777777" w:rsidR="00322B6D" w:rsidRDefault="00322B6D">
+    <w:p w14:paraId="3050F201" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E" w:rsidP="000A1C2E">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId9"/>
+        <w:sectPr w:rsidR="000A1C2E" w:rsidSect="000A1C2E">
+          <w:footerReference w:type="default" r:id="rId13"/>
           <w:pgSz w:w="16840" w:h="11907" w:orient="landscape" w:code="9"/>
           <w:pgMar w:top="1134" w:right="1440" w:bottom="1134" w:left="1985" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:formProt w:val="0"/>
         </w:sectPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">                  </w:t>
+        <w:t xml:space="preserve">                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2881BE76" w14:textId="77777777" w:rsidR="00AE5D59" w:rsidRPr="000B536A" w:rsidRDefault="00AE5D59" w:rsidP="00AE5D59">
+    <w:p w14:paraId="5357CBA0" w14:textId="77777777" w:rsidR="00A1268E" w:rsidRPr="00A1268E" w:rsidRDefault="00A1268E" w:rsidP="00A1268E">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="12"/>
-[...12 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="513E305B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>7. CRITERIA FOR ADMISSION</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00331DD2" w14:paraId="67C01B00" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="59D1FC12" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00331DD2" w14:paraId="075B7498" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1600"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FD8AE62" w14:textId="77777777" w:rsidR="00C76844" w:rsidRPr="000B536A" w:rsidRDefault="00C76844" w:rsidP="00FE67FD">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -21096,118 +15194,102 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">variances) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9639"/>
       </w:tblGrid>
       <w:tr w:rsidR="00331DD2" w14:paraId="6E2E88D6" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="1969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9639" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="20DCC0AC" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="0042387D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">The programme will adhere to the University of Manchester undergraduate degree </w:t>
-[...10 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>The programme will adhere to the University of Manchester undergraduate degree regulations</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="4FD85C5A" w14:textId="77777777" w:rsidR="007022F3" w:rsidRDefault="007022F3" w:rsidP="0042387D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3A5BC8AE" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00F91795" w:rsidP="0042387D">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r w:rsidRPr="0045158C">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>http://www.regulations.manchester.ac.uk/academic/undergraduate-degree-regulations/</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0A445A7A" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2"/>
     <w:p w14:paraId="7B4FC0F9" w14:textId="77777777" w:rsidR="00E7236B" w:rsidRDefault="00FA6A39" w:rsidP="00E7236B">
       <w:pPr>
@@ -21255,57 +15337,56 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68518234" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="4094D545" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="19FCF43D" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1832787E" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="63453351" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -21313,126 +15394,126 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="70CE9772" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="28C67E6D" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00AF2A5E" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61ECE493" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRPr="007909A9" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
+    <w:p w14:paraId="61ECE493" w14:textId="77A31184" w:rsidR="00AF2A5E" w:rsidRPr="007909A9" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004404CF">
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">10. </w:t>
       </w:r>
-      <w:r w:rsidR="00AF2A5E" w:rsidRPr="004404CF">
+      <w:r w:rsidR="00AF2A5E" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>LEARNING RESOURCES</w:t>
       </w:r>
-      <w:r w:rsidR="007909A9">
+      <w:r w:rsidR="007909A9" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="007909A9">
+      <w:r w:rsidR="007909A9" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">(resources available to support the programme and </w:t>
+        <w:t>(resources available to support the programme and student development</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="007909A9">
+      <w:r w:rsidR="4EF62DE9" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>students</w:t>
+        <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="007909A9">
+      <w:r w:rsidR="007909A9" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> development library/teaching support/online resources)</w:t>
+        <w:t xml:space="preserve"> library/teaching support/online resources)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5809D875" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="3159C3C4" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0CC1E06A" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="04CB092B" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7C2B751C" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -21513,57 +15594,56 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F24270F" w14:textId="77777777" w:rsidR="00AF2A5E" w:rsidRDefault="00AF2A5E" w:rsidP="00AF2A5E">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="29FA79A8" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="08FB4A96" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2B6911B1" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="78D88BCA" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -21574,144 +15654,138 @@
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2677B214" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="58F7801B" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0919E073" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00AF2A5E" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
-[...13 lines deleted...]
-    </w:p>
     <w:p w14:paraId="47E48DFB" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRDefault="000A1DDA" w:rsidP="00EF7290">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00E20FDB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">12. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">ENHANCEMENT OF DIGITAL LITERACY </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7290">
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7290" w:rsidRPr="00EF7290">
+      <w:r w:rsidR="00EF7290" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">How </w:t>
       </w:r>
-      <w:r w:rsidR="00F91795">
+      <w:r w:rsidR="00F91795" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>are</w:t>
       </w:r>
-      <w:r w:rsidR="00EF7290" w:rsidRPr="00EF7290">
+      <w:r w:rsidR="00EF7290" w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> student digital skills development being supported within the curriculum? How are students being supported to recognise the value of the digital skills they are developing, for their studies and employability? -How could you build / capture progression into their digital development</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7290">
+      <w:r w:rsidRPr="21318175">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2627B4BF" w14:textId="77777777" w:rsidR="00EF7290" w:rsidRPr="00EF7290" w:rsidRDefault="00EF7290" w:rsidP="00EF7290">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00FA6A39" w:rsidRPr="00717500" w14:paraId="509CC9AA" w14:textId="77777777" w:rsidTr="00717500">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C4DBFB4" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2DC03EB3" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4332187E" w14:textId="77777777" w:rsidR="00FA6A39" w:rsidRPr="00717500" w:rsidRDefault="00FA6A39" w:rsidP="00AF2A5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
@@ -21758,51 +15832,51 @@
       <w:r w:rsidR="005D686A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="005D686A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">As per </w:t>
       </w:r>
       <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId15" w:history="1">
         <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>policy on additional costs</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005D686A" w:rsidRPr="00AA20AC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>costs above £100 should be made clear to the student</w:t>
       </w:r>
       <w:r w:rsidR="005D686A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -21814,57 +15888,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> likely to have a direct impact on the outcome of students’ academic success</w:t>
       </w:r>
       <w:r w:rsidR="005D686A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42BE7F5A" w14:textId="77777777" w:rsidR="00213825" w:rsidRDefault="00213825"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9855"/>
+        <w:gridCol w:w="9629"/>
       </w:tblGrid>
       <w:tr w:rsidR="00213825" w14:paraId="5CC82CA7" w14:textId="77777777" w:rsidTr="00196C97">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9855" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="212879C3" w14:textId="77777777" w:rsidR="00213825" w:rsidRPr="00196C97" w:rsidRDefault="00213825">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="28D3EE0E" w14:textId="77777777" w:rsidR="00213825" w:rsidRPr="00196C97" w:rsidRDefault="00213825">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65605C1C" w14:textId="77777777" w:rsidR="00213825" w:rsidRPr="00196C97" w:rsidRDefault="00213825">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
@@ -21882,258 +15955,1382 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0665DD8F" w14:textId="77777777" w:rsidR="00213825" w:rsidRDefault="00213825"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4395"/>
         <w:gridCol w:w="5244"/>
       </w:tblGrid>
       <w:tr w:rsidR="00331DD2" w14:paraId="0FC27CFB" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0CF17717" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of original production:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2672736A" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00331DD2" w14:paraId="719BB31A" w14:textId="77777777">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="334169FF" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000B536A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Date of current version:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F8C3A0B" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRPr="000B536A" w:rsidRDefault="00331DD2">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D32D711" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2"/>
-    <w:p w14:paraId="2271934D" w14:textId="77777777" w:rsidR="00331DD2" w:rsidRDefault="00331DD2">
+    <w:p w14:paraId="7D32D711" w14:textId="237074D0" w:rsidR="00331DD2" w:rsidRPr="00C43A10" w:rsidRDefault="00331DD2"/>
+    <w:p w14:paraId="7342A46E" w14:textId="414C346D" w:rsidR="1C3B9333" w:rsidRPr="00C43A10" w:rsidRDefault="469DA444">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C43A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">UG Programme </w:t>
+      </w:r>
+      <w:r w:rsidR="1C3B9333" w:rsidRPr="00C43A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Specification Template Document Control and Amendment History (for Faculty Administrative Update Only):</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2748"/>
+        <w:gridCol w:w="6875"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="7A5C6832" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="07AF6197" w14:textId="3CE09CA5" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Title: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1E7B3DBB" w14:textId="2D35A8BA" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faculty of Humanities: Postgraduate Programme Specification Template </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="67659888" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="240"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0BFD2681" w14:textId="0E327478" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Doc ID / Link:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1116B713" w14:textId="1C4F1A9F" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="0F8E4672">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r w:rsidRPr="00C43A10">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>65825</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="20A4D77B" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="270F0ADF" w14:textId="46B95856" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Date Approved:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39B53B02" w14:textId="1EB7C0A3" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="16487A8A" w:rsidP="68F71A8F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="5FAB4331" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="48F3BB57" w14:textId="16D61AED" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Approving Body: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="23F3344B" w14:textId="74DEA33F" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Approved by the Chair of Faculty QSDE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="6C6AB326" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58A1FC87" w14:textId="748F666A" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Version: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="423257EC" w14:textId="7666A160" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="72BFFADF">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V3 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="225D7323" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="77D9118D" w14:textId="760D52B5" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Supersedes: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6AB70C83" w14:textId="2EB4E819" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">V2 </w:t>
+            </w:r>
+            <w:r w:rsidR="4E3EBCCD" w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>June</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2024 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="3C5CEEE5" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A8EC881" w14:textId="5CEF8A5A" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Next Review Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="393557BC" w14:textId="54456783" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>July 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="0C3F0E25" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="39AEDCBB" w14:textId="0C0C85BF" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Previous Review Date:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="64E8387C" w14:textId="1A436CC0" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>January 2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="6F1CB0BF" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="232E1C65" w14:textId="4C0FE3DD" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Related Policies / Procedures / Guidance:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="12D2F9E7" w14:textId="77777777" w:rsidR="007A7D52" w:rsidRDefault="007A7D52" w:rsidP="007A7D52">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r w:rsidRPr="7E789166">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Programme Specification Guide to Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="42C9D3BB" w14:textId="77777777" w:rsidR="007A7D52" w:rsidRDefault="007A7D52" w:rsidP="007A7D52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r w:rsidRPr="007F7232">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Assessment Framework </w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="53CC8B58" w14:textId="77777777" w:rsidR="007A7D52" w:rsidRPr="000B1918" w:rsidRDefault="007A7D52" w:rsidP="007A7D52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r w:rsidRPr="00854097">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:snapToGrid w:val="0"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Your Practical Guide to the Course Unit Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="690A83B6" w14:textId="77777777" w:rsidR="007A7D52" w:rsidRPr="001E0A62" w:rsidRDefault="007A7D52" w:rsidP="007A7D52">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:snapToGrid w:val="0"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId20">
+              <w:r w:rsidRPr="000B1918">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>Policies and Guidance on Assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="2F3FEB5B" w14:textId="457C2FD4" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE" w:rsidP="00C43A10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="20996988" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DADAA47" w14:textId="695977C4" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Document Owner: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="558065EF" w14:textId="0EF96C87" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Chair of Faculty QSDE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w14:paraId="29BC21CD" w14:textId="77777777" w:rsidTr="00E20FDB">
+        <w:trPr>
+          <w:trHeight w:val="285"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2820" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="515349F0" w14:textId="3F032445" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lead Contact: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7065" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:left w:w="105" w:type="dxa"/>
+              <w:right w:w="105" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="040C3181" w14:textId="0A336002" w:rsidR="20ADB5AE" w:rsidRPr="00C43A10" w:rsidRDefault="20ADB5AE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ashton Bamfield, via </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r w:rsidRPr="00C43A10">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>hums.quality@manchester.ac.uk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00C43A10">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:color w:val="D13438"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2799DF89" w14:textId="5AECDD18" w:rsidR="1C3B9333" w:rsidRPr="00C43A10" w:rsidRDefault="1C3B9333">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="D13438"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C43A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="D13438"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="741AFFC7" w14:textId="432282AF" w:rsidR="4BD92F44" w:rsidRPr="00C43A10" w:rsidRDefault="4BD92F44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C43A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Amendment history</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C43A10">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09E4A8A1" w14:textId="26605EC6" w:rsidR="4BD92F44" w:rsidRPr="007A7D52" w:rsidRDefault="4BD92F44">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007A7D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Upon approval of a revised template the leading Faculty TLO must </w:t>
+      </w:r>
+      <w:r w:rsidR="5694A993" w:rsidRPr="007A7D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A7D52">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecord the changes to the template in the relevant amendment history document. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2271934D" w14:textId="04188111" w:rsidR="00331DD2" w:rsidRPr="00C43A10" w:rsidRDefault="00331DD2" w:rsidP="772FC97A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
-        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="D13438"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00331DD2">
-      <w:footerReference w:type="default" r:id="rId12"/>
+    <w:sectPr w:rsidR="00331DD2" w:rsidRPr="00C43A10">
+      <w:footerReference w:type="default" r:id="rId22"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1134" w:bottom="1985" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="371D25E7" w14:textId="77777777" w:rsidR="002A499F" w:rsidRDefault="002A499F">
+    <w:p w14:paraId="2CF02356" w14:textId="77777777" w:rsidR="00251E64" w:rsidRDefault="00251E64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68D87397" w14:textId="77777777" w:rsidR="002A499F" w:rsidRDefault="002A499F">
+    <w:p w14:paraId="72C65339" w14:textId="77777777" w:rsidR="00251E64" w:rsidRDefault="00251E64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
-    <w:panose1 w:val="02050604050505020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Microsoft Sans Serif">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="260F60AF" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="page" w:x="10702" w:y="130"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -22151,108 +17348,108 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="36FCCE40" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="47CDC355" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C60EC9A" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="0082550A">
+    <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>7</w:t>
+      <w:t>5</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="3BCB6819" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
+  <w:p w14:paraId="1D619A6D" w14:textId="77777777" w:rsidR="000A1C2E" w:rsidRDefault="000A1C2E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E35848C" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:framePr w:wrap="auto" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
@@ -22270,70 +17467,70 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="062AA0FE" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A" w:rsidP="004404CF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
       <w:ind w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47F9BD0A" w14:textId="77777777" w:rsidR="002A499F" w:rsidRDefault="002A499F">
+    <w:p w14:paraId="15B29EE4" w14:textId="77777777" w:rsidR="00251E64" w:rsidRDefault="00251E64">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7699F418" w14:textId="77777777" w:rsidR="002A499F" w:rsidRDefault="002A499F">
+    <w:p w14:paraId="3CFF5317" w14:textId="77777777" w:rsidR="00251E64" w:rsidRDefault="00251E64">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B55A96B" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>THE UNIVERSITY OF MANCHESTER</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="1051356E" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="004404CF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
@@ -22357,391 +17554,504 @@
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Programme Specification</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="167B8259" w14:textId="77777777" w:rsidR="00F7469A" w:rsidRDefault="00F7469A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04781534"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4BD6AB92"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="0" w:tplc="FFCE4AF2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="AB7062AC" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="C43823A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="C64E431C" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E9B0A160" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6CD46E76" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="FFA0436A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="9398A840" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="53F40968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AA103E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B63A3F04"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="0" w:tplc="69204E42">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="93E8CC70" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="6A9202F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="9D007674" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="D1BA663A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="5C36DB34" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="1C8EFCE8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="FA10F0F8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="018CDA0A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11521820"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6F489F10"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="0" w:tplc="27821166">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="E37EE988" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="AD8E9976" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B05680DA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="8F2C1024" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="8B026592" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="17DCB23E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="647EC8AE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="3A6820A4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="181F55FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9D98731C"/>
+    <w:lvl w:ilvl="0" w:tplc="64C8A350">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="·"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9D1017A0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DB9C73AA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AE14B410">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="44641178">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="75607786">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="BB0442AE">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A0046BCC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="13307924">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="417C7DDA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DA42B9DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -22846,662 +18156,910 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4764789A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64601BC0"/>
-    <w:lvl w:ilvl="0" w:tplc="0809000F">
+    <w:lvl w:ilvl="0" w:tplc="99F241EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="0EB6E260" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3F88B332" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="3496BFAE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="E8B4F54E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6AE8DA84" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="0809000F" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="78A61E94" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="84AC3968" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="A9C4427A" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D3D689F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F1060ADC"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="0" w:tplc="23C4629C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="7E589790" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="D83638D6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="B13AA1F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="94922694" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="6CCE86BA" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="231E87D8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="EC68FFB6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="6C30C54E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FD21C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CF7C70B6"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:lvl w:ilvl="0" w:tplc="1BA28846">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="55B8EE86" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="3278A9D2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="8A06B0A8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="9A2CF544" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="F31E78F4" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="837EE5E6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="41DABD4E" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="DADCADCE" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1514226883">
+  <w:num w:numId="1" w16cid:durableId="1665477716">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1514226883">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="561795789">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="561795789">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1183982096">
+  <w:num w:numId="4" w16cid:durableId="1183982096">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2142653885">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="2142653885">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="453520101">
+  <w:num w:numId="6" w16cid:durableId="453520101">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1422217433">
+  <w:num w:numId="7" w16cid:durableId="1422217433">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1370299422">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="8" w16cid:durableId="1370299422">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-[...3 lines deleted...]
-  <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="4096" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-GB" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="en-US" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="567"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:doNotValidateAgainstSchema/>
   <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:footnoteLayoutLikeWW8/>
-[...29 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003219F0"/>
     <w:rsid w:val="0000019A"/>
     <w:rsid w:val="00015467"/>
+    <w:rsid w:val="00027D4E"/>
+    <w:rsid w:val="00054C9B"/>
     <w:rsid w:val="00056E14"/>
     <w:rsid w:val="0007057C"/>
+    <w:rsid w:val="00071ED4"/>
+    <w:rsid w:val="00076077"/>
+    <w:rsid w:val="0009254A"/>
+    <w:rsid w:val="000A1C2E"/>
     <w:rsid w:val="000A1DDA"/>
     <w:rsid w:val="000A4B97"/>
     <w:rsid w:val="000B509F"/>
     <w:rsid w:val="000B536A"/>
     <w:rsid w:val="000D222F"/>
+    <w:rsid w:val="000D49ED"/>
     <w:rsid w:val="000D7BC6"/>
     <w:rsid w:val="000E2887"/>
     <w:rsid w:val="0010258C"/>
     <w:rsid w:val="00155249"/>
     <w:rsid w:val="001615C0"/>
     <w:rsid w:val="00191E13"/>
     <w:rsid w:val="00196C97"/>
     <w:rsid w:val="001E0B21"/>
+    <w:rsid w:val="001F1B81"/>
     <w:rsid w:val="001F5D2E"/>
     <w:rsid w:val="00212082"/>
     <w:rsid w:val="00212943"/>
     <w:rsid w:val="00213825"/>
     <w:rsid w:val="00227365"/>
+    <w:rsid w:val="00251E64"/>
     <w:rsid w:val="00265FF8"/>
     <w:rsid w:val="00290E55"/>
     <w:rsid w:val="002A499F"/>
+    <w:rsid w:val="002B06A3"/>
     <w:rsid w:val="002C27D1"/>
     <w:rsid w:val="002C34FC"/>
     <w:rsid w:val="00315772"/>
     <w:rsid w:val="003219F0"/>
     <w:rsid w:val="00322B6D"/>
     <w:rsid w:val="00322C82"/>
     <w:rsid w:val="00331DD2"/>
+    <w:rsid w:val="00335B66"/>
     <w:rsid w:val="00354FBC"/>
     <w:rsid w:val="00396095"/>
+    <w:rsid w:val="003C2F04"/>
     <w:rsid w:val="003C3624"/>
     <w:rsid w:val="003D060E"/>
     <w:rsid w:val="003D2FC1"/>
     <w:rsid w:val="003E1512"/>
+    <w:rsid w:val="004024A9"/>
     <w:rsid w:val="00422D34"/>
     <w:rsid w:val="0042387D"/>
     <w:rsid w:val="004333E8"/>
     <w:rsid w:val="004404CF"/>
     <w:rsid w:val="00445738"/>
     <w:rsid w:val="00452DAB"/>
     <w:rsid w:val="0045350F"/>
     <w:rsid w:val="00457C34"/>
     <w:rsid w:val="004B75F2"/>
     <w:rsid w:val="004D7911"/>
     <w:rsid w:val="00514491"/>
     <w:rsid w:val="005513D0"/>
     <w:rsid w:val="005635D2"/>
     <w:rsid w:val="00586B03"/>
     <w:rsid w:val="005C24B3"/>
     <w:rsid w:val="005C46B5"/>
     <w:rsid w:val="005C5C91"/>
     <w:rsid w:val="005D686A"/>
     <w:rsid w:val="005E086D"/>
+    <w:rsid w:val="006473D5"/>
     <w:rsid w:val="006551E0"/>
     <w:rsid w:val="006605AA"/>
     <w:rsid w:val="00682C75"/>
     <w:rsid w:val="00686457"/>
+    <w:rsid w:val="00692DA2"/>
     <w:rsid w:val="006C6186"/>
     <w:rsid w:val="006D4E6C"/>
     <w:rsid w:val="006F4BEF"/>
     <w:rsid w:val="006F7D02"/>
     <w:rsid w:val="007022F3"/>
     <w:rsid w:val="007058E6"/>
     <w:rsid w:val="007104C9"/>
+    <w:rsid w:val="0071717C"/>
     <w:rsid w:val="00717500"/>
     <w:rsid w:val="0073266C"/>
     <w:rsid w:val="00742449"/>
+    <w:rsid w:val="00754DA4"/>
+    <w:rsid w:val="00762731"/>
     <w:rsid w:val="00771328"/>
     <w:rsid w:val="007909A9"/>
+    <w:rsid w:val="007A2DD2"/>
+    <w:rsid w:val="007A7D52"/>
     <w:rsid w:val="007D5921"/>
     <w:rsid w:val="007F695B"/>
+    <w:rsid w:val="00817627"/>
     <w:rsid w:val="00825204"/>
     <w:rsid w:val="0082550A"/>
     <w:rsid w:val="00845B26"/>
     <w:rsid w:val="0086397F"/>
     <w:rsid w:val="00867098"/>
     <w:rsid w:val="00870ED8"/>
     <w:rsid w:val="008C72C1"/>
     <w:rsid w:val="008D74B2"/>
+    <w:rsid w:val="008D7818"/>
+    <w:rsid w:val="008F3BC2"/>
+    <w:rsid w:val="00903C85"/>
     <w:rsid w:val="009057AE"/>
     <w:rsid w:val="009100D1"/>
     <w:rsid w:val="00934E75"/>
     <w:rsid w:val="00937756"/>
     <w:rsid w:val="00943B85"/>
     <w:rsid w:val="00957905"/>
     <w:rsid w:val="00961B3A"/>
     <w:rsid w:val="009D3EF1"/>
     <w:rsid w:val="009E03B5"/>
     <w:rsid w:val="009F43B2"/>
     <w:rsid w:val="00A1268E"/>
     <w:rsid w:val="00A308D3"/>
     <w:rsid w:val="00A51525"/>
+    <w:rsid w:val="00A74485"/>
     <w:rsid w:val="00A80325"/>
     <w:rsid w:val="00A933C0"/>
+    <w:rsid w:val="00A946D3"/>
+    <w:rsid w:val="00AA142E"/>
     <w:rsid w:val="00AB7288"/>
     <w:rsid w:val="00AD7545"/>
     <w:rsid w:val="00AE5D59"/>
     <w:rsid w:val="00AF14CB"/>
     <w:rsid w:val="00AF2A5E"/>
     <w:rsid w:val="00B34784"/>
     <w:rsid w:val="00B959CC"/>
     <w:rsid w:val="00BB423C"/>
     <w:rsid w:val="00BD27F9"/>
     <w:rsid w:val="00BD2FFF"/>
     <w:rsid w:val="00BD4C8E"/>
+    <w:rsid w:val="00BE01A7"/>
     <w:rsid w:val="00BF52BD"/>
     <w:rsid w:val="00C06345"/>
     <w:rsid w:val="00C16611"/>
+    <w:rsid w:val="00C22548"/>
+    <w:rsid w:val="00C43A10"/>
     <w:rsid w:val="00C516D5"/>
     <w:rsid w:val="00C52516"/>
+    <w:rsid w:val="00C53D95"/>
     <w:rsid w:val="00C64479"/>
     <w:rsid w:val="00C76844"/>
+    <w:rsid w:val="00C800BD"/>
+    <w:rsid w:val="00CB22E2"/>
     <w:rsid w:val="00CC17FB"/>
+    <w:rsid w:val="00CE6E22"/>
     <w:rsid w:val="00CE732C"/>
     <w:rsid w:val="00D165A6"/>
     <w:rsid w:val="00D17074"/>
+    <w:rsid w:val="00D26CF1"/>
     <w:rsid w:val="00D35DEF"/>
     <w:rsid w:val="00D3753F"/>
     <w:rsid w:val="00D53103"/>
+    <w:rsid w:val="00D65506"/>
     <w:rsid w:val="00D66FDA"/>
     <w:rsid w:val="00D7452E"/>
     <w:rsid w:val="00D77BE8"/>
+    <w:rsid w:val="00DD535D"/>
     <w:rsid w:val="00DE4CD5"/>
     <w:rsid w:val="00E20F08"/>
+    <w:rsid w:val="00E20FDB"/>
     <w:rsid w:val="00E33364"/>
     <w:rsid w:val="00E50089"/>
     <w:rsid w:val="00E7236B"/>
     <w:rsid w:val="00E932E9"/>
+    <w:rsid w:val="00EE0592"/>
     <w:rsid w:val="00EE42C4"/>
     <w:rsid w:val="00EF405C"/>
     <w:rsid w:val="00EF7290"/>
     <w:rsid w:val="00F103D9"/>
     <w:rsid w:val="00F71E67"/>
     <w:rsid w:val="00F7469A"/>
     <w:rsid w:val="00F91795"/>
     <w:rsid w:val="00FA4F41"/>
     <w:rsid w:val="00FA6A39"/>
     <w:rsid w:val="00FC751F"/>
     <w:rsid w:val="00FE2C81"/>
     <w:rsid w:val="00FE67FD"/>
     <w:rsid w:val="00FF4523"/>
+    <w:rsid w:val="01C61DF2"/>
+    <w:rsid w:val="02263527"/>
+    <w:rsid w:val="0288F85B"/>
+    <w:rsid w:val="037F1C0F"/>
+    <w:rsid w:val="0433E95C"/>
+    <w:rsid w:val="047B14D4"/>
+    <w:rsid w:val="0487F14B"/>
+    <w:rsid w:val="055A37F0"/>
+    <w:rsid w:val="065FBC80"/>
+    <w:rsid w:val="0671EE2E"/>
+    <w:rsid w:val="0981CDD9"/>
+    <w:rsid w:val="0A03EEE1"/>
+    <w:rsid w:val="0A2D3C01"/>
+    <w:rsid w:val="0B3D4533"/>
+    <w:rsid w:val="0C3355A4"/>
+    <w:rsid w:val="0D2A39B3"/>
+    <w:rsid w:val="0E3D6E1B"/>
+    <w:rsid w:val="0ECBC62C"/>
+    <w:rsid w:val="0F8E4672"/>
+    <w:rsid w:val="1061414B"/>
+    <w:rsid w:val="11521BFD"/>
+    <w:rsid w:val="115E9F6A"/>
+    <w:rsid w:val="1235A9E9"/>
+    <w:rsid w:val="134AB420"/>
+    <w:rsid w:val="138CC86E"/>
+    <w:rsid w:val="13A4B83A"/>
+    <w:rsid w:val="16487A8A"/>
+    <w:rsid w:val="16BB9119"/>
+    <w:rsid w:val="17739F48"/>
+    <w:rsid w:val="17A8B608"/>
+    <w:rsid w:val="180265F0"/>
+    <w:rsid w:val="18BF9F60"/>
+    <w:rsid w:val="1A6B9652"/>
+    <w:rsid w:val="1A91B079"/>
+    <w:rsid w:val="1BAF9369"/>
+    <w:rsid w:val="1C3B9333"/>
+    <w:rsid w:val="1D28146E"/>
+    <w:rsid w:val="1D91447A"/>
+    <w:rsid w:val="1DC85AE7"/>
+    <w:rsid w:val="1FE045BA"/>
+    <w:rsid w:val="20ADB5AE"/>
+    <w:rsid w:val="21318175"/>
+    <w:rsid w:val="21590C85"/>
+    <w:rsid w:val="224E4993"/>
+    <w:rsid w:val="227B531A"/>
+    <w:rsid w:val="25060F34"/>
+    <w:rsid w:val="254E998C"/>
+    <w:rsid w:val="2579A690"/>
+    <w:rsid w:val="25FAB0AD"/>
+    <w:rsid w:val="26386955"/>
+    <w:rsid w:val="28ADB320"/>
+    <w:rsid w:val="29776DDD"/>
+    <w:rsid w:val="29B12CD1"/>
+    <w:rsid w:val="2A725114"/>
+    <w:rsid w:val="2B92EF2C"/>
+    <w:rsid w:val="2BD38330"/>
+    <w:rsid w:val="2C265D3B"/>
+    <w:rsid w:val="2C403E86"/>
+    <w:rsid w:val="2E670103"/>
+    <w:rsid w:val="2EC1AACF"/>
+    <w:rsid w:val="2FECB0AC"/>
+    <w:rsid w:val="2FFAA102"/>
+    <w:rsid w:val="3080486A"/>
+    <w:rsid w:val="3092BAE3"/>
+    <w:rsid w:val="30D92424"/>
+    <w:rsid w:val="3110FD2B"/>
+    <w:rsid w:val="31F7538A"/>
+    <w:rsid w:val="329BC273"/>
+    <w:rsid w:val="33704222"/>
+    <w:rsid w:val="34AB19E3"/>
+    <w:rsid w:val="366DBF53"/>
+    <w:rsid w:val="3705B42D"/>
+    <w:rsid w:val="3742C925"/>
+    <w:rsid w:val="37F96BB5"/>
+    <w:rsid w:val="380473E2"/>
+    <w:rsid w:val="394FA895"/>
+    <w:rsid w:val="39B068CD"/>
+    <w:rsid w:val="3A221521"/>
+    <w:rsid w:val="3A72BEF1"/>
+    <w:rsid w:val="3A93063F"/>
+    <w:rsid w:val="3AB0D00B"/>
+    <w:rsid w:val="3AE326EA"/>
+    <w:rsid w:val="3B8418BB"/>
+    <w:rsid w:val="3C1D3D0C"/>
+    <w:rsid w:val="3CC2CA2E"/>
+    <w:rsid w:val="3CFEA919"/>
+    <w:rsid w:val="3D1EF095"/>
+    <w:rsid w:val="3D48C1B5"/>
+    <w:rsid w:val="3D75C180"/>
+    <w:rsid w:val="3DCE2749"/>
+    <w:rsid w:val="3E2ADA19"/>
+    <w:rsid w:val="3E5C8D3B"/>
+    <w:rsid w:val="3E62BB1C"/>
+    <w:rsid w:val="3F29D462"/>
+    <w:rsid w:val="3F7C1F33"/>
+    <w:rsid w:val="3F7F166D"/>
+    <w:rsid w:val="402177BE"/>
+    <w:rsid w:val="410054C9"/>
+    <w:rsid w:val="419B7211"/>
+    <w:rsid w:val="42DC905E"/>
+    <w:rsid w:val="43400CFC"/>
+    <w:rsid w:val="44C1FF51"/>
+    <w:rsid w:val="44EF64B8"/>
+    <w:rsid w:val="451B44AB"/>
+    <w:rsid w:val="469DA444"/>
+    <w:rsid w:val="46AA53E8"/>
+    <w:rsid w:val="490BCB5A"/>
+    <w:rsid w:val="4982FFD1"/>
+    <w:rsid w:val="49F004FF"/>
+    <w:rsid w:val="4A131E8B"/>
+    <w:rsid w:val="4BD92F44"/>
+    <w:rsid w:val="4C35D9B7"/>
+    <w:rsid w:val="4D001E41"/>
+    <w:rsid w:val="4E3EBCCD"/>
+    <w:rsid w:val="4E53BD65"/>
+    <w:rsid w:val="4EA36522"/>
+    <w:rsid w:val="4EF62DE9"/>
+    <w:rsid w:val="4F3DFFF6"/>
+    <w:rsid w:val="5096FB20"/>
+    <w:rsid w:val="50BE2DC4"/>
+    <w:rsid w:val="50E44D94"/>
+    <w:rsid w:val="51D789C3"/>
+    <w:rsid w:val="53032E83"/>
+    <w:rsid w:val="53062A37"/>
+    <w:rsid w:val="5320426D"/>
+    <w:rsid w:val="53606532"/>
+    <w:rsid w:val="53DEBCFB"/>
+    <w:rsid w:val="55B469F5"/>
+    <w:rsid w:val="5694A993"/>
+    <w:rsid w:val="56E557C5"/>
+    <w:rsid w:val="57A4786B"/>
+    <w:rsid w:val="58032B0C"/>
+    <w:rsid w:val="5860A263"/>
+    <w:rsid w:val="5B57C02F"/>
+    <w:rsid w:val="5C17D3B5"/>
+    <w:rsid w:val="5CF9BFFE"/>
+    <w:rsid w:val="5EA31B09"/>
+    <w:rsid w:val="5F7D1022"/>
+    <w:rsid w:val="5FDD042B"/>
+    <w:rsid w:val="60568F22"/>
+    <w:rsid w:val="6176A632"/>
+    <w:rsid w:val="61776E01"/>
+    <w:rsid w:val="61E69F45"/>
+    <w:rsid w:val="6219C6B6"/>
+    <w:rsid w:val="6356974B"/>
+    <w:rsid w:val="63DA6A89"/>
+    <w:rsid w:val="647626C7"/>
+    <w:rsid w:val="648A44EE"/>
+    <w:rsid w:val="6577321F"/>
+    <w:rsid w:val="66949254"/>
+    <w:rsid w:val="67330158"/>
+    <w:rsid w:val="6792D9FC"/>
+    <w:rsid w:val="67C070F5"/>
+    <w:rsid w:val="67FDD9CB"/>
+    <w:rsid w:val="68EE7C35"/>
+    <w:rsid w:val="68F71A8F"/>
+    <w:rsid w:val="69627C6C"/>
+    <w:rsid w:val="69869E7A"/>
+    <w:rsid w:val="69EBA3AF"/>
+    <w:rsid w:val="69F63FC7"/>
+    <w:rsid w:val="6AC4D680"/>
+    <w:rsid w:val="6B88D668"/>
+    <w:rsid w:val="6B891E82"/>
+    <w:rsid w:val="6C82D911"/>
+    <w:rsid w:val="6C83342F"/>
+    <w:rsid w:val="6E1978DE"/>
+    <w:rsid w:val="6F0A0A92"/>
+    <w:rsid w:val="6F41E630"/>
+    <w:rsid w:val="6F4CB391"/>
+    <w:rsid w:val="6F84C1C9"/>
+    <w:rsid w:val="7056BB1D"/>
+    <w:rsid w:val="70834220"/>
+    <w:rsid w:val="70F4A721"/>
+    <w:rsid w:val="72351EE1"/>
+    <w:rsid w:val="72BFFADF"/>
+    <w:rsid w:val="7399518B"/>
+    <w:rsid w:val="73B98E25"/>
+    <w:rsid w:val="748FA40E"/>
+    <w:rsid w:val="752E6235"/>
+    <w:rsid w:val="757E145B"/>
+    <w:rsid w:val="75B5863F"/>
+    <w:rsid w:val="7691069A"/>
+    <w:rsid w:val="76CB323A"/>
+    <w:rsid w:val="772FC97A"/>
+    <w:rsid w:val="773B428D"/>
+    <w:rsid w:val="777B59CB"/>
+    <w:rsid w:val="780FA1F5"/>
+    <w:rsid w:val="783208EB"/>
+    <w:rsid w:val="78AA0DA3"/>
+    <w:rsid w:val="7B930E0B"/>
+    <w:rsid w:val="7DDDCBD6"/>
+    <w:rsid w:val="7E4FA571"/>
+    <w:rsid w:val="7E588EE9"/>
+    <w:rsid w:val="7E7D8096"/>
+    <w:rsid w:val="7F082F8C"/>
+    <w:rsid w:val="7F1927D0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5EE44C44"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{344F2829-7A62-4034-9D7A-E9B03294E3E7}"/>
+  <w15:docId w15:val="{59F5F636-9DE7-47CD-8B9A-A5D4F9FFCD7C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -23865,68 +19423,74 @@
       <w:spacing w:val="-2"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="60" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="14"/>
       <w:szCs w:val="14"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
@@ -24278,55 +19842,67 @@
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="000D7BC6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B34784"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Revision">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A2DD2"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="116417059">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
@@ -24429,56 +20005,55 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1686059184">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=19217" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/academic/undergraduate-degree-regulations/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=7333" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hums.quality@manchester.ac.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://documents.manchester.ac.uk/display.aspx?DocID=75875" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D65825&amp;wdOrigin=BROWSELINK" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Assesment.aspx?csf=1&amp;web=1&amp;e=jcKK84&amp;CID=a6445488-b0e9-4534-8188-54e4e20c049b&amp;xsdata=MDV8MDJ8fDhhMDMzZjEwNWYzMDQ4NzRhNDVmMDhkZTRjNjA3MTk2fGMxNTJjYjA3NjE0ZTRhYmI4MThhZjAzNWNmYTkxYTc3fDB8MHw2MzkwMzIxNzQyMzk0NjIxNzB8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKRFFTSTZJbFJsWVcxelgwRlVVRk5sY25acFkyVmZVMUJQVEU5R0lpd2lWaUk2SWpBdU1DNHdNREF3SWl3aVVDSTZJbGRwYmpNeUlpd2lRVTRpT2lKUGRHaGxjaUlzSWxkVUlqb3hNWDA9fDF8TDJOb1lYUnpMekU1T2pFM1pqazJOMk5sTjJJME9UUXdNamM1TTJJeFpEYzRZbU0xWTJFeFpEUmtRSFJvY21WaFpDNTJNaTl0WlhOellXZGxjeTh4TnpZM05qSXdOakl4TmpBMnw5NzkxYTBhMDE1ZjY0YTg1MTY2YzA4ZGU0YzYwNzE5Nnw5NmMzNmE4MDNkMTE0OTY3OWQ1NjZiNWFmOGZjY2JkOQ%3D%3D&amp;sdata=VnR2U1VHSnFkT2ttcTBxRE9XQ1p6NVZIdnp0TndKd2JxYzFKbzFJVktkUT0%3D&amp;ovuser=c152cb07-614e-4abb-818a-f035cfa91a77%2Cashton.bamfield%40manchester.ac.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=19217" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.qaa.ac.uk/the-quality-code/subject-benchmark-statements" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Your-Guide-to-the-Course-Unit-Framework.aspx?csf=1&amp;web=1&amp;e=hwJq24" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.regulations.manchester.ac.uk/academic/undergraduate-degree-regulations/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -24732,115 +20307,573 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="fa1950f7-c775-42aa-b2cb-326c45f695bc" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="fa1950f7-c775-42aa-b2cb-326c45f695bc">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100CD3BF8177D034F40B14BE72AA6D7621A" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6d6a46abd0d1e743eb45406b26905a78">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4" xmlns:ns3="fa1950f7-c775-42aa-b2cb-326c45f695bc" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="b8970f5ea63c334ee9c18a4106aaafc6" ns2:_="" ns3:_="">
+    <xsd:import namespace="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+    <xsd:import namespace="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="12" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6d63537c-d192-4dc4-bb87-a5632b1c7687" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="fa1950f7-c775-42aa-b2cb-326c45f695bc" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{e2edb4fd-a5cd-4d56-bf85-13f1cab60600}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="fa1950f7-c775-42aa-b2cb-326c45f695bc">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B877608-3BE1-486A-804E-4A28A7F0284B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <ds:schemaRef ds:uri="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96A80242-C014-45AE-8511-F793AEBBB8D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="81a1a3fa-0141-4fd2-ac7f-30d33be2abd4"/>
+    <ds:schemaRef ds:uri="fa1950f7-c775-42aa-b2cb-326c45f695bc"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B3B7FD0-66B1-4413-BD51-6B0AD06403BD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>5718</Characters>
+  <Pages>1</Pages>
+  <Words>1415</Words>
+  <Characters>8068</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>13</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>67</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+  <Company>University of Manchester</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>9465</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="54" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:i4>2162697</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>24</vt:i4>
       </vt:variant>
-    </vt:vector>
-[...11 lines deleted...]
-    <vt:vector size="12" baseType="variant">
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:hums.quality@manchester.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>2162813</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>21</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Assesment.aspx?csf=1&amp;web=1&amp;e=jcKK84&amp;CID=a6445488-b0e9-4534-8188-54e4e20c049b&amp;xsdata=MDV8MDJ8fDhhMDMzZjEwNWYzMDQ4NzRhNDVmMDhkZTRjNjA3MTk2fGMxNTJjYjA3NjE0ZTRhYmI4MThhZjAzNWNmYTkxYTc3fDB8MHw2MzkwMzIxNzQyMzk0NjIxNzB8VW5rbm93bnxWR1ZoYlhOVFpXTjFjbWwwZVZObGNuWnBZMlY4ZXlKRFFTSTZJbFJsWVcxelgwRlVVRk5sY25acFkyVmZVMUJQVEU5R0lpd2lWaUk2SWpBdU1DNHdNREF3SWl3aVVDSTZJbGRwYmpNeUlpd2lRVTRpT2lKUGRHaGxjaUlzSWxkVUlqb3hNWDA9fDF8TDJOb1lYUnpMekU1T2pFM1pqazJOMk5sTjJJME9UUXdNamM1TTJJeFpEYzRZbU0xWTJFeFpEUmtRSFJvY21WaFpDNTJNaTl0WlhOellXZGxjeTh4TnpZM05qSXdOakl4TmpBMnw5NzkxYTBhMDE1ZjY0YTg1MTY2YzA4ZGU0YzYwNzE5Nnw5NmMzNmE4MDNkMTE0OTY3OWQ1NjZiNWFmOGZjY2JkOQ%3D%3D&amp;sdata=VnR2U1VHSnFkT2ttcTBxRE9XQ1p6NVZIdnp0TndKd2JxYzFKbzFJVktkUT0%3D&amp;ovuser=c152cb07-614e-4abb-818a-f035cfa91a77%2Cashton.bamfield%40manchester.ac.uk</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>7077990</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>18</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://livemanchesterac.sharepoint.com/sites/UOM-HUMS-TeachingAcademy/SitePages/Your-Guide-to-the-Course-Unit-Framework.aspx?csf=1&amp;web=1&amp;e=hwJq24</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6684775</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>15</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/display.aspx?DocID=7333</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>6553708</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>12</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://documents.manchester.ac.uk/display.aspx?DocID=75875</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5308483</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>9</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>https://view.officeapps.live.com/op/view.aspx?src=https%3A%2F%2Fdocuments.manchester.ac.uk%2Fdisplay.aspx%3FDocID%3D65825&amp;wdOrigin=BROWSELINK</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
       <vt:variant>
         <vt:i4>3145764</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://documents.manchester.ac.uk/DocuInfo.aspx?DocID=19217</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>3801132</vt:i4>
       </vt:variant>
       <vt:variant>
+        <vt:i4>3</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>http://www.regulations.manchester.ac.uk/academic/undergraduate-degree-regulations/</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>3735595</vt:i4>
+      </vt:variant>
+      <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpwstr>http://www.regulations.manchester.ac.uk/academic/undergraduate-degree-regulations/</vt:lpwstr>
+        <vt:lpwstr>https://www.qaa.ac.uk/the-quality-code/subject-benchmark-statements</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Project Unity Programme Specification</dc:title>
   <dc:subject/>
   <dc:creator>Stephan Green</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100CD3BF8177D034F40B14BE72AA6D7621A</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>805000</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="xd_Signature">
+    <vt:bool>false</vt:bool>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="xd_ProgID">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TemplateUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="_ExtendedDescription">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="TriggerFlowInfo">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
+</Properties>
+</file>